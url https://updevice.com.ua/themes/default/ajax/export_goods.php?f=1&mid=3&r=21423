--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724cb916ddff027528443c2bb7390e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94766bdc49217a596ce907ad8e51142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9de0dd9b9acc9d5f87accae3b0a9863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231fdb84e92db5763c78e0b792c20a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf59e4d5ce5e7c1fa6446e1a64593b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799cbe26f67b524f93fe5e474e2f19e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881565cf5d5acea30dcd9cac1fd0f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148c3e4481b441cf5014c3444d3f7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a516a2033ea71f9d5273fd86218139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddf41082b9b056e679801c85373e5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa4809739ee9554aab076ae733a49511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890f0fff3d8c91294b436c0fa4e353512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b94bd9292a42a97034d3884f7e15a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90170ecb79ab330415dc2ce392b7f95a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf4d7a009856e22029ee3431415c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e675a1b18dc276c481b2f0b6c09da716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def27fee5f79c72a1337d65fcd6cf5b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c060b438c1f5a9b51ecb42d5f9a7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c5828ec8d88636f816d72497cc76d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce362d5c4ac3dd7e53ec04424bb64020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c654e0cb3bc8e31a519496ed6366621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bc508603ef04ffb372970f9013daf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e37c3308abb6aa2708f7bb5ddc56e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914054a85527558dabfbd936a90f51524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0c617462a824c8dcf907aade0738625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd60866f7d6a9f7c5b825d4820a41c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7a66e112377726eb6d5c473145fb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d740989387fc941f6ed41a0c6800628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb84b0dd654a393834b5bb91c15bd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e8a0e8046a434f673b0b9ac9fd24930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c1660a24f5fc1e4a00800714621e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085bafaeae7280b8786705ae9e003b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a16b045c4ec727fb1dc8c56ffb85d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129bd2e295bdba4f54899666dd4235734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742f16a087cdcf01dbe6d278e653ba935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405b44716fa762552f0db4ebb29159636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a38593147cd194b92ae74873a46bd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dba598feab7ce2ce570a82dfbc8cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622d2f2b68806ab95af3ac1844298f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb086c6b69fe259b60d7c65cdc183340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e6046849a3a872c40c543c23b5f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fce21410c33c5effc2ffcab8917bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798d0d6cabb8cd53238712cf935ae0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a762eab75e436a5020d4ee7b4dcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d7102a1cc5bed376153a81d4bc8d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd874ddc2d933eacaaa21379a81f9c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637a302cf7eaf3aa91d81a6ffd9761047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cba0e3a2d8dba86c93faaf3cfac1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b922100a1f586742b5d273513b1ad6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de1289e97f5b548f2975b8d6a5c0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c853d6d89fcb35079b28969eca27e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e707131f695577391f512b735e4735e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e5605ecf8ed23fb061249658e9f1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435ab235878279eed761f758e6c390754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3375fc8defa6ed9baf2e1937feea06055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b4164fa900cf3801ff1f9632ad58b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655c0ff691ef5a8a13a1e1c1fb9e9a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c19f8a7e5855053f39db5d82be5fd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994a24c3124918c0c308aafd76762a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6a322d1b34fb109dc0754d502b48160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ff2036ec9f45694e045dd747fefb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5b8f53c0df35e84f2656d07f572d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d68202a7bb946ad02be956da6716963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b00090b7c5caf548ac38a8af50a8e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be785e6bd7942fd1396ba1b9c701d12765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4b7b7d2225f3cabb606a700af100166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd200804fe1b07adbd0a4624ad58b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd9748e8beddfbff86eba80c0c12868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e8c30968507b34c9df2595d3a6f3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc2f1023e443eb7b2194165624053770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc764ee110cfac48a35a9086f403775271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318551ab58526030d068ff3472504ee772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5d16b5ed29209041566cd6ba99a0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffb277c3a226fa5ba42edbd899b3cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b073c3dae5241d6b0f4f805f9e851a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733eb05692dc0edfc12189901f4858576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d005245166fbd0bd4e68bddbc14b4b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a171add0f23b185e0a900668703a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ecd1d14526a66178c93dab74498979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395d264be7af62765bd47507eb6dbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ee45e69b6ebd73221a99713a57a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9684c14e0367a430b8d8b423b3a81982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060903ac15489218367e08fd6b216caf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ea4c282bae626f1aecbd66aabd6af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c4cf84be533d5b4568b2a7b7a1bcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f99bad7105f498c416e5412b3b258286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfef1e7e0518d2d68c387909e534f9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242287aad98c35bf47678af1ea41e6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d83ca844c8f4b629a81515349078689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f34746e1f7d7f47f825136f17821b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23d447ad84a4c090859936e65e4bcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a966ecf8f458071b460b887567b77992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d0f2aa8b39ba34acc9a0c1a9d115693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33ef9c76213132c5dfd711b7730e1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876f1d7ee881bd72456122fc3e0fd2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436063189886087bc9a59e7d6bbae89696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a43121756665c79aad77324c4ef7db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55741dedd8a51d898c217a5164ea13c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f1563bfa926e1667b326f535ada8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6e55621d9a05a17cc03bf1a61442b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085c28e5f7aed0703eac93124f0db1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6290d0d4f92626789b15879f5641f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe681202d8f029a37c68165eb40808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8333b2c0315186d1140d9cd213055a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c578e7d83fa6d292dd76789e1c20f9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bf1778f92d28f9c375737df8d4ade106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65300153912a017089933550a657956107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b9b4624011b6213174b26241688db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaad4238fbcfa440ceab27cd6aa7a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0f13d94c5ee3ec7a38822cc2efd6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c017f430fe224cf65466d68738bc6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8624b5af5f42c68acb4a22a74a5961e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49554292acf5a6a5378e41cce9e9e9f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c562742a2b7af35afcf351d281141114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e409ad8da2c359586c2c5cdc33451115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72b117edaa14def8e5dd12501240ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371751039d820dc5e376a197f04d9994117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878aa63d9d34842ea6f14d535dadcee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b676e723a7ad68d9f6650754d88ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9478ff6cd9e82e55b32b8821a3d60a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e254630e17d74a08029d7240777d19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d44c90eb7f2f7c996b7ee1fb2504a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc929bf04ccdfc2a2d520cf71ba2bcc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed285cea5b57a354ec69afb1980dfbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf152d46b9d1aa5d7eb7fadda9c94d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a7f28866525251afbcc3ac83d350c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf15c51055074324d032ee591bdf63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf3eed7f85ed5d6658f723d70f1b40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66656ee7342e9ac3dba7573a41aadac2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04b67689559eafd26062f3a2fb6038130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bef658cb135f6bc31b4e891f4a6a75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641be8aca10dbec0c6a7d4b2379f2617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da66803b96ff9c4676d17e0e3cf9bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c88e44cea6233aef7079ec7a825c42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97f74a0a596d0a5c6cd25454fc5940135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc3a4370cd45352bb0c9ce53d4d196136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b569dc63188eb4fbd4fd311e3d871137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4e712001f156fc89f89db173fe237138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd3106e0e879360eccc32d94fde26f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03fa4720df472c107b506ed0554af2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a74bf27c4a64e1a4f406d2bb762e0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef207fe4dc351fa11a90b066f51c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb04ce7a4f452688b0bfa548122e5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446a8d7cf3ce514273fc9043c15340c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ef8424bea26f083028fab1bc349ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d09be4a30ed6a65c0030baf1909fc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a332c7d57759b3b16204c855a1ee35f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e6ed48a028b5362bb506c6aeaf5f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502dd14ff3cd448ebc6bfaed27bc20b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dad739736efab83653acc58a9301e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d1df8660f86d164a7dcf1bb6340ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878efcc4440a7ca74cdd1b778cab7db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ee952c26dd0753d716441fbecb7dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31af8017fafa19722bd5bc0a4836ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1953937a0172af2421e81bc0c758a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a2eab89b12feb312d11131885eb53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01116425dc011095acedeb84e9c84db2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77c72dae9f47f04b2cb07c219aad73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e4e57cabee56e142da1857a0d32e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eae3942f5fc1b5bfe57fe4694fff4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4ff3c70830fc00b146c9f53a1fb69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb567891fda5525140082aa0c3e3c219162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65e06aba0867f9d615fc9878af99b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b367b67c1e9427a7c65438365806059164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404017311e0bb31b0c31740e801f199b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad46cef4e2a77ed1a00936dca56b35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f5f8664992cbd85c5645cfba8eb4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b4e31138890a02683964d4e2ba9b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da67a75bcd45c8df96f6a49396f2ed7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36694068b6cd7d9f6c99a6860e9c5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5468353b2fc19c7d897b74cc215b0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d86f0cbed3659ee2abc6fa7c5a889a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abec7046fa5b93fdb66afb07b4e591173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc989e281c0daf226fc6ce914533ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aaa9cfe23f419e21538b82f2f102d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dc115c0569cbafb0a846699a3f219176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb750fb3e0f35a4bc32191fde4077b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546986609f421cfb075e39b911926bcc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee7d7dc26fba5b61a91e33ccd30e5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13157844babba3fcd7fcf823d7d57676180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1345c39315a87fd3654c49b54e40b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c7b0bb9be4bbbfb421b2d28bbb367182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd8e5df96951f8784a29be9cd8a8b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff65ae687b2630507d1b2dfaa1434c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6eec7cb2e2ae7d3898d6b25904154185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530dcd7772f6c5411fded2cbaa5384e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d5520b9fa31c6439836981ef0ea1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513daf9a69eff7645ffeff253c815ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c393ac525c0692487c167ba43447e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28334dd0566851c4d432c459e0f0286190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119a5a1268cac5cf7ad4fb7927b591f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb554289382f2ef8185227cb3eba9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65912488d8cca3d2059b5cecb678899c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5f7f5c81885e087fe7b80536f6ee1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca06e859fe9ca55a041c0718145fad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eee9dcc79e520788c75d7440f7d90f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a62ba0b4597693077f819cff9a8720197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce213e5f31dde1716a896a481583b45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49168d63fe173a4703f423ebd820e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a60a1eb6c644af68464cffccf0b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423354adf4f6345f7a3952a707d3df9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bd945155b923caaf2711c6685e64a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c654a9e0f2fdf7c5918771343fa3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad0c90fb9d9da8e591ddcab6a9002204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110fc5fd0fbd39f263a26196e969b2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8ba623d05445da85958e1869122ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49621781f2b2cefbcea5a2af5b7791207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e66ff02499434f57440832519766e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3d706c90662933488a5a4f8d4a4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509cb14f71e28e2a423b9697d8daddd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289a243987662df8b82a4017cd5ca01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb423ba2b1cd8cb03e6e45226b3a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11f4430bf296087ca7a09c33ee9d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130626b991e597630c21c72d382d03c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b625070b003baf170054ef6616b61cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ef5db8a31c65555468e52f4d0a066216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbab327e60b09b0b92094e1069016a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabb2a6ada1b59dbd5ad1cd5ca2a9e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a21e9789e106d9f1957579112fce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da824cfb3e77198ea1052d7c6e525220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f93fbde6a9b68443d0bb8d6c70f978221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f98b2bacd539d58b2b7abfde90d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743839b1f52da14cab21b9657bb99465223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448ce9ee4df1860c114ad6cfb247fc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7424ff5b39807e737cae4d534595c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712237b70bee2b98a67df15209eadb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d9d0d8ff3bcdc43a794beddb813be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5c7fcbd38819fbce638667de92d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ccba25ea07fb9f6683bb1e6b430a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d59657c9b74f255484bb3a113b3407230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dee7548b731c2168d59822a032216231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b419ba0097b47d9c2f33a224d3d5b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9caa2dff9ded8809a3b6af040af04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86732ddfb1c43c7462d119a80b333a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604291d483c1fbc80735532b3a621b80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9029c271bc5e92e68f2a93e3cbf243c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f0ada0f416e71755cf06041abf616237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a75136fadcf4617a21b5cc1e9facf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38034bd5f974caeffc77e2c2db3145ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf69f4e5de1f3df6642116a5510479240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215b6b93f52f33b842b489d193fac0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4b1c6c3850e1125543a33894b7174242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361dcf852d17b58b76a7750f553e833243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d8467eb84ce525578cc903ba3527e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8612809f057fcbd131c232554a8b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad472e54fbce0c3a1750d905a5832283246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9f50711cf52f8fb7db50f499aa079247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c78ba37413c4b8db2df7dc9c4f059248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46e5e0d18bbfa63ef33b25dafd7336249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656e2db25a8a1fd7c06c0e828b9832b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90defb91ed81520cb109937854579d3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d20519473f79245a7b512e95a5e3f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2696596b7eb2c49ecc865524112e7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7fcd8b9b1044fa4ed65c6f009b00a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cca584e616280627631dc24ad9b064255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2344589bf2477e80bb524d598e8dd80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeec29083b2585b147f2e2ebb2b4aac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f8962c576df279ebea9658a2a1b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ea2b6df6b3be664cd8cc311736c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6189a4ffbcc11d35380f9851887a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71609311095c68eb18c0d635998aae34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd929b1b37a820efc088a990ae5d41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4393fec3b02b56a1c807613daaaf51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d4ad9a94b5620786514f4bb1ab818264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9334dbe801c93b4ae76c9924f8b17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4099b63c6bf139ed101e58e47f72a95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c405c2b537b5974773bbf63166e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274369b6211cbd02fea8d92d1058a10b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455d1e3f33ba07d7e11c9f2e1a1e735269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c17757b5195a89b1983d6093cd17d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94465be12c6ad71a300d0e763333cbc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a312160ef89c6ad10e101c173b9ab6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3687e169f630fcadf5bf0474deaf66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dc7902b1dd58f0274b8577b572841274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef603919c6e12d2a9a3cb8e277266c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e926d6e2a3a222092d598fa1015f4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf62c3b3c6c8529e6abfa8534c8389277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470586958ede16204947540f5702a73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc5953358def1781fce81c1dc0074279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd383b866eb83cd85dd88f12146d4de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f02f5b92cbef7218b84e9648b9249f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1cb8cd6750e78e684ba4c33b665ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1939b62654ea89e45faf8eb0448661283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053d2e371577f193d87f9aa6251eba3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ff6d9407a216fc4481912d477670285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe06869719b731e7463e702b9d23b97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0902d0d516abf758faf7ae99d28211287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a41cc1833cae1f70b4dccdc35666aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f83c6209c5f9e456a6bc0705f88d7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730213237c14c43806050bbd93cf9fd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd65cad9b7e0cdcb85f0c0c4da93c59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa2a0b097b1aec735ecbec693f9d66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca51eed7509dd6bf3773d567036f909293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbcdf0df183beb8c8ea555480201cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f04e1a86fec3ad7954daea52ef8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a9507fd53fb2df093f5148c81ad0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19dd53ad68b575183ae6fa38667df2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2dae0f14314a1b23aafa0e8e6cf59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18927a42cd1c43d16503665ae31a882c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e18ceb5f36807ebdd21cf4d4a0576300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dbbc13cc562d073248a5ceb037238301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d170c564e79ebf72d26888a865bbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1544d67532addc5c628e8443a49b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed906a8b5bccfd1852e3a98443f595f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3caa033b7a1e4beeec464bef52665305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d82ce7587051bc062514f0a98fd1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788247d7c0f8de0bd80884a55ed243b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c307c30da947a5b53cb82fedfb7a37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eacb713abb9bf639f94f6e47234e93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554de6f02f3864e14f138c4138f4de33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc4a70536295e6027c87bd423abeb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e03b4ccba4f51824fa4a651a1465d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e518e813b9ca908b038969884083b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c4dddb3359d27b50ae0ceaeb4716e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24afd59aea6140621501843d669b130315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b83fab1287b295fd9a73b872ff067316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7721efa88a3414632778fa2b032cd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb954a7833f64fcf62365b5d2b75189318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b814ef1cfc82b1cec5d76824ee40c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f8e980b03d6983027face2db1bbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92547881aa32d55032202f3b0091b23a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009a675b145878f5fd642236398d53a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772502242ab61ffc934bd139a4fd494323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5e8523d2198239675e60aa4b49bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d947e1c03cca192185fecf5621d91a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8848470a8031166520184d4ea8f1c81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256e9b5987a7cac0f43f2b490340a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceb13f8bdf7bd10491b773ebc0d5ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead3e7205e45e9f94bbad6f1281861329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f265eac76e9ed263191291c44b560330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85dfe751ad3a3318db7bc3fa3755dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a90b2477e38c9430bae21325e70d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdec68cf8a526854d9d835ddd0c2b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9434d1bbc306dc726a242300a95e2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be1796512dd14f74416687b94649bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b9882a6a5fe9097af743366d6ff2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556830983b38636bd130964845dac930337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5f3a8145b4f81947af4803c6d0346338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd557506353880399912e38cf6658639339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaad97840e4101a2ceaa23d0c536e67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae83c5a7e32c18035c15a81f9805ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01456c7716f427b07fb3af052f143583342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6b627ca305117f1356e185f06bd1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e767d74a69f123d77a388715ad6d4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32c64724dccbfedddc05ef8ac81f78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff377a52d10405aaf2458b71f00fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142ad6d09f6d58bb346654665cabba9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f4e0b97fd1fdbd196fa23d72a1d17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa40726eeb50d86519d0531cfc4d92f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da707f67f427448e3258cc5158a5f907350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c190bc56d55c9831b99fae0a6c1f16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce58df9f4d0371ec6289a4dd9ecf01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f51a0c1a7120edce01933633643b1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd883912a62490b9cd22f9311737a529354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a7ddb353270022ca6f510d263310e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186c8289e0c4da57d23c4b39fdc69e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1679b75c39b04b8dce2dccd60cbd46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d43c717fc23b19587275d26ee2eb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf76c1af8e806300566451846d7e68c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff52448c272eb2ac3746206e941f307360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874c55265276bd060fbdf2c0a3c3ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63250b400788576f9efb601f042f26e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a71ae660cf09d67e9d28958fefa55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfd00cbd885c8a6da077bb46eb966d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c94f7b1af484319ccd680532f3bad4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eb27d43ecdc4c6acd389fb2acc442366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0352255809288fadfe0d0706902145367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00f672cec3f40690770636d47d48f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a897d46897bd322a4242f058edef48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e93f0e9ed3c12d3d8aa8c622edc65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59129a0f62a3e7567193ee564a420fa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ff15d05aaf656a00fb640590bed63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f772329e73b89d986aa48a4cbed6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004b40b7a1031b26fc8b1d98daa3ffd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935c8a0c0063539805ce8ac52cfe7d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624418ad6b24115e9ee4b1dea85fddf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b20e1795a015e760242a61e1312b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035d4961aeb0f83b2a08553bae46784378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362cb266ff98fcd40967de5d4179ae1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49981a4a24301d02abf4f46a827fc65e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd525033d4010c6b8f89bf4ee82ad1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa628a48d649653c7102a57edda0b641382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c6c04f83d554592c760861d7e38cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcce47ae08f14d764441ece6abaf2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6995e118b5de8130a396a3aa773bf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d0240d4a8358f754b81dd9d22967a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1875be37c9b296da70cb96cf4cd68a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d497e4ec21682fd940cf2353caa8b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d22d7c09247492c9404f9ed133f69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6ee50bd8ffdbcfa9b98ef15e15b8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5597c07311a8d5b4c956c3bba42b808391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c61784b7685282f58a6266965483c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af6c8fc0774ecda189a13cb13d997393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98551ad484ab1a561fcd43b63b6334e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fefaac471f65c0969f2239fdb1bd9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3e577b003da2f0588c66a41e63391396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c0ba583a7766a57778f461e1d7a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678371e47cd097640429b813219720b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582b280c5ea193da90e46072cb1490b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62894200392261e40ea57d0c86da580400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5382bf2e2339fe7319dd993d57b21c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9526e8883dee4904a28754886227592402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe77973f918b9be85175cc58ccc031403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c86bdf1bb8fbf42a840ef387ba98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a872a32389af6b5a62783a751e8b9ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bf0a6eef7b31963086a3cb0f38757406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25c4512653c5232a64519f93735db1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a23fa0a955538bffc7d379db0cbaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f2b24a9d4f5a57e743d9b7dd88ebe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f02c2f0b3cdb87e76e7448c986ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6779b2a3cc74ec139a7de415d5341a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d07c49c6f8f7173721d6f30eafe925412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a148f5205429fab6851e9292c9c8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b72adfe0261f9012154fb02f8602da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c81536e06eba42d97d6af953abf17c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d539fbc71116562c546b4572c122cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c622e26b8e94351331336c6e4751d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf108486cacd3a298e921049c34d4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359ac130a34bd84b9d5b8b36ac26286419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38867892921e9c67f27ce1ac090fca9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0f86dd22e9fd92212df23ec13a46b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6929933e191d991c2a4c7e69406b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea2b9d330ba4bbd2978dad263570c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af7b40f9a22da94ebfbd4016027ca1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582122c2a7aef19e04006ebc34371bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383acc60bced330a349c9e4c2ad6d9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ba31d7f33735044460c53bc975663427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673e5a538f8f434737f027421f984ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeac8046bfa73b8559dc3f65bf5d45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e05b5567ade0f34c990312c4901a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed88c51647ca9376786cc005d5defe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879407cc8da269efff768a09945fb5ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f210cf4411007bcf967d484e1687433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4048f245cff2d715971404d7bc3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59594ea05219278639a57bf76160d661435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28206445b1904f943bc89133d4869c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a82cda7d942462f6d4a36b83d13c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872c00cee33017f3fbe19012f7894bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d636bf6a6059cd62af086f6e6118439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665707a7e318a8159687d9bf6ce3e094440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2ceaef7373b670889fa563f277c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e1cb682f7cf2af27d169376e30079442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d0168b4b92bc3ae5d0a2d06af5c13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72856bdc3db39918d3dbc21f41875b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dae58eae8f8fdae1753d0ef8cf201445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e31a335aefeb766f2c36e48040f00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc22f41520691986bdc31811d0a3056447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bd01cdbb9394dd0b997cb1043360d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13111a41ec4b34b622d11917222e43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aa86e8fc53a1a9a073a862a8bf293450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9e42c0c8ddb98bf50c42d4f0af6fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b947d5726e15afe193d40fcf8012a47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ccb51f00c20648294b9f6586b41b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b868c51564683d689c095167b325454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c720d0c84149843a26456c24b99c05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d99e12f3d32d61d7b8cb232f1db375456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bdef444723e2ba86071e9357137e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75728f344a715300826e8d12cf7ebe67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe905c3ade7015aa64372481033d51f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c4e170adf4e06dfc689d3f5353d61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0eecceb0b01cf0ffbe6b9e5ad41c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b483573b246e320f91480398ec7be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c537bb83c853dff13c7f35973cd03b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebe0fdb527ec9925505c61f7ab4fba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396022d22a2c2d6d5b8bcfc05928a732465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9297f276a6336d4b058bc0aeee1688466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049c6fcf67861d05648e8e23fedd36d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b26b25a350f4d74a5c8244ad26a6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662379eb172cf0919ef6ac991e8a385469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bd4501ee6df91820bffd2a7159cd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee4419e1fbee170906b690ad6fcd42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d79564cbc352881c4a74cebb73a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766021bc18eb100828679be73c9a8c74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf22d735c40442210819063d49ef9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91807261f97cd1e301f0879faf7f25e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173e7b8ad18da40891c0c20b1db162b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae2516b860f1e30e01143675f2ba03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010867055be1ad6adaeffb2285dbd56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9446bf5436e6e8916c8c02b2f848d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c61719c84f7ee603225fad50b8eba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a12081f90a92d45533529dcefc4f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71dbf6f8725ee7c9daccdf58c96a11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91125ddf041ebc1fb5feb6b914aa9c3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031afe16c97034e4dde917b1ee512f61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861fb10f053572411b43bbb4670ea88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2694859f3ef4105e8c06e96980df7b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82b5c4e3b9f7a2faf5d85fb5a1ed17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89688851b9589be768c9804f2b7116a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35627c6c20ebf6a371b017b31fb299489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d8cfbdb0756d7b47c98b3493a1b4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbcd6029127b13b31dce397ef6311e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895f9565d0b9c2279c19c117ac0c445492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c6888d3b2920e263bdce5f5c3edeb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56befdf77ccb38548315590dc029f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc47eb28bd4899b4783eb2d3049a96e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c048f615bc73a664f952cea01502496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e2cfeea35a07e399ccb56ea0a88df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e00366a179a32345a1deb8d6224c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd799c7ebea251d559cf12786905c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a55adb40241691bfad11253d76a295500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6351bb607e7d624c6833c423726c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d574a835991b9f00674546cc199df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d2057c978a124aaf4a3203cadeb4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e57fe1f1352835e376741cc8241ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161754c113ef172e06b02d2a23277fff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b4c180fe97123288b7af1601ebe7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c7bfe0daddcf15c3139f699fb7624507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65221cf3cffc02d8c030dbd53ec97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31069858469e474d414cd1a3ca97abd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc250fbe34bda912ecbf4a4082f5f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65184e8acec54ab7a8a6e5a293436f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5310e75fa86339db3af1796a902acfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a480e219b44e77b0fb90541c1f2c6e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180e0ac0282d11e5f3ff3ee620ec5c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eb466b9a049a84d2436e4c46caaf5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27344a8cbf83958067051bd33bc8a773516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cceed7dd7936e4f5ff2fe92207e38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78ac0d7140c593f7b5d6e2411e6f66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc76c39c369ceb95d43e0a1fb8437b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e0d67dc157acb475c8da2632227f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c4874299b255a0a08e18478ba0514521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05681101cde755c3db921bbd788794a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65aab9ee3bea49bdeb354d1d4ff92a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c166cf7e28c0356853f4da95e871c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde19df7040effef560af98357b1bf71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e5c5c898fc205f947c3738f0e1e49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6292d447563f1546004244b2632924a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf81e4dbec5319833ace43d03e6186528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca65d97c0d0c09dca2db7aa3d3b76cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b9644ce615bdcf98626e89e47d8c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc2f7936fac38e25677d86ee220edc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd366b2886396f1602ca3d132696cf1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef5062436bc5c89a9f102637e320a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757a8a3a99f30fbe631802de09ff7f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5508a5dea0ef2f38a89b4294d37fab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc64b9334fa4e9e1f5ead28e8b25f27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfef3aa485b855bdeeea1903fc4ed4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd591aab246d58da6004a723748f2d89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa47c0f513e67a95f2cad5b7caefc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4563dd9889b9133ff9369d32538d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366323212ea31068dc943b53e8854997541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15b1a28fb2c1b7ded4f4bc651a5058542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf95044e68c75b3671e65d4edfff92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d2fca0a2101f2e12ee720cde8c63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead0273c2c06fdfa1b2f3ed7dabff44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31138184b0fac718adcc9c70b18ce1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36c820a10b89b43001f3023b46ca2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dffba74ad645facdf9cbbfa27e8cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c4cc6762e4b755b3cc3e72134f76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665584de081a1edf5f73fbc16463759c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff0fe1e6a7c187bd5a2360a3c5795a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f11911e12167f0ee3c0204c823d667552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091891414f65992842654b69aac8e4e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2aad0c63624d5053d78743eff382c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf04f3185fceb542b8a9b7fcca72023555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f48dbff84d264278aed023e5efdba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f0d79b8797fce8e47f18232864a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2380795f6527e9ceaddb85c98a8f650558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500729f32e77e2d60ec6ea86a9e94e19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b521cdc5aa156bbb9b10ebc82bceaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3427a9d4c51cbd87697fa899e8808561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a27e86b87184fe171b08edf88be00d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8da16721170b33ca954a40dc698a85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e712e0ae8cdc52ac487809850392baa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd812e111ef1bdd72da5aea46e5aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfdd8884c43f111f8f427fc2a30053566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d7feb75b0b71ffb502c3f15fd1c0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e8a82818ba010441a2731925ae9bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d30bed497dcb5c3fccf898f27ad6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4c38b9bd91dabd0378f902ad1e4cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baf4fdf94b408957b1f6d3c363c20a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b15d3c335a43cd9cc39e0f419f0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad74d5c56038b122c23e5ace6a7ee8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3f6cc6667d25f1dd487608989e8fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89141dd20db193e21dd4df84281364f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602334c21eddabf5f8d083949b7fd75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d70b154a120f1e9b12341d849b24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0bedbfadcaf05a3877de525edbc77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c123e0225081fd6e22266efc347e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fc5c1cbdc066f067d87cd5dcce2d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f45d0596e898da005da05d8b613eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1901af979aeda3a0856e5f5fe1603b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269398b9c08a394e6dc1d086562d548e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ade699e063a3bf302c5a13b5e350e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f37281e05660ddf5a6237e14bb542585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3346989886381652c6fbd72ae8a2ce2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efc839cd2dd3a0bfaa33a0c70eda54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caec6304b18c673a127478fb56e123588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422aeea89602d816416d437d36f7678589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601048114095624b161e317a2f75145f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba60f300dccef0952e18ff89ebedc3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaaf751627292af9038b6a8d5b8a02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b8433414b053bb59afa42bf40860593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdd7cb4133fdda17aa36889580a2d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520d382b4bf4ccfc035b825de30a37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ca8db8be6d3fd2d621cb816e3b114596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aa70479b863dad4f83d0e6f8ea233597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd07dcc740236002cd53cd20e0f0b84598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e33c252ca6033bef42cc1f0e0d2686599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a683ed032cb0238dbcc5de11378f15d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2151267c39df3e77042814970a7fadc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ab8cc67facd0bb3ac94fcf5885959602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ccacc94b6df902e7c71f3201d8858603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45a87edafa050821418810a3504b26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fb08f266b48bb48d34e2c0957879d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b0298a2658429376a8859075436d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca323cd17d294c227c77cbe12933014607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b3417e7d7b1939040f95ef2b67ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a722b772c65f2f5cb204157d3575d06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165c546e09cd517c4d87f3cc9595956610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac929a2e640fe079dd222eb4ef32f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0586e8a7dd3fee9562b45fb2ef71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67ad24f1fcb0dd50974abb0b1da5d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac32bbb07ea85d8a2634cd009b205e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707202835f083c51218fb0d05a4c157a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3c6beccf434208253858f71feb98c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac385770648d86ae94d5f30a133162ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7e5f466916b99f5b9856a8dbbbb1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c71e0d08767a5bf6b6e5f630740b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5addbf92afa35593c0a9a3b1297e02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f47e2034749465aa1b0536b0bbed6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81314a11c4bf5eefeb6f3a657eee0d50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46547e49366aaf62723b85a20be506fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea7c21f43a84d05738afbce54d2df8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715d31c4b805f3862ebce28cc00965f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ea7233f9145d9ac7a5f68ed1336ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d81e82ad7c4e6d67d5897f96abe536627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600c83c14c261ad08efbf1cfcaad8aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53644da478aaec26d6d8e54ea68e607629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf7ae375629a2137405e2f92e2aaab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfbf483330140a89480a3ef7721a73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bf081d3d1ea000ec828abdd364fa4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ae38965ed4034d0ec00351a63d15d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95061eea95c9369a188a6f3e19726091634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf79b80164f3800d9e076ad65d8781635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078231167af4e38b870a56883c78b8b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fc4fbcd2dc711c5c6afd777fa3242637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7474fb271d4ceb1cf125e37210990b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7ddec7c3669154e3e5f8868b803cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595cb318e870b4424c4a1c3c7d719c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba367b897fcb390290037d30f751c71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa541b69713e1249c3dcedd1b5517ca8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69f05ac1823b008e37d13539c8ec34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4b0913bb1b3f5dbd4581340db0d3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee69f9a3f4439fe1179d92af42c3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e61e2409543c10a19e00e04946297646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474df7fb63adbb9e927c3ebc207694e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c519251fb39ae58f196d8bb4e9f5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f5c9f88e089ef376d8836fd9bae60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac92eb5a5262729cf0f5a0b27b5e356650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de0d634c4fc25547119e094e458b51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c754687ecd5ab086cfb6707700e7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c64471115a9869b28c34a3fe253d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e05c543c2020f39d09d99ef68b0cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40981fcc2055aa6391780a59eea330be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46077787e9053137e3256c11e1b5ecf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2275432f3543e4a70b9053ff0b6288657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065acbe7610fe4f3f7a821a56a6cdbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893db1a0cbc21531f44be44ba31f256c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b85b0a69e11817ca9e01fc7948282660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fadfa1f2835e1c6e90d62cbd35a911661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660d829c7b98872b3025af2bb2c0e88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735c7c4a96d638a66ff54eb02a5f136663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e27b75e0165171d1216dc842ab2008664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88f15b4ecc3733baaf5eee9b447dd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb77fc8bd7c59b3707069a04782971d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a76d42677836d6429b54edb749da9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac811ba220dc85aad2ae21281165045668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015923811ccd637d9f15afa64b21d95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8af88de0dbda9e7ce4d06ade6b624670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54224d66eebf6c6000bbc39e270c0167671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e97c60356470aeca5efb7e8685820672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0d0e40f36b4de77c4d8afcb86f7d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b954b8e2403ea7081f3c5773d2afa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67194ea96eed42cb935978664d0549b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02fabd4fd6247b8c09d99c0cae7a54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52881e4c03b2e29b969aedc27031a02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842f53e5c6befd616e76011e7e6c74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491331236e0742126c172860c2467f95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348a82dcee1fddcd855a8430ceee87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7b7be157523269ce646d1ca643d77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc736dc84201e89c4c727c996f790e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651a0fb9d09827e408e496ff802481a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ee2d97860b4b293673b15aee48cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fffc5787168fad01a51973986d2fb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc4b463a1a3fa4a23eab30494df7f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d36315d9ccf3c4e220cd2cc5c8aa9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd64278e005edd343b489210f6a2b58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7948e1794e4a596f4ca6f355ce536689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65819b54c6501146c1bf11cb921a0c21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccc47a695a78e492a069ed3ea26b9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6aa048e63885e153818b607493ccf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0a4e5479b4be58628aedfa5d7ba60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31308c747ebdb9fd40d8e2c104a67c44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812c5d65bdfcbf7f92def8bd6315f5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d26c181dcfeebdce3f273bec4c6adf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fd14061db371364b116a929df3f70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787af2f3efa775b29c3d2d41de74d5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6125873e7221c7f16f42d1c0bc958eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44644c2c6cf44c2813e3957b77767c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319102f82d3479c2df10ab4a1e5745d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409cef812d2b49589805f8b8584afdc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2954e2ad56061fddf554e17a1cd98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c302f457ddf8a5f8441b0ceb05e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4dab8e89b60052b5999702cce74bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cda36f70719331ec91611c51abe0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff7963208dcc0b41603e7032ec59f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9d9c310078a6eab4a2430273ae17d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cdedd5089d4ee3383b621a4d313e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef99b0d8b94f8984b0e04fd182fd0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d19707cae2481c9a926d2e0d916364711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a1f4b1117738889c9f7aa5780be59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c51b81d7e56208e5a56391e3682f3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c759eccc0fb20852c1517fb13596559714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07af466eb7add9b4648b3dee2cbc0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2767e29a56520537fe532001799577716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481e1a5e899f2d298dd62ceb3cdc5b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a0af35cd76e4159bc940646cd812718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6faf9a360111adb93420ac559881ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74112a727d6a1f520dc9870457f6905b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e59bbbac4f4feb227a737867bbbdac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c9e4949bb90da4d77a2ef92ff9cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be63f44b13f1422db6cfef786a7ad83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf900d63de64b2258edf8c65596bc3a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f2d6ac8963d2b3cb214c999c4fa8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdc70d255eb9a78f20148d0762402c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce09cc1be27e08fe534637206bfe664727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173ce75c716f781768a64900553339b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cd65c0ed4313df81b6d17189af995729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb439605e46249503d3581b3df21848730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e4453eac3f328d52bdbc02974fb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1f9e073b3c6a6f955f6c05e46d942732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a00f81a64456a3768d2636d49e7e56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd742217557aad577b8a83be308d2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23649b3e784f37bb9d7bde4b7e635b65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832afd6033e660ea05331b91121b089736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24258e37694f58c82819c94837a6d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f495d167c82c1618ecbc38c9d395e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e932ec3fc006e73fda51b74a145c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5ed3fdc4104af7aa0f4d51e900e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443ef4a05df35e87746545f64e0ae1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acf63c386d96946056cf4063fd14a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe9f84868e843ffbcaa5f1699a52d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3103a29355d142a2627909e0196ed8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c9557ca4dfbb1165e2dc7bdcbb54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79c1ed35787c624651b116e122f577746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2debdb7b6794ec74cfc69993a0c3aaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f1a84824895185b592be42d6a6b68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4f8cf9800f497766fae61b97aab77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5d6b520a9df74784654f7a4a15f6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d581c875a917be2709834124f086908751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fb04f1bc03742f7604cb23172468d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e536567bc17a40c2bac12d58e2d37d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c21114fbd57139fa4bbbe921c0f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e70194e3a8902d234d0ac716bf928755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad6a0c3cf6322e84b17749a28a7c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5809eebce225bd9fca2d2c47bedf9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f20b4331fa279211c9834ad6ae5eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1bde42f46246118140c3f4b46d4a6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe68bd87e657350931b209fecdb86760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4953619ddcfd9404045e34965e9e9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99aa45b252447b43e457898dd0fdcb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cade3fc4796bd9a6b3babddaf6506763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc36bc85a9d3f58d6f3f0af10b0dce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea500687cc8f75dfc29da8bb2e5b3e1c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f51c176a164ba3bb1427e1d209901766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ec2e941a6baad4cb3c53c0a123ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29308d856b74efc3c3bc9ff6d4a9bac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05519dd1bebfc6c55234f35f1cf2cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdde0ad2d9d2e4310f9ccf746496e88770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a34bd4419e6b287b38de366962d4fa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31605a45521a61bf7fde823414d2d957772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41541b3b399df1c66b9612dc2fb42e6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc561f5d226f1d958a88affb3f9d548a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec7cc54cd82c2335edc2bbf3e622df775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4334aff23596209061617bfe8cfd1b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0582f74d419815c8ff443d1af08f4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdd5f312d3255e9a3eefe1dc7e6bcf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216820bbff1efead892a2f168862beda779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a06b73a297f5180acf4e855ac950780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcf957330be04c335d1c6efedf4593781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d57b9f496819a97d1e21177bbc70782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff40a3a884102c642cd5a60eeb078e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18f38696ab555ac3162575db938d01784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416379437a97b9ff7edc4cd83a2d904785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa893e3b8a75a5c92cbca0fca4b56786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c585fa6453ddaf3e67d68f065bae787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa073bd1d41b13f45c8226422c983d90788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcad0cdfd58f2e93d5afbcdd79d533789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44434bc8bd05fdc38bdf5f52a66a67790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd874e73b6a0261db82f71762e0ef24791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc45667f4e4b442368503d2e7a1959792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc8b9bb87b9e5f883198322db55d5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b00d5b88ef2b9c9a44dc666fe1f8f8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e315d8485525a32e80395e8e27dd3e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54d82209665119c396ec8c1eae99f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd38574e6125f0f4de87fc09c0543d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e3c749acde2a7b19d8c2bcc4cbe45798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504536fece7b30201403c2fe0fc341c3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c363ebf4b988bc70a7d5bc7474ee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e21bf147bdd1c76b42940e7f81d8c3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc896d12ea2e8f0e5f19cd0610419c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7219aa361c5675b6877bed5fa7b842803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061c21995d7efd772135afd8004222a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df596daef263da2abde1938a310319805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b68c709124c86cbc5749d81c3c45bb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de776cd6b2f7e9f71d76676e2f7bf4d9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1a94d6ae03721cf66761b9c898023808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633a8e75ed50c6e54398f7b1f11f1d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dcb7ab2c695e5cc4a8444d0a84409810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235087c5b611c2347fff71f77b6371d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afecc882f910ca0d0d461713c8659c4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23399a59f5fe1c2d31b0882a180322813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383239d1007bc5b5a81e94fae55eaff814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc6745d17d37e92f8aa2ed70992371815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd56c065ef8d472ac25832ba628ac66816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c53b486099a92133171be45931148817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f43ae16bb4bcaec97d15efd31fc7c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2159dddbd7b682dcd49fd307969db819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff8f9e99114dc77b8ae3c54019dbbe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b1a3ad27a9b43b619c3146c3b2f0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3571dbfbac7fac8a9c44bb5a9755eb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56110cc2922a9ce43948a0f4cf214969823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a281edd95c19ac62db42d80088898e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d8cba766e48ebd80cd3040ffe65b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f763b9613a9d40d7be17aef4a45bf3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18af1ac608b80fd83ae10bf8c18821827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a82cd5084a42188b0ebfdbc4bd9430828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278375a8054e75183bf16650f09cccdc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d5e69eba9ea7876eb3ba5f21a669830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeacda870fd3113e4fdb9cb5731007c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75494f5919b63b224d3cf7de22dcdf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce257be6219b569bcaa38a08f5c76cbe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ace4c35f5e93ebf6b4559bade36c3d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e88b76e646be90e1298fb813c43ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc112bce0841b4bd1f5dda6b09769b44836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e161b01b522e10216322d137a3842837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678c1ec84918d644a34958d4a26fbe838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283fafa76be83ea611184b8a9b9ad93839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d810404533e5dce755cc8c45d49f0e2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d48f76077842761be241ace46f53e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d8823f0863a9c0420c8b26616f314842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765c9a04970112471ead8f9181a55ac843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb855fc4bcf366aa79152dc5e85477a2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2a01b5be231b58b2059f7e7852385845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0627c7ff41515d0be98c28abed9bc42846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f74b15592258d6bab83e1688c182847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694c3a362eab762447a8d7753ca7ba8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676102c933132aeaa62a2e271997e2a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cdf67e0c1d9b84a89e607bd30f5a0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d00ad28955b21b5e7c89d186d0c6b0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e12da0e3d94badae0f2f53647bad35852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaac306cfba0c6b2d3683f566dab83853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ce28b64f6dee07efe86ffdc9836d5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54836e7cead46e6b2a8baaf06f2859f7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd6d5aa15a9c9fa9befb0bd3ffefc1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba639fc8232e611be1734d66797fde4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1d32a65f86300ea62b0d36fcd59ed858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc60da023d7eb068137d93961411af859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51ae000a99cfc0da07c98c26286c90860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789161b75696489a1349004d549483d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29990784c2737aac714068f33002e2f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d78f687dc58739134dc453c51550f9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf16aadeee11e152d891a95f95461bf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f9eb365573fe4f684cdc1fab5c6d8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20054330ebb68de7c646db928aec5199866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852904a3f80d2526895fbf889cd03aa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b81b8188dd5d29761c9e80dd54bce868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24954775ed1ddbc4007f88a27d62a92c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92161429e7e048751cb69163e8fced23870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a8d5d4fca2d684a8eed59be64cfee871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7439e649d709bf59921ca35591df872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b5993085f64aa64e2f49c440f99cf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405866b8f0ad4a23457350daacf6351874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cce99e54d542362b09923db34487bf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d94ba1956dd4ee343a6bbb2b01152876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e0ee9c0a1cdf3cb14c03ddf9a5bad877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fae6fb1fe67c2d6bb533724c3db479878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef2238ba1becbd81f6e736008ce66e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d549be48aeec5e5fbff159947b7002f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e8dae9baeaeb62a8df7bd4036d980881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2956fc46174e10c7f6eb7f04b4e699882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309a6de83d2071fd9a7755f42399d6e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507db3cb63cfc04864dc9a68eac4033884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c9a1ea37cb89cca88a5c4398a2088885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fdaea1311d1f5ce4d7383bb10dee8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21485aab63063ce8aae72d5a054abd73887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dba64e3330b74bf1bda561c3fbfb8a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79357932834b73211e1969dfe5a9e2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ca64dc0e9c0e1cf1aaed1bac1149890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29665e800038a30b5f4a09901c6bae1d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9fb8060676244deb72128d65faa5a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f01b11d828e5099678f04a2c6830c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10182ae3628f0e75810eb1c3d6b4d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e47f9f8502af36c87a97492af01730895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc137aaa416dc66ed2fc673eaff209896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c60c7a831018ea5225c04d6187586a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2185d04370cca2b22bd08309c27cd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce660d6767c40b33feb8bfa14791280899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba2731ecabc7542e8651acd89f391a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f7a8cd3886f1b0a2b370f2b722d7e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36cae3e8ba526b16fd59e53486d2b2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5641406f94f18f1ecdf3afb5287d689903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed91adab5d5117724d7ab61810e9ec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b2b559c509c6691fc0f6062513631905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacb4109292558afa67b3221848315b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997aca6d4c524596a1072325f158bc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d3d35bd4242e7ff3b2b4a98afa8de908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb38665287faa3f3e1b9e24af8cadd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c681b5771b44a6ac955a91c26e86a73910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a49a21fabfdc6e4705d9257bce274911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c30314be861db91adb06dfd7b7e94912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87bd131f2800feeaec79bd8ac519f5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166037792ab72133ae4a738965c44e7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d62f9a30ff35038dc73835d36043915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6799731aae7d80c8c0e0c09e94d6ca9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb0ac85cef9298ab4a80181bbd0312917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5cd2456fa46092f1ed4eb751ebd3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a091825d2149d72abe8311548ce15919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf9e803947a72a33e007ee5a0302b5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683d089843fb2c9446597bc06b2a14921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60277175a8e0e3499e9f2d8516de7ceb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe4dad68466765f46418579f081a07923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fbff5307e4dd03fe8d214f9a459da924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb16ae7b8fb4c41e1eb77e20f173b9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ba49a7ff90a9cabe1b25d890db72926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03311f788cc0ccad582edce85de55387927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f4f865ed30f62a58efb3f248a4622928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5f5519096871b636a97667f5eb0b9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00bb2a2113f7931cf84b7a318b1fe6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79730c0a41f6617e4f38a37a1580a37b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b3355c1ed9bc52b0729daedf9cd6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdf7e790059a908476266d20eb5742933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249755cab46909e4bee6f995ed239e70934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106e73f9490dc5c58c9797037f9edf3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f4532a711a4d7f9ac0332a5a20f34936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f5bb357f078542c7de617f180b90d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16b542bb429c4e6b4e84b0c63880bc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc27c9efc26f4261c31f7b3ffe52d2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f798c8a154f3db4a30319e8ce7fc6e5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c67bb265bcd828c2dd09b2230d30d5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dddb3f49704b61ca78a4e252e1f90942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208189e10e3c128ab0f8ff938c4e985943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eba4de725e5813a2ee6536d28add6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064c83eb584c25b797670838517b97b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234c22c2b259537d3c0f5d4fc262a80946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365ee71a7b4ac93960f12b3db7a05b1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8d8b22c2789b032c732ccdb6f34e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd179eb3493964d9fab0a0da810cf652949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddc304817fff569abe32d58674e161950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643dabfbb8d2114d370efdd13a7a498951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d380e55bda17a4e9892ce1edf4a66c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e44e1424456d5e5f32c13c7f54b9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c40a359a8b3e4b15a95a228e41b09954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809934c11bc1f7d3e1cbbe1794bbf010955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ddb870d16d388a4942c0b0607ab52956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4b2a377b8888ed8be63846915f93d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25ce94a524ec49936f1eb50d4093ba958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c016f03407e1c9bc859f7e743b7ad32959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997a407b390479e73324239c6f632a2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6abd0964e272dbcfc3312eac7898df961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd7966ee270560a2f36e4e1ec1ff15962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aece8f196dc1efb25069c34d996ed4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1742a66eed22e1c0051ada6023c49964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a5a3ed5c832456c91993b588e5e6c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50c052a914ce9fd6ff0d3ed54f1cf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b489adc3a804526fe00e9d69d5f6965967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02861d7532282b46bcc946a8edfa57b3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66448721f54534675caadd8902546ea969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2144dc37c3d536676c43a1734ebff01970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae3b8fef1a4bbe563860858323afa4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701161bd0465cd5f22fa48cacbf231c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d2d1361bd3ea959074353c93489dc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb6fbb25e4c22608a755aaf8393ede974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757588b115486cf5d235be1cb149415c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd264e19c727bb487eca46d2e63b7a7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0826fe501c80ba42d6f6770bf9146a7977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53543598c007352741f0f9bd261050c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b20b86511bc1fcec3a1107b402802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e448d22dcb0a7e4bfbefbd6ed3f2c613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4402f58c32cc295f3bcbe67aeb30a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c5b3978b676c06d9a0d5ccaa5d4525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b98853a64505eec992518fe9fbab026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3ee14006c45f15245f25e50d3bc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43543101318503670c5b01ad41cf4b248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6291daf6c404b3a0d46478f4661b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91448ae5149e19895c0636e620722310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e12eb7fa373763c8da973c34aee7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c8f596b2c38fa5fb6bd938d7820512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857dd437b636a48acab1e9ed8c5c15813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10c5f9b8290278a9378abf1487ef7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608843fb0c22c76c1282d4c7d792a58e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f677a033a9d046457593218fa04191916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c346ad2439983044ec24d1bcd34dd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45b2b8f63a06cd81465035c38a5d9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bef1f5180b7d631a940171db18d41f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c47f0d40687bd8a7989a1428fd04d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6bcfe5b8817aa9f9f13050cef19af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85000c3855b378c469a932480c0c255022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1876ac251afe2741c9131d0cbb37e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa5c556b2c0ab700ff830f0e9ffa8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87441982a6daf80b297c61414d965125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef83440c2868b91f9802dca6b872f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189069fa8985a4594ef3a7bbb92d67f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f0b9e61e0509f544abf2ce52642728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281784cb8930d152d8e09850d2f937529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464b92d6c4b7dbaf346fc3d606279b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880ab4baf1db3e041ca6b1cc5a45d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009343058569ab136219d87071b3eaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2e5fdd6453a27cea5ffa4bf11d59833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f705de06c765d169df648527d40034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34618a62594559d24ccdc8e70109c0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ecf09c81f221155e78a803b4ea5ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2bf3f2f0ec9e8f55fa9115f5771637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581265b098d9de0e35481b212382fa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4736b57167565649149403fa2d053439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b78a6dc0d51dd2339509ade5d7964740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035f660e5ba584d6748ed425544e4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15fb67e1cc25a934606db5b9772fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acf14d628c52caefa57f51afd7bd6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b6c33f730b7de26aa33ba5c11d23d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8a5769d4044b3613ce8eaa72deb8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dab7df28422bce3c9b622b0c9971b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a825603e03967d5fd6819fa7d6f0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68748ad91b85f43567322f522ef07d3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f5f68482473c4caeee63749d4a82e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c65ef19b489849d1c325a8360e2b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9783b4028e16fc93b507ec49ebd3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421ae320ace0cf0a3714891dc323e8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb483712856929d685aaaba9d962d5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fb7ce373c7f7e67ac65971d6c408454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d05f50a90668b738e25afaaa4091655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0118c815b9d67238853027292b9bf256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194aa12ff98928fdd994315e648e36d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac559ab5fa70cb9a89790612b9c20158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e637f03d39fcde4163bc1be2f09b2cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916c9a0530399a91d9a33a3216607660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b9aed0535c38058a863c942e1dbac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb08fa107b3d3bf3fde4630fba885cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641de41b365897077d4c896bc4256da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680abfafe7318421c03c9126470d0db964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe517dd4dbbaea5c1bf079755a4e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87df857a4e56002ceaf0f95c712c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349a92c53a0b35f44dbf39f70257de267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb456fe132a04dd3ca545662b442eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f8ad40410d513e5cd3caa5339501d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fcdb79cec6b4c230f5bf7b2ea3c2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1ee8c35976e380369478b37a0584871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f83f372ff9bdf5d345b08f2fcdee472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f48aa6c797df91b79af8bade20dbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6feaae92998231760a4966579f1df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e43a045ae5cf63f7932e5ce0e99b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b06e5b0792f3f1eea952a9ece5c6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9dce2344be1eb5967cb26a7bc8e1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdafc9c0cffe06d030f66be3ec427f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cb2fcb0884803076ef922e7e9ab6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711bcba344feaa454fc5c4ac2acb57a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd09aea9bbcab2282ece367ba36c0e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eafc993e834155db0ce88e668bd70982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca80f14a695b2874a84672e53f4052783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4cef5cdf14b4de94b505f6a8b69a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044611cd4f9e7feb3ffc6b84260ff66485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a103923f8f1424dbbfe7e7780a06d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c6983103279a870cbbb46f9af99a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247d36a42e34ce61b53da0a6829bc4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cb6f416af23e3033a63a4e47d622389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ec23e7fab6bc664f3bcea8a653a9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68ffcc5da1cd78fc5a32617693047b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857bb48735c3590fd7e2398dfa40ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41cbae4c3ff33f9d5b7cda9a9e271a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85937bd37f2c0f2202c1bbfe608cbecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a5efbd9136de62d2ff32c5ae6822195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9afa8a3d6e351c91c66a1d0f752b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa44215d0d86c7e2b8e3bdfc6e5ee197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bec9b40679987879cbb5a8f222df5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75893f7c595e31e4b841fac357f8aff699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fc3d0f849cc16d219c8db961f7729100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a331518e60280e2cf20d73f16eccc5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d6396aee7e0ed288d681daa6efaf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54f14251d279da700591b623ecb072103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9f68a2c57a051d37f6ddeb48a4cba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e6f7daadd9ef290ffc6506a7cd74e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd29331c80848a1805fa93933e632b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae7cb460aea7996285d2851bf027cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4981d1b521b1277483f2cbfdc02e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148fa17425ffb62321be72c734d44cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62aa876fcef9b5755aeec61fd869d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a64fda4d9ad51ab3b84d608c01349e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce236c1259c791b3e069cdf2675509112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5c6cfac5eae4215d69b5e1433416b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b96c0db2060efdb4e93bf02e1ff2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f201950ab3a6e43afa5736836c0e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac69fe8294c77dc2cfbad5abf921d61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2c8b0d20d8fb633eed2dddf629a51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd96a779860be242e7887e1fa3ee29f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046192e8fcad0186b9e89f13bd6fd9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52218776f4ac113f0622b324b02abf85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1f071c482e65a8741d7ff085ffa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29738489d8534aef3fa58c48932a9be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28454ce3e51153c3f554fbc9eadf359123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c93656bf100fcab5c99967f1074c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca27862b70d65e463521f7fd4751ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe5ba3ed84f287488719a27e247b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc109cdc4c9239602d4fc899b7f2af6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a5befc7fceaf8540604183c073b46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed646b14ba90c5c320ce42bf2766c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d568a984ab30f87842efdfc0cb279130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dfff8f5ccacf60b862790d9b3fa60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68f22fc003bc133d434fc3e08ba2bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abedfb7eb1ac007f448903874590ec7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdddbad08668bfbb48f32b43c8eb77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20c53be3c12638b0c8ec79004a688135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159564e954b9e7668a25ad36c0553e9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ba61166c29b8d2635d4239d01ced8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eebedf247afe3985c3c2d78ae71efa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627f6122e09968d230ccfa9ed1f587b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e9248ef5aeab725939f40cecc5c45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d3ce73106173759a654c74cdc2c0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654f85a1d2ce2cdb4141ca665564fa9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b838c0779248f6b8bdb6e94a3168a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e98dbc5ad7a16b224433936e53608144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bbe6c3b53975ce89b0181f50521f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab9769d7f297b92a2f997bf793a9ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecfc7a9f5e70df488300806c288078147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f46ac7f6612fd0f758d1cd6b74d3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7c267f46059cfd79c14bf42dda357149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b769451705130825dbedb71a23d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e20a7f2de9ccb52380fe434df72ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9ef0e62648004bf990ea82df191c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848e63ee56563b5c96afcd1a64ce1b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac28453c5bb8e78b724c001c1c7dc29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae83b52fa7ba37cc78ae1caece7abb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ef2053a3e375aa47e582305515b3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5845b214832bb82b442e846ce19d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a179f20ec1860e9b06b152cf9e315158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78718c1e93463dedb1d37686702e6cff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8812120d809673557f76a2c47406dea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3925bc6ef2ac2cca65bd73afc6387161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfdd1d35082930f17e4e8f50c73764162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cedf020e6a140cfd8187d15f6f805a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1defcfaf72e03c54a88ec9720b7ee00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5703239b0c7f720689d45166e47468165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e02ec98f144db23613c732b56901d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91085fe72d2e24822d675c91cff44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70094834a92795719389918b5f705536168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d635dd55276b957bbf456032580b49e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4ba92345fbfaf68902a5be1298af1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c3cc513c3e79b0d40d6e92a05e54c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0637977e70b27a2fcf2cee4e750fe8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89b1e849ada1715c524d38aba43f1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44673fed0335c7590ecf7a82b81f8d75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d67f5ad434bc5bbc41e3c6ec6c7847175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d74fb4993539f569b599504d19a5b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fb57f136067783d9f0c98a6ed94d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df4a75736b15870504bc9a8af58e39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b91109634992c4fb1acfe575f4b628179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c54b9c7a2787dcf8a423c0914d8f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff965053467be762db7c5c685af71c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb2d09b9713a7785002660dda64ad5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081ac64b8ce6d027b9723960fa5d951183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa945f79cb5ad3b8fcbf89ece39264184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234098430626bae61a5765b79a5c9061185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fedea4a689a8f23b06d46a266ade3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a52c154856cd068fcb23112f1eca8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d73604419a0b6f65d33c1ec1cb198188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e41bfd5490666bd08f559a6ec83ccc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a1589793e7a786000eb346cbdbe28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8481982ef482d877db1dbc9ae3b565191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984196cbabba1585bb03f4b2c2faf07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4be1879c7f04fe636f328a51001a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55568fcea729d4e7b074d6c86ec428a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e82710d7f6c0b19899e59ed31be5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6386ccc435a737188ce20389be6f2c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc309d6d147e540530751857d4faa197197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbab1dbeb3944fc8e3d37d5d5b95244198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f276ee3e98e8d3bd411d777799871199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844d47a2ddf0b1999a2b89a93af5e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5b6a005c84248d7701a1739de7c80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c00ec623d804bc13685fdacd8124a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f8d4db3999a22c16bb02453aa82c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c19494d0c2d053241284d06c63592204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f9e4104ff1a7f4b87706df9278cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e3270cc1cc85e6cf4652e57566639206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2f457abb1e713542f2c0e1e497f4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bdc6be65a7bf9a9394414af6b8e27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912f80862dd0b2e8449857ecd52965209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ece74603baeeecb846fd7b045ba5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1824367f5fb1112ec2a35d9f60309ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdefbfd4fdd09b16529332fc7b43c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297231de87c6d1e59dbe4a6e3e53443213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de0636fe46823faa76db3c9ceeaaa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063f2734a25481df99b27f9cc969ef3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5340b935b0e0d85479b7005d7397c8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb25368610acab074cdcc2ead86acf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169773823f3791f90e9bcb100c9cafce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc174f81089f71c1240dc7a242db42b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f2874a7d8b4560e311c482b08ba6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6072d4b41cdb41d3a333aa074a6c00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecba2f2e6ff89729b81d676b86f18d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a341378a14429dcfa1f668bb96e40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf6453f2aebb5810b819fd46f22a3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88205495196cb807fe69154121bfaff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ddb8bc1593f3a645e8f8363baeec2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4de9095e1e9b19baf59a66cc2e763f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839651e4b5f18fe3dfc41bf5819c9b0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfc5b74d1f387c9693b280e123fe81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68b7d0bd865a0f4177236bcf7d3f37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187521e6ea95a2668fb001df76b26e85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1582fc892a51ee28ca1c3ff958f50d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd984bd1a33cc032466b79af4118b3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374f36b78aafdec4e4fd32f37739e57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3e1787517c3e7a3df4f5b1d424c96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fc57c2601c1915c7d0488e811e0fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c6d74923f1aa2833159864eb4c18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff605224c525b7f988b20b98d174216238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9e6d2bdc19de0f3647dd0cf692c60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce17fb437baf2b9005305c495490821240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513d781d2eebc5096517a93f1cc3f59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73034b8db31a328e1cd70363f1e4e350242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e0d5c2c64f305db2bdf797da19477243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571e6aad8f02c0f32b4d95feaba7b8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3a3b9433a54d3915d7592b5795389245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134adf59508df8b516e68776e88b5117246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fa11bd22dee2224b1e49752280bb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a26692b7250c8ffc8687a5b2ae92f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6f5bb6241e735cfd0f96c87a61939249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8bab3d65a681b399b15e727ab3e3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6b9f75d4ed85caae912a7fcbd3437251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffb9e958d45f7adfd63fefb9121dd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efc7b393df4f59f2dabf3eace13b15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70441a9d15b036666e6e3bc4df6d5f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad3793ed488f3f34ab24e8435740d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf1155fab9a32181b3c189e7c1c6bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49355b8372fd23f2ecec2e9f5b998f1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f38fd8bed96f5c41c97d2a20241f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852741c57984630e36ad884d288d46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710ee4c377d45b9ce28d579bb9d9c3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d458b2cedf8f4f1043ae1797631bf20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee498fa2ddce865fb052c1273795f73b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945a5f397872b57876a200a45223391263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be83dee0a64769503aa3118d3fa597264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907a6ef99b47836672dbf26db11768f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27726a239441ce4d2b530bf215cfb79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22481184e37407d39034c47aa72ce1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab204ae75ef38b71ccddbd4c7cbb1ee2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab305b0a47f5eabf19f39acfcba2984269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616c26002bc5ee731245c5157f43782270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39715b2ff6ac90ff0d367eaa99fdb0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd2ff77dc1898475b0fe59763a39cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc693585d9b4794af2fc180290336e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6345237a5a11e8c4c7186a3766c7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0caae91d89a4bdaca41487fca15491275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c2871129bdafb3320b3e16c101ded276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133383c2023f446b8dc446584e6346a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0a9be81ab07b56d53fdc48eb107b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51dc543990b58aa49feb65b2fe9748279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961e61fd2ac8838966c81c7978e05e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028a9621598a8286a7e9a1701775431281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0de859acb890dade919a8d4a4173f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af2ba8cbe5dd8e52cf916de8f5473d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75596e109159898b5d99b4cee6d753284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9567964f2ed1b5812d99d51d11e4ce6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4eac45aef8283b8a141ccddb7f453286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b309df2be9c9ebb1665eed67b6ccc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3d967ec9242ba5317a0773ca7b470288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52e5ad8b2282c3c04f48434884d036289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aefe0add13049d3e56903acf75afb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f3fe0b1acccea13dd492d2de62ae2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5488a4b831a0ec60b4ffbf406c7376292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f54225c446cf78b07cc902d9c490293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53c9503b2a6a83e207fee89df2b349294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538f070edf26901b0e20fe09c491862295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff5c46e436879181fda0c370af08d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee23f02250bc9b02e8160e337b0e5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45673a60d66a654ef2ecf7a5034acf2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bee10c6d904c9072bd875f64c22eb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e4bcb7f06608032f8e49de6489e12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ed2625c6e42da4635d42d952872b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bdb08cd7476403439212a2779d707302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480bef1b2a2b623acf0b43f79112498303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3af941ab65b0bacf0ea51475e202ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650edf988753004f26347e7bf5ca649d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745145c317270829415af5dd611c4472306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e17c9eb2570a75bcc3017b70f475307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3213e7e73085a85242938db109ff4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b4e0d7d47a4fb24abe0587bc3907a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60430bb4fa9e6aedfc081bf6b750dcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06aec1133fbc2a0ff90a09e594cb2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616887f4ee5c1fdee02568c7fa62823312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165288833eee60dd2a4f2018682dc840313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c2ed6fe1f6d429aa0169ec31c39f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faae2d7dd358e3327a6bc387f9b6cbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438470dc882255971df34790f787299316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6072712b4d8e5f6a6a3dfa76742d11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310099a7833148c4ecfecfa1e000f833318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb40b09eb36500fe7bbae833c1f204319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a06f5a23eaf17e49751985409c3982320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157783d579569e1443aafdf4b9c63ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9280bfdf3e29deb78016d1c13e977c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d8c94b3967f9ebea679cfa9ae1549323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe569a090edcb52fdcd7f13e25e3831324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6942ae27d562f0a6137476464c66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad479528995840905c5d1211a2555c13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f5e62a82fe445ae99553660b3bbc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc16b8fbc40965a3c6f0f59e680756d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305f9e54d540794c5a5bf6f14bc9c23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc70a8f4469126e9d49b999045b02e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816560079c0c151b637d659246b3b28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526cbbb3e21afe0b9881ad3eebbd7e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b468d576b673e7d3ac7dc0e2c5cf476333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d42c287b9b8e7e9d548fabcc27893334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c16c77dfb446570978d8a7e76b3e05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68679c73f807f6e00ac6f25f4d43b42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d369ac75b2eccfe2d08069f976b66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9daabb62fa5361218327f1f8dfc42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d91ce7ebf96e1887a8b0dc9ad88d08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53783cdeabf6d59930604962e936e40c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e119fea1819fc121e42142d5c58013341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603a0281560d7f8aacd8c5dca4d517b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec680e2109aca3078bf3f4361fc5ad3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a164aefd82c1aef991f2ff282d713cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40ef1c6508b95f99b0a53890b67064345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964589b25b926d906b84e3bcf0e3a42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d454bc0e3584a7bfc6376bb2f85c6a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d18d828a84327e4915e40a6136f47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f39d2720a263c94f228d384d7a9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6739c58e28c400550c1ed0d507d38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b70e0bcff2ea402d6e906ea7aa979351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743013d20f286d93bd2d07b1679ce55f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bcf62f2c92668d68066051a9868a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc8a171588e33698b5bb33b188d223354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b99b568395b29f6173d16ebec10d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e153220edb1037c8ccab362950c53f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d440c1a12f4085167540e1b77635a5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e07276421882f11917f30a23ce5ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf071e6c7efe345b3521f9c6311a70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc553b52b85a2d6160163322ddc0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b123a8b3178280a769e7fc652400623361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b135ea840dd3bf3ef204780176d7916362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738dcd0e4f94c929d0a128c20b58c26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f592944153d96eefb6f1c47a86110b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff99b93ae50cafb7112b3e752a2b765365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ffbd0a30dabea965ca123626cdeac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbe9b041dd6ce874cca18659c983f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab74b8af2345532ba0eeaae085d95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa92915a4a99d3dcf0bd4c3c591007369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55794dbaaa25c5693bbdad5ba79293c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c3c2973833bfc0582c6b6332c6e8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4d2a1b447ba1167a8f830f484c2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b4dde9754423c5c5b2b6e4309145373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57552a45708eb2f69d0801d270e6365374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912aa5de994efb71abbb1c91c3f619b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef73f3d3c3db2eca5ca3aeeb707ae4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be505320b8553ce660e9f4ec7a88068377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abd93485dc0dc6b711c4601059c80e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707a0262eda28d4ae87ed38381baa5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c2d9444f0782e5589aaab557aff42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07b346be8ebd3e45c7ae7b2d010d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67358eaa2501cd5e41f983a14ab240f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46303145748483e7d4297002e215588a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8a6694ed74c235886d2c4fe9cdc11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9fede5353dc8e8dba4e28f871cef1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d4e60328841cf24d96ed0c6ac24d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81cc62cdf68c1d870d36199347f1ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2822b9bd1ef84bd21ffdd9b8c2b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c868da90b18dc417891f2f98d3bfeb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98e3b27f0364fbddf934841dfb4e1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b8fbc0c022706f6b0b5c52306c184391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faa2897d966f8269aecc9353a82d10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882981b19ce56c57254ae4bec20de52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3024ac70fe8cea116fd9f252dce0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda49b4d798b830be7399ec76b90df89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df3b2167cdd0e68839ea2b87544938396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b5fcd99699c935cfd9da4e9a2f91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd2b022ea5f65042754c38ccc9cbd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e53ed2daeb55e2100e1d54bb9a5c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed2d2118d0d36a7020f9614af4e5e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c7d36acc8fc3cbdf428ee45eb59a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886fb6fb6b68c1593b2e7e727c16dfc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af23657612cbe800f007ce7ef52255403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df86f1ab58e8da670453e6f8d472a1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934895300e98f292f6753c95f4148f75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660d642cd47ea5bda9c69bb090e97cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd9093887a8dfce345e4f1c8f788d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a815906c07cb00fc75bf879d24b3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8ed1f3052a2ef10fb4bc0fc5270b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce766513351543d9147835c34c090bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e71c4c3499d178de492c8b9cf7dd5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5629b98273d08d61be8f6c649fc7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966031443ffcd12862393f10149a20c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88cc220f8fcd04dabe9696103fd983414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e4ec4bfa1bbecda2e788bc2f10e8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34dc156807793845c3efd024bbe639416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18eb34dc2fb1e8a6d42bbcdf764e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c8c3a39002e213a4eb60be92f9075418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55b2c209f11fa94ae60414822d1318419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1b78d23007096f8b6bd199c81962a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612886433956f1742f60db866b82f4b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e3f686cdc26b96d4781884e2e6fa5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0f7611e384e9092929c8face6b3c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107593828d662642afe6e3eeaa8a530424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586988e2e7ed8706c3166394cda74ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d7bb9fb9c83619b1b9520d2790fa1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70762c4fce05dec2e43e592aaade429f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27a3796fab3edeea0ab552a074ed90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5395dd5d609eb417658fe42f4c03f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099efac508bc8612a79611014d237da5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962a883b865eeb550f9cc7e1bdd799a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67984d93a037d34c1947cc54546c7de9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d1b03f2b5494289f9231844e1487433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfa220a013288e4b63e26a34457e6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01360a2ef4aceef7357ae24ed6f06e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e33d12b11673ee7d12a794d9e145be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00564bef0b5faad0745c9b96d0c145437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38c6f56140d2903a3bce09c487ecb0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2508dfb682a810d1988a08c382e38f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c9973e94971257136aaa7de2a28fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c57ab1418e416033c0e5f799593879441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6f6c38554a7fe8f8f1048c7935fb7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc16578c8832c1a85248369960d862443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb622f43613e4d65fdf6e18f0b990444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80117d3cad9f2fe9ff0a4552f4d3ff8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aab28a5b60850fd66ea07c77729d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a13fa3af08e60ee0860b6e0e384b25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ec0b20b3d2303207709866aba200a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d30e3b246847ccf2c903c27c60eb85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998bb39521a302fb66efa993ae84464450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a67c4b5f5480a81f5178de93acc86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c610ed13d08623d302813f822c41ef4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14acc09998e9b2c8a69e2713d9ab77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fd234c001828ba8b646b5de6ce439454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455de025ca662b706877f96c28c0d927455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2680b662c1e977551bc6302a376f55a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672b1a6a3b053bf555f34a0a24a685f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68dabf02e967c2a281d43b50b237fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2fc6c8af57796a9cf13d6c9262553459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09521fe0097f26e63bbf714b3bc4adde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf561318e085003397c14dd00c39bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84fee84621a388659a0053152fc21b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074481acad05984fcad17de4d5542eca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa6d94c9a77b43e6bf7c64b6974abd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3408019407eeac76d6d761e29f0831d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733545ed8b059d288616a474de3e8bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4786692bb42f0b14ef3e8b782d7322467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493164426076a827bbc30b990de8f18e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b1ed96a4f6144810c7a2f47212b3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc593cab40f31a39f462104915fb35d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf2a2ddd50ba7e6fa1e0b420eeda4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5e372c030ea2156b7489e59285eb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374103299fe5768ea8bf0bddb628c8c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f75caad40f41a48d8914a9cbc47759474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771dafaf7d0688a4b1e34278d06a819475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955be2da9ebbc17ebcba3cb21057d7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7210bb459057f51a3863af0eb701b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb1d2c8b72d3b65d4318f20db940b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c4445f573d74deb551102ff6570cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea8a42dd6e5f761f90e8404417f61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee61ef5c372b1a5d7995d3b0bd1ac5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95145477e71acd9cc47c8003eba146a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0021db25bd6c58f6cfba726b8c03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fef75cd856e59e5b2d13233ac027db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b75f0e3ef1ea2717573efb5f6596f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c0eb97c70d53330774db863f7b289486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7ce04f6d2c2c1fd10800a7a9a5497487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695d58864d9b071eca145440a6207ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ed9b4ed7edd1d5be459f565865b02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02a650148130f871fd6ab3e4d3c6ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0555b8a3978d013f1e37d4482a303491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c6097deda07ed90c66e342f6da1d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4cccea3fa9e10236a792e4ac6d240493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2481fada60338cff58efa5ccd3d941494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b3897055407a8fdc7369cc816dfc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded6c7fc673f99565a40ec3553ad6ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55014bb9403962d34d34d60cf8a4a79e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569982d2f3017e0f994cf41904605b6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931ae80ca9efb4b973c19b782642b77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae307bdeb34f18d88380f812dddc6cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976b586f3ac285764c27c125d4ea039501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c381134cbcf5263d0667a34348e104d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaecaba336acae25a2aefc39fa296b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceff4cba9b6793c9143cef729dc520b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1305712ff0c3fca48b6bd07e541693505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9389daf15e2e83caf592538056376506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130866d60ae98b61fa8f00e3f19ad47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adb81e3e7dd1eddba26c02be701cf0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f1b24255269e2b1184d9e243dc5c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2c24f74a9b69887562ecdc3fb630510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d8cdb536063045a70bea415c9b6d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329998918f335d027326fc746ba9f99d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f75aa9d179b57e61fe83f6816aa6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29063f66772fd88240ef3a8d490841514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061c07289e2ab794951c933f66da65a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d641a68fba64be3c38829acba74ab0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2ade9348d779aa7ce8ab447c5472a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9f1a9c9c0a375c379c19a5d8d3c37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696b335a9f85ba6cadf8dfd0b43ba59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f7e8a72258c3309142731389eee4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e980f5798b5b2b7e6955a4b08a8476521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f208a8ad18731d056ffe09f36cc18b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369fde9aa58062412c5b89a9dc7318d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ffc6a5e0fbd61c303b0c09c44722524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d6efd68e17b18a27e8b1159608abc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5fd27c0f84056634c7f598a1cd57f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f4b5615281ef9c4ddac4457d4170527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bd521113b6cc7a1e212fb9273de24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c30207cbda3306dce36d9fc0ca86fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e37776c372d14d79985cbdec8bab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dffa1dae2a7d6a0d2a115d91797ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0523bf0dc15ad140f71672a02991b29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30663aba7cf076ff8cffa49359d42f4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc092d66341ee098f80eda4b2ae10f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf0e85888fbc07d37ab9622269def1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c698f19d3a58880aa987aa26f5a54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9defe4b5e57db86077928b47362c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa19acfc86d39486c28cc2eddd096538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd402513a466c57523c4d6a0277fa088539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bb64eba3f116b2f38e77ab55e6b7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b7a91d8e5fa0999728116c430e6ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dd9f88cc7b1a05ad1e60a7d42164e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95888d55c1fc3e5c563c7ac10c141000543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2e837c6d59cf08174361f3150b5ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601de64ac15c80803df67253c8e1396e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec05ced522126dc5997c93eda521bf5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d90f69eabe583f68ac5525a29dfb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1426d1c584f2618cdc5b47e90b67ae2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2196420eb301dbd1730b430c2d271549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adff02fc17890751c1dc68b68ac9dbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf51dbab2950978a59a3517aeb6ec9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a4b4fb1c53d2649c21cd989a3b0c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70ab6403696260e8729788fe602eba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb6d76460ea32b787dcd61bbcc914554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf888037f23091544043473b6d02593555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e41c4ff62331f07b7292d3c9db10fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b929e2cec72e4dc413d176082720e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2c3dbd2a6450552df515d586ea65a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd672819d19084dc2a72590f5143226559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ce5eee0e86cfea5651ed9930267fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9412f7215552582c7a43b6b13fd198561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69f0296f0c8cc4798892e45b6173e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828519a70d07c034c3859ba8865a1685563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60dbb252cb12731cd3742af925a81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cc66561bcdc3555a7c8a01e1b2336565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d65c0d01df543916102b25e04bcb68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5470b3abf00cc6740410cc1951de58e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0a34a426c5600f2428710d46591b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ecd17cb2085807d062a2904e4747f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137463b903b7a82c6c017a0f8c7ec1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfece8b467d6fda026d6ea3f9a9caf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195de33cd7f2f68cceac92a386c348bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc77adef77e117509badcba283e47c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8d83a9c7a33df60dd5ed011f6816f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91fd8ecce351c0044c01ac476e6f1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6230164a7c873a2ffc45abfd8a24f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9747b92ead146139093fe36ae16b50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a7526c9a64a6353fe91157c7b14c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38ecf7fefb444ba72dd7fd21c6950579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156d9b128e000f178e8d243512f0066580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0d8d854aafd3966767ad5175b2530581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b392fffef7e58e0add7076164b9b0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2addb98e3be8db85d2a62c9d41d8e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe6cb4a260b2bc0fe7a0b399d9078584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c8645ecda373d3268aee381dfedc1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff460573a8af5c047d7a2310e9bdc53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d961ca02bd929f7c8bcdef91457c5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c195810e7754efafa1d8fc3970b0a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db56786b46efcdfe5b03fb7d6dee7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d76e1788840fa9b1a57c6ea782faa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217198667061c5bcf6f206db887351d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962881f716f4dd5acc8223efc414ba5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff330e072a5c4f75ed32c9848e54f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55f291728c1cf625500572d7a3ea43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec94c17f5e3dbe1f538f80fc822a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc43a3ecef8477d71b62996966b0b85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699aa30cbcc691934365f9a42500250597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd045c437f379137214a5f6ade2670598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64556becf7a31e4d9831674e5365af4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a68b6f324ed60c9aa39c223fdbec7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06e8029274a3c4b015c5d19e2c55a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb301be41e49fb304243a4c47f06bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc15b2d46dca115403e870ddd6137c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf6732e4b8d9a8ba1ab8f4a8c110c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df0d3a5c966f3898f7832a51cdd2bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c685aef0e90c272062fd590ba4a14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae161bbec3882ddc3de85cfee62d9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ea665368f4799aba884ff888e10db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75098795a224758bf0bc41a42dc47f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e79b0bc11e88d32fa6720734ab2c88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fb869d082a9a0abad47004a65ab57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f9a3279563050d3b87fb64d2bb731612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd24bd30bc39496a9251ac5f2a28b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a63ba287ae3b6980888fefd69f425614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41829ece1bcb5694419cd42a41151f0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcf34d8ce41fbea99f2c8173543e1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd84ef5b2156a0bc56e891928014ac0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4933ce6f47c8ac85fb6b122add56484618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be870ec621feda7e6469192648f5c52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220af8eca41f4c33fd4cc0a2a4747de0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3241f103352a5f7ea279b31b729a119621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0bcd0f7d288528c80917178ec7e6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bdb36439ce9780e406a25c126c60d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc371c4229edf4068bde950b827242e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55a3b1c48e4fdd499cc2367ec93f9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330675368601ee90a6c9481f2c2d640b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68970759acdaa44f4204a1296c9ef6e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5753747b3d092c8ee0bf35734ffa7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1c77481665098f90747421ee039f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d7d00b2a535d60a52eea2acc1271630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54b5c43b6bf290e6d12f951bd3acf9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a75f83db6c4b6f9911c3c22b2474e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b1a60bcbe2dd942c2cd01cea5c495633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c3065bfa7e3e2e46995e640321856634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb4aa6b000ee6415c3d08e6fb66ccb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35e2cd462d3ad1f42ac02e708df61a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f5635ccf2b8368371815456f2e0db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86a3affb9ba5dab88964641aeea3b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73690bbfbf26d351acf8121be9b97c00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921ee39bad3072d7de94242e69dee89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88aba2aa7ae1278dd6e977a8066b2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ee5680c0a5734a1b217151b3d9ccf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d120c6f500c78f1f613e23c0cf851f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f500310f9277b17e20021b1f43944644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107473f969e5e18cb16aef95b1e4be44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecea8f9d42fb15da01c8f200cf8c7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b076c1ae3133bbc22ce05773e6de7e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829ccff18ec17288931d53514d0be07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd75f8e0ef77a850b0b11519840d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc49dbaea0d9e02b2fb351615a67177650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef2fc28c94484d56c72d58327abad7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ca3795754ec76228647b666eb85b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9928765e969f32bb9a625125c4761653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201cab9ddecffcc99f4e212d662a5f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5233872f7b8289bd40ee3872084bdee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dc9c141d1a1927c6cdffc87a7eb6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44457aa2f45177ce5792d57a431af013657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f928568c413306e14ad484e5883c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eee00cde52128735194d27e640581659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805922c832e6306c85c2c59cd292ecc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0d704281d6f992f81a8203f34d34d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b22c0ee5b8b1e88f861e2fdf35924c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb6cabca9f958ec72971d833a43b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13fc751edaa62114ccc549c862e58d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d99adf62f76431be5d96971b1fcf3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0a95ecfa48c32ebfd25414ba29865666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277db54a70a05b6b477b78cc5129c8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12fc0baeaba29044b83998a81e9d4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a7bd586588794e1ee1c188cbed03b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2518c4b38f2c5b7bee8b1a2b9e9414670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb9a477293810185b174b8f43fbc91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace75fd50e3bb781991b71a99305d10e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978222a33145070d8f8e630d3cdc781f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb43dbda650fd258e63b687abdc6bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054330b5e481bd365f3553e400a8414e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327c07555475d29ef73206336de81d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922e3c58caca73906317059d2da45e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe45770377173edb44cf7f1dd7719f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce893a3cd09c3bf2d0cf515b11d0b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe57428b7424bd4f94bf28bb03167a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131927109e6882e0e7af77e9696f593681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a8181907dd857a364a3a8e39e10af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7691591d824724516210fc4320c3aa1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4e66d222b007e7e8eff81e01602e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c918438c774e17b260ea24d6ead65bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6871ad323eec2dd2a8621434a7aabef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d57b7fe4fcf4d002275e0628ed7da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70fe405643aeef651fd546ff6da9f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc1c8761c99a9188a008ee62fe0c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b0fa2957d2e2bc56434344bf382a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac75e488d2e7fd393ae5fb343acfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c77a782f51ef95eff79d65941012b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d23323ae600f7ebd3751d084f60e8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff3e40b6186b572a9b74daa6da02ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fe3f9ab5f0e2d410e8db4303d83f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc562fe4b4480e3df2492d8ddb6b303696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb430ab066e54b3ee9bd8c14d16f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a8ab0d66e1aa2f83d1a546f03dd19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead5cf0a68e5838f6a4a0d216e4aa40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cfb2dab82404eb1b0b67940f8befc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d03921b88063f3f213b1a7013779a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917fe9a76c200acaea77f6cf96cb2b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725c559f90932c8129eec2e7c731460703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef4955e18e50d519a6efb752f8a875704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89146f9cb1dedf9da1ef59c0a6d2c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bd7368248943a7311eaafc5e5bf69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f55ff04722a191df66f0e281b8b31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b59cae374fb28fa409d0a7d9fc8ce6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ec94c75aa0ea71418b95cd2b51aa1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e246969c9e15f8e00b39d10eee78924710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd479b7644f2d62a18a40d95bb956711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e99e83656035918013e1d57f7e077e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2e96bace78f7ffba3486ba47b3f6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cab8d33a438b8f888c112b6c4922c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458429563fe4c3a0526e48485e6d3a79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a07ead92d7ef952e59bcc88e59cc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271002ea3537c3cc086caeabbb8b2a09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4c84f74884775542a738836f3da7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c5da083bfe7d075aa1e3429beb05d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f571ec2657acd3e2e31932d92beab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b137ddbc48c8db6fc2528e932ea5eed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6da177de7e44b08f3780358a5c705722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2059ad06c4f25ca371358461c330105723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e740c9b96a7a944cd5ea394a7f661724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e867fc9bac3c658a98c54fe903471a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f5b5245b4476a178c4d300b99908726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2e6a3a4cc7267f4e6c2ebc742fbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccba5fbc6fb97fddf8c74214ac5420728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c22e339db6527c4e24c928db40e83e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c45921adfa2a81321b6f7b92daab51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54215643bbe656560f5427f5f65cdecb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706135f4cf4890c83a1e2b10d121880732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79b97f2b7828286ab2966ea2539951733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4ff7638c567f6726e2c38eb0d6b29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c91eb8bb2d365607786503dd2910735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15453e253d6994b9c23567fbe812d845736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac3d6034b3da49e3feb2fb3aba51f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b534f548c0cdfba268a72892463de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885891b160b7953de740db0a6b1a8493739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2c150bf08e3be1280e3e97692f706740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe4dfd20301704333b3b72e382f656741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966e2a6a13490808de518bdbb676f10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe40206a0dc4c1d2efb4566490ffafd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bd8409f0626b8d50133ebeaa930c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb72e6caf3b9a81928b5b94e4e2689b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cc619c7d5c89de897df3794cf7684746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79f2146f45649699bf3554f5f2e3a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc659da864935f8e61ce2115c3d8cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d80b77f151fda36374e4130f2d28c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab1dee3a372c892959b7b564215657750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e13b7886743cbd06176a3254d32d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68786e8ba23477f8f50d131c2d5cdb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ec0c876f61c28a08d1670d05b8fda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127d72b22e1355389beccf61c03346754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b4771f60eea83b80530e19e5a91aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305372513057b94164e21fdc8e63636e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899ff9c91014bda8306448a4b50e887757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413197fa03e32fe83255e7b769619c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925b070c92df8cbd06809200ad54c9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864fda4031d1ddbc7255c9b4ee2f7b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2526b5738c6b33fbd41baf46749f0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6ca971bb436001dc83b7be49106be762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea68486ca0cdc11f42228fbf33242e5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426bbd8fec8b2df1bedbab318ad3d0a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13172539ca54c61f8048cbb0b960505765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1214cfc86d35396e2ae8f7ba6d938766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32bee9eb377341c5a5b6a30e265fea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526e97d43d8665edcab06f50c709391768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0151726d712dae242147f63e82911769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0de93c8a784586da9acda1d82834770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c36209ea4b6510766794e3516531b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683682158cd636ac12f1ee7ef5ef706772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b1bb2cd9d6f43adc2de5df9510d54773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1797dd44c6864335489939084aeea65774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9a783b08d513d70bbfcc84a32b048775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95842dac45a35d4c58c5e4b3e078b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36967826a04aa372e3009b5859da8ae777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6725acac71782940456890181f351778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74591151155eeef76e9b6317429359ec779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e61dbf1ec20ad3e5757338eda73b01780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee5a6b3ef6ee202f30822e8263a6d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199810b90505b1a8bb42a73a591ba2f6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ed6184aef050e8c66c6703c9cf3f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328740168829092e229883b24b14e78b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327fed38235a4d5cd921a08625c5438785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57d06bc904585f39d1808233f90153786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3cb3b35b7382ee97ffe95c316375b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5e121ee99755d7eac6858f0471ff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b8d717303d0a3595b78e28a2fdc4b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292a87783bd414dce42ae06c2a02a99790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c758eea5e156a2e261f778d3a8a15791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088887a1de5a7071a093c554d7319c1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae01bd2f4f3eff3e9125624036fd94793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3de0badbc56229b8cfe8e07db074f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f693a7317b56b0c8d70e0d161f7ba3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441646ef8510c4500816ce1f7a7e380796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97892bac0dc8ed6460007759381389c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dbb56f22fb50db764b8576650f63f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278515ded05c55346629cf19f257fdc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bbe3ec5e049ce1c52bbe3d6aab91a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c57cdc0e41748d47669d1fb59477ad801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119669dd10b671e7a3b25d7393c8fa19802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e05da1e2b658f7005ff6e38c11c9d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf51d507ac1039144428393dda9164804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb1b8ebe0dc32e00c51d96e300e311805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71cb08571c37044249d599959da5a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a667577cc9e2637541df3c5f463d6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4d96b0207f4d7536353f58c5ff4f6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388d57c3ab89b5c8877c9074cf48c4e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a48b87f66126937f7ae63b2da73a72810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5813e116a89c2cdf97c10008c4f0895811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ff6cc6dd6d564b8a098b128ddc68812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73fd06a84430355b8c9673ea9b094f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f73c88cb05af844ee3027e5f2f94c0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a3fb67699650446b0cd3b75e26b84815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c8b70010d8c3ab6d390a7d397e2e5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97489c7ad1b4d3e62304827ec5f4fd4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9045da3c55729bb1dbad18a9378f4a2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082af97fe510098187f69c713743de8d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474e1a92427f15a95a6e7a4874c9ff6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36225685a04529e334ac6a1a93baed821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d92c0fcb33a2c8606c03931fdd9e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aacff73b3d82fa3856c3c42de48ee823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c236577baca22c87e803fb894d52a9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf602e5f8cf5905f460d724a9e8ced825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea5d3de134507855a1ab0fb6339514826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6ea97123df6fd8fc62f5c908e88c4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c37aada40d3d0403283fd3386e824828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db064d7fc05c5b3a95041c348f0363829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bdb6a616ee17cc3ceb22bf8418d37830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048a24daf69fc22d4a04ab300737b49831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb40fc4ea5f9c544f6c6e4381cc3c8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e57fc9abaade8c2d052f725bd2643a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546548099cbafea1bbad5073cb0a578834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96b82f6ea4f16360fc15804e1574cf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc079d01b3701786f4fba4233c06f1d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80f86f61321d8c08acc5b79052ae3e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c48459dd9059d574d4f7f9bcde266b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc94816277b5bf421111aa73129ca94839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a1780cd13a50fac19f056a2fc6f64840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbad053b60009bb0592843e54db29e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5da530687f70d3596d66148e9a4a48842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e76b968a94be0eaade0b9a6508ba9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ee540c7ea35323fba29cd0fc06742844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6531226b13c6288b61c3969485e5c3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc01817cdf6a3349013e74a5ad1af79846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a80ccd3ad449a4bd2ba6a596afb2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce3f603a866f5d2874e960055c50af848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42631a29b08669f4377d821b086a9b5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df7ef916d175fbdf9ed0bf60b190f5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35c9dfb038a5a43f96059bf39cc2cb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ba8580c806ed26832ca7225a8df6a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656212e3c947bcee2d8dd4e92824d57853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e23957baa2e5dca9a19ffc90ce7a95854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c224a81c65b571ed615136ad7413855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a6e3ed2196bc117546a6b742e3c26856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf58aa607b2f70eb1c46b38e3a161b9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66940cf13a8a59212753fc098e559cdd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984560e2f6495d7f7bc4aa34e89ac07c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2286c1fc5987334dfe510043d33dec860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99368a189a7022d0a0f00b261570877c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81127bc302330e9bbd09c0543717b1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf53e3bb8fc16744e397fd89b84b60863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7851a0f8ad1dfbd32880ba5f99e2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32088ebd5afb99c8f1dc68539b885242865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a42c509e2d1292b63be8c791ad551f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96863e9decab86209060bfafe586c408867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e68f33328f493e168097ca3122698b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9e4c57d25c2e903772bfe1f4ad9ea869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd25ce20469b644cd54e74d32bd3b04870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce4dcfce34d075cbd2de6939b8acd7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73a8a4a2a05f9a90e7ab1ea982d3b1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16f1af90b983b058591660fb878c1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41baf53f53ea87af50a6006a0e4c27874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63eef891dcdff5bad0e88902afe50e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868be64d6dfba658ed585814a0b9aa6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5f2906789c9c91fe79ee07cc7acd4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e8b31db3cf79815964c10e4f56e3a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547f5631bd705c13c41cd0cc90029bb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9656a6f9e6178f12e40ac4173979ee6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ca61f01ced6bea6a3578dbfb792b8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567a5ecd2f3dce8657b2b7c6a3d9c56882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97b44f3b27df75044c6bb2f59640fb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112b021c2ca732b5bc2ec7dc437b1a4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cff42590c59074dabbd89101bdeb70885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84068dca2e8b7af84891c171b8ea6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96f8b2149821bcd4167e2c8a821c81887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b898e5268c40fc5487a984b586fdb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609023243f0c0ca717bcf405bf9b28e3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa496e7933b20677fe3d118b07987a2f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df48e5a6aff5c64c74307d0e2af049a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb04cefc271560db25940db083a4b0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f255ce2eebfbe302d94d43468f19e8d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ad2dc16227c4ba562a083ff281d86894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747eb70d0ec4c5908112898f06acbf3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bba7da1d685eb4e33bbd172eb592c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778bc820db0a96d6433ba4d324f821b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06693bcbef6c198cceb0703dc68474898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284bbdf983a54ca94760a356b246781899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269d9762099c14c556a92557288a7a3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440683273599132df02222481a0bf5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a996fe207ed97e655a243d81812dc3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c69081cccceb1040d8d7b78b19cd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c69dd170dfb6d7d73c6461c877d92904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231aadcad36823e099d19f9606ac3ba905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ddd0e6b939088d407d04bb9b4363f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e7d4268534ab7af96f3c56c3c7fc3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861ec9974baaa7117adc355c3605669908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479877b0361e753fb5f89be2feb6f6a5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7331c728561c3cb36ed2a73fe68f1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7895a699feec7984df42ee6f65576911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef14e41ecac4f7be4694c201c58b313912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27014019dea94776d06656e6b730eb44913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb6b87effb89b6a439fefe9479558914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9da13a0f833d7bea238e26cf56089915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8d84ba9ec543e37bc6cf6db67d8c8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301416f83f0f15e5c1469b5efa2129d0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d5db18a17f595272926f3b283fd91918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f9e476ec61f282be17e75999bf54f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2f3509dae0ffd18455bf92f125b2c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e2bf57b6012ddafaaa2846d8b1bae921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d6e786fcae2e8bb13c40d18485fa9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401abaf7745d1061b9f3a2e5cdc9f1e3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063f10012ffb534879f58eafbb1f7d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c07ad3afb6089d6c937d37adc48ef925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11aa503873e75dfaf7b4f22835dfcc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8adc287caaeb373ce18575b985482927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db7718056c41f7536c6613017eb839928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a30d21afd8b79967ab8e27119a9c46929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959e21aa95b5de1ef5cabd16dd5fb23930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe894a30a5f962992c22a57c1336b0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad7c39e13b2cd945ae5c7f78646049932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f95d8c0ad93f6e9e0b3cc8c82ecb6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0179df6faab38147236b58f1dc27fd8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67668d12cc0c7458a8da9e08b81fa4c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2c28ccfd05b8d603a36d04ee9df2b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434cb85838b71996775b3836d0c7e03937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8135d16584c9d1d7cf9d6afba4189b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6fcba8342c594724fbffe93c33319939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92935b262232decd49534754c5b67366940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f196fe5ffe2676225a09a92e8b11941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7879ce19e9803129a0b6a48596cc02942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0ae4881ef690d990c0afe19b60373943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643581c48393f94615ffa083c09f926944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a31ca222a2a6264f895af22619fa75945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d506d21fe1428bcd2ac7e83de63cf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d5c0cc14aaf190c79d0d8256d3efd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04ad7c9fe40353a88b0ce1cb93845b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7367318b83c2ce9c004bf2645f0092a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07517fd4ab07f7bd2077961fbbff65950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaa5d17d93736bdac7a9cb8027210f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414414ac7448be58503923499f8cc65952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135f49cf1b75abc8bced701f8afff5c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b39a3978aa629e88c970c24ca26f3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a45b2942b86bdbbf0cec098c34e439955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad8a1fe19794bae37995a21d1c7cfb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5c74e6c7373618b6fa56aa2606f5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f42c8e555ef23932b9c7abacc3209958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05e5882d7ac476bcf947a513b32692959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40687a9f6ad2d43d6c22b5e92dc4c496960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a33e9afe9adbb06b2497c474ec0932961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642b8874d30955cf50fdb9f2fce7cae962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50754c1d01a77eea178c58e81aab654a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c667d8a4d4bf0956357931312793311964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34fc853113322c907f5894305be05d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158653fc9005e282209cbbfaf109ae2d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6269d2bd93036bcee852b040c05995967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df3cf7ad11c0077a21984086f03605968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cc3e38a551108fb37882bf9d4820a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ae07928ce25fc48a20b51ffc70d95970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a3715852eef10f6b212bd5a9f0a9d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e43997c5e19a16e3a14c667807a03b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24cffdebc90065651b40973605a9d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068bd72a5fa7a515643ac63a5662bdd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2948f47a463113191933359a393919975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>