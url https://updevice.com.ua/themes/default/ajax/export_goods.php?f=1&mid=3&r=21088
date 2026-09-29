--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527bdf36e44c0e4257e6792bcd546a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadf0fcd37808828a22b78f5f125fac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95949170fa2d1ba6f357bff09b981a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061da740ab0a31aa26f297e0802e2184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3874b102b8b4ff050d7301c04a81d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80428e4fea3997c48fe15dfe6f2a50d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15327479f1332cbf98518376fc0a58197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df34e07655df689197c2372f5c789ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a853458a85ceaaec929e1e855d873809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f38da8b91289ff3bd867d493829e2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778df63e20561f753d34e49cf8511f6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf95a884094e6879125bfa253a576e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec65b779c133e34c45fef4aee8048f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf18c3f231fc4f6a5b200525a9c9eaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66c6358e5915178cc43995fe71763f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1cf82500ff5a0b923674f15e6c2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bdde83c2f41d2a4dcc3255a21072d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc444240290e9c761890a95741a6d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103087b944629ca50e7ad8801cbe80a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013a286bf1e120bb5e32874775dbf8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c637871d81b979a9f8cf7bc9c0bab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5bd4de3d1ff9cc9830e67bae540922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e2696a2c277d3c362c22096e1a05a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e05ed0640ef66efd7921c5aa05989024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72356c29d1743762cd4ce7187f29b1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e95125b1dcdee316f2a6aeb9da32e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a0caa87cea6e1ca95de3ba2f49e5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab085756cc556b58437f5125ecf23f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ea4f6d580700ef1c2a1d5d19943c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669b34df548bc81e2d26127cbb34b7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e4c2943f3ac3d06d17e150aeab98831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a5dc980ee623eef02a96a0bdf1b0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5062cc6e71fdff0660083947316a68133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611c0dc7db751a9536de5ac09e1fa6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca995bca4af86eb5725ff09afc9c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd05bc3df874d36b967090ba00d9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7def771cdd9e351835da5999955ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf2fd85bc67c5268cda3f1246caf1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c028b85659c5aeb0142e321c41ad1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f3cf438550b5ba02a1c06227aa2d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21726e5fa8bb882845d2e6b31e551c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb476e47a71f0a95eb48f08e1b692d1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b34bf2984d27f2c7ecd4c3b025b18f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4cca9421a12fb719f9985587ce2d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf18459c104605f3d578bb07a409d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359c37a76ec8bc3945a2de1cfd9859946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4286623bab555254762c8ba8ec9ee9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63590912e059308434e2989084461a6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967dd0b479ea06e81ecb9c1b549298349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dec4a14383ff08d5c9148c444dc6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec059ec8b57503602ea8c9981ed2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6371c82068bdabcf1636ccef4aa06c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17c4556fa2781a539f28af0bd4041153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b323a2755b7e662489c401de19f4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e902156e6324fa16daac64b59e8da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb0cb2c0da33c75e432e7836ca260756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35cc00ae8e2f06bcf25981a0840a3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344dbe86ba8fbae14667424a6c1283f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeba1223cbe4d5310c43c2cd4a63ad859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701d35ee9b3b051faec1d2f0976913860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59d482fd3ca75d00f226876c844ee061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08665a5eee5d696c3214e2a13e62f3b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be6de7d1d43d5aefaf35337d32b7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75cfb75da0513fc66135e40b5db44964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35634a03dc2e043ea897165086f808965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec8a0195c62c2f0eb0b21579996cdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb68ecead12952f2c7a857da74294867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6680db3a86357308eb7c6054b3e659268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c49f7151e1d3c102d08c2d09599ccc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86e8acdd21f21f3f9e6162b13ac7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e2a3319968a3a67e85c28a3b13e7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb715a90349375f9bde274cf78de824e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa403d6e9bd3f5b83fe4ad3371ce7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca5aeb0ccc24be9b104bef1de3f7e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7761bb6eff36d39e4754046372a5b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46761ebdb65311f3a1d179e9edd0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff89482d62dde5c1ac0e522a8c2d5c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7675fda36f321660a840281b0744578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfcfdda364335a15d0e9a89552224979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3e74da041a00db67f7634c5f9621280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f907a5daa1c78072a7f148155c31981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761381f04a148790db5ecdc4f07a94382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8cf0794fb03bcef312cad1ae82bc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd6a0bc443a1878d4010f07ba44c3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb94924dad28e6b14b42dd59dce50685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985d26650cc208b8754f98111ed7bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19675f2ad0b3b68b72dfb58cdddf5d6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727e785460f0aba884d4e5ba28b56c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c7bcd214b1618400f7483f98aba5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09420b38bed2c91c52daea4fe4fbcd3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433b865681d39498d2c200b7145822891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e8326b9e6644a12993f7609371c2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a05e3c6881bd0eb0afe7cf1b5ab9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a88a530891b2b31c4f9ded094ead1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da689a5ceeee19d8c91bb81fe6b1b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7ece2035df8c61752f57971b98aba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd5e630f5f362c5c765ff7a1a4662597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387081267b82b2b58738c4d330271e9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b96cf3076b6c5e00bd0d2ed65e49a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aff89dd4396efd3c49d1789dda805100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3bffaed0a0c68013b9be2c74fcab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94983038c224473227c9c1d693950be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792e3be1bc940f29522a67e71602d23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d027f32c27c880b5cf0e17bc994e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2038210105dbd32e3e895abfdece0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97cbd8b2f14b6bbaeed2b09cc7b36b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84a8da792d513b1212d9957ec00f21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5ab2cb4dcd325439e54438410048108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe53ae40e390d298c470cde027126109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f873143e9a884258bf5a5afe5eb3d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb44a9563e2eef8c4f5e5c6a00eac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eaa0d8f566edbf54c0e158e0587bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2206147017e4a1f7caeaf1cbff32953113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364b5ee917261b644c84cac8d4b00f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c285df2719bfa207890f5dd43de4d85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d4bf5c14ee3d57814d9e56512105e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96251c5aa447742265749df7f921b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dabe2f41d5deb1868382197c3ef6ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a1ef69903b2c80315ecfd099d51f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c9877d263e23eb966bfcc5e9f41a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885de601a5515fcd6cc75b192a818da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a256fac884f9d9676697e415524f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b30bf2b615198cc8754598806d3e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027bbc8935418081d3d35d0cc27a2f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f92e3a0733c7508f904027521263a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80394699ab3fdb016e61c304da482617126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93691898cfb0c25cf59fc5a793c10d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932fa18d22e703b620c991508367059128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86196c5f13ab7f9097980e2d73bb0f51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59d71f13795d0b51a9eea72ad10289130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515cfd2084f7ac6141b0af0e235c29b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b63f9e2cc52a8d5298fc7f9b91414132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d15e62213f71e83a3fc83784fc68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d76b3ad292e8a9d473e1d30a9d2792134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2066306ccccfdb4f867486344f327fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6829ea5c17fa3f8795bd089fc814d52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887ab203c7cd3e65c7b20d5879dd44e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f099bea0b20bc6395042bc35fde269b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a0cc9492455f88e4f15b61cc7e07b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ad4e7cb2fb38603ab062270b34eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e17a697a1ece1f8fa44fdf6714fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214f5389d7010ac91f17ad585256e4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77228365ae40d1bf02038133b6ef779e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88568283315d3fd1be5d175772cff2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9110ac895d9bf298a2c09c60cf4c37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4372c331dbc719214c2eb7c607d0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0744043144ef62b4f98376744a3c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73027a2f8f4a58ef83f0140295e397ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9696e562cca36ddf913e2f0111d9b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ee09c91d41979c8e369a33312baab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e933804b5fdef742ddf026b94d0ea59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207a7ea151eec44f2945718348261c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe3d12bb244c9004373336d1123b0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337bd50e24a328dadc7952a3607858154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f26805ea5e5fc5a15d18f0a37dd987155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb58a79b8972916de2e72787a3573156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc093eb5eed1a41cb689ee0bf8520d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588c0546199de42788d5dd69adebdf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b995319bb81b8d1b564caf2a236c5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2b077b23ec4c21fdb3b92fa9d305a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276aa66ef265394c0a349b3e1b9d231161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a43ea949f00b74f4609915c670652c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536a82a43a487487196e6e8ffc5bd49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14cb54b88257e8d276eb29df56a00b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70eadb0f58d6199efff6241c2b42e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ee63042d5221f734b211e0dfa0c6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372acfb146f075dc6ec2cba189be66c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c1c0ee0c4a8689bf4e8403bd55f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff39ed8c5bfff27eae52cb9a146120169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf9f84c00ace2dc3b4bcc333c49219170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a4629bd6f16147832dabcc4b13134171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27695bcfdd6c8ea6f4807fab320bf1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b55b20b74d964a3fa1446d644dbe9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882a68e32897dce6b3fde6f88bb370b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db72a5f7bd5856117a3bc4d30d36ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03106c85965c47534b348431265db366176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f8ce8a543f730f0604b846a7288cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77d65ff95de8523d8309f49a074882178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeda6fa06cc281ddf5fd1c33fd9380179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f42283b7f93ead364b90fccb1a638b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b374d5b9d7301b7daa9d48a17db1a2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df3c698292823d6906c75b28a45548182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc239535ae17ce4756764b6000ade5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ffe37def63078bbc14f4334a10d9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe36e31160fea5b2883d3436ab664d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee833b21be820105159ffb9357ab33a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6db5c9e94f5d5f8df986288a9e8987187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527166124b7d28991ad9e60504b672a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbc5fadb1a839c7ebe8a83bf2b689f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c372e0656bfa7ff66d7c08c5e8c42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f63f73de94f174be515ef7d489dc0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a689a4a06add9201680fc280590b7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108e0ddb6c4ce9cc6fce4b7e361d711193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471be7454b09373f6d2d0cf3bd25b684194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344247db6c612d75e7ad2abf1b4b62bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f1218a04ff80a21c7af9ad95e385a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6749aee9bdd843291a3420d8e7e91d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa70a9a91c27c86f488426fd0af7063198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c917698fe64d07acc8cd7c5fafe7fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb059b22ea966d0ea9c982075fdf977a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25cb1cb0a0be7fb14b896c8312010201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03708331dae3ea1d0f8a9f312ddb3e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354316515138b95b3b74565334159ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad61523d99cb86554d75a8dd925b87f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213194d6ceaac80fd05e833334b52fb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53f2b544d0d398a372bd5ac4464875206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aa5646505c870861fca8a5e8e670b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39906298d4e08a51ee6a2a2b9c3d5fdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885863d2a98257e025fabd001e32a6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e57aa62d8ead0a35035cff26b51428210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccf6dfda201c9702b41f73ed8996ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a69e15c7efe4c2933de44ab47e42e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eba0edcb20068971fc0bd24f8cbac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9c3236eb384332154ad1cfff453e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cbd107ea13afe4626778060abc38c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacebffba412ebd73dcb12134d9826f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea74e881b110c7db22afda44923fded217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0be4da1f725ceee0f54162eee74a56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d72c2410e25bc5d6114c934e8e7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d971c53a531c7cea2b907168457abe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd0e3aa93ac7c48aa61922cad64ee8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c93d48afdeea1ed26ea9fb31c7477222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296438d5670c78c6e71baf8f4678c484223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648700dbfbaae867e348961319d19436224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d901b6363498f4bbb958e166999099225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce88fed48aca7b6a5837da297fd2f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefdd23d010f17c566ec982a0c961fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139efbc3375367f7ffba69f9104bc57d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91b0a402dabb4fdb7e93587f52e6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314b73e618362d4395209f931f91990230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e288c04ee26774139b7e0fd05aa9e90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0201bac2a880de232c3aa5e75a08797232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28276a48db4143e5a866be22971f2ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b88cc4134293f7e9dc804b4a14ea9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71081d464f89a7b1541d2030784ce2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2e154559678c0a52168b210c187ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f6d58877a288432bc1828de3333f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7de3250d25db20552520c00f764f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85076223f4dff827668e28206a0922d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7ddd229c321d76599b29a15b60e3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841f09fcc351b7560b5a21de5d17488241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd35ea087502395609f36298aba77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d90f4fa28eb7b0a32fce2df3105d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ff54bbce83c9f935b50c3cc13e822244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88624d0585e98e473b40145d9ba5ab78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fa871c95e3f75f80cf60613264762246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4301d7d5ecaa863e4ec957d1680ed2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59dbeebb86b49cd3fc4b7b5a032e90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ae3cefd4bb618004d37a2c8a4e102249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ff58b2a14ac3428fd9edb8f79ae74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3d2566f159acc205b064079e206a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77891078e22e91a0370f175726d3cac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ec4617664961c54d4ad6da18391b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad1496c090b249aeb081d7103c9591254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca1253d00da3c6b526099898dd7dab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b042099a80294eeb0f11297d0c019d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec641df80049416b24c7f0560ae9d8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8285b1b31e4ae29e9f06df9cc3c5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19914d12dd0f029cd7e63fc5e571b65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa0aef68f4b858a254fc976f2e5df5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68051b8ce3267825ec4e80869ae85d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab7425ac15eadf0dcc7b36a9418e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79a11445a9141c2b39f48b8c02b62a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e413d7b74f2f8fcf02b57141f25d7f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14688f37937cce5801712197aded28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eb6f15dd9454ecfe035dd0babb2a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52994b71d8ae6617e166dd646c92a957267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4dfd885461b8a7c90d301971e7bbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e7832268e848b07f83796f1a088c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26833f5d7bc5c7f022a28276a0d9f8f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0959b53790df079c80d033a2e1ed96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe7962d314d76965a3a7c4708c1cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0e3ca36f7fead47948e18253663bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783faf4ad64fda5ecb1dcf04c6c97db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906552621a0efec65692e63dd1c0a4f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece6336ee2f7eeeb2d3edb5a6dea134276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1f12479b4fa6c32ae8dcfd0385e25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fe9140910cf80cb905e9b96ffb6c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed887a85e588dc48d7b6f688d4e305b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232afb0284e51be57f5bd6ed989fc90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523cfbded2f08c4266d35518cfc9177281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149586c65d9abb4d65ad4e2812eefe7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7ebd1803ab82a4ead48d815bdce63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5f63ba5b03eefc8ec21e0b2c61357284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6fe4bed8619185a5a79d6b0eab07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f00eb0140c4b9bcf23f31d6c0e2c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0932f584800f333f21a5be412becf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d00f41bb39594297ca6066e5fb8466288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9f698504bcfe9e20d681810e26bde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5d826fd755c752dea78474763ac49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a260285c009b10b440c342657713b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ebf60735ee46f75185992d3fb57a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36911665e40bca1874ade928bb2476293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8bb7e8961c11f3c9e6c6a650e6fa8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac56805b6c0b1cbc58c6d0837e6fb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ef764c4b09b4a3405343fd3bd87a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6574bf5d22b5381d97082700a02fae7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a8569343624800321734f5796c52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aed99d7abc29e65953b7a39de79ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70bfdafc51e0433f9ab938975cccb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04a4e739f577f3de0d226134bf2ae2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753e919ad9de4e4ccb0809f6e2b0f02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dd5928bdfc4f167d213e940458cc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e6228760447c733ffbec81566e9e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee72cb4a219aad2ec3d19195ffcc6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd83684ec9b87376a66406827fe7fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b46e2a38dae46ae8e73da4f35435b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb7f3d06eb6fcdffba6dbc25bc4979308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c420e1bf4f49d2dcc7f8a695943905309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb82b03b5f18e07212935d7165415310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6528b06c4818c147538fef60b43c1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da60d9ed67f7fbfa232993a5e6870312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60ce390ddc5bf73c4d4a2eddd81281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3b66d2457b87c852a2e5067b046e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e6b8c24f2fd541c33e267ff93d733315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a261a9ce58fe26ff85a97006b09b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502320017753efac201580e646842d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1ff7dbe77332c1b4e0492b4a9fbec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524fe3fdd0b48b60fc42d4863b719fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dad67509a639a40a6b9afd3ac43be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4bcc0aaed5bcd1675bfb3ec8fb97b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855971d6cf5908355a7d42619f3446b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0d4a3580ef8f95416cea2f2d543e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a825a6af1dcab5a44a510d889cbe8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40acc40988874895cc9a2ea7003258325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2456d0c784aeba87d86186bb1bff0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0600ad3185bc804d654af494a4ba2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e11014141bf9b3eac28d7da90d7cef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a988587d30ddb0e9e427a1541cec0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698e22e19e944622bde3b9b50fd61ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70847b65f9e95df09be3cd94c8fa92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1bacf9eccc3bc55b5da4fa6bd3f22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803cd42065a2d3f9916550d7592d27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f3dd913967f108cf2958f0ca9392334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f5010edac700afe42b26edcbe8c44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f549de3df29a02562365de2414159b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86251c49699c18bcf425e6a7b9bb0dda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa404725585bdd2be8ecbe36341b33a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0745a2508e0eca5d4aa1ed5b790b29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d992d0ddba74bf34fe04f5419d4ccbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128bd91de38887896088ca079192bd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de40a10ec9236d92217516865ce30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306629208e4d23c920a179b1a821ff52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebcced6087e46b83e2739152b117d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3f3fd4783e331a34736ab545d9eb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855638f25707929afae814aeaa5abc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bf4fff8ebd419ecc3cef911253706347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d847cca8f3883d4c78b40326e6ea3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47857ff1b3a98bb4d4e90d840fd37adf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581efc1d156ab0ec32ebdf9ebdd31fa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d6d9eb081a9d4aad6590d1e860f54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927b4e56a0e5de9b9c9948042bad1c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026d2118ecf35f90de70a9d4677ba78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d57bdfc444095e8f3e7afaf0d9e152354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fe8eb3aa21ec5426a23c8bdb89720355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a1b6c50814291d5a76eff70da6e92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3388a843323fc84bf5355dd57cbc66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1d8cf0b4b070270ddf3d504dc28d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7184c9653a3655ba7da17ddb7617d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59caacdaafd9257538fc8266fb6467360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eb710476f78bb453453b9dd791383361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a57522840ccabfb3405323f92ddda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4077d309d570900b30df125e07f35c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7fd36728e7dbcb1aeb0acd56dc343364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab150ca1433b3e482c859e78cb1117f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692b07de3e392051c996f63cef29fde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802beecfbb3c53c1acc390f7a4f6cc7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5141719e58b1da01de0f4f1f94e7a89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f548f46f35b28470da166120f9ea41b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d9d916adb635ec12387b7bf01e094370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654db82acb45f641c82960e49571d7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45616b6a8cf18bcd54cb4597f72e11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1710117c54577a784b7c9ca1cb87d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89704340fd275d0e26e1aa8ee228b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca5fbf6a4469d066f5d45f2137af4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec499f2a5c771e938d287089825d2693376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008785aa3fc90555477b6245718ddc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da935217d6fa2bc53583ddac3f76db1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31617ace883dfb2e439d86f3b92dca04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5582a4d1b71ea488148a50e67d7e91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae8fb65c1e33e69667e46e05daef34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef503f33dcf73efcf88aa59f34b2d1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0516851950f43228046b93c093d437a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb9d42808ddbbf649b71c151681763384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6e211672974bd70e486d4b29d6ace385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a24164a6c15c54a70701166714c1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e60a81bf3f1607c3816cd28401955387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716c0b0ce92c2c2288ecdd1031693a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787cbe75bbd6e3fcdfb564d4f9a3fc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b30b829a40507dd04067eb374ccca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246daef44f76535ed064b8c5f0e1845391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa720b9ce7824ddfd0de5a3fb87892392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7c5882d2571d333df408a1157344c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9482ff0c5da7cc44215b03f431bd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07857a249e93ca29ec506b4ace3af41c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111682c333ef1a13172a990fc3e3acb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfb2a791d707b21009f6bc3cb53a07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab6aa2d0a0e0cd1e9f60cd06d9c3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539d77fa45b435fc70a2db88ac7b172399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f580d56c44cbce0b8848252b9cfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fe289f983efaf1b92a314e5571191401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f22c0d7834c79452af1a1e25d1ef77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c0a650b6767b6a783d95931aa3bb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9885403d8a4a4a302c1c5fd7728a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616454a8bed3a008e3343f6de10524b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7ccb36696adc2b644c3f102f9c1b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579e7a066a30bfe05c18304abb921a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766988119ca293c0f127d071f213992408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d4bb02eabac2aea13c2c72755e708409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f632f2ba9262c86a133550dd5fb5c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99971df0c95be4b876c0333f7711af00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a8ed82f394ea8ed84e11ff859337d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e02d3f15af19cfc8dddcc98dc6952413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4d9eb791a79bf204eee54ad846f24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d6acf9a7797372eaa76424668de4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bbb8da8a1abf4b6dd4e9c7890677a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d96d0403017c6c436cdd834bfd65cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099bfc763092d8b5a375992a9a7cfbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efba00807f26afd3e917873431d3c33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae56d8c77daed6ae7f659b4f90880420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26043c213aee86b5650ab01c06d435a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a910f3e0dca44aef21d4add061be6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52192f239169a37047ffc87153a8e225423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8619947220d8ef79344c962dba5c8e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f590d254df9f924dcc5c91221cd8ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7756829f4618f94f2ea22cf190cbb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f271aa15c46e3f8fc4df512c0e45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0cbecc79571d169d259a3bdd375d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc5acd1c59d7be78f94e25a5f1ced7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b3353db207dd93ec6a04a3b54444e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e7f1f79af55ff634037116392b3c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10557e5d451ab422706426f620734e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18988989b11b9c253a1f63b2046c5b42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f30f4648a55d279040da7e2c2c6647434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8993b51ca8dabab30d2bd38f0375ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7f85bbae08379116946812557a675436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8a4de26a4ebccba0ed63931a2604437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410795a8dfcaf7c2f6aa7f33162e073438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab17338ec37cdfb8bc1d25431d9063a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef3fe8a0dd7c1ca76644ad7f3d410440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f217496c0cd75a39167b768f38c01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3ee13e1bddf1be5d3a0938a5346ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7ac303b78240280cd5793bf4b7145443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947794ce446adb96a2ac91f4cefc8a29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6e151499d9838d2dc37ebded73b00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd93d7f63b4a42739ec11e564f4de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0365537a856b927c6fd9907039344447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffed68605dc3158707235eb3fd5e92a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224d3d76d7a93f8b89488cce98e7dff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aec898a4cb371551a0cdf8b18473c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b681b0f6c2357ac1d6be9e581d33a06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cbaa09e1cfb7def7c25323effdb43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207395c708e0532095d28f52a2e0b3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7231b299c0e499bf6b396f1fc5147454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2bdb88740113e8c93cdcad0415e4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e2204a309e9799db5740a6502494e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231f589ef60ce36081667647bdfbec2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1af627602c4cb78f22fce4af38084458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208016c7e42609bffe9d311a79f1990459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d8be08fcbed21eb2050c1b2341971460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cad0ba488de291cc8f21306b40a8d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b028c8a55af82dc75198b28f90b9b9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18560803312a33f31eadcf396d1b4298463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10f7e7f89c0bfe64088c9ac2f9fc9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d65c8792895beea47b334d557ef2e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139812109502e04401c1d81d37885893466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283437e88e2feb915c0bba693563d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7550c2fbc90c5bc8963e511d40977468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5144d437b59b2b54766b6d97063476469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638147ac4735cff031fda3e615ae39f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75462e86e8b710341a2ff1136739ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c445bd2c2b8c1c88e7879b3e32ce3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34c404b7c00975c95c173776345c79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d548609d9f3be74f9140c720674e624474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcde6bc93d1df0b561b5af6198e72c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5879dac0e2d75521ce8b8079f01fe44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fed3a8a0cbe6e5902ed5953722718477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f6e5b287591122489f3fc7d588efb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc668bbd317894d0d523d5b0836787479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadac579f190b62f6557b38ec9e2ed04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae0622df209f65c633fff52d5fb51b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39fee88f6f18890be9b6673e66fa3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1822f1002c18d961c92cfe29ec421483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd67fcde39e91cd9ca8a6f36bc274b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1433c73fc739fe49948cea23a86b01c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f450d96c07a26d20a961aabd504bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3bdd64f588474d205dbb22fe91394487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b688d241635c0136dd4bcdcaa7f90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dcf9a9f196583f9323f8797f1fd9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98935a0c0ab134b014c06b69fddd80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1fc6a6f3a32a0e251774cf6109f8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c54145bf02ddf93e2a9cb25f5649c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c94413fef274d207d48138be44b182493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6807941a54890e9ad5993e07912fd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc246df822e5c48c359f2c65c5662a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a4d951c3d2d8c64c7677c385ee15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ddd55d654898adf712eca1f3a5901497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3172af3048425421f602ed02848943498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c339db2a0d4ce18f878c65113ea619499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a74d43d687462c7676ae1cba248c23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad44e1a0ad4e999d55b8d6703b05d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d0b2dbed0c95fd45e8db4286485fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969dae6ea787c30a6f6ac14c832a667503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cfa5e6f65293817c3996997bfdbd1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d264b6eb25ff0a32c20af9a06740a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b236fcb8f2f57d05a2f213837fe0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81201d737aabac4632fe512a3633e02e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d59a940009e7fdf64ceafa9307523508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c7d0f122373f77d8887d0ae43aac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba548e998f50c4ab9a56b655fe2c51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b63cf989588bfee72a02e8f153714d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f00106ab36cc269ddeaafe3d8f9bde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162d94d861e8397e7bc6d67b81bde99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940c5900ea8174a84631b0eebee8404514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5c399d9857dc99f4d2f24cfbd9b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a220e76b6ca5a444d68e7bbf5054fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ce109f23afe472a1f766999908615517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e3b8ce61008e63e4ece1c76c3d36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454dfb42342c1bfcf5394d7efb373c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183df5ac3384a900ebbb071f27520d73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccbd8305b58deda8e84931dd1a54cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140885ec7018cf314393e940bec3596522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cb1fd03c769eecd07ab00ff9688d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b85e6f288c9e5c70135c1d3234f63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6870ec4ebce399a17214ae4141540525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ad9ed54d8f5298673f71d6d8e8969526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091474c298fd9d5baadde2239cea2c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648967e7615a170a250a0eccf989d376528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a177a14615dcc61dded9416aae0ab10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b4126d31c28640fc8a5b4e61fcdd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0614d125586f8eba570715d0417f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9779f4e2c91d497564d3afb0f8b2df3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a848d8e1687a74636cb59126358666533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6b1cf906569b84d3a1bb77474f94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2bb9eb41bb9174a3049b5a9ec03c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dbe599f4e2eaf02a67ead550b89c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea798e6dd5ddf0562a02c99ccb1cc4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ba425b95bd753b9492449eb40cfa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872ad39d7a0d7fdf1d41f94539152a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb90e4b50667aad40b743d9143fae80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2801df953c1b0c393a948733425af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065ac3002ae3e711c6b206188e9f817542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd22aa6ac3862036e2f73ff9934c92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511e89c91070a4b0d77a72fd853b25e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b105f6cf6af27ed1707029eabb5a21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e77c77d3e9097252bfd8170f2ac6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73225fba9a4cba174fb15a4acad61825547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3636f647a1ef4557892ad96f121bdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3e2486727d97ee7c5f6444c075f3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad182ac7e453d41642f6be81fcc1b97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22087006dad6ad9172d9aae8ade028bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd581f6a85cf8026e380aad7a5dfdce3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adda72a978d62bfc93ea175c50dc73a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75107d8d345d242582091050294d3ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9de30d9f44147502af90fdde4d06e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b23d47b311684b0b646ee86873b6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53389ba6e4f259950774146289831c6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b91c414aa14b60c578efbc463cc31a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b94f2be06cf97a642f43dc2df5934559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8afd35b75f8305405d962057f6b02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca0fc61952a834a5ecbcf881804b7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3517413b6517332e46db58c0ad39c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9bd4db23f79924cdd127f849dfa5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76750abb2f2806e75bc7832438383642564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30433b736fc30c6add6e74b3d6361f34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeee0e4dbd7d699388bbff45360be17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc2191f2a9eab42f5482822fa8c787567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36804f0fd247cbde8c1c56ed4d51e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e28be7c245b8d4da109282736facb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd8af797b5e7c6cc9d90cf7e4690c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871bd3087165affdb69a070b45b59dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5dbc5dc660c40e041ecdb9dbe746a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d136c90c4b78389955b9d87491c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a14ca8b2c0f5ae103d12a137e0d25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9877e34273b46833c7f6a616cc247575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a2cdff91e37f212528ff388c2fbcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b27c450d064cc2dad0b7419413de2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384d9a0794489e9f305ffd80475c038578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95cf34ffac63d218517705f7e8ce3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b9846978871f97231d24ab349880580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf2e068b503150c0c971fbb52b3be6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a97cf3075dde286c1348c90783c508582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d58f70a777e2e201c5b496bee36940583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2d8e08a4a1a8af3e350ffe7030482584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1366d63c3989608f3faf98ac90ac007585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53db8cac6e691455571d50d1c585b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584f61eee960200468c8c36235b10b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1848430f803b4f8578b0c767ef103588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8c5333cf7701cf5477f6ac5a7dba2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fcf09c0c58f4acc0b51fa9cc11935590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9ab4e8af3f2c4fe9a70fc53dd30c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563239873137b00d327e417de82979ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5814cbc8cfd576b0d0899a64601fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04519d965803c666d4b915fb9f826273594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a246cccf04c571b5637a7d9768bb17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11881416840441eb40d6b2fa31a81c99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02a93f324e4d4c18978b1e6875621e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fed49f0f3e4170af1a48a9694563e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02636af1a85fbb9d95f45821270e79ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defbe0cfeb14d649f2d516ca1296f19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a5cf687ad116ca8c56697b4aa289e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01332e61159943541a03e25d0d108f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a23102058b711d4a7346eef0a2954603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a9ed47c6f0f7ad7a61b7b7cbfe46c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792325f21d459f99445c5a691453cd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b644f33ec26b3268f54d40691aa8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3e37a39dd1558a29585284c9e9c60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f07d69b544e6e3b6c5f34760be7cb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e02185a9fefa7217e9d8b7dc678cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcb0e9bb394a54fa1d0e60d1534e43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd508de4724632ce44d2d9b44ff265cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50448527eaef8a8e991fae7d6ad14a7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f1483d8eb17ba3bf4b8d141944de2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd907858d498b51e5bac2fe4c092854d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363257dc9d0c4ee77d0c737be3e0dfec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1707b0d71e335e85dc1830b641410616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafb6cdbf0ae309d069de2234f50e38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaff0f376c4d52f2e334a644c3f2d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dc363567495b904bdca6365519b16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9280b48d99d6269e26fd59f44656620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7b50087b35c14c6634dd3bf2e87e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd269ac806dafc28b8b6f6c2204efd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da5ac7c24920773684893e6157ad0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f55ee7eba622a262e66612d636f21c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecdcadfc6c132fc660ae704f7c46e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c702de1d1f0870d1cc01587f3906e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1522a16eeb1f6d4ea794871866cfcd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f290ffbc9ac37f7b111ab480ba3ad77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ecb27cb59592b3a4315d944151d1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5709d8f6f6e279ebbc9a1e08dbc05cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd4db1e9d043780ac56ddb376b232631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def44f25c836a87a579aa4d03851a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26616526a2c108a9cb59203abd4738f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b044981f5c92b9860f11eb358ca9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf176a8d0760e606992e722206d8018f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e65d32cd7957aff6ccec8b6412cff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed46c3a621bb2b05b9644b2560c971637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78395a17565f98993a97e4dc3f081e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d18d227dda494f329e81aec9b2cd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e76bdebda9a2041273f959fe4f9956640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a17ffc2d1f368bc77dba55fd118191641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f2560903e58f2508db98b1000ed17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7feea5ae5a0c8850852c431f147c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c88841227822fed36effb19f36fe2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ac10823f66239bcbb1e7c81bd1107645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d583dd564106bca8ecfc9e6ef3937c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1be923af12cbc6c7a854574421a3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afab829aa7e1346c94d9cbac3f1f9fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75193c181d2d5d6e026ff6536c52eca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c4f29485621c0327c11b4c42cba08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb93efbad8c44e79d8e92d159375d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e67d1877aa8e5f29aac4fcb57e0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038c42675cc1f6059f35b070fe1a3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2f1e2bd511208e5a6bda0d094fde5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cc2bfa53bf58b42353fb483bd87d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9abfddf002e22019b9bf120d7e22f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181877c5aa6e4f9e48e39c823b61162b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a99742474a5104b4e9d47f9ef9151658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a7d0f2d4438e6f9d0a192c36eaac6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00797b8f0174c3f09288af48bff2982d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83b3d285355845d9b6fc763b08ffa2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34696e55fbc2ca68d6a6a702f26fd513662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5bd4810dc0ea231d7f01c0bef71c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c695518c5b33855191c6b0fbed5ae2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eba1784d3232237055ba0cbec452a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780866daba55644d2d76838bc4ceb59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529461abb00cb839d5c7b1529d2f433667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3cad5b5644c8fb92e5ee27f6149b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ed5df40f456134cab86e3a73ae3f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e7f01c7e1d0b62be459dde26ad692670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19222df7cccc073ad9fc86a219d1bf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f174bcc77bf3378fbdff51b9a3908f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e9bc0befa49d416ca478a1fa26a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295f445757ca6a80484e98e651b0478674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f840e135ad99315313934d2bb1b8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e03b727846b5410a9c8fea51fe5e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eda3541c74a78e1bb302bd2d35ae5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6242b96c9bfaa0d21a632a255ceee3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220412ed038616e98b31621abbe8aed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1d38a5ecf67a234dcbacba221b9b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f05db1f38d3b19c6f87d74c4fdb3b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037b462b1e198f06b045932ccb296d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32740e2ea9009d97304c105b328f16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e5b39b0b47a7e424da3035ab2d8bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0caf5822dd9e57a42cdac13e999f41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db6b0136d686a34cf9f83dbcd809e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e5d93c0c2f2337de6cc745f94572e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236ca2affc488e19d141f9508c6806688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba1222522cb3ec331faed749ebe9cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f6e21536f3eea0ceb6e2ed6242fc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a842e2aac19e9750d9b6c354251a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10620aa07f2929f427e6cf0296eb4624692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683feb9561bfab8cbbf3ca0242032b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca64ff00782c2d8e9aac9ee1e363c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be437f0fdda30a4ba4608025e322d744695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c4ba1becd334fa4965e86d6d81fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1be63acbd14785582ccf8d4a53be5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8c0c7321190cc65ac8065e78ccc30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b185b898d3e70851f7f390a8407dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd3e66ab9711e02e3555447266e7e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873349a9c0047580e2c2cbcfc0757202701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f899b779de48363d6237fa0a9698e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63241836dcaff2aec2d6ab9855ea33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31089c0371ecb53d96b50eea72961b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34eb78055b5a656bb93dbc5cb75ccd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd736f26d1aced2ad4039a3ee031bcfa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1865cd944092ebc3100d50e9d243406707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b0b9c97e6e48e7521f30e828449de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52af9b5c10c5e1bb2c02d19ceb2009709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca93cc749ef5421f435e5e94956114710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5444e73102569979a3801469ae732711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6481312d20e84de05610b005049eac0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580af1a5e5435c463644555abf5b628713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b18de4fab05b84e4430d2636990e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cbff0de1e4113cb3095a755917e82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c875a4cc642acb51f68457a5cb3ec43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c822283691281d9052a0a916f5643e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194f1143b001817b738a3a09ae9ee43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b9ccda2ba259829354b2b281ac597719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49371ea927db6c3ad986b8a0de4063720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a4394251e63815966574912c61f64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c8b4a1dcd6020cd4e8e5a4ba3e025722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053b02e16355ca8346d6c63381a491723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590380a0194d2d77490da4aada741d30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1822959714227bb3745adefe1437fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f1349067328d187f6dd5e188bf347726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbdc0adc7f0dff948e9d08848253dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce594cfd6a230e9b85a0b8b6e6638ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646e03223c8dd765cc43b66b4620b67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cdf7584e7eb555d3abfab17c9489a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888981ecd809da710f223d0fc8800289731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e22e8cbab6424ac5b040516728634732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de26f8a9084529b081e96727728216733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b905b3cf42607405e170e58093779734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e296d7f534fc5c40af2dac5237b90a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e0cb00b24852c8ff5a54efeff5785736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e8c8f6ed5de9b0266e1f497899ef4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d8fc7515f8758165c94c779f46e98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54b4756d472cb525f65bba5bdfa57a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedcc827197e2c503145e199910d05e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e32f26eafec3a4185b7fa9875764f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf8301e92388eaa971db170d92332742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aae35af942380bfeb0b88423c23d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbb26ede4518e9954d488acee2adaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e3d8e3a9b4cea7231fb08eab445fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c7f34231c1c55a9fb5a8d93869ef3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d51b4a01fbd03c8adec2ca869e3604747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fe5cf691b77a16180657eb59ae016748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629b7f1b201fb3fdf9144238109cb3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732ff0105fd29b35136589e18b4b6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979dc203e71883c9aef05cb0a06c2c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167c27a359e161d4f3400508506e2ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694313ce029670b6d29ab214211aa904753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6159f0720ae502f345a257dfab28b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761e50458760c76c41eef5138a4f985755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29933e5614be0486f98ca67ae570685756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0fa0a078ea1370352d8369146dfb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a23f965400a58cf7bc019ae1cf009758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abeecaf98b6cd0eaaf43739f5c12fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41863cd3872eb96d49370c345fdced0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d146977fed9aa67298c1a68853633761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7266e30a211a0851abace6d47aa6f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19ae2eba3c1e0a48c4d0f22833f492763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b89b9c37c397cb2128b644eb2ac2c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed2de2d940b973bfb4c04670cb5efb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b352ba3f5247c11eb8160569b7ed6a8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c23db5fcbcc15634b4b2fb7570f1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fa5a88646560d12aaa3beaae62d5f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2c92b1184073cf61794e8284109b7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42177955cf2b486a7bfd79c726d83b2f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3b2ada03510f95e5cd151250cf042771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d7bd707c6eed50f78af2a6e9ae81772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdafeeaff4256713bc2642a9c514fa9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a14ec7d4309cc2b116d1943d6de5d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda26fdcc3629b539db064645c3ca4e3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e6b7adbe6de3e1292033cf3cbe5f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf23fef5e12fd3206f79c4d46d6f2d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746fd7335ab34a06bbc10463b54c98d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c11347f2a240e7455c6fc004df2638779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b727fc4d0a4ed05d56e2cceac38c03780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2bd8025b423b299e339e312593a16781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a8ed6912adea24a329e38205f662c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608f5fbac6f0a9ae13b2903ddc23de8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cd07d05d76b6f5f1d3b0e24cecc93784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883166a32ae8f64c52a3c1b0474c84a1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5437a56c7ae0488d32e595ce91d42786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d9b5f973c9c320f22e443aee29731787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40628a35af6ecbc9c79e14e992f746a7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e3385431f6e465563ec09ea64f2a7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60204340e91d5751955553143a3bb00790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a09e0d96f2a6d4b6953c137a64be25791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f70e996132504ac9887fdf76da955c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e041152ba8384cabf039982fdf71778793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961348b7ff19a6aed8b8583bb9df330794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0016342e5ff3cbf7fb79588a8f4e210795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7a08b2b884384ab9868b6dab8f112796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be51b36bbb3682378e85236a34c8889797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052dc47edea9e7bdd0e84adb3428014798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa175ae77896eb0b6af08a56823be74799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766867c5e98154bc14a566e49430207800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e048e3108bc5a5b1cd2338abeaa0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e46080f8bc2e8e3d4c11fa9ddc695802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c8314c36c87781bea58e1ae974ceb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c797f7cc5a3a0088f18bdb91254eb51804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede894274615e3b4c5b41594d80855ed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc9f6f65a76d7579b17c657b72b7c8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e61364a4ea22973a1253f088420dbf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93f22c9a59e08c7313cc6e2edb1e9d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee17d9d04538cc3126e2c267a61447809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a266a6e4634a54796817ffd3f3398810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d4ba763cf031ea6985ddace0badf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbd01bc9759d9d729b49a458d48d56812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec74b6b6366cee6a365cde19bef0c3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de51fe415cdee7292e61365a47f480814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd10a3d325aadf3ba6b9aa14e9a5615815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e9f17f57262e591a61888a779b5e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1640a124cde56badf3206ea0449ff4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a417fe4af9aa36573ff106d193863818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32554ce81108c7e0990004f283dec2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42afd2ae2828155ee2481d49faf7aa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd21f6b8403872c3f511b0efedde3ec821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bece0c3224cde3fdd1fc44438975ef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842488db5509933e56465edef7b76a29823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1152d070be0d97acce67d40ad2eec03824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c46c6cf453641fcd9ec6f9e1874e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3640270f12598b219f33744432407be826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e378e8e5e04880c79a9fc3b635cf7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b965b8f290065bce1588c774cf05504828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b5028923e9f83e92d24644e54542c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd007e3021f3a8082e71fbb2d5ba2c5d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cbf62cd1113377f0ba0fee594eed3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27719e6a8b9f9698b5c75bb1bf7a433832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82085f5b5782f15c12a0807f7bc796833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8792c83a9dda0aff4e8a16821e381834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71229f45d166717e19224b61ebc1cf7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df264c97ecfe7537d1d8e40e9768fe5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4138f4db632f44ef5d95025fc58dc2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d02cd8c0083b683f214d359339a8d3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b028e29dcfbbe2763d411e044a13a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ec7883c6652eae84d20d0b6d076ae840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380872e50e83c585e1d633858f6d981841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3875993aacda9d4e9ffdeba6dbd2a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a45e73435338135839120d858f8a6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2b992bcf7f1a4e466a8c7b5c4baf8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846590f98aad8ec817b6bd3eace1adf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bd9f20508da08255b174f8117bb86846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8245a72af36de68dbfec3999e11ae69847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221c7232392d46295d4dbddf3e31b4f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe879396c909514d0a355214e26c4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10d34f086a0fc1257850c3124116c9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca48570f470f2ca2c1cf4c75544475851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4d7e1795455b6893bb5203abe0727852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031679a6878076854388e6f11cbc6d0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79bb7ec160d86b90a62db87b4c7217854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639cb59de5cfeb4d4bd34fbe8012673855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517a493ecc6d73cab6cc0c6cf68e8c9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97ae47b1fc52711b00c6344e25ccfb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9dcb78b7b4938405af0ac274501cf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ab9e1f3526ce4c36c264522583d4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429bbfe246e5efcadd674a39477daa3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ccbf8b5a1eac539de31c34a59303a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e115e037257586d865fa1727941584d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71101ceb23ca2bf1c2d856f6328e662863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8abe2e9e9718152d28c1a59b76284f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4718793cb3f947015de3ffbe10ca641865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45954a7551b86adabfe319ab28770b60866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2e44f48c9508a2005ce8370ea8577867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b402d95924898bd8056b5daceedbd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dbf387994425cd812a39b643177d4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36fea6fc5c0e4725b0a84e084e6d6b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153d118b77add806d1ae203cae8eafc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb6e7c8516d243ded3ecf9aa1ad305872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a346fa0c42e5cec628136fef0d3c76873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dbbf865e8894c3cdd71ae47232694874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea50148e3b8b99c5e35d5a781ce509875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a6cbb918ec5d6f36b1ab80041a792876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96cf4d241b4ccaca3d1bd7f3de3e72877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e45d23c98eaf75cd75cb1be35b6a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f028db6384f488bf316fddd26bdc680879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23036af275797733861b82585b1a02bc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c65750d54aa8aacab6788e53a1108881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5396ca4619a9b1cdc0fe3038d727f5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4d22dc1db5726e4d3016e29bb35b7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b31619c541df126321c0883703d60884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d627f011edde9cfc82e3276f13006885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74592cbc33ba990bae0ecbf9e9bd4596886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4301f0af402451a796ec7164f62089887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be9907cc2f6a92e75885233f46b019888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e53c5ed61d343b49a0827b703a6c9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02704287f5a04e3e64962b91ef48a0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de5ef01395efce4eb1870cfc2fc70891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf3e5da7915dfda44b45ac1ea1bcb7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae91073ae2622518c41c8a4061a896a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a613deffb9572b96680a394c7d2a8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c70a529d5be0addeb12d17a62a88d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52267974bbe70a91eee2c075e66b0015896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1c335e36f3bda7c11841c5e93fa66897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f07d7d3cf89029100c166fdf90c4c2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651ca974fa4b7575a1fa0eb36799b25899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796074864ef72a53ae48f6d854b5eeb7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d458197ec29cd03eb9c1dddf5429901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea07cc618a56ec1e3638560e344f9ba902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc15c7ccd3953a599a32195ff292ed0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d4d8aa7b3afa64ca929ef00a7df60904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431a14531f63d9d30ab64a33abf717f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe9eb4bd731dc1abd241f34e1740bb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a297e74daf27c9c37bc932004be7fc5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a516c53b7512fda65873f57693e0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762621db7f8d0100bc166cf9ae75fbb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0e58add027680c26f4e8ed943c458910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3706fba1da94e909748161eb8f9a51911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682282351da6f8e7f01398c5f3b40d4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8f4bbb1cf6f1b143ca1c73ff701cb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e09d7c4c9956d3b42952b012e310f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7170184e7abc041f80b6ec572676f4e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802711d52a67499b5fa9b60d7f17e9b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3859a0f7d1de687db68ff50582dc4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35896ce64a854469f199489426cb94918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e72b981a19e427f4a0bf90723347919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be820139652f1573dbbd5c2e752658ad920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fce358c108bd42d039a217deb1e483921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21c6bf0d4c4def4c2b4cc18e8cbe7a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5a073dc63d2b62e00c8a888eb0d7e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2894bd8ff076facc25b50a53ae95329924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d232f1c5b4f45772829c2768b7c7d2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc74d6e631ef6713fc3ae8563f40a9b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d6b79ed9de86e66962f0e9e2d7c06927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df4b1049b7e92e36b58e2db8557945928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd483df1c5ce6b81ac978e24af35653b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab377baf25e7641a877d7b4b1a12006930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5418ad920acbca82cd4508fe3d34130931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab922f8fe1a6aa96b56c24f6ad7d82c4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd28664ed2e2978cd60e0b164d8fff933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b567d88446f86757ae0c2a2971f981c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97070c72cdf158cac506e970be28998c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1d265b150f41190829641b37e862936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acc7c5432343092f9181a5965cf915937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aabcd7c83b1587523ba894e178660938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c80f3d54af3496f4f667b6cb48212939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd6ea1553ad37c0b9dc7c19c9cb512940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a07a5a9270b4c101330a2bc291ec941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49a1e87ae0944748329285186cb05b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee27a7e7900a49aab73d1a8b16d232e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c40d9b209dffc98d6c8fc424fa58f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a06dff5019fa334e80135668d8085945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b34b9cbe693bb4757fb6f24f6b14b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f19b1b7eb8a467ec46d561c7904c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4d86e1e1dba448f6ef7b555fbd4e6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f8923dc9b66831f8fd3cf11acc7d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d456e1536882870d65730fb1f0b35b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd50f999b982cdfaabe3b2c9384b54951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e400a57580351849d006793b09b7e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71d0527b88ef8e919f5ffa42c2c86953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ad979cbed18487e6248b6d0711868954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f82701be9ef61c24408032affacbd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df95710af88ab667c4e1f02763ad48956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed08d616740c053da65f8c6f137bf4f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2464c829c8954f413a425092f56630958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c88173039833ab58f1debd3d9d42c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec22952103ea308f53693eb947a24e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ee1cf045d491756049587e63d392961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6abe21f5805ca208215e1cf8aa8ed962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd399036f969274bbd2864d7334a0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a841c20a5fc2a3c1e7272f2eefca964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd36c2702f10322489d7469f2e6a6b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb52c006ec635a4375f030b7432def966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b54979f934238b398bab06c72f822967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4cbf6787ad4c6fda5abd549898918968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119c0e3a1c40806f9d1e687d2273b50969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543ba09b084a6921141d58af44352c5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2933afd73f91cc80a5d423e8a47958971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1f2c6b7fbc5aeb19eece499608aa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5702d6d96e30339f968095d39d6772973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5c52b7125de32ee0f158048612e27974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e11252ce6643e41dde6ad458313fc3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef6bed04460d1321c55fafeed77618976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357a8ac59404bee8b754d5be466e94977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036910a3c9b1a3255d336ee6ebb0ecd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f6959da1188c9250957c3eef76a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaad21841d3d63976cc119785877f8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d175f195dd2ba1ee921861045c95124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f12e2f790565a3f965745a23fcb6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a79d93b497324bc1e109ce54d739296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcd43eefb3e5de80064507a19a48a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0f2e68dbc9bc2781cad51210db0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacf4b3eef1cfc31394539e1948d0929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948415c15808d478d9ed09f7518b81b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418c32ea604dc603fa2d2a9cf1610bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42d3d44afb7544c63cb888bae9493a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be13805a52cd10d2637729053009f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4c84136b56df44c09d1dabb7530114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395630d49b173fd2b6fe5f79e33f617e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8760b09c548e6aff04f3da212d63c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef241f81dd149d6b979b3c8f5126bf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6ee3f0595ce55ae72a3d1f75057d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd15bf74ee01182e373b9f1aca9041319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745d8c9076e28b34e0ca397499cd86320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dbcb4b56b995a2a18580bb192759e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b35ef065a1c8259f58ee9020778f0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cfd0d616e00157e02578bb3fa640523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65610897e567471470404398bd1c0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9ebefd7663f26f2f07922b2ca8f5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302b0cd419b3fc0fee820b303e8162126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120071107d47f8e9a61c1a8a51c6e8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c974d6974e9a226c7c90ed21e9ae4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa15ea050ee5c470adbfc27dc0ba3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944dc35511fb48abc001d6568c408330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea3584ebcd0b92a84dbbde7b80e96931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fa518410773cf6a78c268489fca2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29f1740bdca5e8a0fbaaa49b66fb3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7102ad719c76c13bef9ec73fe94e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c48f8e0cb6f29875257a3f52a088635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019f8a5c6761175ecca794f319bba6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b6a9e1f8209ca9da71f2813b18b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0cfdc7c52bdade961fdf8f7ddb40d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb94a659368aa50a07589c8721c42139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb064eed03072774f7736efcc0e5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7d17351c89235ea4c21996a42fbcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5c0171183f8f9fc1fbda12f6e8c8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b43d47100daada2b278c9c989465d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d2582d7c86b2125e56e22bbb43ab344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9629419afb0265743fc90d355494d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8985f3924e9c13ca870ec4770afb6dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74c6eb503b9e214acc784031eef10947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa72a0600ae24c72d616f21889e354848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8641814b52db9a57fe00878213fb38b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9247fee4b9c2d06cad70bf076c23ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60389afd25ac4d53e788f0c3b6f6c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d93830092dc86d99746c58aac217352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e698778aee4a121f5217c0df3b48bce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215a07fe22927b4f0cb6e873d231c5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d6bcd1edfc526a7c495c6fdf7954755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58250026f20974f1c83a2f9353956f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657cc11e46090353eb72996a816a05b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b9ff071062570ec9d7035ffef75758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b0a396a4144a892568a6349eb28e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718e4fe309ad7063dd3c90703a352f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f26d7399e11b473f9af6bb1190522761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cbc8e3954540e478485fdc9bc229562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2fe4f4c77afbe326acef8e79862cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35867ad03760582e6ae6916c5d79ef2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc7a056fc7c06ea1076b3baee8100565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d9aae76ea206114e5e32f9272e77b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389e6501962d3311f4e69c67638476d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c140ba3af792b490fc25ce925d4b2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5dcf9863fbe63af8bde3c81e509669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa959e5e5f55e890898a057fd5d653f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301cfaa9903e98ecf58caea383aa5eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032ac58cf4f047b7095d37648d7d40672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1af3ee0ca80c6be5b8b095b99f1f5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413483f32927f76f37394edb22a4b3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1041d7601319d2a7e466853874ca10e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3787bf2616f5a3cf5cf7339477ac33376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ba7902dff4d92e9b642d06a5512e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b037a713107c3d0c23db5852fbc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99790fbc5f8968e3987214fd0595d5cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2000d819ca0305ba6a18ce09a60e90780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b16df01d6e8aaa35564f5a09b8b99c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491297451bb34508e59d8dc6d1ebe7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d1c9af9cd540a8e2bc7081e262e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c308529da1e7210f615f209e8e710484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd13b6c73476d5d1f48fc717db6bd4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2ef396753c3a4311161b85a95333286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd9de8315cb03e6bbbc093c7a7a11d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61941072c753ebcfaa8c6270fb628e0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427012bab2ce8c3ac5b871a2cd6d91689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebed432b7d0d1316fa676728b4a15d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac97010a06f859214bca60727766fc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbe2c735cd80e286312bfe8916351792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b54ee86e2895e0ac19cbb024c95a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15a188857bc1e59d920c1bdb06bd7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884f1cb0785632d1f908099d32409d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c092b4d31d884579c40e7081c04c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c89578ebb95060d0314ad2460ec6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6fdc175f04daf8a77fe6d76eab95198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302e35b9f4d214c4496e5295a83571e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9857b31f43c4534be84ee0d6d5339100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec9fb6b9c92b7090b70ba630fc1423101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c714d4b730a5fab1a96ffe3a07b2c18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca65ddc8a4cf8e73c8ba53dcb36fff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33de149264625ce26b1276aad9afdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5198d389bedf547c1afd8f19bbb5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128377e4cc42c932080874679c71d529106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3b02eca65e531a10082d0baa6a554107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6048441ab8328daa07a6212ed5c523108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce86a2f7f0b6ee7148c67cb979e8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fdc72ff08b7ac8b08037f92c9c2fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d92e4005a2869fb1eeabb791b574a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a04bfa61b1401715148da54df3afd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03795dc215c8f4fdcb319d169f372c08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186da10f71fb446db1377eeb453d1a16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aa368d001351e8f7d701e4e2c3f01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3f14ba54f0d91f1163fd8bb751726116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce693b04512e824fbfd9f90aa1349cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967d5a864c3754a13b08d02680cd87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853676da196ce730da7bc13140730e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434745be38a828f1deb917db3e686fc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c088f6e6239b082456015bb4ded2f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1418616835b22783c88802ab84777122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4a93394fcbf79732d4b924325eda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a42143a4568685109d78e1aca9177124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a8fb3b5748d25930a5b0aac273f20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5356838623ed738570701a2f5530926126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d9b774dcebd2ca320ca936c478557127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249012286115ab9785dcd7bf938a369128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34180d097f0d9de9a24233661a9a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c2c4759181425ff714e8be810c588130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0278f9a41b846b227656337276f0126131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51012149e808ab46699670bb1047e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426e25b653d270a2d47731976e7bca7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1839d571488b5fc0664db96447d607134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a66b8b37dbd0c2e1eb02fea261f576135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634972b3b0361320121ae83bbb074b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9b981d19de4ee5d764a185bb4ed2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa1426fe429a35b3ac44805cb853d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11247271da6c00cdb591426a42279c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28620d5ee9a490929fb3a36ef719f1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960825cdde70fb2a7e5fbcef49f26c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13895d9a2298e86ad7e244f8069ccb94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27433570b65f5a6f1a0e150f35919ce6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a1c9be0b60771464397d15f84f3b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42983f44f47c79a07e583cf7259218be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a081e98324447a0a7a41e5eff0b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddae1906f25945dceee5c109a585b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6af1e3ad54a4f5835c13691e2a49b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80567ff4d6bd41bab1b598dc9de37cf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39cfbc80f0a364b9555bd6aab44bd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b98027891515fbac79031a3fcd6d92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112464498405c7d35213c9faf9bc07cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8c8a4973aa90c89cae514700fd205153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd9e0812382b08f0ce35a0aa5942bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cb401e26063efbcaf685b4c7ec911155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7242dc5b696471030f7deaf9d5309d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faf136601088d051e07819f63bab64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377855a5feed757018cbaeb328135ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38f79a6a4ccb90cd4789dfc952d7cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffed0bf63140d6d20abf1dfae71444160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee7f62fcf8e7bbf6928861e14253f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94106b7c288b95f5b17c8e8d6112967b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e624f198ec72dc53f61599d36216e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a96030ae37a10a772ba22d1c892337164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4dcd379f061a5f030027ca8cb304b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62806b923c857408744e34a3658e1df5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a03e16f6ef876f23e7706202fe154a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b75dbf7b82d18ce612b72a63068f2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e4ad9d7c43b3a0b0fbd0649e5a5fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd701e0bb8ec34a2a8aa0c0e68186170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da67b6a1c7ef6a1d8eea768a8d4c39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197173ae43fabc148dc7f1ad367ecb64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded04b7c4b01484f0e151bb183c175cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44e7c08c6928d3d78f7fab419db1ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62392d295eb75afcc9f40267c5ddac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10837f4ded071976fab88c75496412a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c59849c68d989c93a315d30fd46a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24953a766b352abd0ebced6c3fdb803178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a413581eda43eecd6b0e8a903ed421179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef844408998704b042aa3b51bc1848180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc126d14252afd0af02ae5e56c72ac7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc27691c4900ea64dd1911c548e5839182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47d9513b65707ff27d65c6e4fa3cf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec8fc3dc29968f2b701313a1adfbe5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2133dd00c41b02b77bee3092e7e7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fac84a5336382aaf9a4a81de1cf5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b560802243797db8df74d5244eddf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1769ea0eeb4d141e7774b1c9cda1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4da2e9c8c86949bfc1d455fa0d131189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937b8e581752dbdea6c91fbfa47b87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1725cfcef0961ce00e063d7c7e1961191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767199630bdf89079eb32e29da6dcd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec91e6b557054a201d8d633af021452193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f895eaa9470a9b40967cb008be0b18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8522898a00bd59e8109afb4b3ef4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42179358fa61f17d40e281b35fef140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a6f10a782893e1f05ef50f83d9c1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd51528faa0418b471f262c8b424a54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f757c31f200b5e3ecb6b27a847465ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e0042dfea2cebf92e11f0e400e52c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a171dd9d05317b475136a9933997a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376090f87669e8c037ae544beae7a77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb0324734c603734636925dcf3fcdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5133a4fb2b7c1237d8d8476fb5ca35b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e14a40afc84fb5d3715364e83b2c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d463f0bc02d6f78bc5cb7abe869c17e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dd1d9a1879bdb7d5acd18ed8cc174207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594568c31c95c33e7a6310c14c9c5911208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4888b414255ab3044cbb055fd487d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e88159804eb3cb8563e97783d096210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da988718216830c9a3266c09b842b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1314244de6ee264670f954405a585212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ec98428c2eb2a362176f506cd5082213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0383440e3437161322f48bdae5bfd53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03df24a8a0488ba8a32247abc52f444215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d83ffcf91ec0d7354f075ad77940ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961380a18068720913e5b6acfa63b7e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a290387073f4904a9455176d6bc844218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2e274faafc5f5c99c0ae99344929f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3e1d9f121611babd4d442501b9882220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6d69b4c57ff012f62ddf4723d4dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32bb4e66588d16dda666aa53512205222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e086deb0b3b013852d525648afd6bf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb4997a62c72779d87bee58f1d3c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f45831cae23f09a656543abf67812225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce91540728fcb35585c13ab06b44df5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92786354bb97e8f8b16d3a89a33eb3b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e3520f5a3305d40485496c026030228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef0d097ad75120a9a87cb3a60a40d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56002ad85fc7d112ac90eda2a047e35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ad0b1106be3635d492cb76d98dc09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969e78bf3313c0bce270a17fd41a049232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcd3b657a7f68f73983956631afbd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78355e009498cd0f21da18e1e51d6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5ada755c7fd9b3de6d9303c4c3586235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af8cca9d2ac0565f1f835996aad2ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fbcf4c4da83d3691ed17454ecda35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077129a6bc331fdd01de65f6e06e45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb99252898edab61cfe71574531331239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9f64579751221044ad32b5f31b657240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d44a8aad4e542c5e2797c1ac687a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fb0b2dc69658ce7045bac2694f24a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4501ce5a26c6587d074283bf3f0781243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833da8f37d5d844a9adb2824245564e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a868051e396c893c4f267870e2fcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac713b13db0f1d1e646ef84b229e628246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00917da4fa39b380bd27c9a8e851bae0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37031bd9d89a79419c0470f3cf10f7ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5c4f45b5659171bf736340b483728249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb599310658e0b9dca4821b28719257250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf6ecb42d8d1ed0c4fecfc960aebdf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07afa185b7e0a5ad5c270bd09dc173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780f6badc2622270b9a67be9f6d4287253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a16ef2ce8332455d614d0071cad90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef68558c7398dbd767e2cd32a30165a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c713982f1be729e833ab5d00b40c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ddc684a3fcaf593d3a581e57bfab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3dee13f1f7cbbd43e04bab4790eab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b29b15f04379ad821548fbed705f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6103fd5a900577f807bb7d50670d9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650fe00f2679ef66389c9fce5d67be3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91dd2163375af8af6cf3bfd5039601262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c11f9685501902dc8b8045485e45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41939abf115ed1d415a731886bf251264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60c7c0efe6d5ed6cfe1c77e2cd260c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cc2a29274e97a7fd359afa1fceeb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e176b0b2fe21bfbc7c41e738bb5a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aab309e996bea830d7b1cf1dc7c53a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefb5eb56f2f5029ad28823934e6a73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e2c4fd8c69a4f7c0ff8e4952accb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab44725d93a4e523d8274920178d3af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3188e642578b268d4c183bf0f7dd89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1946092474637e834c2e40874f7cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ff0b093adefe310bb1b778f58958274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14c0359cfba78d5301b815a84fc0ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f8c7ad1e085080acf5f60b8c6466e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a017df362803e4ba2186cc0536ec0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e3d02b4c76d789b0cc719f3fa4f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8d1e056519ac3ede4a3f455fa46b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1981b3c2c3be9bc5b55bbb01794de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d56baf06f1e483da5bfab8d53ce5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bbb730003293cb0718d74200421eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2e382a5f1788ae491c4de308e5131283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5a86e142bfefe15a1578757bb640f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f80078f75821834678737c85f6d53c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e282c973f7f5f554e0c0144dc25ab9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fccb5002831dd9864b424aef623f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e32e467d56c6f26001e88ef4d0f43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadabc48777007f8ea60936be2977d07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3130ee7ecdd392bbd43be4395b30e70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23652b9d0e5fa434500199990a1f21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b740a3222ff0c32c65021ce4d3040292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec365476bfa992c6497dbc03a1b693293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac4f9c19349bbd0bad158a16807126294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29684f71c88afc87439d53af4c3bfb88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce328a7e8aff85b72774c1d43097dd2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc507c3e59a4bff80c35c7c494c4f8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7fd1e2249cba0b4bbdcf41b5ee8c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd937eb946f876d778641667fa6ffc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b051da6d53641a7da1e5c9168e96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c317a02fa43545bbdef3675d7b9147301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a90e837dc7d36f856ffd9340574396302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa0175e7f0bc734dec79b365f93b34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af6ce21ff4f9675b00ab4f86edfa93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a79b06265f2269dc2c75819fe0b530305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ab60bc341492938f3ed52ff7579fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0868cef8a0173dcdce184beacc814fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea525cc96980952a252af818fa50a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496594dd01b27027786636829f6dad99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796a1dceb6455cfe0f02f5b260778be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b2ef51d5ae5ce61dc4848a3dd740311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d7475ae4aef2c9a9fc5037afab46d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfa6d31af131599aa78bf07114f36b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60abee3632398fced175af5de4fca0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596832ba3c87b5041e5c0aa20165838315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d9e5abfd9e1f63c3ccea6c4290c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797efa22405d335200381d0d0fa990e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba81c0a3fe8aea87bae20c49ec5e336318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a462c94e92f046998c13d4059c7718319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b70cfc26e97845d7b84251b8e8924320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62d4d06fed76d09138c30b410f299c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336daa6d059fdf2d2c2042fea2c3584322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453d7cae320636c1f307eebe20fe32e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ddf52251ceb993abec029171cb266324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91917dcb334c9ad0435b2505e5f3311b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd38fb093c68543daa3b62f555c4eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb41ebdb859e2756a2d841fd70f1ca5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409673e26dea5322bd74fbe13ba85256328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62eab0285c29ee1be68a632a784d63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a427f7771519569bc6a5744f1aafc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4391e8bdc3c0b60a3eeb39e59e07650331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a6e9eff6da9310df76b0050bc4dab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e1e407c2cd382f044f43f16dcde38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a547271bde8842eb423bbc6c030b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d5aba5c9700ea63eaf45c43a9289335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25511f95d05373bcbb31009950fdf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5c69e46e9339d51756e92fe4a7147337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d872c6b7f8764fa0a1c8b9cab8615338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027539dd8316cb376e541ded27d603d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973340923e3dff4f3fd4304fe0037fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af187365caf15af12f85855b05722341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82809f02fd0fac1185e73f3450030e1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c2301a350e5e9b313a54915aa779343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f80012c18147e65037d5b4e1ece20c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefe1ddf93202b4674215740cad8ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbaa7513d0f1e2b4175c5361eb90e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e444aec1198efbcaeda3e838556f398347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363a1d5daf04e3a7942b26c2eafec95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71340051b00b46bc0bcd967f8c7bd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed5104840ae00e648e464e749e8cbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa3ec946f407d759024c1266879484351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9197112352a19fcaee06d510752893352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff4a09d7f36eec227fb7f23da30bf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b4e7d52ec3183dad3ccbde371ad59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ab6c03b3a9007fa8a2340407d3299355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980ba9db3e1b0566fddb6486d3398f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632665c050d6e329680b27a99447666357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba9e93ce4a5cad8470e37f29287d54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa2c53ddbd21b9794a0ea9b56befc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929513b51b03711144b3e0b62766055360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa16e2dee52fe35266252ba33a6d5d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bfb2d9a93d10dbd4c9e645e74e2ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9f690d0dbe22ddfaeea6615d6ad93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc13c187f3ef016de547a39de02351364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1b6dbc4247bbcb7968d8c0f6925ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d61416364ecfc1d9b0d3b3ebf7885366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd47956111ee55ad1fdd379ee4e2c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e628b5dd1c190dd44e6e84432e4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c7283d60bd525abf3fa3c7f42bcff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b945ba0a983536f1d957f836c50eca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a78d146239a558d62a19d0314567371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a7cd353cad45108bb01642e4cac0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cfc27620ddd27c4a37a97fe0261b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cf126b265eb00189d5926ed73d708374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee19af080044d7d5f266661c68628f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4fe07f62052c6e6e7c6f4e8b0e272376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c858fdb31470c1fe7a23cb7704fd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4092eb0dcc87f5b36cc3ab6b0691b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddb2d56b58ac6f4ef40ecdd5114e07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce34b12a7ea15a16f5e3e94ae403bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f6ac40885ae9c247ef853f6cd3a9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cff12dc650fb0369b13ff2e2369bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777049a87b9f503186ff813c21d79165383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf008b94d47ba46fac0ad1d59bac52f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb90acb249428fe4c5135aa3977179a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf2b4564d78cf38b1b6aac1735e3f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8e56c702d4b046af61db79957726387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb271631a2ae42fc1dc30c5a8f689f39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf55ea456d66d8230245dcbc72f747389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3a3409869bae84ce408ed8a1bbabd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291c0f2df60ee53172cfea9bf5942e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79904cafac342067abe03083a8774c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e404b269d2fb2301d04d4b510e21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631354a16172e6dd4246095776dd5d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af500f3406c4e5e3766d9b79c5daa8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373c7d2a03a24ff0a5d39a7b58ab5a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ade708e361f6418f626513fc56d3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88242a248b9c178f0c83ec6be28f32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b04478611380730bc1081041a3c2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadb946e505f2261b5fa03479644e19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b09e9108e1ce10a1ed29a81fabd62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f83b6ef23f3444d9a029242ee8242402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f139f77bffe8d0b2830eedbbfd1ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6860c4d8a5fc85c287e2f26ce9e94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f257e60187e110d4d01686616f880d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d25a364b5b0eeb8f6886c215c71865406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54001e42faf5b65737871d7eae3886fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc372f6ab793641b96dc5d4a15706c0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7fe8a12bd0eb27d282d4f9bb33023409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b535bed355f761d0d6a1a8c19908410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e4b1898240f16e791f02be03993f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe5d28199135bcdbad74e29017d274412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4d31fe8f924c569b54b775ccf6726413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9151d9f63529745209f1cf44ad6086f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7200a3b992dd062ddc089fe13d97764415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046679ba66f85b1682af2c2b4841411416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6801c7898b4cb8e5782b5c4fbc2addc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f1ac67bf2cb1e4e3028e06c49fd90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f014906a1af16cf5fa5850e641170e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87d69b1d5c67b9a7c7f9b61921d63d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f5f22472f4385f1d2f38949cff62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aad4b6175c3b5804afb952a3fe881422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8d6a93560fe0fac8c5173bffa5070423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f9d0ffe0ba4b6c4b6ef662fe62e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d31de639a6de9ae24903072415da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493ef05a0c2e5504fbcb6d56e9e92bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860592558a3bdb8681909dffb02264e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5667ef48758a445c4eb741bf2b42616428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbef4df458984631f9079b92a24c36b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e60398f21394d0d624e89eb470571430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe278c4774d8a72363c4da2232e0fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b505d026b64130c38a58034ea7bab8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ed72acf9df047e99d093ede5333e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d82f7fe367501e1aa4a972f6e5fdcf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e808296e1332b444e90ed092971edf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5661e6b847ad8cee3d4bbca99efe33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305746a6fb08dea76e4cb2d6d077819437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038ebfc3f6a5d8f9422b216a71773bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde05f4734110e74a344261e20287e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaf7f37cf12230cb4529100348c9a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee58ff77cb7e835a2c6e1de9e9648a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0f2bb9ecb0d18024e598ae7c993a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df0dca08746c9efc805b518be5c094443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad271bb3f5334ca951968163321beb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf821ae8d1efd38b515d9907098cfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3b94c634754644fcbf988dff1f04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e71fc689daddd09890c2225a3fa45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0db3fb4513c49572574a5d9751bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709592e06e8ae0dcdf27360ae8b4506449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249240124d629e796280d88037deaf9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88264b73a9fa6b7306335feedd06e0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683780b2254d130fbd4b76e82f426f39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089ff5b9e4b28ee5d287f34645f5954453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f879952cb4919e823412ebf63433e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957b1df122fcdb8fc264d6e4224af44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641753e963ccda79c5358829c03908456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcc64e098b67f680fd936ab2b78040457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f1000d621c4a308a65e8a11f4b30d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac3a56c6a4ee7c0c6df5d23674d90b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53d6e3e38ff0baf681ef2abc324223460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a17f4fc2537b803ada0b6e26f2bffd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50f5f231e30483b13cd877cc648f65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c50b6ffe31345c947968cbcf379442463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7ef750b69e3a48c594ed104b8d9ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff21a01752112fe7855bc496b6e86e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996968e56bedbb4d5038db2d2ca66c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20775e9fd2b93cf036bcd927b575b6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e09cc288ed79b6e2702dbb1ee1b333468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1644a4b79674b58dfa683042a8b89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510d414670e67fa8b1b4148fbbcf201470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c7669935594120c967385d014638471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937d0c96c72862f3fbc6ec8a57715a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e797396824b174659bdd9d7fe570a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396cfc0e04714d8a418daa61b9dcd5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec022dc883fe1fb8671300ffad1ad6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fbc044e2b85db4fe81304cc7b79c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08638123cfe663c5095872a2ebbd69d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c344b1d9ee8aa123adc7d51fc8bc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d444267db7b3b67e9932b05ad34d661479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5931db870ed00eff5b800c4c8fdd1bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283f61417ae0a1098f77eb85ffab3f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf541995bf2251f88b018924582ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dac2c7fbe3831c48ea777caf0aa68c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd887a55f79645e972690249384c12d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa95846551482b4a043be8c34a1b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a5dd2c8db749da6e140800830378a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419875c5f81b41131919d5920f9c584487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b4dbc8de886ab8cbc4eea9570847b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a154b451023b0a30de42bebefc38b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db51eb43a8ab71e16a26a4c585bfa8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e879d56b033448bded7eaf133dceb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93a96b4a9412f330557269de99fd2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b4ec57f15e4d06268c2c817ce223b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f3f70468d89b8bb35f509c04be976494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a858037dcedee73a17759aff16b56a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4ef1a63771c3c200099f39fa77ec4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811bef88a00ec3d06a9cda232b17707497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f0a3351534d1afe1889cdbf2f93de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10061f9624af9c4e575e5fad3335e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26978273db13308a9bb73ad27f91c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867606980f33cf725c5fc02cbcee432501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27ee300311db1e336ee45ab736621a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab3848deb1ccc4a2aabfaf63c7b6ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8f99ffe9a4141014d6e0dd6f1fb58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b94c563217fcaccdb88512af87c57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb32f52bd08af678d8fd6d4baf44d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2223ea908b811fea3e0b3c8c9a7c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484e03692999db2c1274501b409eb5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376f427f08e0afa8b60032ad1072d97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3403d6284524fb8043e678330b126510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ce5c06f84fc2f9f5bcdc6745edd16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2259c9568e9a9b1788c8b6b2c8c329c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bd3ca46221e8a7f92ac3e178ff8ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c69cee6da6cf1ddc94e9dcad880e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b00fad3f0a5e45526d9ecb1b82487515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee4674359a18d9eaa76328fd6828e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf49e6091cf01cc9b7b21af67e9821517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d60fde0073ab6e528823e9bff91d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04446cf2a7616df36a8c14757975fa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cf8fe05e51ce4fb0c07e93856105c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb06ecc3317ca34e263ccc3ccba8a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23370129f0b37657da17ee8f9631a9ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6271a3cd73418a09e4a04084e58f7f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fdf46e98c323faede594ce2a06d51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a61c997fad358b66fc0424b1a8432525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce29f2c2ce94bf46204901fc2faa11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eda65ebf7d2a839596eaf102b5229527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f710ac6a53f5c6aa66f75e51f9ed2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cee778a27b16a7ed9af686024e15a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71dccc6a5dc255c68ee9dadf1a509530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35a90985ed93023b655cbb7be0ec55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d7981ed5bd383c436edcf7475372532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71703b3fd54f2caf7a53d3b46af00e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391cb0035e8dda0bce469672d11c995534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803f6a4764460d4ee37ca6f869d2d83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131954836b4612a940a21825d718c5f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab2879a68050795eb88896c3c5318b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c712bcfc51bef0ec05ce885488908c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a1e61f83a43c99118f2d5f94df64d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7842ed11ba1acdcedb8f5a5d5632540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e21a11817036a5f5f957b374059569541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d5e38fac91e870fdf2940a982c3f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cfb6be62d1f3866fa2547bf683bb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe688413094f284bdd71f2ecbe096d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b257190d5ff3c0b4dd1a39fa61994545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7065915eb75e174869b2209442742546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e3ce4f88ca53801869f45833f3de4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526f5475e7a1e939e77abc36282a18f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecf2c051bdeda92aa34b1656a28241549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d708eb9198ab7caefb73f55166bf6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5045a98e1096de1ba2c34bd266776551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842780268cd559c050b68d8a98b8cf77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc62b3412bdd1a519a26d560a19d18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925019a97294a9b9e11c0198a26202554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7c6706821b706bef91a7f8cf2e16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1583e83db7e056248c3ea387f0cd2ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739d154360e0caf1fed6b03a2b8252c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b5e6bc0cba9ccf88afeb6c4388e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92357467eb278a8f160edbbc86e02f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979573c096399ed0a387b29d6d9a5daa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519bbdf72c1b719442150ad3b66525d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b258960347d1810265049766f2248b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff57912c5a27a39d25a64f79352f59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3b712f936f9bb7aea9c01eecd7038564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbe80801ff7978e6e1094bffd22370565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235b4cd68a7affc4c48b24ab7bb7fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df65206a0d1159f7f33f3f7edb75f01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f1152dd3a18360077fdb88b76cad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b73581e3bda5299f57af02557ecc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e4a54f4bd39de0864a6ca3e30bcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad428fb2c85a6ea572e087aa99617e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023cded28d722adb42defb201edc71f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac64e04774f4adb0f3262644fafa27c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e748832b31cbb058289b6bd53123c8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7021960194b6c262005b689eff8f4c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24357ae9014d0e345af2b0d5a290d400576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbed530cb079756f70f5e91446dafa2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892dbf2512f0baa6d4a82de5864b1c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be24e7f5b014257ec735739d50be3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cba846ea7e2e8b55769a07e561e98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd05e1775b05cb9281f57cae2012bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777636d72bf22a059c71a12cb44ea970582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d018302dddff489164093fbbe0db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2432d1c1a33d815f84c0742f1cd395584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a144fa370d3805a06d6ca38b66c9ef3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde07c9ae4d6841ebf0ff5877343b8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88ee2c87020ae804b8b1f1b10a1940587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663c7f13bdb533d9a74b593283a9ff1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6f8c97df3cde9f8f82dd6b37e5499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5bb5ae5333329165adf18848b8684590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44802eb2007179ed024f2aba27dd38d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5079f534076dd17a30aa91ad9559fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d4d1bf43383c51839a220a2fd2076593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6bfe5138fa1d0e41e3f7ec10469b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc0d077dc4ed8c53e1c5fdba0071ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1303e2bf7943aa6106a022a010704c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c08199a99de20475cfd2b4dd4c9a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1c25bd7d7c84e3062bff116bf7841598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f65797942a56a19aa8c6e213bd61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedfa8859e92565f574a7a2560c45f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6853e0b5da1460ad992a0d3efa7e952601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a27509e372955e928403e899b8606602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bde21d14ed78bb2ab121ad1813956603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bf692aa9654d7116df814adc6aedc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba362d69e4d2b4778f3b73869e706b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b52597b18657fd3db5c00a07627b0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b014919fad64680f457b317e08767607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1bd7402add44fd2b3e1a547bffd12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d36df1f5270674dbfe27efe59a820609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7682e80e373c36bd9afcb01dc18a349610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9401dff9e807278423798f2649e3b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f54a392e6622bb2e74acbc305f16a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ca762b6b17a6b8590383e47efdab8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f8f301d70b82f6bd3fe06c76108bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e252d73303b7ed26e9252f6ae36e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aef776edab8274266b899035dfa92d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a02bf8e0ee8564b0bdd127e394cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc52ed71188ef9167a17882d369d756618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e71330110eb189d4194976ae00a80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd6b9edca2ec11c37932ef8eed351a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e499f99570a9ed73cd301760bc6de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83447641e1dd4ddd3cbfef75487cbc2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d611a5fc654e9cbbed3e9a2addb36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01485e6df9e423ebede14848317bbeb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf57cc8a0555c7a9698f002d721b470625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8e07e2869f99be4f45b23722092eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f28c53f42393d82a66f0baee45b051627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db4f58d80b8ddb64849f31ec9249e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700618d70e7e66501814082ca0c58d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382291b298465d53a1c481bbee167e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29508253f32dd42a8b0178cf857d48d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d90f66e68acd5ee04ac7a743b25ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c6d4c75066bbb74cafebe2be70b95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415472032d6ae1f18d51979a015e9f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56343bd3d20d80fdf07d8d4447c9c3af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f054b1e32a18ebfd0336d97d2f4771636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da35c8aa1f1cc96d34e421d5987ec5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620971053bf71200c451eb45c8bb964638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab368f828c1b57fcd9e75d15fbb70af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba515b55b85758e8d45add15b09ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e88fd9227989f6384a9b5c20e4e1e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8b5a22dba80303a9d2aca5874325e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3498db69676acc1ac8a32e5fdc7eea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34f6ff3f5a04ae941007b8f07dbed6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f461bb8591d111eef53722b273d4761645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd81e3140870db89e59342c0bea145e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a65c501640058d736f9da11b869298647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2269a7e0c7dadfea051c823f2399c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05341a83c0d710bfccb751c61976ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1a0a44a1b17fb0e5ab4ec67f25443650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9487519273e4ab864b677d37d81c81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029fd6245477feea891480036d19ac7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06659d5393237043b5e247c219470f55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f307ee4b7fba66c1c178af2503f5de2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b547b625d329b0751f393c8e137607655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006de7ebf1bfd8d403ea3204b8498f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce930116003ee915a3466d7ca432d11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5dcbf5acaa944a0bbffee986e872e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832726f76823cc444a366a7f862f3f59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f296d7ef3da9114c8168676d3998f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503243f92ea35327c0fd38b4199d145661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dec6429d0d72c4309e4883d05f60b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c6b5835bfc5727908f7a1fff8e1d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af9a824d48e93306e07964c19ae405664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759528cda01f5b45c95954e8a06f032665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1a47d8f387d0c72379be4ac144cf1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f62822e5ca434ae01e9f0fda046857667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53681cfa8200655bacaafebda6ed37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a6f739970105503f6d0c15fc671b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324fef567aebba67b86a3a836b82989670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba3cf7b7d222616740df7fa31cc27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c6e7433dee3964175812c123c715672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f375f8c50043a5e632c19e4cb858d62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e418572e5999d03d0116d495f5bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202c6c9acaf5539673df42c3d5f9e38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998208fbd587b03694fe7a8c08167faf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da3807dec10805421e81dafe9f4ef1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e091d31f15c54ace16481874052601678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105b2b8e6c21203e8dcf884bcd4934c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eeb3d0887c947df268073268333fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e975ef5b341c9bdb354a624a52f437d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00c5d3a3e393a842df81661bb27456682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a5be05a828728334af6733ed0d19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba6115bf2693ea01830fce84cbeb5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36675d8dee3a8f351b26364f50e5dbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9b8e8af6a44a6fbaf613b62c54990686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb1befbb86ae8d7b5b381cb2d3e269687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c091eb01b8913f0677fc2cee3c576ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63760c4c8fb39890a8b5e9ddad800ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac92619d6804bc6419aa5b932e7dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f2c60764643a3469b12b52862475691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdeb847c58a69a191541a9f5f92c89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc75afe8d6676b1ea1b2fb591039e51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d4f44535441f925026ae4f310cd5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbead47c571c4830838e769fe1f745695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a55203e44ff4c1ad6aa875047d3192696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e09d7f1afbec9ae0c85f4a2415204697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1e62803e285e7cd1abf992b0a2042698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfba097cbd7d88b12f6596c3af46fae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a901a7aee6cfffc5eb6736bf84b3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479cf262d1bf3b04119aa7cbe6b61e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810885266889a8d1402d9496c46ce7b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562410882f1cb67f6c5ec4c3a0b4f3b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e7cfb43a041052838fd03c5f6b35f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d792a2653f3bbc5e3b689ae74d8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343588568e2f63aee2f0b7d5f3d87c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142d663c41d9a0b6711cc20645dbe5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385498dce49e575bef63da30797965f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf50655ea40970d47f556557427d3f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfc5076adf40d97a4d2c5e6c5cf17f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f462b69d38778fb3f23fd9b8d6bd65a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f9646e020b1731d56ae232cdb4d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d888272532c327789f5f1e1cdeb5205713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997dc9083fbe98ca6995fefc068cc3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3d7642f27165e162be0a067a953d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc5963c75f4d4501d84a393350fcf5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7ac0933334c221034457170a5e0fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd69c4c56f7c2bc41fa00678ba7a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e611ab3d0241237513d90f08e91b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77988d93842f29b5cc2694f3c412058e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99114fd0209dd6c874d65ec7d7f6ecf9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cbfb0ef858c06bbad2af38c235547722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92056f86e41ea43e38f189c655ac66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb7a2170625d889cc37417a5e54df0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ebc5a118fe0a04ec67a7c9ff2dd15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05cec4bf9f48825d6e9ef4721f51ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2afb26a13b66192f89a5801e09470b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0985416d8e87e509d6500e66cf93bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95c58965008fd67f67595188debc40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636c56a9820906185cb2c8e93f09ac4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2240107ed62df219ff19aac09c3d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd713fe7bcb975e934e12dbd06b5e82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f17517f59728eca1e7d74057489c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80f3a3a3c0e3d3f34bec1372fd3cdb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e7721ff6e072840674bc63a4d9366735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632674c813a6615db42175008ee6c5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5871a73360ea8762f26af0c7a2196737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a4de265a8ce79cbd7fb406ac7739738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdcaebf247e4eb6811377a22b49add739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b199e7cf84943fe6a1637392bc1d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e000cfaf520b8fc529031c3192b3c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91747462f22eb5d57d5b1fc12a7b11d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84231b9ec5c61fc98513ae2e4633e1ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7de7365fadcfeb57afb1e39400c8c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfa6f38d04ff901f5857fbee13c445745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb042dba1fb7beb0e5f2d3a13cbaec57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c76ca04aeadd4840e4bc34c5be22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aa9eff0d9feb670fd598c214fec22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2c9c1af759eca7b6bedf081a41801749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fe015db316954123a4197e994aa9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa9c5b13b0f56e1b977d89fb8c0168751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e74d224d479e6727a5dd60193036a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4da9c25958116774e3d64bb8b34b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23682e6d565759e9c3b69a8bc9acbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c09fedf018e615dd8c1d808a4e5dc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa24bad18df7eba73eca850c1e8c868756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd663726d55efa8893a66ee35b37a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88027af11c97399c2023737247cc729758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb863801129942ed2921d799f5ae5fce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016b2d8681745b27527669ddcfca47d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f953be5cfac09e35d4a942fb036a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e09546475190752406f91811fcb0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8da91cc16d009e035e24c94f437c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ba3b2a801d65e3fd788c6d894fa35764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af949f54b5bdbbf3618f0826cee257765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd28b54e8c55d1dd865df851a12f3ca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33020d7f2797378957fe57cf554e530d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f3d53d5625647c70bdaf34bfe26c9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d858312fdc3c50f9d6fac14c6322be8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04fbdb32a0ecd040bae74d72dcb716770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bbca521a56f708301bd039d804f59771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad399f947b421beb36b735fb32b3452772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad8cf32ef5a03fb955709a5a1fd9e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c0d26d4d31b48d1357971527ab4f1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fe449bb96939196b1c57466341904775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24e841b3e20746b7c1839e31b1b59b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5278b056f96be46b835d41e7ac4c85f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9911b062ee64eb4b1930987f6ad9df778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59821ddd797451d45857c1582e45ff5a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a722a42542f34f01245eab2d45bf55f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beb6947bee1bab64d4279d22bfdf34781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ac0a01d0e4c0e5f62a40eead0a29b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b870c56ffea8253ca29b669246bdf4b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158db8d9ea57e7625a5e112a48e9a570784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758d0388feb4b50152b5d311aceed97785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1590089b162b312c54ffb7452578527786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dc68c841121843d43189131bfe6a0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc36de6342213dc66389dd3fdddc1f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa3d1fd1ab6957702fc31ee784d7f6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12f68eaf7e5f8c96fd9682d55d587b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef44d0c31ef9cee837a9d1cbd4d9d4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a13162ce251bca245e85b08843f2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70770ef2731d69be4acbb7ce8847f927793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093354e74887d86763cc2ea2de7a051794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc34d54246bd51da3e8e87f6ae65a26795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97450da538681f9d8cfba77359f76aab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27403bfcb3fc5c3c96464a7464da83797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf187cb096be6a04bd3d3cedbd4fd68798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be62e2eb46eee3059bce8a3444b466799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461309afbee0e6e9c2abcb48810fa92f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc094deddf858d31a6d5d464d2498b1d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d56a6cd32aeb1fd6e5b49239d19d14802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a6db2bed287afa8e3d23930baee84803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660d67ff8de6655396939ca3180a568804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16fde01b050c606126cb6249fed267805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c3e799bfc7ceef0bb3d18cc1b7be7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6734a96ab07a8ae670aa590ed8d10807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bee8df83a55f2507977860af909400808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d845f852a84bd38e664a28a1aed5b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0127245f636e83abeb90d1af0355ad810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4072027c353aaeb58ef80b6360ceb7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015093f7b1780ed7c7cee115251f9c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920421d5c66bf1942a42357aeba702a6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865d846a68e83d8d69784a1600e0839814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e52b6d6850e7ad2b1914682bca9d94815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c85b74a04d39ec5a925ef39f8b3162816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98026e761e1cb6f5a3e58a9d4d173ee817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cac797c3d910063e85c6a13bfe09f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ed41d3eff8bbaa4016f53c9d50f97819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de6f3ad146be5cff0a769b7b24a3b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ae6d3c30fccfb9db1b5381f34f0c5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff574f83d57c68d704aacb96a40cc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71e6a3e34a7800b8717e349c4ea535823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f120a720011abafeb14bfa548fc785c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edca8b03ba0107d3f052cc417be565825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52264655641c8c6394b357aa90cd5115826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8019814555de7eee2278b14d21e16827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f9b0fc854e553fa94d26f7ef97aa4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d83b07d9157d7845eb5521400b3538829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab00bd30eccf01644204abccad7394830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f55ac25dd07e0ca895cabf684376da831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef351f6c46037595d9a0e243492193e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f679f8c6123caa07aa9d51f27359833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4e6238be95a8d367e8a861925c9aa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e563ecc51e891f04306727a6c4dfa2a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4dcfd674ae7f6b4191afbde383f01836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc41baf3f36dc96a33798450966bf1f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91962b3c22abd1a1dce138703ef89f7e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33f5ae5e3103adfb3379281da6baed839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34799002e7e70970b344b830bae71dee840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b6e8addecf46d81406d66b2ebb426841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5da10fe5e286419815becabc19329842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74374b53934e90fd17063a1ec8aa2bdf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a638a426a8f1cf860cacd3a0fcb97844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b186f95c49999f22ab7b52b796978a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f3d7392ada98836e9d490e7a24811846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ebcba0b1ac59e01ba2205222c95cb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ec98d3a13295c96f80ed5fb6eff5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3182eb96cc04538e20d6282d3a9c6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844552d59e70d594247dd47776b9d4e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85641bd8c7f803904359e54a1f8ebd7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a8cfdff9198017b686e16ef4f5148852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006921c7cd5f221ff12039f15c5d8a9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472649a867763af41722d1bdd73ddfe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1540f94be0fcd44751f7c0c077773855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba30e8a9e021dc552d51317e5a047e7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67e9a67a68c248848e7235d29960b8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595c62bbb0d99a6c8c4ef52c1dedfe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca92fb46360f8cf0ce8149d1169b9e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a92ef0b73711bd49c80a5df01c8e9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7568b18113241b29f00b6fea93d46861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17239f7da2a27037b648c825c759582862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7886bc2b515d8ab29c69da9b5720f6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae91d0d1d9afaae2483437227817655864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e83233037f477ca22013389506393865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c51b3d7d8968121cd7b9b1f2cb57866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeade7ec7be1b685dfc41c16838b7f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d70bfef0d05e41a00a4eb52eadec24868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473161f821877b5c84f020a5a4a823c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a5ca8014d047ec64af23964942a96870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f990fc54d4cd95a9c9f106f2a04f47871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d39c663911585527d742218cb23e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9912a3d795e962c622b0b39f64110d5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f156fc7924de3ed7ee473389f03a56874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eea064210d1ec53782f6e3126f3afc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6b143a9220a0f7f2101c21ba2b10876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb786461108af2a78f15574e8bd17f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a146b90b59635d613dcbf6cfdef8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0c8eecc2fc161c814fb5301f5e2a1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee23e69d90be093d9ccebd6c7ccd0e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d57cf3e51086c1c56b7ea5ed68373881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8ebbf22642caeac0ecfe4a129a1d6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91f266d51dd8237b389d935cea211883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52e3ecd21b0e27dfadc74970413401884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d5668a9ab3c9f3e316858f29fcb12885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb9a4a3eb58371a2f34c97a8edf49d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63731cd7844a8e804af8ab1105eecc64887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c991e518d97b9f20e1157c24440c4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815e921f4aad446ccc15490db18b722889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4d3741bfe6f580665f7f48353eaae890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fee3ca3e7574461280a2b8da5893e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8834a9169bbb171fca2fd89a55431892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a0e7c2dfdd0e3e26b41e0b8b39f6f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30c1a6c1e7caaa74d2dd49872981ef894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9dea76b7f44bd0151355447abe626895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090b77ed35b9b5cae2c4ef6d610dc9d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdf5dc02a1b67683dab31d7a98c3c4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d74f4f94b8ecc83335ad055e725bf4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce04ccb2bc3d7273466268b1527f4c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1e089184124786e5ae0629797d8aa900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f400be065f006885084a20d94ba55901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2675c1610324b0218b8c8020102db902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684441792912a694074ba9066df6dcb3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750a5b6ba3027cf23e9433b1b4e30b5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db580641b8cdd7f9781464a76831b92f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159cefb40495c8af0e1002147f74edc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf657d5d93601e5c590a10a275f8bb8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c4b2c634e72932993a3e13d21b75e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001cfe297a5e7d6ad2f85f5f5a34968909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169adf7a6f0e1c5037e19b48a21dc55910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a7da600e390b339359acfc4f1eb3e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a3d38fd4be2691ef299eef590979912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76464201aaffbe085974adfcfb62f30913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c5732703ec80f711b1466a33d064a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def709dc74d3b1b50cfa5129eec292b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3673c1be06486ab306b5011d7e41d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914fcdeef7c8af44ccd20d190852d35917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f89b1c472b6ffa2819a5792914702918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b589656294662433adca58b17871ce3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e0dd44db9c2c0f42d07149c65bed9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1acbdc5a5a9170ab9082834647013921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07d704c26d8655480f46a3ae7ebbe3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549e9981a0e10b71054f546f1ec9c0b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187224eed9211fa6d16e8b26a192eff3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d758bcdcfffdcee5ceb521e04601cd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595d39abc36d8fcb46e8039a4c7f82b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e76b1cc58bec214a1796eddd611be927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5887e7eb3b6a325361f7a70e71c52928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d2db7fad062fd91839ce132bf660929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79f94812293c9367d54bca62343900930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263d633cae2dedee8805ae0a5b6fc0b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17feebf070f655d8db3e70bc03036932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4140589033046cad0196355054414e8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce694d9189d97d77bdd11ad8693fdd5d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5692a8c6eb7c7362bfd35fcdb8e5f63935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0dee759cfdb235f4b12360352e62936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe06f38ecd38c5bbc0dcb0fd78eb04f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e7e2eb547cde0f976335a86f7a31b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf72fc0302eaecfb5cc5c2688f29a1e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222c416e4b64fe104f04d837784b768940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc1af19c46cf9fb61a8f3ae1161cde941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9b4ecf892e506dc98d50aeb797ea8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393e798d9cb2202ade3d582401fa5f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc544fdc35ff132caa8b752aabfb7566944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb57cab069665823c7e092747b07109945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c60a7329751e609491f857d2d603946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b523fba518eb782b591ad87c510de8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45c8d9d10e43e9ba34b6c396ce2bc0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54e19116713740ae3cd8200ba4d9c5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505010a35e365f58530972e89d41b7ae950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c48da896163b2edd5ac3501da740951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc93fd0069117a19e79038293ae527a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a55b7e5e951ca0d4a6fa7c4012007953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc76d6a0cc00dd5409cfdfebcfa9c5a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe3dce2ee7d1e1882a85b3f4759e56955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53cb4c748b0ff05e32a30f3f1e956c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9ea60973674bdfeab0f0cca6b217d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69112f0af529ef5d776393adacc0be00958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351f696f919ba7e66026f1edf2d3965959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071d91b1b7c36c1ba9c9f2386c33285960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2ea7f694315b05eaa412fa84a6ef0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef008973ff5f38e38270615142f4091962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a6ec3abb942755cd4f438da080414963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efe1f73d32b7ac17a4db0e1e50daa2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207598867c16b4d2e7282adf87369014965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5c27eb4d3abd999ba8cb3c159ba5b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc055469118dca47fed63516823c803b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263ae5cca44950b514d808db03b561968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d192a130466a946e632a089c8c40969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a43676e226abeb2eacdc3d13e8bbff970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8caeaff91aa47be85e5c2b6d21322971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4411d3c3c843eabc09736e418770a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e5e0eaac3d23b0db9bb4e64afefd9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a32544e1609cfeaf82e59effba7e6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437e822d70b3729e57462296edf6ce8975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>