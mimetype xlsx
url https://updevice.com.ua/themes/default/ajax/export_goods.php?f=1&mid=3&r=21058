--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f525364f299b79440515de98abf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af1f4105b7ff83b1e0b0e984072be02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c536f07b4206d543ede0440ecb8a333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba894421417d2bb4156ae6b7943bad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7f60b71567125c27b13f31b290535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a15a64d01012c8e4caedbecb9a0a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608e9dd7b4e8fff1d4cea8f7a8a2437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f222b4bafe2eeff2f3788c35e052838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837303a9dd210700351336bfe37819ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d52657867a244919f2950a2b5d0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07df2604d48e3d9996e7b41926ec1ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ae4b3d9c9b90e4599578e5b33010912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76a639987ddfd24fd05b543058111513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75408f095b7b53e3a890412c67db91ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781a0bd95ef31a5f0bb619ef610322515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5117433b9cdc7cb8c4f03ba7a3c987616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e385c39a9cea4dc978d197a9d6ef9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700f01d9955113afe82883015ae450d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3936b483c39fcfa00b9d7e9d7a1f4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa40311074cd8936888009b681c9bd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a9f25f97dd4d3ed0cbb4cbfb8a68b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c4b2e0d00712d6eab1f9b900c854b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0018a464ea3d33342c221fc401c5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e39479c753ae03b4bbac95f99e42d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01720cf30148a3f86c14428b5cbe1d6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430027033313b3c1c21a21f4489bb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921a53df2c16360d51a14a9f35b2de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbc3ce3fd237f1ec39b1a3f8d6607928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58491e54d552ff2f647f06224cf9398f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dbb2ec71ee5f06b1e666b02e073a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bdd5b60fa6df5a19974dcea1c925d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53064be6ee4dae69514b86c6551b90e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75baa952a46e128bcfb30bc2822243333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3222059c7dea8982429518d7fa9c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3778b5df701a2dbf9100102a674302e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e30d9e6b60a797e167ddef4aa5a2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2def9b08e39b90b617af39bdb99a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d07c2256a34e137eccb70b05720ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2599e9abe92a92a9ef290fbbf82ecd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8bddad6e4522e6d4ed0d0912f3b7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515b08e6c26dc661da4a3fb00703ff641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639237e743bdb5a1d1047c75160340aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e1e13fa1e3899862e22f5104a454343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ce729e63e0042b9992a045c82d06144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b8bd6df9a4606520eb115ea7df4b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfa4eefecc98a0e6d46c0cc13ef27646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f4be48c200109073af8cd308d880447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e8b405ab00cc6be7aa5583d1bc0e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c465fe5bbb19321b8cf802bcb0710c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae8b9f4a0e5166bbd68ff838ae86b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe270c2426de03a28107fe1f312e9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb02b4b19fbc6649157a4cc0eb3418952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc0a7b6d2b2722ed8c8f8ac3ae39a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aca442a7e811099df082e743ab9eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b97a19abe533535c816c7bbbb421a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7975652f543282ca7123b16c495ba456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8b7d833651b5811d44de6a8d5e99357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221a3a431cca9209bcdbc70da2b531058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e9c98291a3ac2159fbd70335347559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd81deb50ecebd6744b002a17a26cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f25309ba870d3a77d22f1a9ad25c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545233e2ab9429706e7a00224e1d9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9106ae1d55c638af530b177de35bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18ff16045c9bd1912473973740083664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4bed156bf52ae1a49b1c12e424dfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23c6f3395dee9f4a013c8653b2b2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a49d051933d797c2519d470609daa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b4ce37054566388bbc6b270a8428f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304ac7f402b4ce7bd36cbc5ad04b8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1ab43ba4ec43ec611443be3e1d0bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ef434aaa2a043e908adfbf8fe9b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640206d25e0fa002b1730e90ab7b14e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3b2752cfe3a6fe6114fa0ef39f10c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612132c52137f5e4a9c6479eb0d50a8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f39fc943a45d38c8f8bc5db48fc6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb55c2ec8aa95fb8d3ee59afe98cb7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed1d99949d09f155b860f1085ca2ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480dcf6d034016507bf31f79389cd1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25945676a13c995d30be6ff455cf4a3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189db4489a1be098061d752168d925280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a161c854a6718afb9c5bad847b7d82981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfab9ec48cf8ca8f1d615c74d68adde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c21d3d779cd47b50152598b813c34783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f909bed91b5baa90b85bf21f28e13184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945401e9268108f2c3bb3483e626bc7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a138a4d8c5af16452de35a10142e2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f284490a6aa4cfb5f7556712ba88e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c126af27d2bc9eed594e1cd4d71e7af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858322e3829d904a2a550025c81b20789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26504289b61253628586afa93e9be7bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437fd0023b7910d87609b2225f3098191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b89ade1a38e60f9fdbced1f34c3d0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a1f7375fd875ec49d09fe167c4d0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0be8e9ec4bbaef081058b915ca0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caa0a2d6d666d90c8e763ff830386e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56843ae681dc51fa8997699d66f00f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3adaac41a87a45bfae63cc14ac8b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c5853b1d9018d1ffab377b13f6fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba0aa387b3d447f877678ceba999a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5ae1eb1fc63414b60b02cd4db4235100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf750c60653a23b2b2959153349fa39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98be965a3aac9d0e1637b6f137d404102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8ab0f98334e06dade2d7efa2e013e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8748f15168a1bd8b46f2eb25884cd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbffa515342a086b99b50bdf2e30014105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57f35322f96337a62dfb747a178216106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe01dab1c37b23efefd7cf983a8234f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c69987520c5818b905df7f0eff80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf0567d0ccaedcee220861ae8c6255109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2a212f78b1c28df57704522270f54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52141434cb38f95b77796771270f6818111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f6ec1e23c715107c2d6b44eca8247112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758dd6e0bbb541e973860693be44117113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23ba10bae6b67d88f94d07f7af292114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c9b8ef6bb7214956fb4a081319e24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67735192626d60fb9b52fb45032c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121233acded13b94e75c8316267c3ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12820a9c9afc1d91d0370567a230f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fc3e770d316547187bd980a9898ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2823fcfb6a78640920f7ba749a64f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff5d8a790fcccac4be6ad142877457121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f9cdc349f4f20dbbc6a0675c40884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a988ced7f7833a67b0b97adc48c394c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369d0a30125e5ab6c0a5ffe7e904c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8c8911abaaf6ebb66701a18be9be4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483dc65a24a6c05fa5f281515fd89a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa587ff787b359c5b0422d142d8f77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c33a1df7cf022b8a4b3eece9d2640128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c496334513e1f59154815802ff8c59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482031e64c2e8154476c0ef5e70bb37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba24a1564fdec83c0f28120a04f01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3d9753a14f0c8f2f9565882057457132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3ceeedccb351e87f6b6710b24a6fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7595ee427a03e49baf26a156599fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5145939ddc7becbcb6f020bf44290135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d120d1c028d371aa8beb05b0b8724b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da1a02f71771a6ca8800fbe505633c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5278fc98c93556b9f7da383e1aaaa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c52040025ca2e1f2e41b495acde585139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e0b8a54f31ffff8aa9a357f4e2e9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005990a4b36951579c4e86874ac62d6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b35b23f208fd29d53646a3390fcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555e6535fd7c857b11d6bc8d860e2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a8054ebc272086cc704552076ae11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471ab54eef58de074ba1915300f091e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdec81d0582abc548bc669e5c4dbce8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718599ea8e63111942ab90bb00dd19e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018e08c18beea9daf1ab5f24d6d4eb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0bfc5242cfdec3898e73ca64470a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a0c214af1d2b3553f55a5cf813ec3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc8d0bce24147822d80281d947f3fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d454ea7b5f58780189f4fcca5484152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542631cc718dfacee0c39e9e80e4a3c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36b003159a6feb151dadf32ec5fee8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc560e30f38b1fcec22d4144aa2c83c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61962d061445858f6952594b985032bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7563dbe7e2360aaccf5996f2486d5d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8b13c7e34488be90e263b35ffcec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf607444073395378c17bf844f670b44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16d172a6a32d77873b276bf1a701ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794d20c61bfc9df1f62203c299a12b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2317c2d2ab31a20fa00c129c7c55f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25a1720435a484ff15b17290b0b98d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ed2a82264cb7e893a7441a960de9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d4df1ecc4589b1d1eb748bfd78f34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d156a495edc34b306276bb86edf835166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c6d6e51b4ea332490b29a187ae30b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872924e16302d82f7de908044d6d3096168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd45410bc86460dc4a4c2707d6b0933169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609323af12b5132d9e28025d8f5e9c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0b35c6d3a8a57e2e7038ab714e07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18067fd851b8cfa49582067127944fe6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823eac2f3a93649dbf255f2b883924a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae81c9ae77cfc67fc8451f3d05c5e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b43988889d3d2f2145cd4ac83bb44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1230c4dd6aaedab8ff6d33b9195a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28801b1fbc6a16c7bb67ca3c2b4094e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77cc9ae73db728a3394253261c4f0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfb51e67ea54e86cac30f4eb200cec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d8b9d636072122dc1af76a85c59de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03a167c27e0b0881462a332bf35df9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4189fde34476196e6bb7daccd66e9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487de9c382efb31f74995d7a8385e98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965336d108df7d84fd2c1dc9ccc7e39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe769a0c6e2b2e2ca5fe3f9436fa438185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1781e8ebabd638e0a152f722035a50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de3cb717ecbb10381afbfd15786495187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8540ec585bb1c71b7b2c5fd64a69d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95605684123d941b263b5d85182d73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392a9f8bc5f6cbc5b7aa9b99ae39d4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef3479c2f087ab34de67b40c9f37de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5685582073d16884df87e08a768c990192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7d61f4092f4eff2dfc7ccfcd0feea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd68f36bceef7583624b1bc254ab507194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dcaea09c1ec6198829df699496f7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda344e734989580b4a65dba78cf429196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad4729af970a03aa4d6849bda9fdaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d6f05e161a3eb14283c9dd5c8a9a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1efea6e24ae0d91dc7c34f86550b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278d1b17f0fd3f1d5864d8f02a066d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922e9af792e48a541a52a7b6810d392201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cba0ede960513523743d373ff017bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274281cbf4b618d5355c9b68ea37bb50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ce79eefa82616bfe6434ad69ce729204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155f520973357aa2e36f3cc047dfd3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342404580c94cc99d3b2faf1917f4cd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae16c562fa419174a3120102da20f9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f0ab14a38fbcad7d467bd1e1b7a10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ee3833564785cb947ee62552c324f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96e8a96384fb144e07cd2bc3aaee35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1a5b3281a17e97449061210ffcce9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64c85bf587b7a4aabeb1913e7707fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db13e6c86d7f586730f65e4f4dbaf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ed2e7fcb63efe8de71a34784e5b94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38565ca34b2ddd65fcf7679b4e401c24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e8e020c32fa257e3415dd388d991e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa95f63ebf808f66101ea68253e73f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a9cf65c4e64be5d8fe5c9d66ab567218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29ff5a076bc7b0c3748e774c788b59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cd5abe042ea0d0e5017d5f756438c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dcb74e708c47815f69572269e7001221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273097928e03ce9c508d22fa12ebfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0fe3b3a6f0d300f6276114c8e4c95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3235c16518fea71c36ec8867b3bf087224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f59447fd18ebf6f0d46c565354bf57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074ba0afcdd3ffe10744d6a451de409226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7205fd81d8d5e259be1b8010ab3c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168cbe90ed38d6e07dc21377b583806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92330e99e9ce4a9e9ca546f2d0992da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d346a7c1bb4f5f746d5f570f0d134230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a92a268f84968d65bccdc881082282231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5867ae820132dc888cfaca2a15e8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b7fb7e7b920e1e51df8218961b33e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d9a5a9b1d13d523cc533833a9269a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fdb87721b65e09a9fac572b1dda3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee4ba075fc1c1eb129b7796430cada236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad31582cd135d8a2d782cd51602ce7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc77d28d67d8b5953f1a4becbdfb91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c456117852dd31e364b1a141a09a6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e5bc22074d85e749bdab5b6b2a95e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fd87b92677d9283cf821c9a9d6c07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafb2a89691b60bf9e41077837f6d33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c3ebae3c345b4d5e4685d9113387243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db87c33491c8ea93010330c273831e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafa5ae6aa9021d3188c33f2546aebb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4326f820cb335f6e48765bc416d6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0581640793518b66f8c6ebafacfe455247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3179e9ceb8d765d25733b266aff30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203bd0e5629b7ecb097a35fcbca96e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb561c3f426ab799e318a824a4791a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d636d40600718a26871bf245f5649d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ccd6cced70891a56430e7f0383ca1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd147a9d9bd5ba8e5d51050310313c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89872a7ee2604fec5f233325c83b5cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee545259080de5fbf769c4b8cde10e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc24539170ff6b5b242631f03743d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ec468daaef2a99bc6581122d852e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea284e30581bf42c264948bcfae42070258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129350c90efaa36cb80ce9628ee4cce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e745413f110401a6b25d9ba759d1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3497345a1b713f59721f02d6fdbd14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8ac1b82bb4af1a2ce87e3152bae8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304df4aa5f38961f9451903311389843263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df55e92cf69300572be3124df958a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc2b7d4d80da57f4ae058cdc013288265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616e717c384e4f87c3777dcf5bbde60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210f60e4e47eee5b95ccb1554aa9a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bf7f617d0998352bb2e0d81902cf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f263ce225f52ba393a58c5a5526554b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a7e4730815c8dd6328b8bbf1786fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592658559ffe239c4ee91a79cc76cbdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a67a818b6317a44e0c742bba8c32ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc13d7b9f822f5f6786b4ec52ec06ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70620e93d64b1d2f0b1657f57cfdfa12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfff08193f16a549c1eab4a5c022c19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690398513128f881d3552feee00ffb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68019db402fe0b6d627e028bbba94169277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa5e7608f786f7a319f5ad43aefe8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf6e87a5c7436ed2c20fef0ea8bfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849d9b85ae14f30dbfc194cbe99180c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10d945b26a96be08b0802deb24522281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67185c969154cfc0563b6d2cb77f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9b94b84723e628a47d72907e65731283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ad41013b0ad6bba0614c2cf94398d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261ecdc90b2f800d365fdc70124aff0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59dd42a868d06d3f8c277387577d87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67de99b0e45f70be552e6bc074987e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f0da93a2a080ed15bf41e2966a81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5369a520ef8b6a33d015aabe6cfcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9ccd48eb855aa81250c2911c4ef3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad48ac389bcc126cf85e002b219521291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af584a652633f0619adb8a0b67ae6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476c74f27aaf586c6c143fff4385ffb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f29ebf5810acacf3e1f5b9467f36d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6aafc99968b46002a4de9d63dce55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99e6f7249f882852a393e1d43cb4ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c52b16de4ad9a1f650b8c3a91e5f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c15d4631ab48c73a1e76b4aaf02ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab312d79aa88b2f56f5787a53f5b52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fcedc0dd244bcef8e4a349b26d57b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb32c79373c49566e91deca1813ffd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024654b06f098dab97249ae16335220302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d00e08fa5b1ab57b969a8a4138618303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad61993d83d73013e9e727a45022be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589491f29d9ab0b0b47f77de52d21b6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5cc5947a9b7894e1ae5dac6e9c99c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4b64b4f16ad286439c9329469df4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaedff8f0475a6072978957f3209c4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648975cae8bf51cbd08528c2a39f610309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a805750ec5c2eea7fcea869b62199310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4d8accae831140909fb5d3d479388311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400afed8b9f1e1b6c31ad5a4a82be2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4901d792aae46d09b260862bdd9fc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad0e8afadd76661acdf55ccbdb1e07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa7b4ed918a2bc9c8a453e1e0a8901315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8000a9fd711158c86245bb5a995481316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b00d02089fef9d49bca51b08c56502317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9208cc6e81a4ebe855c7374c6fb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e45ab8d6980572816c9a25995fed1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc21388e1d3dd177ad23fe81cf6a6b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b795d79ba0d57d7264b5783e7317cbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f167cd71652c938738e57822e1d8d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c475d944cab9566e2fba9c2951475a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba79c50c40c54c297fb73658246b86c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f552c03cd73025794345cf8a8a990325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a9f8bbcde20359bdba723eeaec99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40790d73fb2ace118c6acb12a04326ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59cb16e5a51768630e92c0112fcc4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eeea9c969d4470c93fccd402277da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bf79e8cb1378a00e9c0b6f47da1a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04be23a6b20bcffd5d658902125312331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e8ea9b91e797b7b88ff0d92c916af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815163f314ecebf33c444badf89ad4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ffeeeee98e31c733e87c93c633375334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b75a061d54d55718b7a5ce18dea34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8303e34b3c0050bf08a2acb89f9b42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b059178dd918fd0c89e2e18471aac6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c612cd8577850c667e8f423add2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38743164b16997eaf5403fb78b804df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc253610ccee836a14b38eaa07f9a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d51e763f2d03ded898961ce5989e63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f33275af09911991479ac8fafcb58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f5ce3f7184f89d33aa14d69f56bcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c64943686d634778d6641eafe6c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058c6cf851cbc75a5d8eed1bedb255d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140571edaef5d664f4c090fe70138ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0804ebc61237f88103b9d78f9b860d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0fd12c3096ecbc1e953da3492964a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155db97c7abb4e9dbb9fd83b7b2be885349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71d876c9f9aca776ba548b35f3a776350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831864d0e172745674e198b9c45e689b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2106eace2fe79319f13133c7ff3d84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aed5dd07596ebe0dd3942d761d7561353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01997f63139d70668795d89d34b8dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f6174e506331c54772663b5c0dd25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1bf936188118a2025ed5f2870d575356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb95fd931749a1b1eefa149a39fa6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eb81e0b4b2cd2c53de383a3fd0081358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f98b749122f9987c11a49983aada7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81421a5cd89c2fd32f028310b9ef1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c04f18f58608fb64cf7e794b8ff7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e48199aa962205bee4339c2e1e1a1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc3f9053244de27720168994e0e32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a9765e78648696f74b82d229e0ced364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da90a94f31c45ccf8ec8c975c63ebb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e60c9ebc9d2a368257bf23063717f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d259dad3f692047571ca986f1393768367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17016f6f0f8ce00e2a03785ab7e9c6b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e30bd4af440d04d578941c315005a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8639d29e24632cb7fca657660d6c9d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751bc149c1a87b59cec69a964230749371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a404d79e82f7f60ccdab03fb7910c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382c1c78bd4ed9861fc2c7a8c44c19c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb911d3985b674512c2540deeff6a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0cdcdb9b525ff3d5f5c39a5d7d8d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5154e3df92637c726ac22ed2f504376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962874cbd9d0d63738cd091661776bbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda697e68a0328c6e1df4fc3e5ee56e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca127bc182b337719e6cfbee9b26b41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd427e463aa16f4816331a668a7690f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fb1b42df655b92b99c4d1c6529a0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272600d6bc61de63103c8ba1019b9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b342f8ebc3b97a72e3ed687357cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0baae036c15c46e3245349abf5a8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac9825a0b84501d72087a2553e29ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89f78a36c0b95eed04f745f30d0a45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9683f4228716de7a0b188dda156f782387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652e9d10e3964d82bc64fe0fb09b8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5512049f501bb91e39e4167ad23c6c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82eba6b0eb9c1814866c50645fa48f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eb5e145b430ab650324574ad437f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71dde37b3c2160917e72fe775aa6ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181f873db0440b4c1f8635c150ca6c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e98f51e6be797fa799f7abf3d55558394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ffef5427f7c046d71852a7c58e2a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3721a3d36a0127e15f16756b8a0409396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613767be0586f27df72fadf3a4f4c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744176c99290be5b54ff1383e8b923b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1053af21cc195a37bb06d6593bf3b30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f153518d4ac6972a16eeb62426adf14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fb59dca4893b553fb2cc6c250a5a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0242f0082164bb2f40f7a1f2f5a71b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f466399e5d16826537eb60593fe3488403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa26330594ad330139bde5a030bfd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67bb8c1ca5ea21f3d93e9a3d2330cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5fdc0f12cff3fc23002a17982a3cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2df22172d56864289b6525d8b51e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ccf0867d5470e15eadb9e23bc4fa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9b45fdf831124ed55ec4cc62831ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb86ade0020802a20dc1ffbfd28f0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaaef063658ad03ee1c6081bc53078411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706fdbd1abcef39065ab28f4f754134412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb2acd2724a2abee2b297f9ce9e770413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863f1890882b13e08ab8027d4cedf66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6d85c92b489e5d2e664360d248c44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5323e1a977e16b3b2746643347587a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636049002d64b0981b11599db6b92b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b87f70188c90e1c77582254b994b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c478b77c722879d5eeb42298727f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ed352686a6e54dcd8cebe33dd695d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad989d79112037d3b5eefb2a4defe48d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef4fa635aff51caf9d747582db98b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa470a5260343da057df3927f55925423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7a3884c41e38cd91f34b56c134ba3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0794b85ccce639a016b9449d7a8ec6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162985765d1769d0528c8b2b4af323b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cce236fe45a852805c7ab42e990c43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3290117bb0336a9d2274ca97cb567b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620af5df3aeeeb07662b31c9c0f0620429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea0460ffe614dc10297a61ad72e15e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a14a629428b615378d10d73c4f231431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1648de06d6595c4e23ca7907fb650432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86c0b5df1e41f118626ba7bd783d82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0d0881794da298b5c51747824af45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421914adc5767e6054e6f31960e4a9c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293735c68918b9e09353b6ff48ff4ab4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba7bc77686a205ac3f8cdbc70b6e48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81a9678c61a9d119d9a05ddaa2caad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12a2ee8f6c60c17176b138cb757703439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d1b383cd0924e85ece4fe675ded6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f726cb828a44bd625ec3148acabebd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e9698dfb2a149ca7e9200e1827c31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f204604a340febf8d6d29027ac6498443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be241d063395025fa94920dc573984e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee8d50a4c8982be6d8b51c1f8fafd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c269c81aa9527b5f26ca1bd07e00a0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64cd4df14631066779c7db9bdc7534447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934411fb7bf0b85802212171acfe6f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60584c36aa7cbb4a3fe6c93ae24828d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda97530e36dac231e8714094e392ccc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e98c88427e40b34b486d141e930a8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b2b75a2958a7ec0c93f0cb87ab31a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb147d10a86d59d200cae7e3e3bb5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec6c5bf01f80c26c566814abd09c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57e728b9e11ef67377e9c79c20d89c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a084e6494366f0e123ac7245f9346d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5938610cc9908b734f1bb22b1be2f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b977075495191d8fbc0f1d76049cef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e797d09f65cabd1f939944dba06b5cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110d4e08724f9e3a43f8eda418a27c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b00b09653d39460c2b1253272d8581461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45635a23a7f27728a263484247ea3507462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c233edfdaa447fc5c22e3124c14d15c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db444bb06124ca2c3e073139370c580464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f04f0c6e3fbfd32ea34f0912c589b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ecde1fe3e66e18ad04a7fec987fb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de0d59aafcccf9496f2ac5ae13df9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834418a0e7e6894d5e0c41d10b317234468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53cc4669527e29c5bb0ebdf0f53e49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe44c2f4a31864021e7fe1dc33682db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae934f6428dd84bbd462cc9a7f7f5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f03ab5ff992afc72d1bbc6cbe9b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7cd78a8483c68339b022106cb99bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a9bbfc5b4ec8bf03f4d1934432e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad2ccc7cf7ab09463bccc15c6c5c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c481c14f7706ab7301e427f55cecad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1cd54d9484b39ff85a1ddc9029945477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44882e1730b089493cf88c53e4ffb456478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb95737edcdaa6f0bc2079b9418739a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6435396cbc879534c41559a61c355480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d362cee2daf67f14120d6fe67e35c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240ba65e032b5c9e8bee80a6ff160b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d47f9a369ecaaf8407545b615fca97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d60eaecab0937746812a497513ead7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa8d8e83897d3372b233894582c767485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81765388a2d8bb774741d63ea8770e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80a657c561f5221cc74e3698688485487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c8803a5ad8038a831b25f8f4a3122488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d76ddadafa5801ff6f28707e88f73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce84234329c6388b3620236ac775dba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f1ebf21cb305e89576e8b5c7f2cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf71b332036fdf817c5a53109835755492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ad23312ce1a5e9fe6c8ed446f4a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db8468922c39597eae21d1cda10893494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9864a04fc9dab4f7ea87ad2fc2abf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020a06954e3e51c89c2dcd112ba01fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0bc62be7de39be39a7ba83790acf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a4b0d6636c5ce211244381d46f21e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea2a6506e692afb7e7af59533fa5cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64333f840331540035d267362289f01e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86de59192467555dd6f62f2b6bca19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9e38e80a0223d5108ef3b33a227b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68508c2b2c89b69b3820f73c7dc40b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46d774e014dbc7191e656b7bf782e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332afa1d3322794942da42904811e309505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fa2c55469cb5d73dd90ad091fb42e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbcc9798f0516adcb7c8c0f10dd7a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce2e8c679840ebbd4a6dc3840a6dce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f36961b579b5ec6f91a618a35aa55f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70825153e814aa90745b222825cbe39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789bd47aece673ab5844d1fe49a6503511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace2e615a5cda9b52de7f84e9cc103512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33061f3422b6995315e3a0bbdd6348513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb224ba906a963e96e524a410886711514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae47e9dc6f98868f4d5cc42c4d9239515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d55a791d353d18c604899ad2817e4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe640b72dff7dd5cfec9eaf6482bb8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91038b708f0650d72206f81f8f15a035518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0917798262dc0c49c55d61b74cb70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245a08c3f9330f0bbc703b81ef556bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326d946ae39d5ee72cfd93c0cff0fb4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aca1f8eee7f35b3bb29248ea13877522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871f4b197d9562834c2dd29b3fbff24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54168efb0552e72d3838d9346d8474d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c528c7a7695ce4fec3b4d9ef7a4f37b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab800fa58c1fdeaae3b1fe85573ba9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160bccc82c822c7e83fe0121f11ecee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607f557cd0542da3a605b92b4750310528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cde7c72a1800ca320469039a7c0fd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d0d296fdf814012b471d9e73d882f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835fa27acb07a6cec5478ccefe60653531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad60266c84393de1ec80570841f45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ad94f5ec4affef1bf25cd6f34720b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eaa5181205f01488cb7ca343642ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3ad84256a3e80859a0c779532f530535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a004597b398c4637aac60ae6022ee6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc425ce37f9e288c9605b4ca61cfa20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48722b8fbc95245e22c38b9ed5baa8d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747df10d8b9bcf65009fea220adb11f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c1713464f18f547ff3cc7561daf7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f6046429e751f2abb5d0ca9eaa00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf2a2c8e72cce92583f94f9f317cb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cbd4fcf1670ee694fea75bba72d17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df3da5071f1bd2d7d9ff4cada1f595544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd30b5d3410da253e2f64b9aa917e70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1b68be56dffbf9f1df6070a1d50b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af564d51a49829ce05c67aa19f804c02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802365d2a5f91d635e0e1477ea5d38b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed30f5ca584b6eea9e60430fb736b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb12abdc05ad1e426c74c6df7036ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40597fc3df667df41dd41f8225cc469551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a096345a1be1a318b212fb2b5b04eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009ef32a0e75638478ea3a8521f0176553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24c78cda3d2826f207ad8b900bf73b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a71ea34f97bb29248ee3549c3a119555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ebb4f32ad0ccafb0c9203bde4268556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e67fa4d4d701c8b0a03fc09a470c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19cf7588a8039a6da163213206804a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69393d3c48f3001984d1939aa02d17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571503536f0ee5e908665ea99f211ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53794ca41686c4451e53615229cdbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba36c0be1598bb7ded4fd9ebd02079562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36207887ce0f8b437b98c2df934d33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca7d018b295f1202d9c80be73cc30c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70abc6a34cf088e316fd95b7bc9d6a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0cfd089da14e7c67ef927a47ecf78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8795dc265ac10acee30c85ce23532f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f9c6e2d3d7f5bd9dd790ecfebb65b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fc39a5c8f6ba3341e10ae6657d776569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b80bba3a6b39fd82aab61fa103c3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f235d9fd8aa2811ed8b089e083764b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be700c43724869c2a5610afb2967be9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1109663e23de61ec9224715e72fc60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c22e502091196f5b26d12a86f5a1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd5d59c89015841592714a61a6ffec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2118d51deebfbe11aa3180d41851a7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f02084fb3de9ef15e35fce1cdaeae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0301de93c4fca2e4230079d07e6010f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaac9f2a4e9e4947605805ebf666788579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ad80b3c343ebe4842861049a4ccd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e82210faab3105844ed2f44c721e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc7b6be9d6520ab51eda227473eaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183ba3b54d23509f799468a63491823583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b581da8e059ae1b4d7b468760a49cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a6901dc3e02ba62b61c0bfb2f109c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b9f1b580bfd8bc90ec18057d7dfb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536e3e64d8455c0e4ccc78b306a739587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fa42eb98e5a43c06b3cca934f36a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554047891b42dcc2d6cd8c15e3929bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d22c575222faefef2b26a7597448590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e24c126c54f729438e5b0f65efe5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312dbd5cb7e4a752bc7d2199cbb654592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef08946c5044b281ef114acce7cfd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e6662fa53ab6c7fdb3c75a91e62a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906771e0017b009ca555cc2e467f46c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a80b7ff0205a2233dbad51f1e048b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ecabd77d50f67796f0269f0f3809e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1f4d87971180aab855c2b2fd2a9d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056da84211139fb6af76a8a088a970d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5ff1608244e4f628942df13d7b57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646034f242e6742770e4c8c8a840b2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fe23aa2755d84103f64f80dfe0dd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a89b86b4d23decac4975cb31270e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397eab22199ce6e9de9a240f83f6a70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7ae4f95b9426c5bd7dbbb29c6c60f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607f2173a68ec1b916aab0a3abe2c03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5bfa8bdb29822dc717812dd7b2dbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a701ff1a4ca217a07e86e30b054d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9564de782872aa334a8ac2c696da8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3eb718ca3db2d64e071e9e17bdc74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fc75bcd2f9651f783f2f6dcf4133c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aeee75d0cf65f01b45444ce89f8d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b44d8d759ee7e0733d0f6b6e18d882613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac53dbc76f1deff2daecf7ea0bc8c7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221dfd05675ce408c8cfe7ae244aed6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c91829b605846983ea051dc88443eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b6bbd699b1aab67b6097dffe93e0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4d408d0f2de9b8662e74528ee9c2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da856585439c904609b017ce2c2dd2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929000251282eb10542d7d60de78e875620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f68e388eced6808384b2eead2619e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d07115257cfbc4176e35c4408dd8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625b1f237de8c93be6608c7c615dbae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e8e7515b214a6c25394f97b95a37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e093068ce302f33db0d3d5a787c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbb51dc86a23306b7507a9833b6f82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331995529fdf581ec051213003f6104627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1ef86162bf0b613c9f671a4dee60e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23ab83d1e01add756064f1e884fa38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da41c6c64b3166d7ac9ca27728894bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1c878449e3e8842d76e3eb2820615631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7733901e5c6ce6e3b63e1f9e6853632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf663ef6e934d37be1270e0120479fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2e03c3c8bea52abcc1d6226007d28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0b42777afb6e14cdf32c3ef233a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a46c0cb3af3043b0ca9436a3c5b914636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cfb3b4b3e31e4d33024874b5d35c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36349f0d32b12bbd22aa27f180808a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409bca213eec387c01d123e0c8f38dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c44598148d1fbbf0fb41ef7ceaf02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efc220972600eb3b0bb1964b514bcb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c522b00bafa48ebedc2b8a2938779642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5865e402abf083d0ab547bf357d0dd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b58ccb22f7f106197685e73ea9d19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbb7730a145fa9eea0a0a16a363c7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d64e17a6a0c9422fd1dd7690f1b40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de78f6725c6ccefe2249346494d2eeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431da91ed863620fe5e2ac5b3a5f928648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4b1dd73ea66b7f076e8ebf2aa37dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6777f8ffbc104b8bcc3e96ee2dd69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf67cce2ddeeea9b22ac15e39813d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258805bc920d983eb1476d98661a34e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750a6a8b398cfbddb66ab37a20dadc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac217f7588940f6453c246e97d20294654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d2be8c4f30983c0d9cd87c8cebd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086146e76a1740c0dca688277e24910d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce0eb5807acaf76adb18a29eae7fa6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c51a0c6b8430bbcc66b9871c31472658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f51391c28e6951dc7f17aac0c1a73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165caca5ddc1fb85cc3343424e7810e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab14db06fce05fc2abe54b70c45277a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1bd0740c3fb693e7509cbcef95415662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eccbc5366a2ac8d752b0e8e07a0d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ed456f25e574b21505faab57e61b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c50122d9b8582f3232e8aa28b0ff5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f24253a4dec4e10d5ade08295d89cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24d9dd473ac7ad3cf623f6bb1319b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588e156182c5a275ee96adabfdea11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8877c0394e9e77329be7a8d25e4b2fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc3e0c1b3b6c1bcdcf97f6846fee30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677297b82b74746fbab017ea89a3c09c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594836ff16e3d0f1889d33b444029f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8367275e5d275512bb65cdbdd78728f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513421cebdd581ae1961ed858215105674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f131924f0e145886cf6defd87baa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968d58c8d1b09ba8dc8ebb64f2d3e17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc8c6e9015f20813c7bfef9180d449677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76a0f02abca384bf9b44e1780dfda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47540c472e5271b949ae94f7d5ffdc05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6d8adfd73b6a53524be1715d4a5de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cbd528c05ac4b05fb25f26d9ef2e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd90272e2b7383d0f27f309e0aba64c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5cb66675b82a98a1993e7efd82732683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc00838cffd5e253ab6eedbc090428684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7289bfe71236b4a56258aea585eaf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1319e466dc060c8f077601593d6edf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0337ebe5dcc729c95438ce5b942626687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7f9b877f9eadfde6690a734f945a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10f1fed929f0c034942a2726469733689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee3c88c10c022c5d1f09a3c0f5beb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd1db2e19aac754ea3c779b78eed6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def82a5a73bb837f98428ff2a6e27bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cdbb8623a30efd0505ebb4e9bd8b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba47b04df5a224e5cfd82d40e45280d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ff6507d42ce829a64813629d6473e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f658333ff63c21986e771af753e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68946b6712df1cc3e8620f02f6b9c37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f8fa0225d0ba3ec86c7a2d636caa4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334230cb68d72a128abc2a579409257699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bc7f74f9ad0885cd67c22e4ee1e13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b456c8d6f9a49f4c95d0d8c4947e6ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b4dc267f2061f5a86dd7ef460f88b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22913f10290ab95f826e45d582299116703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245533c5b1e0cf2f34aab610c3463466704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b4c81036db53df637eb25b6f0c553705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92a094dcd9782ca54f283338357fcd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033d7f20853fa5e4cacee70ab0fbf83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e4a5b731c725f5d3f3cc7344065ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf167589fdef41645cc72e0942ebc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89534e2eaef87d0dcc8e2cc5ab058722710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d0b53f04c908bdad4db38f6267e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d5cf13ed21ea9ef963525450a397f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96243ac2e0b983708349eae681ff4b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa42c2dc19a5c9a7e2a114a31e02e2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18274bc4793d5dd31870347ac0f85e44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a347535e8691be752766f3041665c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f8e00c744100dc05c5b1a9b3e4986717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09092d559e655274a258baf41e4773718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7b246bf7177615a630dada31ebc0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f39ad3eb091a19802b7711ebfb9b85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa6b1da30a29082834ed3a19f27d0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac77e006b0a5c6d5470f383970f8956722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2385b684fd90d2db0bf8cf62be6c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5bba7cc62a3a0fa19bc82a5ab84bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd188846707d118508a1de6405a110a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3cc0ed1e6ed4642547201a03e1f46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd265383d759c6f41ac5c55d8a2f941727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d732c215eb645651fc6f3f1fbc2d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cf1350b7bb543171b8714a35221d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629958f39632fb30026493abb1193a5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86c76fea3ecb388bcb56710845228c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799d19159564bc63036b6c4d7f5209c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216acbe5b97bba1401844a3aac0da2ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081576857a77be533739787dd10c118f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015369be17c0e25702e6613f43a57b57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a855f73d7cad6f996ff5deb1bf07a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f8e66f419483aee99940e2afb4cac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf1417ad2748215d5613db73d89ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444916ce8d7d8ee4cafb1a3a2de0b1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c0b8743f53e7783915bf72a9f8f5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cc7f0bec7d795603efc0d711c5680741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eced8f837ecfb80d66785af8391eac5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638ce5c3b97f8629ed0b25b8a2a7faf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8cd05981d25795de94d0c993f399d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771590d1c97f462eed5b4d3af3e5b2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa115fe9893f242173d16a1fd3114c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974528c9dd3076a67524354ec7e81f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee46ca8dbc6170dd3d5c32901c7781f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e0242c589ec980388a8f3773c9329749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faabc5001971870812bb05a1de0844750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbe9f38ffd7f950c85585aa37a9b56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032a67759ca02afaa3d555d4d44070c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ed92ce191ff7016047065982d08fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7a5cb579095087ed7aa3235b0d355754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea80d377efdc765385985796d772ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8752d8bc5c4d6e1bf66c28556715bf2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbfb526fd3e64451f0bbfef430dff6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30d37c7b1bbe36241411be01b930ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03d5f034066e9041fef39b1db6cc88759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677cbc5a49f021a2f81dfdcede14797760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8d1ab8c69e63d2736a99a031862de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7e9f234a72861e456d6709ab849c7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f3bdbdc3a54f741faaeb522750d8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18e773cd2e14cd93f4b83b75d7e511764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44d67283b148eea32ad379878d56a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24708fc8cfac0005875dd315f53b012766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa600fb531009ebef76c82f6e9086767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380ad69002a073d9577a689ae7cc132768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c92d8812a551c2af2a7ee29cf8e70769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86331b0c55d855bb38c18cbda4bb1d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0743dc39d9cd0eacbc6c5f5939d0662771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418738a93f56a34345560a9157e60e8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523fc34cdfdb4c8b1157c8d12443014773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ce12c789bc7c6f79e170a0b2b4c9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b8dfcb1ec146cd5200ef03abbbea9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8c2af6f65c3401361017f07cd87c4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b5106b696e52c39a6b36d8c9c8991777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f29dc8b8d46ad7a75f50a543e848e1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b103869a6765322ce38b4130f2141779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7160948b280470a39f7b887c94ac6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e302891c130f978e9d8af8b1c3b7d8c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc0d7091685dcdcfb232e7a9f1d70f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7582dfb487bf843068b02d9050aa5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b88fb38f5294ba9d97e46f8d5eaafc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807559aa8ce4234937c3d12ebc7a2f53785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcb86d7a760f00be51d4c6af58e93f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eebbc2ce9bbd2cac2a3f1db2bb224d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c1c69db4be467e6513056f1f1d0c5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7ca444c4de435e957ffee7eb8d7fa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634090ec6f9d06073314e538a4910d5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060e2bf3150be86a3108dc884dc507f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c1ddbcd47ed9fd41d7a80279b0569792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db8c4c2533179e25a9681fd77854d3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c37eee952ad04cc21a5ca043ff65a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d852bebef33426f4d6acc928f6c799795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b75c116e66d8670c37a8aec9123af796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e62326decb91c0af31877d4038abe8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d857e17a794d803a1988a1ddf9441798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd7719a54b79682e3db07cb50d0c7c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853a97e03b6ca907f6fe056b3fbdfb8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870801a53a453aab6d82b375d059b418801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09804ea4937ea6817e71941afa1161802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07288d6ed7949b190e4b899bc27526f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4027c70dff49e8727fb1d0a5fb9f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e755dfe31e256bc468a8fd0f2a22b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf48021dc6e6f0490784415551dfbf4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f11264649367548378377cf39742807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187a1eee9e7415e5923a806787b2b9b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993e1e80aa353bdd441b4b74fb59ba6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054667775ce4c793c4034d3eb9604de810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ba6bf5dfb36798d9be6b952ed631e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43026926479d1508b0f9c216848d64812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f41ef3e00e58ab9c5559f7485cbd70813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff48b89f447ef8878a218744e7832814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc552f1758772ae6e983ce55dff53df815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69dc6a6e5e14b48ba2d4b3235e524b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16ae30590567df9b7933e9053f920b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d246685222d54c036ef4e3386ca5cf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd518a0492b82aefa4dc2e851195447819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dc16f2694f531d6c278cb70f82994820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f7aaee7c7631ed0389695200ffe0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c056dd84ef04cb92d4ee7ff38e53a70822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19821a5439e8770dfa954861a95f1625823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adb0f4d9972fedf91b691a343b6843824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e97b003d4a1d11bf3ad9bc99bba2cd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec9e5fa33db86211454ca43ed2e92a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2a880cd12bab5b82e19265a713b42827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a33551577580046a3d4e1e6154f8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1277b3380ddee9081fe60706a717a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24de52cb27e72aa2f50f81ff4cbd95830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383dc05825bd1c19ed68b922d9c6c83831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9f069806aeac694cce15186f84a00832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c948ba61b954e64dc5a2322d1cd8e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca515489f691444b25b0a48dcef2ea2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a92b5d7c081b55547d8374e708cdac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde65268d27c22e39bc2687f4dfbc74836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75167973ee3b2a6dd76113f4ef44ac837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fe041fad76b0f0bfce0be3ffaa363838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87654a7a1c9bceccb756461063cf12a0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb397e93777774273d5344d485b916e3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634f0d2489e4fbf6e2ceebf44972aca841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09469e042b72063e93cc062f6dd8a3d8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035be302c63730ea299b246d7081e91843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cb72e0d53a3d8f02f875d0d2a07a5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9e23e925db661bd85fd7103f3a1e9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382bf46eed96a4052d0985ab05d452c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be84252ea70c4decd53c469e78819aa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a506f12b038f4faa8096b67f2b003848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a10d6bcc8e84edcf68eddcd8081251849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77b007dcab126cf9e31b14ec49f431850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3607f03070a52cb1dc625204ea57d2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfefa7b590b6b158f991a083e73b17852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd047059228ff2373194736b5c9b7e5f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa84cfe00b5a7d3daa8ed0f6ece493854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9938aa0d589d3744b843410aae8b6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c50ac51be4527a16a213eb244d1d1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419e8418dbe9c6aa2c937fa2f6ea1b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c059097a4c64320a8bf36163715402d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dff5b2a7705635a2661bb73703c42859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3b974186df385c1fbc68b1c31efd1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0d1ccceabc536f868bf8fd661cb17861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2ded68165ae6ae472d19331a82a0c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b565e874971254f1c567d065bf542863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7a461071e208e354f7a7c73c4f90864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c5baa05f7aebee0a3b8503d9d9da865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa88ae74c7c01cb2279db7a4afbb786866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a8e6cba8b03aaae5b54d599bfc2ed867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09440e8f92e60a714beb30a8139e6ab1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1b13056db40cb7b9567feb24f8e39869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c053247da26c9ed637387a1fe4420a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1067bff9c8c4d5e00d20d24f432064871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f255ca2705885df7689ab95490352872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c4a3d4b376cb130e5138b759653b6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f774861fafd9a8ccf8539b90b89fb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986b228d94ce795656e4cc53a55196c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ea172747adc3b7110f5890a2ea0cc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa382a29dbc4eb3b6736c8ef374e613877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888ba68ed374d0a31f6509a560bc3cf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc730bd6979541104078058e6dc74fa1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0787676de1337411894d30545b7c642880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ac146a78d2d301e4f4ef0a988b486881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687e454c9abc908f7fe74cc7056aeb9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739f0b7991b46d943e5b72302230256883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94406f85b7dad4651b6fa8aba0bbe3d2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c846b8a5fa9d492d1ea46a89fd3ba3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3196d7b8be85956ea6b2921f7b4b7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e22bfffd28260b69a30b75431dbd9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb17c7d6a5999cddc18d1f6ea46e3c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154622e3b5352d458916f5142ddf1573889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c68afcaa2256fdbf14182378f0a8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352602a9fdf0a50dbfa0871eef56798d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3b3684ea086fd330d42b1b6f51c20892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0d1c91b2d29bc51f0767aff84091e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1afae482e65425965636ef0b7dff2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0c0b60b30a5a403262ba32c6dd55e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ae5a7868e1788a135a7a3f6c4e2d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255661c8d45ceef5d61b6cb4c14b2983897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f9348d2b10a02f423c2832c129972898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830e730f325221f164da1311647341a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2bf1f3d7bc588ec1bbcd7a8f5b7c7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d304fcab3960b7a336149c3c7d3ad901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2831ff1db1f299ff969bd408f3dec902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e220e0670bb4f8f09f5ab9d6dd6259903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0584f12c0ee95836a7a118b1ef191904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02441dfd3c97eb865e959c831acec62905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0109e1382b823479167535c916791906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec9ca96ec9a0d3c90c83eb1b70c116907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422408471596982297321bde3240be5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b125f444ac78dae4caefc64ed9b24909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61920e539358147394f99680272354910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2b46f32b7c45e1b3dc910b9359651911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d49b1819cd6218b8829fcf31ece0b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d9d3de8c4f1e754cc20e75f443e39913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb9a6289a787b48ec10a133b9610e6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e38f530d1e4293e71d644263b80f3e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4553e08f3638d29d1256133bf3c39f8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798ed6b5a111cf7bc3911dce65141b1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7169e43964f077d2c905a087e22c51918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a551a16270a940eaab5c315617833919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b48297373ba13bec0e0d8136e035f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076325cafaf858832dcc350e34b608ca921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee5d45a43568d9f00761dabb78f5e3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a825d0b2241ddc42cded337ff2fd84923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff614923aa0678008c04fef32c856a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaaf6980a20594fb92841a60b391a5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa158e5946a15baa45b41d1f0b4b6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4a8ead04c0b2fb2b19a9241e1be6f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf67311690db23e9c5326771dc8394928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ed63110e9a102f069b2a0860789d1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efe863cef65ede6b9442da3a363517930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2840146bbb0322ae5429650429ca6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63e7089dbb424f9b7a05c342b6ad0d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368aa67d912d8a846b3f7bf3a32053f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f89ddd6d1f2a7e287e3b3cbb22a2d2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f705b823cddde944b43fcad488a149935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f257d194df5b8c336165f50d02f37e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b4930159c90e1d0117b0d10c6ced2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17c66e40d2b52ac3df49728b55206b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648765f374e46bb29586ee43ddc636c4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a5240211392a5a4fae5c921a72b6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bb558bcce51843c73d74a339312d6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337e712fee0e5121494a9812c4a6bf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4acf3f991301ed5f5d26dde7d5db9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379784e09e22f0e946e65e911aa33fa8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2fce3e61f41a56e2a425f324198f0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05120a91bc197a43f85bc942accbeb1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da398f28210251603f7ff60de3743a13947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dca2e2fd54302aabbc999e7db0aa6a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043555dbccfd9c92c60a71def03364a6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87c7195463888cc03b78f3626feb3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26043ae2f38513515ae9deb50ce2edb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e89677cd31766c49d6ecd440b644952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5236b2c564a04e049cc6a3e47437e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f25e9e538efd5f82c47bac7bebd28c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a806893127d239f87d9b08d239e626955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2242a45e00119952de96a6cbc68a97956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046f3840286d358a0a06da451ba0bdb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130660d4cd9155c0508e416465b9157b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91787a34623de0f74b5559b83ff9ca0d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08ed9f3e55e00f3bde593210ea71df960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbfaebbfead0fbfc4990dabe60447c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c358c0a112cdd2b992e61ddbc2bc9a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef615683b73994da4efa155f0d367f4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bf64d928e3ee15bc2f7980431e207964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435bac641f09c0f6d94acd7fd03cea9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278a15e2ac5272407fdbcf3e1c9dc45966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e455cf68096f3688c1d9feec5e5d48967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692a91673744aeadf3ce29aa065d68968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788ebb78e4e51139c64a5c3e2034a30969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66476ce3ea212bc2cf914de2dc17cc71970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489caedf92123d48af973540ff20eff971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de26898db18c0bc197fa401a2f5f76972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5d99b9112b968d91255ad3fa003a9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a5021c2bcdb667afdc385185da7ec974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a28cb6dda4c925d1ec82cc092699975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115b7e9701f6dc11fa610a5b7282b0c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9724747c4b63d20b74c629f50a45e1c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2ab331f3dd3255bb324a6ffcc95e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747bb14c30e67e28e985b14e9d922252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a49f24c94d8e09487eb69d9bea4243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fbb62979a64a34ce64c7a296bfae74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966401984cefe60b769d4f2db3ff7ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ac18233db80bceb3eab3e272a27bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2cecf4f647abf09796319af3639377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e20f8d0682ea272ba0b4797e082a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f209cb68653f38c5046cfe14e3dfdff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32614c0a6516feace505da8155e374510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032e972fcb4bc6d51c8fdf1933601c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7421b0ab62387e29ecd0477a454b3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554ded39811b43efdea556cbff71a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9087f087ec306cad7361d9fe91c6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aad3250b7565114bf3616b332925015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcde7052b29bf4a8def81ebc30170416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034643b5c1a46a273ab84ebdb9dd74d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816b74a4864c1daeeaae2da2163726518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27544df29cdfd2650f110ffd8c42aeba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc5f15fbc332d5fc3a5f03538fccc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36637f969b3495d360c1c7ff3b5d144c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f615dd16de3b38045d7481bc4bb071f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef267e5ffcca619016849ee02d43b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079c9b7aefc9813b0c3721b8589377324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f08628f87d9081d1f38d56ab9b78125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e05dd8a3f4209b173d7e8eecc18f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bab0b8c1265b5fe9a28acd1da02ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bc56b2d2ea75623312b975f3e958228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5402958d96ddf4baaf4bad350fc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834d41e30223b22b6a196b0b6e6555930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42aeb376f967de82a37cc55bbec06731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098b56ae0403d33193c4b808953951c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bd786f304b634c67ef8a75c44106f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2840b535ee94c5542b5d864053a8e2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e34289d95ebfaf581c7e9dbcb60b4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d561cd172c18c4e3834a1ba57bc70e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb697969e23bff13faa78a03617f049137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816587db42dd87c118b0ffb22dfd98d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad57f1e7aecce8f659daf1666a59bfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0578f54b5702eac659c90fa72379a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b851d168a3fa4045caac957e6faf7d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b074817c9ebbd875426afd83dd06e7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f860f6c1d733e8f16277c50ae2a077d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb363816a29e8a94057706c3712740a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397d2d80de657fb6a801c60cf1e21de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbeb04a4e8f8ee88922160a7650eaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a3219f745f8e5bad17a5a1644688547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bdffaaae6f050e097cc88373d406e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219be2e7ec3052f428e6dfabd5cee9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642265408be4a508d5886d845dfc059250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfd15ada084948cc1ce84bd463ae8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f73cae580bf7ecc69129717a8ae4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4030d468bce7fb5c7c5803f9899120253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c059c7e8ac756280b14742b84d19b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec311c12ad0e41db2d2643f35af1ef0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73dde1ae3e25e85b9b147a25844ba556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3065217e574cfcf6d1b22a6733bb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8757cbd7fb74a892d7e562a8f5dcd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32036acd3e22d0ce2c0c1e3ffc0a07359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614b2f259e0576b104b30c41a633b5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5cf2823933eca80b582ecca7be15161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39306db22eedaffe84ca343d32758c8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea78769ec0707dcbffa781ad7773f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b213a2e0f9938b7933639ebc3f3e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712821870b78cc09ccbc01fd53dd2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d4440b8ee13d076038190f993ccc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a62055394ba40167702cd12c82f1b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438faca58a3e31bfb1a682c1ca97fe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c390e52bdb3f60cc3b02d6ccc63b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea7375fd18f085c8f75fe1787f273970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0c7e7e987b8975550acb10f7158ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca911a21c8b830635d03072e2515f2ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe8dd0ac9121c6dd6009482df077c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d948c8ecb712a66c1eddefcfaf0a6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3728e82d0cf8c5287240dc2a8bae9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc5efa27fc494acfd9cfc37a6a37eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa1b96b53582ccf059631596d43a9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dbbaa2f640e1c89d5bb700399e08e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ffcf747a49eaf14db8522c73e145979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f04a09e2318492dd051bc3b0d3ac0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b9bf6e8700b8a30ddbb260da5ded281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752741edfb5aca8e1cbb283426b99f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1124c897dc4c51b5e85993bd7ff81e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26180bd68aece3f22c7184a29e4a0ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65adeaccfeef33c204d00454e470b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fd631a6ca5596eb46688762d73f5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11aeff600bc10cbc31c16595c0ed8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605f1c90d939747fc53ee91c8f5f6e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c8ddacee78794019ccc95ab00e37f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba576a903e4690810e67a85bf240ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef485a70b045ca0139eab7fc2a7c05f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c2bb84477d3aa9364c6d48d16b6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd7e58f67e4b99f59a07560071270993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7aca62f3eb2f8150b2b2c851ce68294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d640e4389dd0449477d8d5d70fd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d75dd42b2e64252d0c5f919f77c6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f445652c9289b2a9fd4b63db983f9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f2c2dd9502a038ad9f43e94c8186198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e503ea5ef743bb6e30a3e804878fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b5955c4ada582f95b62c08cc82b56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cc296f9544c087da544f3feef6766101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232ba89c04dd97e478d7d6d6dcbd529102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a62dedd6005f8b5f4913981c153a08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf787e36c6ffc41670a8b5896f693e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef04a61e69fd836ce813ff651b11ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac2b5283a4c960ce0f0a33b082ef7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5284c489a3e23cd81742fb339fface2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ff46186f5283528f16fccfbf1d7cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dfa73712c77aa9aee82690c2f8ebd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2b145c9314a7803af57b28ce4948110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68735eb48347f2ac21964e8a9509cb60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847ab2d3f1be45940c897bba785fd15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8a354d016b0a55d430814fddaa0d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10872f5f13e75dcb979420713df96ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e7efa4faa6e86ec487e9cb16acccb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3a8caab91284637058e5bb6fd9531116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8827b4449e3f52ebe40acc2e87c89f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda341d5a90cbfa83546093a832f7a93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5930f113e600857163ac7ee3e7d937a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebf0aefd91422423b90c28808a8857120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ab92d0409fcedb0d8606ab08ac1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864bd576afce1139a7fa88c524d6e0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492374b7730b9b247282af06588c12d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa6e85dec9f61d820360ecbe055501124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6b1cee38b1712fe5a6dc123a498e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fb9a2dc87205b008c123c658a0d5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ae9778663b24b57004d4e1702dfe9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451341dc7f6cf62c9becbcbed62b08e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce6997edd9a249362559662a74a38a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792da264c34c1ca0e91022b9d4ffbfcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf2f498296ecc7c9a7474a2f05162131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf1d98d54f7b236565ad730c724cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6ba2d231e4c11c86ae76e6532c7a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e50f2999d6b8a1d5556a4c58b3b755134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d36b520b47adfc26fd58d246c27d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3c5c9383f659b130927094e9a8fbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf31dee0d34a9c28e930df884142cc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2517cda1967a9a891b2cf0fcd89892c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1c289fbe7c49f4d3c72b0eec81a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52a0c037f36e4bfc67c9d1bf1f781e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2349aaf92a53b12c9b1479d187d44c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cea142d1f1ccf649d60194835fd619142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c525ce06f94753d05a387e89e49f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a3a15409d0456d1a1c3cd53ba940144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300ffec9aa38c9dc3b4cb387583350b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa523cb742628ea81db8b5e4738cf40f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6e5e0cb93f2f753411511b622ab9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470357e4af6dbdfb656e27a3117e7e23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767548531c1b1aec2c7da21d64f7139149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b4a26f78590375dc824b7c9944db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b231c7d9326f17eea6137a908b3f0e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64684df3abc9d0ea5c8acbcaa583c048152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6677d920962c95973d98d59a3ad0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e08c7a7941b36641b457f1a971962a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1078ed05dd55a6676c64ca970ef3b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6733bc9ad5faa4df52b1083b7119a7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fbefbee25badc54877b8bb0246d1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126985dda25061c085c628e4674565b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863e00a42c25d640e2ed0be101b9c56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66285902738c964f13691470b262cc72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727236d6d95dbf40244a096d48f01cd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42aba6afb10f7912da697fb4261d70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf6e3689f030ed7b6d60cd623d7eb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064639cee1264b08fd93762ca22c05a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2385a8ae37c56511903db81d378a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e60c8ef74eb238ffe625cd12e3a217166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7756321dde3009aa48f0f2bcd73f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08baf0862f80704c7289fa6b2efd600168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a4c2602fe3b6468dc34cc4fb6d3c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec67b2c469155ac979516a46e2239d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c89d89319668b68c4a1522200ccb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016a65335bd7c99857f8a1c33e2e2b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd8e841b21243cea7fc8ac1f99db3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab10a47ef7e70a79b4fe27019074a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b3726ef896ceac96fa581e0a8470175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05b42bf233678ebbbe25c71d29a58d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64bea70c43c19812962909d2692e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4dc23014d09f82e1d9fec1dcb5cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f179458e0c97dae99419beb7d2d53fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad497fd4f4dcbcdf81952844942a2509180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c1fb2aceb66abc7ed588d9f209479181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f25839858d8e607876caf572a492b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa26ff4a67e2972e8535c416f764e49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec348e8d2b37a62d56f4ed9c39757ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4024e6d3aa91d9318edda0ae06bc2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a369357b149617091a3342378f038a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dd09f436326be8bf5a9565f701332187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b7d4121f7698a1db96af7deaa43aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b17e1b25992b754148c7bfaec2c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53bd737ecff058cbdc9d5fb7eec030190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1dd948d0b9d962e74ec349c0a75de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2a1bcb87ff2d5b794052dd2def2dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba218df7285dd6f94bc85ae8d9fa63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073bc8257c903982d2f54f4c8cc4728194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60454f3a34fdb645020c638007fc02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2bf8a4708a16755ccf6db27b2d9b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172d31d92def16b65f601ad45bdeef9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46551cfceb157d1be177bcca7a2adcb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50a4107ea54fb4846d298e38571696199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13323f5782034218ffa3412da7ed87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea926799d0ff23ad3632496794dd45b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5c7430a7308fe56d08b638c19ae6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376dcb449983d515b2f8a20dee54d71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93398edb3893cde9804b1814b231596204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2e5b793c8a3b47bd12b7a7f6220d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe95bab2d85dc76409f6b63bcc5ba2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff9781832c409b74b0fdaa0826405a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dfef0dbe429127ce567b4ee8a899f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324ed9ae2cbc40e7e3535c546295b46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876ed304edc1879debee7c3cacb97c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266690061bf43a5282d7441d9387c75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b532d806274edfd6ee66f955659de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b6d6f58b029c3f09c83480e4543a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e13f3460351b2e7165df7eb1a7f206214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6474137ea10bc0ff99df9ccb86eaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc37e874a5f79a46c7c1a541cdbb481216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce97656758e00bdef3773903b77a974217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634d3cd55baeb5d4b33440ee09b79b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0db3e1faf3ce37d9880ea2f173a94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c64eed181622c8e9d41d67bfadb5b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6cf9f0b59fc0fc236f7d33b6f3d25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa9411bc7f5bf0be16629291f900c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43532af92460795b057711458c5d0ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7733cb2ae43e5888c996d59885e728224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e275176887ea2f5c0951ae7af20e93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecc4ee1a49c3678654f9e645de7b76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee6243b19b4be779337418bb675fbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044666de6d2c05f1e9d382a91676826228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1e086b4238d00e97b652ffd70aadd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292dd92f48f2dbcfa0cdda24b65914a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc24b79f67fb2a133a9d477b93de0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a51bf6e88b386f032c863760bf86e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d443b39557eb35f90a06d2b7d506a00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df4f6238aab4327b8fd7adca8b1051234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cbcb07fe69786ad304820852ac0ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9fe7a8434c6458a83659220098c79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf13dedac4596eb991e5dfe03e01d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7df8aaaaff473f5a04be8dc563fd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b8b66688f4c6e6924ae95a56aa1fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2999f206942329467bbbcb32e2579b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf37139f6a3a25a1e14340331f357c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bf9a4f6a60ad3069bdc4aa4d58202242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c644b94291483f39cb09ff5f7b97842243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57737ef8fe5472efc475dcf17c6c85e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c442f4d574a9b3106fabd69bd3453245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20e763a27fbd7a9ef588a5fd3b2eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7250e1d23e8ef0f4c9941490e422be2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24669230c5f10a50e5411a859ba4762b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700d2d540f542529982e5e5546994ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cef1821da5d59f94e8eaa6f12fc30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b13396701f5d1c4a6bcd64943f41cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efff3e0c5db628e0d0ff38006f8fd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a8b67a7a7b9ca42ff42a8108c5ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241130414ee2a9fc94cbf0f532777bec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83271612e9d29972617a31787ee74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34390172c810b78f42c880505a41b6a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7f4281b9177114ae6a4c3117e86f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6661a587963780678409647b3f73774258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5521fe1539210e8bb4c9645e0354c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c87169ed62831a18eccba37a20aa23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd61f31204a0ac79a6c2d1fc605b47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c1fcea3d486551d3c5474e6179907262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc17d36835fffd138f7d95c82ea755263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ac5afcbc42dd9c53350338a30869b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5126894eb95f9896858d07c7194a9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07ced71565b106a69d7ca35d14a67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e5c10d94495f4e2abe4c1e16ac681267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16028929659303e7bc0a75b7f5c0ca75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402331cff7b2b6094246e656a20ecaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8ca4c066d59f7deb7df856460bf1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50de7c3a5e499529da781e17558a61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa240bda2d7b42b4648cc4a7a760802a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc68f9f6dd87a9452d21e0e79acec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c460cdd70917c7340c71625de84ad4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea48deb8ab01d0c0c03faf9edc8dcdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f468e6db1654298f51bc21ca5694c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847afc1f7e6e9514b93e76bb3f68c7f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d526d34f881ef69dbc64dda1dd73f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bd00626fd669ee5da34e5ee054c43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a396fec23b4779481f8d883c46a047280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be08bf4d52df8954db5d00ad0ab448281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a6491e804b8723b286ad48240a06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb484a68371a41f660c44a2d5687aa56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da33012a1a4af18b4325e51df6606b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7dde157f3fa420f6ab7ade6323a23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da20609fdc579210ddf56770bc7000f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4906d2dc3eb0a6b6b3070d8f1f0ebb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d42ce73217dfcff8538589de93ba7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdb0f84df9e3ff4c5b865a79d99d89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614220ad1470ffaa5736c5991726930e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddca4e634d978bb1448f74a67aa64c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274c1667b47fc7f26a18bb03b226c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10638ceb30352b40fbd8750beff3adf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0486bb07f7926809d5eca60be6460294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee95ec6fe44b2c489976362a6aff035295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dbb57a858716b4e51cb8331c0063b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039adf8ce7765e055fdb1aafb6e0360297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671fc610f423844cb45d6b719bac5f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd74f277beab436da5bae4063494e25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0ff1c011be04dc6f8e9019e3f2daf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7844384bfac994551b4df22f4d7621301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740938d44c62915100bef2c7b0e50ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec7b656df40621b7eaee51c295aa9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9209797ffea7aa0660d71c847fb7793304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eed0876544f38a9c2346f68f2c9bde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73636adb92af3d40fdc2cf622b66975c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350b868cad8c97451cf74b07608872307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d185003a1863d97d87185d0bb07dfb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5b8d113b941ddd3cda6dc8edaa4ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baefd2f44dfda085faba038877988e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60468e8bef3499a62158ff468a9b6068311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd0244868f131b4d84fadf0541d770312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d55b3569d22b0f9e0cb98517d1973313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97905bf5a449420923b9d743c4b5c50b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef92d9423ab6aace8ed084d4c54989315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498bc6f7a0b0803dc7136882f7ea049316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe87f02312d18db2410324ae8dc96cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e5903b1c9b11a404a31921c2ebf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a75492e817ef6dcb608d4ec74d03e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042c9bb34bef801ff679143c30f7b4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606abce6fb177409989fe6ead56c1a9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd922747934d90643adcf045f2efb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1d372d42648f04d749f6b02120edc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d62d28637f9f5f5fdb488119644847324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4316650c6740865534e8543108f646325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6306627fbf4c9130d018aaa869e7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f22d3bb17496ed3b7b1f25b45d217327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc716e434ccc32137eb008ebb797c58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b0532d358e1055a2cf2fb2ff6078329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad0a658bf9c0396d9a23d0cd7a61fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39ad8ee7f599357c61eec45db83a14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd3ff37ee7249e9a253f7af7dca573332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8ef220c7972fcad31563ebd17f68f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce1307c0ccc3366fc7b4388b82cd48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46168abe19a57598271aaeeb3e714a16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c11e147d85b265e7babbae925a6beb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b441c74ceb8d75a52f84906ca9d7996337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3b65150414ae21c27af36cea2904d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1bccdb2c8de3fe93863b01056d13b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86111eeab7b92d0f8c93f721285b0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4de4dc48d255179c5937378491fcde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f83a7fe4894043c8fd583d67ded66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8aad016f9562ba0adab9eb47d2dfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f456cc0b480c767c504b13d18a5a2fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e46ba59d48e93d35dca500a93be2c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbafa8d5319176bb841133e9664306b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2c0a74cb1e3f5b051d47c960618b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e745755e18258b005c26c3b80ebc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3416e4d97a0668b113c21f310a0dcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a8251f20c9cd2baa2281391546775350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4ef39042c76b361c8aea0dc373f04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127f8211ed703d5ffdaa15a291f36b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876a2bf28db34c6b65e87cf8b6e9ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b282493cbd07e71279d72079fcb0b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd57e64da604c363ce865f7c5365f00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c4946611b163fbcec2cefd7a7a07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b374e2ae2b1c43217246117be2cdc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8af43ef2eb381c5d49fa3edeb6b0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623397520d21357d3ea8b9072c51dd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30939cef4d69411b13369b1f4047b00e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79fd2aaa84fbe51e52e3e6e3f579aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb335d4e403886ed2ed8a657c62b62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a705c4cd914a8070f6714e5e20e54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01fde32ba36bd5736df000719c26c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a067d2b3d45cdb67b74aa81182e1c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c2e9e36c979e960e0653b3eb218b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531430af189bb062924ea844970f17a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af1c64cd163f3de66263dc5b954581368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d45ef533ac2a45d9a931ddb8607526369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78847a22a7d76f20280854784401d92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38c57dd39fd70b8c19da72665a007371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc727f2616edbf1251540f4ce5b2a74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b476cd25e57bb478bedcf68ac3b641e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b1e1c4d97f8a7f5b78df450d2585d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a225bd882dbc0b3708b93de72b1f856375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb93ab3d19c966633cb3c4f1ebb213f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1670cf6daef09267de63e58803d57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b73fb4b1785ebe30bd1411fdde1a27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e047db6e058ed14a4671a0ed3c995e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb59dbbd89d7c875b73709108317da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667e1fbdf7577565202971944e0d42e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e632f46c9a22304de9b3afb5730ac1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8c8bdfffa3ffedf1a4718c0a4ba74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3c32cac0be7a803e7cc1ec953ce74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa695a7d07ebfc59021f432358f78ae6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acdcdaeb624db9a48125e62eeb0249386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b52164d1375fb8e4470166b4e69648387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6db0159de0ca37a8a914e06af2e9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df1dfcc12c2dd94c942c3d515c86d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca368f54482a54650d7b2e2d185b4d3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9b44be506be544ff866361c98a5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c28e2f9ea40fd00da6dd4069425012392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec13a494514ad03309926958f38801393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ae2a5adb550f4a1ec809b10ce5c11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39239ad74cc202dd6c9cd563849fa29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a126ef725f63854edd145a9051d1b0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa89f4c66d983a44ff542d630d75fcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc003174f799a41f66f20dcdc9cb1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d2a6ff31de31223eaa89133d66d55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680799e06af6b0829b6f25ed2f94608400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d35ddf383a9d5f4fe2956a39df377f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d02e71b872dbaa2c283c04d87440c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be418bdef17317a6342ff51236124a01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce865715ee20c30e33e90da6bd8a1c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dfe1244b6f904027a5cb124207540405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1f6eb9a919c6c9175fe2790fc5603406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651cc0fec6d9d15339caddf9090a12b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d878055d700dfca3dd041191103e0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0125687b37fd8142fdd440d784bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d4a7e289355ca7f39333f3e503d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fd231b820467f23ced755558aa80f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f63edb78615b22518dc31438aee3b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ae29accb7f3e8fd1a66b6810250ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce7581695cd6d1d2f72acb318fba86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a9749672991a558665dd224e284db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa9da10c2600d9545a32b8fa91d9b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b6482cb974425e7941d359e2d30e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1e4762a9ed6591ac644703224362f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5348bb87cdacfd64b5a2c0ed2bc4ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938423de139ecd767731bbb2d1a37f6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787b7c3e8a2f4b41ccb275a3101e21c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e32ed8b2b50d4fee89dcd5f0515e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adc1bc5135168a38230a837b0c9ff7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593647f984e0facc061707f79c02b49f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046f33201420e8c646ad4288dc4c708425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3652dd1c866f62df019ee68611db29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0526d9e14e3c76ce3b5b191a6928a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658b2d33ec9b6632e5261b92629d267428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0409e9dd5ff9cdcd5c80ac4e85f2b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d2c54cc0a4541732bc862dfa029f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc89c55d1a54523c51db9f220fd977431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a8d5ee22ba71fd2a700d5f74d7302432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356d69af4f484c0e94a6fad9501b031433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd95233a2c2e9dec635a9f92b3bf64e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab430b4853285b67a38ce3901c59f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d2461b2ed66911908f7b429ed056436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90983f04a498f877306b3f7e7d743aef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ccaa0b85654139aeccd6435c3454d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5672beae4cc78936519ef35d2954f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363979cfc96fd0a7bafae35c7a0809ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca783683b35be1bbde9cd89d086861b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610b24860887d6311fc54f470ad1de9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78885dc39a5cd6f4a1445c7645837f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe5ec14f7c0970e4f8350835d66c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330212f65a172660f6c3513834af201c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cd557109ea54b130482ca56a906e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15f0c996e3ee5a7ff221a4fb3b85bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf9e4a52a98a7be4a7fd7de91829e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccd374c548f8098d31dbdd43dde7a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd463ced8b93778ef1745b5bcb867451450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590e7a053d7c04c00922674e9e63e9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b69ecdba729e3c189adfdc495299f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef95af3a09b2b6e7e399a4d79df269c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1e57cefa3763f90b039fee64bd671454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28307379110d69c649429202e22b35a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a058a51cbd1e8774455672f64534e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d203f969edf1f678005329e10948457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55ef7ae17dcb83fb3a049b398966e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690f997f0cd6f67e1d411189fd2ce97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0528f4cd9954de20cc5e8b2d3edd3bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34892c27776b79079776244ae1e2dbd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f321130dc361597d752e1e9a454af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c581e0953d9485e1d12a50ec825fb6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0cb44a92d79ae7d64df5d6a5b270d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f877ebd56b056acf453b6a3c8537c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a0622bf4dd6994fd4180d142faf1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e15c2a4d768620545425d02a3cf65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fd70194f17b4511d6f4b9f849af45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002edea6389ef9dee393eb13c64f574469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec123daab4f31bbc93c9ecf2dd42e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3e9532cac33b01bf69c14b2a490d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2032b725b75a50e9505b5a78d8250df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1586c89421676aca5188585a5545d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742df061ddc7f4d820a705a28eeae53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d23718ea17e25c36e867db0ea6db4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d880f7690b58dc7836dcd8834ad2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ba767276d7912a6da5dddbec10937477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33964667a1cf6bccdf38db82f2d04f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d02372543f0fe435fac524878e3f64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760b97a4fbb450ae23d2f8e0529b007480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d03f27c8a1e8b7e4d7106b18e5bbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8a0555aaba9840ce7b13ba2c13f43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2805bb179e24792b80a689f711b56fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16837bcf7d5e932aa99a80fedc33dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208b18ee3e1f1ed8865c650172ed544485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2e365fed8f7d82787d949ab4f70a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfc2c13ef18dacd734ab4fdb1e4a22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47477a7d98ee59dbf9c80894f090b205488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab06bebde8a5f45b1ff73940782061489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efdab2ba942a45db192d4e0f3e83f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da861c54a35d6a1232d007f37d887f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9586038c531a486ddefe3bfd4b9cfb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f394ad3271c28248bcf0ce4263abb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf858a25e2774482b210e28734d17c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07186c129ae6e65531d0ca5793c851c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57849d559ff731f20e9715427fa749496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230f1b6287fbc36da81d44445c347ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22413b1533bf1ce8f202b97b909d28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657356fb258846442d6a05001fbf1685499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c11c269c85763f23825fead4b3bbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46ac3faf65da04d2cfb67dd7336650501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c706bbcd020340b4514e334ac9790f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685bb9074abb7eb9d6a93d0dc3f1317503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f30d2d8008c1df39fa49b67062e79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abe01e1cfac69659a73a287eb2649b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b31d16eadd915d01702e2c7628e79a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64941c8a84480685394e22593ad818507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e42f2a484499cd01132732a4a180f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80cad5564bfdd571d17a3526ebbe9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e92ddad4661d25e95f5d55cde0e51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e05d0c74fcdfe3d43d6f939f441084511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb424fc799213bdf97f20de73b3314a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1e203610c489c3664b7d750a0d24a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0f9dd98d3309b4ebdd8752b8928d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbac93954e4967ce5909bec96389432515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72614be02d095706ef0b295e433f3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fdd8d6620d0a68611ec9e292db8b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacdbedd1ab1953c3454b4b4b3cf61c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f669acb40103394bab75e359e8e2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f11eaf3c3cc3a677ae72d50d72d663520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa020b109a1cbbe01916639fe4deced521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dbbc13f7d9d71c9cf4ae5a96d8f86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73305fe1efaaeba3b949bbe2bf1213e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94166cef54bb5e3826af51268ccbea5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7dd81ccea7025604a34de3e75aa74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811bba6d47ecfbc1b0e5e75ec71a9ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a105421f503d930e32cab5d0a0f360e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d0c77a4424991ac810b2fcb36f421528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587920f093942fa6b6ce4a047b829b9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c7ef2e76141b2a4b26b398e0d9cdc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033a60c4bef5749a59e8390fae7b90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dee956b13eaae3ead25d172478b892532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850daf04841e605609e50fd14323e381533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392deda9f7c11d5786b2ca3cc246abf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56af80217d477efeef92a67af811cd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2d43c4f86459ab408660f70ae8f4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37676b3f94b6d65a8a54d2a167507ff5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c115f2b8c886f0f48df5e195783162a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fbb5b0813821c35971742b81a0fac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010ce4adb6f7033ba924ae3b0946409540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ceb06b1008b2f86542226773e7e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe75f1df252fc5687447931e97e420542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bba91b9f22943793bdf856819b09d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30780988328e52886c206cb433506c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977d994a9e87d25dd751ff3f4b37c68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8054699074907ad51afbfd7ad2886546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70665fb2834875ccb6fa0bf08360404547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c027f9f6cf8c2f8a32314107abbf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f74404a5ae1918f40e6d2944b81bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460019a5a97cb401653c20ee4c328cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bf1fb7d036062c2a20e00eddc6b68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d0147ff3dbfa93b6fbd1d4c958600552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e64744a1bff90c5b4d4963b113ba6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d693641d19488342cc7625a5533927554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdadfefce09d8175dbb0d341245b963555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284615b2e1647a5c8bb36024f1ade688556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccd140ea77e726421988325659275e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9383c67f87c037c257a385cb36b400558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a23745ee1adc0a80a8548a9dbd7e4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d5aa744b67d57bd84433ff2bafaca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8070ec1e5cd095e195d61c1a8e547561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5da2fc8b73ac6b02e04cead3cda72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d498eab52c961c273d07bb1958d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cee08b76bd4232cfc90a56d59885c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dfad14b506d5b050ed250866dfe01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd882d65c38c8ceb1cf14073923311f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7c0bdd73b0977b9c9106d3239cc4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63280fad62bf09043c2604d587bf40d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c912d87cd71e4220ce6937a7e27489d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b44d0c16d5af4ad30b742ab3a7864570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791fa1857c4e012e8eeef2c05f15073571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e4d6b67341020ddb1eb7d7bf7bea1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b28a11abfcea1d656d5d26424f4c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7839a73974ac7e2f2db2e53ea02d9be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a85902422e575f48a6b88b37c0011575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1d2750335316900895c5fa1d05171576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47de6678fc3f6089432b23a3367bb60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246dd2596d2cf1a066cb91cd5c89f33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c23806f2efca49d595ffd939e9826579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3947d5ef8fe4fd7f804c4724871742580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c0a3d63334d94b5fdf2c31885669c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd9c0378e7c01b0546a0ca77582d61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d156719580d1c1a7ec8f347edd091583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16401e4b4869b9c5269009fb199ed4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c89f3768798ba86d67a615c1101c08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7a20c7fb9a2fe7d6c3e5bcd382b47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f07ffdd40e2bc2e7b80811321e51f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdcc2b91b3fbf7f073484e6dd56dea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee5710d6c188d2652acc967c7b1d8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9a78d9e8329de3841df609d6ab1ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1f688e839a4d9569a1dc147110120591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f06244279e5133369ddc61e2d9d9da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b483ab6d6e19a386e07c779d9f70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a675eeb40c0cd08bed211fa613565d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754eaa3dff2272cfaafbe62efe8c31f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50de0b7de105f5a6299cb5e7f13ee24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d0e142746f91da3f9ca663328724597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7c7b3e2c143ad9db7ce87bc4a1090598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace3519c6c11de1b0bc5abce39a278599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e1ac20c3943828bc39a062bb8f64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697d47fe80d0a691fd0ab5bfcdf67c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4149cf2eb3e26d0677ee860f0befd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782305dde7f50e921f4df8ab91097dd7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc1aac36d1ddcaf3396b0a9f96ff8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce67e7c8fd9d3de68b67035725d630605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8000ba1002054a03c66d4b01a2e44a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff997fdfad366d7d2c99a7d77bc27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c80e0cc641a15542976f6670fb0a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ac79d83e16edacb9f56b53913415f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d2bb64baf88825f932a59411389b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9994971e5a6faa1eb7ee99e73c9625611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cf9e3b0f9ce93809bba65e827c179612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58eb0f75a207c1b85477408be8fbb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b26287a9d49d2e5d8f2aa0ff76eaa5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27a5117c9ce2cd40bc8cbff5a4624f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63c7ca912dfeb97e18ca526bc1df14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f855093ba195d654cae817558c3eba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06be05e682a0429c09d54c36d1b16d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f45ea31a99d4b32586be8228ab80a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a91e721d00b914adea64dbebb1b2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50498725124711fdb8d92abf61481627621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e3f2e62bcaf10e1f6d49ddaf868f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5e79842bd09e1fb64b479ff88f1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b737716f90a4e95d51e6e4c4c0ad44f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28053acb05dbb96fb19b4619f19be8ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a7623b984ed4edc0bf15344759a71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d706bbc67ddcae75588099263c24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08fd417262fa0b9ebdc8fa331bd06e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e022405e5efe89a493115b858d3ac37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f703937cf9bad5d445b5a266deb0cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33360588a4726eb5f663b6423400e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fc63514da64f3a80ee4611c9d00ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbc757092a7075b5bcafcb25410c96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ee09600417de1ec4dacac9cd8955b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b61ea5818954c30216f5da79db149635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dde9cf55b26fa032f1858ba87ac05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684238e4ef40de289bf4b7c27cf7f3e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b4538cd32af24fa0f8c60d0e5f6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4423f325ca4952172895675fb19991639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d579bd1b131a707350a12fe8a4e648640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ebb0fdfa1e849f079ca76fd69ed2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b176d95bd250f16fae2408d68d5d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c060e20502bb733eaa66000014275643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37393a0fb704e16279a8d05310bca0d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9afe7918f3e731357c43549f9c7b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088cb40e8578cef6be4f90b6240d659646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db0316ab2fecb96b24e641d1471b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5a24262a5eebeefa9b94230c8e6ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428a7e0e9b2407f3790fb41399854f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253785d5f60ca2ef241cceb4f54c8dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e969b71f95d23fca9d584a620980266651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94366f49562687f624ffb9fc92b07e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5805d7eea7c141c4fb843017b9ff1a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b69d2823aeaf84ae42e239707ad3e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121927f5e6f9fa31c259b288d118510655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeef227e35231ad2c4d7c987c7fd195656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25d5137a6bc3efca013d430850730d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad76a7b12160bbd33f402fbcef48680658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e2830c9bf0a922b9678dcedc8f54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72039d015ab1f51c33ca22f86413283c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6905882e4a453a66f3dd1d0132584a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc82c407c5859b28061e41e116e863662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ead65a8fb192afba7a62d2677d99d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365ab48bd1b543fba55150406eb7c59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9217c209f59bd54073369904cc9f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6021c8421117c2ab05177390a224666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23b7f0dcc48e592c66a50ac5c0a7de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54745f5af9ee543ec1790891c4c7369668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4079b2ba85bdc01da5532ecdadc27a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e7e5563339dc81f16669a275e40e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321605a2b6a3dab2c5e6f6eb83c52f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cbff27a2c8cfa500049b8898af200672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad919315b32cc0d8e0908969d6c727673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699b763e0dfaf3dff0fdae140fce08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622f0506a62dca635247aa283b5a0b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a3daac3ef887edcc3bb6929d0af26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340ee52bd3704da5fa1d2c80ee2b9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14631a435c17329b8353f80d04bd4089678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50ed0bdf4af2e4b1c51f9eee5a7539679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d5a7f436753ca1057728f0bff288f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77ee1c55d81f4472959df95ae11816681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09174505be98f8b6eec4fd91006753d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bf2f1cdfb39b0edce19728a93badb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f55c32b1c1d63e13b6eee14b58cc13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ba04ce5be32af28e58e5f0767261685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b951e1876d44bd290d4fcc1502fc3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ab7429f0b821903c49bcb7c3a7c90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1275d0d4e98a892a3432d4aa20b3af8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b477b7378467a9e2cf16044d201b50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eb1ad1296c921308a0118ace735d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47688913ea017c311949b4cfc3fef227691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6759afff7ee066adefaf0e50c8a4873692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f5a94304692ced1d789b66a2b8d52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e5568001f0fc018d0a3df54d6057f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c90cc757a0706a733d35ee5a6b077695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a96ca05f98d40e96fefec4d825a82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b461bb64590b8f3f866c4ad6d3506f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b262db3a1249f71ba4b6a6d121760c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962eda88449ffe79196d74290424c3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de96c3d8dfda0b5e9581039ce18177700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b066c27a981eadf16de4e5b9e29ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48eb8167550773194a7c228484ee16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59168fcd1dc4d5fcb2c97c5bc35174703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70821e759a869f38bf3c5f59a2602eed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7956d747bc5ae2a5d5e17d3cc8dcb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa10553ff99c2a8dec875b1cd6451bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51018167eb9315376aaeb7fa738fa680707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a785acf6ce735befa784b7b38ae357d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713fdf93cf3c940239a35a24f0f506f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ece12bf627b66dfe5f50db54f294f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929596882a383d3c4d377f15cd2681a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009d282546b011d567efd1209d9288e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e4165afeba904af692e36dd9f0077713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd986372046c3685efc52a702748e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e50327e5f44304e81037ba5b67629f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f68f6a6be69a23be1835c321a02279716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e4d979ae0a59c10b6120e5fd772ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5dbf584d49a8cecfdee894d257590718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d25d139aa202ae642861f1d75dbf9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ce4e59e4bfbd5e96614fef91d5e19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dae7a2a650dbb577d97444bee0a64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3097e2842495010dbf89363cd33c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971e36e25eb5be118558bea1f073e66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe55d25d3a9f671bdde6c0f54390529724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b2e47584eed35fdc14cdc29150404725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba29110c3d34da1747eb1453f0d4af1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e117a95516b2ca56c808f0c0ce4327727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd77a532bab9cb4b7261116b8dfcd5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af44afe8233bb6feec9d6a2c99703d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eb4eefd1f3ec92db3f7004aa6be04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa7f8d54fe55ed80aba42139ef11ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ed917c17406a3c83396742a6c7841732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fd31579289be40931d9d89202455b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a087af50201eabd2b8f2165c8d56af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d7d47bec31ab51aedd05c9a2f8514735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda626c7d41a2ed5fd5898ac81c1b50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450c3731969aac8163005ac7bc22196737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f694563a9f4c8a42cdc78c08bf81289738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db38e4a3bb3f6e75fc7854a8fc7e45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79da53857da010eb00306014c55f41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64881f551f66bfc5562e255b3e4848c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974366452d20a39293a654b0c9dc93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537181b1417d43461db207065a6f232743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a4a21878a307d9dafccd477d1043744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693122a316e88990aceb2be417b3b66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa99169458234c1f66b3b2f5d539da2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdfa7bd966f963810cd2f38c245363747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89172c6e7a3274c6085c4431c2b4b22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783fdbeb8a61789c7c784de57e4a07f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5313484fc09c691300685e1461bb38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1656b5d1cdca5de13a172cb71059fbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbd866e35af74d0e141e72d43879b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5625679b1a78654966099ebaea0582753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6964fbe852c55711954020945548c54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f08df8bed4feede3cffdf7e470148755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13ec2069b57d227369f7cdee1cb82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4f015744f1d553cc317f978a64e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925528c4ace887dd47672e2b1adf8070758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea409d13a1e3ddcd9ebe09faca68fc08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda91be02f85f964f2f321aa419d0f1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f5718afebca230a2d331d38ffada761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69c54fc7fcd054d2f5fe892bbd6d1e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e42509a289a49c94a8ece5336c02f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777d0136e7e9e20f565ef1479ec1e71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b541d846f7079c1c7895b6bb87749f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b3c14c6087e4b14d9dd56343a530e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e22e65d7a8a9694f271e81b27f2267767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab6ac78eb88b3db4f4cb9b25193986768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a73848d22142df43a19b32ea22ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b4af6f2731f579d34adcfe03bb213770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d80cb804eaf62be7ac5aa8714b9ea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f9fd60c272f9533ed0831c8977ec5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434fb8d58e917e8780475cb13660967773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789b4fac0d88aa6ac9076d0e21296d0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bdc91982a085f4ed0b64c1e00a58c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d519d7506f7f4f296ecec947608b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027625be5bb1ec32034eaee61f7908f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6fbd0d4282f63a83b715736745c30778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066ec8247182663dcdb32226741bb7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d7d2a838b5c0dee61b96df0869b01780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5ec6357719f853ba9cea8b422c5de781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec52c12a6b6691b3cbfef479dcde485782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8c7ffab4f3115e8c69ea88130519c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d3b3cbcee0a1addeb0215fd613063784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fac6493008ad30408a26e01898be24785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964b892826bd83579f08b14db7fea0d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bfef3f6458b4f97dd61ad143845b2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce2f51e6cebb9b492e6cc8df772ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c15f8803712081ced1cbbaf60307b7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9a5da2c4350b6258c655680e8a31b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e6dcfb290617634b509c89adc970791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529f60e7b465743a83f826fba35f88792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ead7237fb4e9239cb0b586ac97bc6f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd862d398a6a92148b8eed459c07f24794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775350a00c43d398d8fc9226468e0a5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd357ba7f2fd8d191cb692bfbf5ff4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075969b732d817e28462f04eb4ba1ec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4823ce4c6f1d2171b7411aed5c0f7e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daccf868e1ac59838e762a3d88269a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097952715d7862bf92707558f808698800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb40e5490d70d61186ac8bf74b1862801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4addd8b300545cff61a3f8d7d038281802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc73d3471ca7a2b4628b5347091ce2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f93ee879b61fef0b3f33c0dd269d9d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8767fbc0c5409f84d1f2e7e2e7e12f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca248d45c0a3b139dc31cca7c908ed5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf38b9c51ab87167880b7887a07637f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16605b40ed259e750b59292b3d141302808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a596403d09e2a6079877144ea5d9c80809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286efad818a20b413a9226c1709dff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30348b28581a3d5835f2d9d433ffcc13811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ab05dabcf201361fa1406eed1545c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4d15c63f96324ee2fea25bd16f77813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d917b7204fb10e4261631c67dd305a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da155a11b6634c5fb31eaf3eb8c176815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c20ce4245671ac71bdc1868e4548e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1e1ba51caaf98b13c91d60a802953817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464868d6882b3e62e2c94ce91f18d6c7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c18e7eac7264480024ca0bd3bd9cf0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c714a3a13c2b55b9cd1baf28a8e303820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6538ea25e518dac0de94bf3663a75d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379c2a1eb9c4bbd5e6b8b30fb2d286822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe1aab95a8839d55803724ea28ec36823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aed919297cf89e1242d41d2ce1600824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6c0badec07f650facf55a59a82955825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ae478ae15260c4a1812af52a29cd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819c03aae9ded7da9ec26bd395ca9bb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dabbad1bde3292c5a2da5b6e03308828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65f451a900afbdbb378a0b60883c01829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3d610d4a35f90630468fe170b6e79830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f87f7d6a07b74577e653d533ee75f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e350199630d37734ea7b84e55265832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1a74ca05d07629bdca8b182179dc8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3840d7e4deeb5883a83db25af897d8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624ce9986994ee82f87653766a3d157835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92294eed45588e503b7dc04dde7995dc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67589713c5d998410111bff583fb1f4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6070c48d480c4a8eec29e7f6cd1ae838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f3a80f5c1c972b2dd8aaf1ea3d222839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4758b2e3828a15562af7dd056b703840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b0153a9598900646a734624ebc97f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81011cd145b251a9b6cb2a25244b92d8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac447093ac76bd5c5bb420bf93e49e38843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea310af5e5e155beb796c2ac92461844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a045e89c06e7c98f6f63c23d912c41845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f2b894eeb25db672dd6343e837782846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0df475d0993fb861498ee1fe3094c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e36161b2cd7eb9f5fe5465cfddea8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155915240b556c08b79a2a650cc26f1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae417c1d2e5bbe2d823db8c537f86d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9644fd0f05696fb279a645656febf76851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6615af1834cef64da72d34e20ac1bc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95f4f28e6ef0e6903ec27c7606c9d3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f55836b97dd57c06d45792e9a7c99f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d6a3bb38de63f092991eef1ce5412855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e296ef39a1fc508e94679fe9b29d5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b5b3f5c75e9e3e2a9c4ee4ec6a81857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9e108fcabea8c49350b1cdfa80e8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04924ecc4c315dfdf2419a86762522f9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de4e726cdee08b23f3bff599da06e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd7b179dc7c27d87d625c2098f4a4e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a42495dd95d2de9763bbf0cf94fc4f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a39eae8af2a5a5731502e8d067cd2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1713892d86cb14ee56a7835d39325b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a78f409ea14d9f042cc61ff3e47fc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c232c698af92c6bec885e923f4c29e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f721388d3319e3c854493650ed660867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bad980859d001da8f67de89e6afdcf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b03516b6ac1dee917292836061cd7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e861dca3f57f32ab767f603254e223f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa99df5b9665ba5374b579af2b63141871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701be8aebca875d6375b849ffa808fc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10cc3c4733dc0ddd180aaf3390ee38873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2fdb0dd79b5846550c27f812d3ba3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c6bc6c8915f545fa3ad1aee176fe6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b19134ecfa80e52d02e8e4065b95876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a821b887948403ab6446f1ac4bd0e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f3dfc60b919f7afec06c89936290878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3aad0e02c5cafbf9f4190bd4c7cd6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e26ea97fc819c35a0e07cea84d48880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a5eeed4c374c59dd006b5ced64164881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9546b4e552f63b7cbdbcd82dd0a6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f626a367b169ae03a5da19a22ab64883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6ceebc209cda0f3c120b597eb0413884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c252c17888e008cbb930227e9f4a833885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a151e8bc5155dd51773e4e97b19502886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd4f4f55a63282f7980347214f389887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c599af9fd47dc0c789cb82808f3c5f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437342ecc475a3555e1de9194f282d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed61faf5ef2ba170a01107a26fae5f4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f8b8f507cda902ce6cd6a123ce47891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0503a25fb95e42f957a43df34bf3b8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9380e6437ecb8eafa1b2ecb5585008893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324098532fc34be14367aa80641bc77894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da13303bf9bd7bd65e8700c97169ffe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa031437b959addef03356074b956b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7c814cd7635eecde9be15c2dd97ac897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a967456cd5cbf5faf9d6dfd9206e29c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8122f3682d4a9c03ae105427275c4e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d3afac7377ac8314d8d6fedcac90a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d071187c9a11dfe7fe7643724e039f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d16602ff74ad215a96620741ce61e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64189e610a9a4b6626ce35b870e32a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e97f30f16d9e9c6ede29b8f3c2ce52904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a39249e76c4621a934bb7cf2e135f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bee2465d6c564bca8d8714a2a6ae4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae604dcbaacda176d8b41c44cd6c8e76907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c99e83f21790159989647a9082fd1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fedacf038909ac8c751af80931d3b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541d0f35d8929ca8cc201d6daf6bccc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74186a7bf5d34ae2dbb06b25c51cdb21911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239825354f3ac4956751394bf99ba678912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc260884dfcb7215918ec0700e3a7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a160df7ed550dadad8b15076386b65914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe02176f219032cffc474dcb62dee8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140b6c8e94d3dcb98a4ed3ddaeda945916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac920b410517010792cb76811579e1b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da096e38ab03f81379dda3e877d427a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba755056a455b5030d7ffce5954def5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206a31ce46205a1c061e6ce6e6ea5c7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e882dbfd4e80f827f246489f4e4ba921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641efc22b4d77a47f018154a68ea18a2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899530263f215b303bf28950fa25b6c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c2bcc6c20947a7805f8ffe2376cb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743f70a63b21cd98902c482f2ba0fd9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b84a8387ec4cf3022f389a76797899926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7b99f61172225ebf52daf31eb5afe927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a87a9afff1921d3056cb7322515a9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bf3536c72ea8b252b07052b993b31929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b02d18483201ceb4517eac0723fd4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ad4d2b48ca42550c611b4a9641980931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79863e42712c760de850676f4c03694d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492eebd9d6975c6eb88e22177e4df6a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b0e195ed5150e12eba17223befa3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aca7545738dc9cb3858f9d49919384935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a19770423684b22b60608da5a305936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9360fffcf1c8e7447e83f5c2fdd62937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc25b864c21667bdb746b6b388dcdc5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41b2398fc48eedd989f9e6a00dbf7b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b1bf1a58dec16cbf2ecf7d5ec478940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83276086741ed05a105017bbf1373795941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389930b474378e7b5fe99b42f896a59942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dd562b577e72c55093d551ce0d752943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e82d5815fc94ea9a606beb447ad70944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc6094cec735d56ef8fff1c0ad4bcf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a11448e71cfaa82197ea2895e6dde946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff82a49c5952b68ee083b10c74c21b9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e08401ff28be0f0f0f8a7424bbb1d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a84b48f96d35daa741c121b9156730949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b31f14a2e5196cb127663a662f4564950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda361d810d83a291c6290d419ea21e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390855ce6497e7259d320da025ce7778952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8231b49c9c5e5bc99f7d6c08fb0c233953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebac331565c37ab32c83fe0d3217b4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52ef48bfb35aefd2127e292edf4e61955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aa398a1bf295bf48be104c68cbaed956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41641232d9097f67ae48d61bf03c92ea957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae009cd61190aa7013492bd4e1952958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c34f57ed5d42d665e7482bc8091713959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b81ec3129d3a9e089ba796f29c25b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27e692ea9c73ee583802adc212001e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4375c692ddefe1f11493e5cff0bca59962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e29d3aea3673cc1d00b4c77173c62963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db38eca50d605b36941a64987b7165964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e22f2bf23a82fca80262396e7a271965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6ea4d01ee62f5d703b40d4552ed3f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04505b840addbdd40a8cbd7b087538967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9f1e3bdac1213b5db87b6abd7d490968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27ea4bc0a385a56aa9d2a7a8d76669969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc4454e530fc28276c623ede8b5ccf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c04f41507e98735b2fca66100f501971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59676aa3837228501fa13dbfa9e5e049972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf75004a8cf2fe02652affe3165d63a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54333df7980d82651a49d6dc23f383974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b82422af961e9add123bcb475293975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc801ca102331244af67c3f8074e12cf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b99d8232b07de2a2998baed312c0977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>