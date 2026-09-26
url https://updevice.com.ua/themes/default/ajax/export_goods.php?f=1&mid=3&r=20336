--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee594552f9fdd6113442d146fa28f6bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397867fb2606a620067b840e29b1f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0abd9f8c49859e5a2c13071058929e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca2a4b602cba6933c847b9b13732f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62bedcbd2302acf01a9654ad6749c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0363ba677e32dd8c17978c5c59a94a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38277f376b96a308c8cbdb83ae1512a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a391077102afe51a98650840a41c8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87cbd5a46a1f79994d1b309c339a439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f39bf9de0a8a462cc10408c024d1aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0836bb98d34c29eea64473a1a074711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcd1337f6008d5ceff34c274f6e8d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341eb7d1d6a1ed477d9b119fd9c1ac913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf05c92beea3b95df67c52de5503b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e631efa975fc1e688506cbe96928c1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4cb77e1413d873be654db899409e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ee106f0e797d2b73197cd802128b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b47471c3866580140f6fdaaf1987e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197481e9b3863076b84f9506220a83f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a597a572996ce0e403cdb25c7739920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60372971993db40ec3e68c046cb5b62f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0fd2c6296a1a606c1489876a2445b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947540501049b14b4656adc8adf8d0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487330366db1aba3732ccc833d6a0f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8399dffe285de25ddd7c962b61b0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4f064ed71979c7f54378f03edb3b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55216c08ab9995b2f8b8dd0f5238ed627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7cf769ec5c42699d21af33ae0355028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024ea84a44469a19a0bf22127a2235c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a689f80ff902b0deec654f3f288eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092dd3a139947f4b0a003624ddd8e0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676ea1e835c39056addf54528dd6a7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221352006bcd44471fdcd08aef8556633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6908f239b4afe69a036a0dd9c7c9f5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b605fcd7c022d6d01ecd9c205ddffa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e206d2c0ee462a39a82577eb03b1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda185d691205388fe1b9efa6cf8983737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c585fa5c4d6e070d213e069e5834c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f710cf7a86b462ad67f6dd4e70d8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26c3dbd3933014c5a57485f9c8338e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd68731dc4c7e5a1d45bf709ae8efb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17585f1863bb178399a673902d870a3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c300838f3e78f18514fdf13f4f388443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d814d3b0241263e2fd68801fa2de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad17302db55a55527d3692dd69411845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b965e68fb63157817644d251b32c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1759e8a6293db9a7e2da7be1749ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aea372885f18e1257a1c08543d8bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51b3627d0b4d3e431870b48eae932049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028be7c24cbf4bd365762f9ef492a4a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89fe66bdfeeb1387e1a33089318f6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1ef030c919442c0b07d5b8a5507f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b58bbb2b0d07a9aefc5d886f7787d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aace0edbde4c37ff5c2d520bc89a61a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a040d1b0dca1f33cdeb8dd54cc664e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd12717a54b1ff9aa85aa9a961cd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07292116f182f8c70c4933b02cfab1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7a55562d6b224baea0e6135e6b48958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9b58bc99cdc8269f914bccfb17dd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4395ad51bce0b1935cbedda3b5c8d6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ea3abbbbaf8aa6d837bc669d5358661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a825bf32f2f5553ac03e5946d76cc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf83047a2ad5bfd4fe1b1cfad09d28a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4294a0583b3d1d8d13484ac1c268464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fd170e8ae7c185fce2b9ab5533f2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d38508cea4d6e5b03da50e558eea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a35382604dcca477e7be164e374867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc5ac18eed838b113c3d6291a41c9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd361d714d030ba7132bd44cbf736c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5daf03e34ef0a8a28a95334c2d44370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba1bce8cec823b0b2801bac7964b0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec82a91b1624be5a4342558c2f41ca772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e90abd054e1467b60111609c86b5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3861a2d347c47897cf647cfe076855f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aee50590636465d1f0e3b565d2378575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095a5da16a880e4fad8b4047f40f44076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c25b4de8349140ae56fe68487ea6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8501dc24e6f8fcee057644d8adcef178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a747550ef94e52e0daaa2d8c07c0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3663c2205212cd7a666faabfbc0522d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0544f6f8943f34ed989a60a0c27c35381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6013098bf3fd3d6ddb358c7587df8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f35facd768373cbf3eb8859ba0a9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34787485c39719d151f35ea4655eec9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337b32d1991317d6620c5404187a42d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4254cee5ea8a89b2d9c44126db0f8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae80e35f6e46fa8e9c87b64d02ac1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c361477f4679844b00bdbb9324d1dc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4b85262dc55c49861d6d7e8b8bd0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702023293eb82fd5bf8c26d4da1f21990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56824aaf7c01463f1846aacfd2c6695e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc80d5045c66ca2d57bdb58be06b2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39396f03f408849cc73b95661af43593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f123e750df3b4bef6cbe7dcd73721894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88736265afac8487881153f3dfee9aaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d0476808e2ce367b010cdafe7bfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5353b599aab976bb4de75a52eb10097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d49a46060de95936a73108f6022e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7080a6d22451d20d4f1a67720bc218099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e7d1b84975159e13afee3a70843d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d46e27ab4c97dea18bc51e7ea034a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bf01760a3c6cadce3a5940cc65622102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c82cc13d841ebbca4f1ceba79190cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e36f96b5381225b438ed769f33a3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068c3dd64cc53ab9662ad566880be65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49322e538a4956d03d18905ae9d922e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd49ef2326b1b05925ccb124196ef6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9133abee57ccede24e94fff26be48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50453d7f945eb8b1f24b2e655eb0e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5b11f4a265c6cf7bd16f29f54461d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eee8c3835559342aa0e62e0462d45d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a2a0a8754934a9b71b0cb26a93b13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aab5b87438acc963e6082b8c1f5aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87280bcbcf72635edde1f3bf6de23ffa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d21030b655aa1ca5db848800b56c90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e742d293dee74b33fb230b75eccd470116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65855547283241bedf31784c5af91d39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01e10a625abf9fbd61a4f3ba45b87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f30bf617f994c626bb50cf0c9841119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b52a2acf08b1cce626223d8c738f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6e5ae701b2abefb528c32065d98de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e21df97e8a767f66a2fc97658339ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4094012f7106d0f73c327a859428ef1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2adbf5cb7194f4a83c72fb0c2523124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a75c566abe97f426499b5fb01360eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7dad518d4e5ee757fad9879ac1642126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a53fdd9a81da8c98f7340b388464127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a4628bf72e821faa57cab3421e6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d24d9f1bd027829198d5e6dfb362d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae35092bf8e4a5b6443d6515dd1578130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22bd8d1dc612ecd0c9ad0345f0e23b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9536ab5e7e032ffbfbc2f92f9474750132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86249102246bbf6f15f37d995485eb36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f00d2fd1dad0cd4607de128224506c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c96f5421094db70cbebc40dd969f3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbeb77084285df692832a48c323e17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747f38f7b2634256a369d3b75a731a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e097ed9788b72487ba873b625cdb7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3be01869b103137f9f846985293b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aefca2147262e8cf5109ba34905d95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3928345ab52654a1a14e364655558141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dce7a1f653d765b0d166e76e9ecec0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8553fe270b063f4a061e316e6ab3bd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6af35b11d4e2cd99ad3f4586bf5688144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7e50e8c0099e800e0bf8cabf2f9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db26454283603054f1080ffff3c146146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c844874294a17a297fc8fdee1a552a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9af1aaf160de56644291b6a5076f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e7b23eef7efac6ffaca5adedf5279149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c336d417d3c4a18d314e5e1dd00599150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa473d732c9404b7b09956749efadac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498edc18b4dbffa65f6d2bcf9da8eae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83efbe10f1f410e70801eca6b643a79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1c525636d443afe61d57265561ab6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d440bd89de1c41f5d545b3a7b42e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34c0676cef2ddb5662c559998f0fb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58356d555db69928c522e77adbcba5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d117179e1959f04093d4714bcbcacb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab22dc9f725e501b2f078984113ca5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4d4c62484ecaff956a83a723633e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913db7f91b3363030cd7d455c5ca3064161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09388af9cf3293e8f92786a7b52d7cf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520362c564ad15108e5f9c17226fece8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648705b37f8e9a88fa78c81231b3d4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb87f685a99505192f8c20cb277b0a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71325eee35918c20be6982eb5e88604166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e331b58438383c4dd080ea6fd65dd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7d6f8f477869dee8017a3cf3364f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a309fd8eae0a1c274d4f7f3f78d6ac2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a71d6e0837138029d2e5a4625a6ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81105c3d663b32703ec21c4d5fb5bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f108589b5e2481d2f9355c77a16011172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb5c062a3cbf0414503f9bcd2dabbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684734d4d408fde52284a00b6554b1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731d69639f43e6d95b827f5890a10a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25f94d17291764691e44bbc2c8cee9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b662b23a0fa6e2c9cfa17e8833a1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40e81efc8a02709f9974aa106b4777178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d656c3ffc63ca5d4f6bd26ef626dae4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a06a2132228a0d03cc9fc70b3223e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe80b7b6ecd17ee904db3792a09515181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b46a96c3bd28f8190099c2487e692182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f7f7be74a4805f3640c702cbe20a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdea707da2d1d7c786639bcb63c720d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b116c125e6ee084baceab0644dcea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468916d5c00006d09afe687dd97b92c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01965988e26bfa66704e4150ae77074a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe5fdb3b3cbb47d7d00eb5815de6ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54a50aafc4bfde5f6c461fb83ed32f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28eac341676e190b6af7e04a085f82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924f1d21866f5c3f20e6d4e62727c3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f829194fada3a9c9af67f3899f234192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487224cc4cccb9cf588c83b921fd88fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f136fc169e7891e8ee49b6ec48e16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7602355bbeb371219a390f5dca22ece195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab569e9bbba035972d1c90631fd600196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db19383872b1e2c3566ea0d465fce56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabead14311791e8770364344589b082198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a07d4a3ccc593422c27c39c8f5b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715a21a42fc137420467b6116892cbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5b970dd4174537314a551ad19753d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bee9d895cc4c7be3cd8ca385b4b93d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4d99593403040a21c3d422af54c90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131b66fb5eb8156daf519c9acada0fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed0fce8a458a0c067fd0af61c1902b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41405b46b7c1969da8d56fb8246199af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d0582c429781e636ac670d810b73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc10877646b871c5e6e960e219b5cf5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb765c68eb99ff9af4c50da975d179209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb552dd4540b144dc127e13a54ce607210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff016007468965c53a79a2091239d0f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d440a774057ed8f44cac7c49632dfab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a73416ceb066ca0ef8f149c7127b0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbb545a5196fc2c4075f699ed3bbe7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485d256d904862a3a4429d7ccf102a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e762c6cb639409717067a404ff1bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec12c2504507f602c09bdc077a22bf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f56574edfc1bfb598a06bcc3ee9cbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe09cce88ecdbd9dece2b5551abb72f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91604c20435652b9f34a7c6f07e120220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b275f22568dabe46212df2a89fc5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35185e539109482ad0d79627cd0f5a7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc97a459ddc8d216a2a41dfbcdd9598223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011b5947a126c9b107a8eb5859b64c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdb579db03e082089695c472300e98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59508f552a0f299585cd7703108adba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdfb502c0c13a0e73c4ac4ca6bcbed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22f4ec1641d7a091202dcfdab59c00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c5204c58cde9d70e356e147bbb4db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11172bc79a2b6d1400087cbdc4efd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60fd144029804c15c79acc628e69cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb46846190df4be354dab6bbc5bfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525cb438bc847609a38f51cf0120479233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe1016001bb4439d8a75a91240407a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591b4db6fde743b53f2da80397e2d61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feaee673ea18a31273df846f8352c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40193c3240d7147c6f69e3fdf444b314237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff24fe68b596d2c654e681fcd2ad246238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73816903d2eab70fc4c176239a2983239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947427cb0ebd5cb8e906c12881fd7ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75ebcdcc3827af0249ca11617ab0bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70fe44060492ba972e306408d7edeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd3b13720b73c53b406eb8fc9c90f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e602ee1c90a21974032c8114395d236244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bdd52c46ce2b87ced8f9ac019b829245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ef53b9de83ebe49fce565103a2618246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f2345e2d30cc42b9b85e053ad81f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ce86740b2227b112de7b837ed055248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662574d62d7ea9fea70dcbc776c5782a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a580bca3679c87ca41a79f6763cb765250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481b8e0a503277fd564c03c8f493040251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771e68df29ce28b70b2afa4f95c432a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9942d581e4db888bd5bfd9cd46ecb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56ee394eda09611b64e4f637753128254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f96f3b94eee864884cf53afc79331e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab5fc6ef137298eb462194d6afa072256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95781dc0d46e078bbac781e8facf68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820eb815168a3ce177d406ecbba60b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9df9379f2396fa479dd0c685f1291259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53d4152403eed2ba0186d4a87acdfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3af2b7ca4abfdd6e73f785bc2232c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd06cce016c1b8f287417a6f342737262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6ca122c9ad58bd9bfc3eacba76585263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b85612b36d9c18155c7fdaf7e869d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba267ce22b26942bc4accf1888e1bdb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6c2ce36e3402c9d3fc30c28f4ef74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79fe0320bb70cbe7a0aba24286522f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ac6aa23e15a51c1dab6ee10299051268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac10dc3c6e103c39bd3f9a36399afd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1b9dfd0ae027405013a5711bd1251270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98918b7d12bb8972bf4aab9e9442ffc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e59dd94903ce3e9bbbdee737cb209272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4e2de51336c4d18f00ab650bcbbb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e775c8f8c6051a9e75bf0e4512a5aab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168fd3a1669d7bb99efd1e378e6f9fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a87a6c88d5842032dcecc6b713876276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b316e2cc32dea592f85ce15f2e5e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4683d86b4cfdd9d756e7bcec6e7b05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943942d6b27662c414dbde1f9b2c79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9740571c33509a002f0a3b77cc9bdbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ba7831f8b7d575669b8bcb5e4807281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e79aaa5283c523457ad88ff3df2624282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1393ca72667e2b38c660f013a4b617283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ba90a5e31c19622822af780a0c520284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449f8cc56ba5318bf5893319a657ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fbb138b141e13dc7d08cfacdc98eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76617faf60f37aa278762faf8b2c847c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62031c779c3d34c466e05e8d3679293288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd6c364a11c280425a11c210a42ae7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded989867726120601fdefc157eb6a99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c0aa42e520495c8198b11421ba0c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403191a3f3aec5cc2fd8bb6661711c87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32fddbdc1611fa5a3652fa14e69c6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b99520a5c45712ac08b192aaf0c353294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c517c2ef37f9b97dd9da71cf21c57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479d319b4071c027a3adaddee7d75b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704294700463855859951bd225c3c46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c116aab41ac2a9fb81087ea8878372298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfff12de621aa53e2237b347f8caf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251e164dd3b25fdd80336208004c210300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a986b71842276d220d0e719e5b4d69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210cc34a3e19445d7c3c474c80465a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5d1b5c1a81e64ec57fc002abacc69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980f02f6ba4140dee9d7ef955a45b59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b30bb08d358af29483f7b6854b5fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098bddb72c85d6830fe7d2d6452921c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079718574fb545bda61294be84af184a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2a670de9da52edf003de7d97b8033308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ef51be804fb9da303b6548100353d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ed570bdfad9dac057aa15ceae0c92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4aa3fd1c77a493ef99057940564f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eacfa6351e7365fbf73183998cd822312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df7ca049f1b9ebaca6c01f7530b837313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbf139523faeb6786f013ba86a6f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8081ba30c4c5c484a7c487be733f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d29d20acb1613045d5e7a3ebaaa2e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226b4d2a4a6b536e14442a599a05ed2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc96e74723cfa177993dc1f9e3ba62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241ae9135922a4c948ca463b6bb04d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dd6d02ee1a302e64a4cdf4ae584cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527866bebda9a6502a2a70ed8d9a74e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00773807351b72ae306dd92e36b8800e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139ec36c97fa861824bcc7093012433323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d444a80731cae9c5da82deab4ddc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8903a8f002ffb812156edd3d0bb24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348f7339810d8803ee1c8ffd2c890bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d5ce117ac9e3920dce402417f6a37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6699a6a20a60f5d09e24a7a46657ecf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d943950f16c00de3a408a95d12db4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4889778bbe2d9af19cd54f635b187330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25ac12015645dff62292c920a50134331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff8e90a071dad95ecd71cc8525c94e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef991984a7d32856ed7edac58d3c8a41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ade504e9ee3aad66adfd8d7b8a2e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a9c3913fc4cc9cde8a68581efd58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2abc55b9687d1d6e1baf7a69db688336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68143434690e828208d4796e7c04b7bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1890779bc17d01f20afeeadb72871338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d3a37e54a9c184cb5c32ff6ee9643339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb4ebc7012d619368bd5e528733469340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdd86d22db9f9ddf36f982dbd1e26e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542c311f99ece7245d8c5b5e42b3e7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db32759e6e92d256a15f09f32f57f27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d0ed7d7f260fc150ff24b26d20cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c19484086b3b161116ca0b1854daa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c98c3fa59009a611d119a5a014bd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc719535b5dfb6287faa7eea0cb189347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08abca0ab05535a563db75fac90725348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3ae5bef5d975dc628bf22fc0a9fec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b140d5a2787fb62cf6be5d9b1344f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e19885db00b8829aa00a44e6efe7ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777b0279afc504b6ecab88c5956f7ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51476163190c0f43731452d5a5c941353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cd9b41b3822d78bb2ad32922417ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51158f79082d7152f4ce0cb04e7b8352355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61490a873e756975e43799dae7986c67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056f038970f009e346b83d55b45d74c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce07faa96800ca832fa0873ac9327dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c821d2290481acbd9c26dbb0ab401359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2ff9fc1d99704b3102488431b63a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190278bb8ff3c2f0b934cfcbc8331e24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46dd67b6b3249b9c3d439d029459ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca445a794b70b76c4b37450732ebc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a05a4baea22379a2facb67f0a990e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef789f6244b4c4f01db783a72a87e7e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d074a60e6655388f22e863d4f49d8fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2d80ce7e400b9e44ecd1909e7a8c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927239cc1a544a9e92662cb0e90f19f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f74c906f2a6d6127f04e63ef524e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1e15f9a75ab23904dbff94618895370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343e142aa8294b1f22d7f59422265fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15d4f110f55471bd66dc55ba08520d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6965037ba9c976f825875338d582989373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa558b6877d6478b761add61ce2f229374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc929a3e8998134f98d81e90b2bc71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f863c7af790f6fd3b7bcef548485423376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b7d8571bd16f96c7ceb04f26c230f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b738b6ff8139bb4dfc6fc6c3fa762d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eabb5175d0976b34b36cf9de1159d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491dbd93a26735f7b87cfd8e60f98f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294bf1b99d36c46c8bcf60b34f92b26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9df24fa7143afe9c209ec84dcf633382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec47fe8f245338ec076c5cedd4b6963383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8af46b62ef3b025b94f560334f43f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e051f42d27a1ff559c63e771df3b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134e501ceeff32d7447aade2be84ab6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868adda35e24c00f9c8b3c79467f7d07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078865f13530da93fc57797cbde600e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585149271f05480c9d5eabb2a5a6b804389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67350b15a80e97e78d64a66ca6bc6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fae751a0ec1b11daff90b1d74558f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6596ab9dd5170dab717a8771feb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfd3ae9fe5ced1cf526aa2cafe9311393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d3276fbf434f0e9ff6e3e79a9eb01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3facdd18f9d80fd5f05ecf097b95ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae71878d62c2fb5c8d26fc8d8e0c6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdded1302451e9dae2e085584e15c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c24c32b72405d3a830848799ece0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f751acf54a37c52991a15144e1f90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f87b611b2fccdb27e38dccda371f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928d8d5bedeb23df0564803f19fb7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366a17d46923b1fef404beea27abf18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ff360019007e9268eb6d9faa879e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06145452e14c41c565b719b973d8b150404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18916e85c646fff3169f4ee5e1eaa2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3307808ee370e2725a33121518c97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb25e5f3259baa0a87d7d9d2319cbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff27a454920fe76421da28ca7706a13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06c5feac323d32e1e54f1279decccd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c7a9f441b2ab83fc703125c82d39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24370c32e38c63d25d790a56f834a5e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb19de09df7c536e7019bfe9c9f7ae3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeab03b8d81f13175edc28ca18f4adb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd13aeff9d375d531c20615b9c77d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468ef9cb231207fa7c01ecd46c41004415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23574fec02be9829ca9e6fc941df174a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f18c41906112de12263fa1ac4ff650417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de196d2663e34b8f5e8240033dc69abc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b75f45ddccd8d28830a2b59197c1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a40b22014a38e68bb3f8b213d024c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8708caa8fd71114e27621cbef2967421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc239f1f37f5e129469fe3c81de6a99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c39ee420b695644ef88b4470d2105423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00f4dc46489c8a1b0089f35f616f4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa59699fbcae27464e20737ce1223c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9cb3cc987fb7b861b7be71d041688426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b7cbfa036309276fe150ddcdd4880427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f34befb892e458145a8814d2ede0c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cb78e9c00a39da9f605836af590c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd3ec5be5007c04d33a74101de4edd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c049ca821c0c17a378cf34f646651cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9283b9aa575a5048634b7b9be0a34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742a94f70a1ced19d435a6dabf34659433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038d6357f12f8dac2dbae3cbf5ccf24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1e3deaba3ea37725b8ac9dc5c690a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779957c7b53bddcd8efd0d84fb369909436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cb385852ab80016a556363f77161c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d4e99390c36a604b23605ce34680b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648caf1b9dbc6d24d92f12f376ad3f87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a15bbace874b684dfeb5e952bbf88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716455fff62ca67bf92709828c7738441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd29b2e081fc59e85d49371ec57e4c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f8e0527ad6b230012a0052310cf8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bc47e9cca9003effac97cdb8793d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58829480d8c5329bb91e09253619029c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cde3f286a90b5a7d4698bbf6c0794446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26894ee800cd345ee8d728618049bef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db9878153ce715d6595df469d2f88d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda15130683e67187c0d0bd45668a3b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9f95313f47091330a6d1726c13971450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43274c5992933810e0dbba82227dac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eff0683de90b9de33e13b2e4583ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a43b958c9a89fa74cc80c24ba8758453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c5d9e0e10bd54879338a2591c0fe8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2def1efffb0155d49984b06b6e99fc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaba869037ebe8f8a68efa3abdcc7d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0761052a9caadc9d83a40b6a7881b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21270dbc669128d18c7afcf1741cf7f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f478598f70c1d635226953763bd33e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0dd10709f82dcaac45ba3cc31cb7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c57b3e1bc419b2ace4956957639b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba189c5a4257769c779845fc869e7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd96e6e7872d7bb77f00cb080b70b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd68d20c1711a961986c06959862d04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61872d06d78d1d28ab8b98761c7dc957465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176255fe7d44809db500624c1589db8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d3d4a3be31f669e2ff0be168e01fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191554bc3712f8f60c7acfedd3090cb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079f6da41ce7ea4b6ec5b0cfbf7dbbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c676e7258eac55809f7eae7dd4960d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7ce5ecc526213bfcd2b185942e6c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff8ed5f02fc4e64320b70949c9cbd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec001d3011771734543b3b291a0b9c3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83211961ce6df74a293387b4fda7cd11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7402b62219dd6f315d249f5649ec4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0516c0fe77d3b4e388b2f473a0e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e53c7042615cf9b8065f4d7f5ebabb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8f00f060107f1837e5a0460a4af74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815ba321a68a0a075f58029a171944479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b064dfb1e6415629d4739fd3c0188e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b373bc62f34f4235aa205fa2b16f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d50982305703051a87e491df05c60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cf1cdb07598dcd5cb9a09dd3f18a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f0398e6fccb1d7aa0dac2b429eee7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b56a90376133f8b1c030a4882316d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b46ad9354555a57b7aa12b6ad11c82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799336c96808bba85c0f1f5987c6fd2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9392a8f5bf45a41b93a735eefb02f1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d942cbdc92cca9a1ede95fcdd7c32b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f32468a14060cc36608d1c7221e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a83838b1080796fb63ff173576055e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca236926e8a21a4e793ac78ea7892492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119244434f3d1143d252f9e66a949b44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9228811f2942a6a74fd8e2c31d0cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bef7a6f1f7dcf5a9628b2aadfbbe3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e336d4b5a4104c691debf2365064496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdebd532551c98b42d1f8c172ca37d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf64758dfe513530e896170e22a9f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315641bebf6d0a68d10a6970024e409c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129211da18af5c74467ffe574c9608500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dbb7d555cdf445cb0a371643b4e73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee1c14dcff602396becbdb8dcd2f3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb188fd4025aecc48a2d5835bc1c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cc6ffa2a0241c00d29cc3145573d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d691c5cf410162e922793dfb8bf19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafea04b883001f57483cd28d497902e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5735ee078e65726da47bfcef3c7b14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7558a9f6513551a10922972d9edaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e944f59f398c73f6c9767de085b8c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c93fc09248c8c3f7e1b5d8d1faa36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5694c34d7f0a60457d60779579611511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0970a039baf5830be940cb90f31e91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c817a9af11d6f88b32a88664fc63e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500e5f98989809213b93c1329c6f58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce40f2dc416620bf939ccc4a0d1f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64025f8da7ced6b5ead473a2f7cf62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6e41436d64b63e5583628ae5971c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5de7a3855f1689bd59d5256e6ca13f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418bf472ad3817fe759b5a7bcfa26d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11382bc55adf27436b157d7f80bd98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66001a7ad8b6e43c25dd75fb93a8464521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89948b8684f68a5b499c965e041518b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf3cda93bc3bd2c1f91fe7b36d7689523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a2a09c16f2625f77cb0adc4b5de1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eca978588280fdfe6c80207525d30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8b11e7f78d2191a750339880cf4a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70e0b8cb8fffe23cf13e76f7cfef26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364590433b94130aba625feeb5e1133528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a85fc0562fc6966a4420981c8115c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b91c1d93fff6da636b441c120e9a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3cf69fe044078fdc0c3ac1f4366ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef555e8abbbecd95249b2f8d840976532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7adcdeb90c925971626264e09d5eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5cdc7d89c9b7a8143c24a2a3a6c5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c05ade3a2db97ab048084364ce0f25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dc5a651e77776e44e537dcf1fcef8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f302190f9f30ca57d32999ab5fab0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd742e8d1a8a43623e0bd047be8b2794538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af514f42bae14534a68fd80dfadf77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f8ebf216626339c6c181186ac674e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955767b7d998aae5da05a4d95c4506e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c829dbf40bf657f7604aced67a8f27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134454733088a1cce7d0176a24f9a30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb0b03bd25b197eafcac45fd04c19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc498d8a3ef744ed24f51a77505fc548545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de259c566e28d4561b33d7c4a4c60d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2e54c8917ac485181d515d3a24b72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37501a2556f3412de2e5b84f34398b66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cb4b49d5e8d353b99ce5c3bbef19e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eea4712c26129731737534f2d07f18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4396047efa5f5619857f935888a80f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406950e1142bbd7cad579e042172bb31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed1358b224268496b7f629a8ac2250553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f91d72458831566b78b2534ed99e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c111d871fec3bd23620c03184c2d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339d1c84a3eed27af0f8e95ac00b768556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaaaa597a51fd9dc89ab8e20ff21af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e77dfaa5ca7fd8a5970ddc79088b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753be883bbb81b6e346c9d2eaf87589a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5cd4e13df3508f144927df1869700560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d30afa2eceb1d6cc814a51b2b0b42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f3453847134420731d1140fb4be01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b932a21468260ca8b7e26393b3fd6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e0a5313231caef5aa69f22f13c0a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db087d23d9381ca9929a58e5430920f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafa482af770f582a17711a23de9aa3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24622b68ec7bee6e093d89d4bd251e32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90880af4f52cf9879b613c0dd7bbdfe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055c22821960c8b82dbffbf1c4244b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb357e38c72286470a08cff844a6df3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789847049b67250eccda19936913de8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83d62692974f19340703ef1485c4e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51388eee25160f1ba5ab46928b1b03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad4730e3375c41446942c158dee9ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afd41130d1fb7ae467aa6ed4fbdc15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c06d188bf279b31dedaeec743ba370576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574df978919702d405f415fe34a072e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc64bb414bc5fb87cd33a52957e8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb8198335f37b50c651ff81da9ac13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace009d2345b1ca6ccd432ae40ce72f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a19a131964b298f297de5c2a94f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d98fc00deecf8143020e8fcf421642582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf74adc098be850d4a5a8a17ec5da32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292ce9ec82847b89327949e7f10da00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f9fb0a07756d5b0bbb0138ad3f162585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441e4287402240d9148e167d60e9f1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a377dd03f63a6a178468781365c345587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3489e986a4cd133fa081852861a733588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb914b9865af570303b3bd2c329817c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733edacf03ca89e46e7f114da479d99d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c157cfc2da4d5671118d474a68bb734591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25878907b2614ab63ea1d70633b1f72c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b130eac17bdfa3cbe30ba1762aebc67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820717e9978712a8549c993f008e003f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c4ab0883a2d798b83cc5a5a78a300595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad01c938306908d00463b39707dbcc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937dd724ccd6399f95e61df4d736aaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67f94676f2102ec185090cbf41627c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338e8d092a0a7cdd24f74d394fb372c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed11c5ab97a1922326e5cf2de69369600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fabe06b10b02e7f9455fd1b8edc42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105593ff60cae6aa62a8c0a2b7f6761602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b97beaee4b5c2f02c68bbf8294a8d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be330480e60acc1be1e454a86401af9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faae0bacf7da6d883b99fca8be8605b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62349974f4db8b08e9b302de628fac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7efde42c090a36b74101feb2b6b2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62742ae47c2ccb22677474df7cd20ce6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1823c0f57a913443559b62ffb404b9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020cb035e227349f7c28d676022dd60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523775ed90e373d08e110dcc5e1cce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da12b6d88e3c75a12f229abe441e6fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c5c42b35e808b610b1e9c77f4da68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043bb955bb94da105b6e814bbd34510614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f43e5d64ea29048cc5ecc7d41c033615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e65398de84f447c6f6fdb00674e92c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60814dc5dadd124c39bbcadb2e8bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c6eda4415e6fa893546204ea3937618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e8b2828ba8d30136cde3042ae094d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd3db104e19aea27d9da2df71ad22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d8c90398ec89b1a97725155e499c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c483e88ba57b0a3cd5becedcf92336622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab992547c0ff86e97a1abc42547e7b62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7df87f6512fcbf7272ac08e5254ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac391ed1afc490f402fbc6ebc83dfc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37656379cd603d14a39a5b99464e291b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a43c94f8f6fe873be6cfdbf9b72d3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031cf3aeef4aa335f81923fbda64b97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab748eeb4f5a28fe570cfce41a1b476629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9b9b1e9d95e99c00d9208087b1d78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e375d4dca5a81de83236059c80045631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac860bcdc17a262d460ad80a3ff0ba52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd88ceb5eac8c6cb20e4be6e7b963ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dfa6c7082d20bebedf5e5f2d7bef7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70fb6594827ecc134d7c87616d8be2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cd84a3b039ef2119c123eddd928e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed9a644e650bca2dc3b7794d9ce8f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41de7ba0a6f5e0ba0f86c6e23e8dc05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742cd02e94be16047277bb027a03cc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f46b1f024492e881d74d19d1c75d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a7e48fdfabcc9134bbdc8811aedb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11939a5cd263312d14fe1ff04690c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f25380f6cd03811dbf2189572d066643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c72b847fc7513a8a58c9ac5a85c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068011193e4972f0eb7cd9e8adc6ea83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd7177d6fe4a8ca55899246ecb3eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9551103f546d41adc9626494d35956647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a30e229b441964a0e68b46afcd831648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d7feec2ea44d7b1423dca7afbbad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8937ea7cd616d0b5f13ae389307c162650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b722e5fef396412a1c9f1416bc87106651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4644567f00a5956dfdb87d98cd422652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5b666e13d02aa5885d4049e82ca14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9b84d9cad9804f7fa4f50d2a056c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab6c77dd64c4151d09cd53aab11a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d79b0e04da2fab49460dcdfd149762656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c139941d25750142f8e3431388018657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d839910d6cfd0de55512acb0903b67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74684565c46232e323379838bbda6216659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3a21ee54d6e287f68f91e06925d37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bc21e82453b34eab58d62927b8a16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9089548e25acb363653fe2f5e34180662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60531a543b7027e3e4a77cd2eaef5c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae9e8d11b8c5a4bb33c85244c92ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725155f55b6c6190eca79acece61e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06687fc63a95dff91998c2dcc2c9b524666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d6ea5ae90256a6d8c43d4f7771b04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1089696926f50649b217d68d8a71a4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ac9c8802db4bc322d1093fd2d2f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7b2e4433dec293eb800a7cf47545670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4095bf1c0e32476af2cc94d93131f02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36633b8728cb1614f9aedbc85c1451b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c557ab2dca0c84159d95d497076c6eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fe2467ce869cde3e4d4fa115a3323674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fd9626c2d3a474cce82b2399eaefe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b203d34415884c0518318715bed7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24236cfa1aeebfc66f46f568b24aab1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fb201fe4686aae09e3e3c98ffdfaf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834700e813c98d10c75bd4ea653f1c2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19630aeb10883e382a63498ba9b981b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511875fc97d54a5d5f1554c369463ca8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761e5d73795e439163479f5234027e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2722edcf6051e64847276573aaabd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d7df1852d849050a271c38560d35f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aee121aa0fe811000073e0bf35f69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe2216079eda7418108e11298e2b1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f700d9c1ba1f2352f82c2e7cb48ac1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0bf7cf92921fb4b98fbf772899a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dd4e38732e212b29f9aed8cce0591689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e28bd445d51acaf4b2f7668add5ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7854c95543ce7c97aff24ef1b423539691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4a9e4f3f4face97ad19aff0008640692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc3c5cf678128105c787eb059d148693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2796571b4925da583b46a4e746e9d70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ac9be9bb5f26ca18262acf0982374695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61478051948f10d56abde137dd23ae3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bc74eb99d498d6373e9723368f7f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a1dbb8ab33d0126e03cbec71d4f27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10f3e208273f41d8e71a74880bf396699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf87ae65dd2e093dd5119562326dae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd45b36a314835789446f51e59806d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f34f32044af328f7bdf6e2cde03f49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98280ff5b7459d950671cdae592e5aeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ba9c18852d71c34098cf208f39dc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7446dc2211373f5eb061cf07fec775705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c11d8aed7b994cc55d40059f45df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03f3ec483ec58601b41ed1bf3a4242707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8c69c7191b807f88a893c2899a379708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0a5da5627146a81dac09e58c6ab81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9039e260c097bc0d0df66f129a4892f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cba35b76db24b7bb1acb843755db7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488dfd94d140ebd757654b6a4043b40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f86d7c9368ec0e0efa006ee645c4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b858a80e6af000cede55eb39cb244c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b075a28a2fe9ba743f44fcb9c1889715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88de96ba0f69da08e6295c34028eca7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e215d069a1ab431cc0f0e04b9d0bb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecf59abb736e044238359f62f8d7ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f1ae08e513cd78c1eda7b1ab21ab4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824e390ec536faf46a176b3d7497ba0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ed507717bd3ab0eddbdc1705ab7e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb5ef60e5048a22ccd66683701f483722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580c22416a16ea403f2ab0c7d772f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ae4dd05c8f33d406795ae33ac4622724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e0936ef2d1af1d9f314a698aa0f2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7b5288e906004635d1c3753ec9dff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44898b97e7c98e8efda7ddd1c89546727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96cacb74c1bdcf0f8c17682e91b43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5370624fcce722c80d062a038dada8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40671d12a23eb41a59fe391ee9174730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab393d50e57e0777a4242d140fcb54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbf4c29dfd483b1a0ecfed7ebe6f64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6e4049d8040f19dcdbf577f1066f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fae9f42cb7a1e68577f73e1fc70a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d66ffd8aa8cc1590f756a51dddd079735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5df789bb8b056d3fe95ba203b92c4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc058e630a233e4cd3c9da6c133c3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6023f822faf992c01eb2c96a08099738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17dea23e4375b31d2f983787728b0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762b74a6a20837d7ddf610edbbdf57f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d4ab35c863e3bc542ad113fcb7a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab68266c971852443435c78a101af64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695abf5eec21bc6eaec42d9d8a4e3fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6cf4bf164646fc80559c13e6cc4fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0340a8b5a39a589e0145cff6a0daee2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd342cb10351051f80b5bbe18e112667746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496343afc113d5fdd3ae7c6323d80d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b35f3ead5e953c4cadd6b48c8587f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364dd681246b2178a398d5cebf84982749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62cb99f9ab42c95a1f55edb95e3ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbec1d56bad75925f08d7ee6667a6db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb132e60ea9e323f1cbd7ab955ad5a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ba92b48ed77f3ec0a8d6b8e0d39a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426acb775855f7fab4f2f9db17d9a75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691a8026c137acac3c97efc05f1fac5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca387bd654e3bef47afc03729e2f35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108ab41f194889aa020453a4c7448b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c961c406932f1ed0cc6517daf54e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e077e09ead30a02ebd38ed876f7dcf4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665db29cd192dc4d146090424e98243760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990b5e6a82b4c0de283d964c70da008761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b624dd7498ba011e3c7d3c46f5a3c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551186df94af7148933565231adf2e34763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ebb52745d119ccd0f15d0c9445dc8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743be20a31f384f6a52c19c5ac57751765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81de01d5e9bede816dde4fa920328f2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef85a8bed6cc143aa5efc15092a7944767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f673b886ceb0f485ea29d48a8082768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ceb843b715f2524f334c5eccdac63769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aef006912d0a298c2fac620410e9e9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5ef18e3c1f6e468e1ebeb79e9d8df771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07788ff4788965a7f741a99dabba5033772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ebee85204f3133ebad40ec1584b08773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7750e80c88fcd4d0f4c77aaf02327774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45d0ac2236a56858be768ca6ecf24b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6818a0b35bff186eebe7c75b8cd9b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1989e7721a988e05fff147a5c3f0a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87dc2f6ebe72ca99d9b0e08ddb517778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f913df131c846def9ed61d26b92c7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ad22bb25eac67306f4d6261ccb532780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffbc1743e29ae7820c97f7390dbd7f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da11f86dfdcc5c3fe78d4802c20a5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbddd6cedac18c93b4567d0fb37445783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa75a3f002133f123da510b6fb04a4c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a54acf242b0615f9ef508e32709525785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4585a2d10263e30aa8d7966c162c55786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee5e284fb5408b23661f6b0b18afea787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a534864345580ecdf0bfb81c53980788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f5a658e43b9e4f29c5c0c0010af86789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d0a164a0b3cc3892f154cd9a68eb7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db0fe28aca72e21c8a8ea15821551e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4101abd438a8b1e3a51adfb7452a5f3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5e4a7a3333cee179f4d1df471a2a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a4d23443fbb4c7546b081d01e2c5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa18104a5549c25ddfe506b33c0eb21795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c820847baeb2e0a59ecfc94f16e93796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaecadb5719d96f47a325d7effd0e16797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfaead55f42295d071f2385be82008798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a99c5fb3d94e9778ec628374e4d79799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23171fe4611e3822245c73c944b22248800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0939b91bcb335f37b23d7b591c3a129801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7dddc644e4be79bd32bfd822d12e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd991842247e38b9560e9aaa7684e54803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca117ae205cf1a43986dbe9491d9406804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810101b77c1d87d122edd10dc473bc91805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5519f80b50238ca550ad35089376107806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c4861fa6026c32e00d4e848f13940807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea9bdbfa90c562353cc2cb536e00de808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3368735ddddedee8ac769473d2fc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff63bc411ff1d4cb3c909d76a067a13810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a72d301927ed20268c2ca47f453f4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaf2e1dc2c98402d0501eb8a5ae89b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a99c638ae2747fb219c7e536f2ba58813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a42dbc3369341fd334f73f3d6e6be6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f02ce9dad5b527311c4eb08618bbc6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b4f40a5fbc2403a1402daedd9003d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f75505988a4b025bcf8f7628c851817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8163904e52c2e8f98211b54b648b58818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fa1b31d20087dff217b5a1d3d71d5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d611ee36866a4c8608dbca4fe112a6a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e511daf3d1e73b341dc9224d747fd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c01269b77558bfe461d196c9276c58822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f2e94409175d625c673556595cc0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f0f20748c12457801f195b7198c3d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa05dba023b583ce2fcc349d8daac825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd9d5364232625d900e882f94420f1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af9e0af4e7b750dd3715372461ec07827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a799e818df68421c7ccb18fa8c1d3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28f4ce8860677d13ae1c73c6ddc794829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc938044abd6159f9be8f27e2a4e9f1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b0c5852e340595310091995e54863831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a264173989762d752778ece0ccf825832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2517ece202187812616bea38fccb157833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a90b9ec3ed67480d86341863aad1d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3695336f705173a7b8ed71c7222d6f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf0db511b04cf38e1b917ae872922836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806c84581fae292c09a3a87c7e1b9a4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d6999ad7a7683f34cc1fb360a894a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e67022eca7b7660d34ae10276ba26839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001f50e1dc521167f9d1295b36ad070840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b677744cbd645eba9f974fc625828841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e017ccf34f231ecf35c28a92a9d748842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccdfc93af549b101f647799f490ad4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d37e04d3633200e0dfc3af43fb938b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf83b430cc8e6fa53ee961b6cf31abb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530734141478bd956cd9fb9f56aa7297846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50dff817e12b505f9584d4d20bd5c8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbce98ea1b157132d3f63dcf103855848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af16a3debf734cffff54d971850914d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4ea3137e2853a751d364185f1c838850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a18fc12d0ccf64a8e42a8a64c8a69c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773a901b04db4b777ef4af3f63263ed852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3789da1d3150b112a8708697b0643853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1309801c8f3ab8a49371ebbb3bed5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcd2915593443a8a3fd5d33cffd6d7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efbd406c7b98c676c9534a05819d14856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bbfde19655f3b7f245c4260037e97857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924deb8e16823fe6f4e66f4b10728e5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b0b27ab7d4ad06ac9995fdd421437859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde668b52a4a68a1498b135beda12275860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dec864f6105a1f289677b3bdb540a4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17039c2b67529712477acfec8403cb45862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cf12f8c444e43d542cfe9efa7bc66863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbc02d13e41b94535edc5c3936916864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d8fc7dd4134f52af4b62ffc525726865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d48cb7186326ac58cd1a99a0cd76e9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b99328953023e35b6d8c85d7e0a1f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d5e6e753f5d596090e9ee35892efe868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290786506bb5b0992fea0be1d3e60d8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca0bcf4ae68a605f34288e7d3c86fa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8affae98d6949d68f0098500963a3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7336f8762d3f0487e55cfc10182209872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154438e02eae9989e9f3301d74275d1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95652af0e312cb206320216c114852ef874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef983b08cc7ada33515b345265e452875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926c1756c6633be8210809ef5b50e19876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45687f404a38a11a393e3304c622eb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061776d56417743b8df6503f42f6bd9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8fe6e52dedf74a1c65965eea162ed879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5583a41ea6187694998327b0636cc84880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887150a6a380cb9cee8f09c3d5945c86881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5fc3280edfe74efbb5ffeacb6f413882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91d83938e1c1a8a3da60d5d1e915f3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3ca7ac70d7a5c6da2d85549904e5f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636ff083da11770261eea468f1ef572885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd71bcfd3d09ee5e4af611fe9f6273886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e47d7832b8eeefecb1060296d7d890887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d29aebbce5e3a381342e16f876fa2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678db3d8272a88d707a8a837dc50494f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ef0effa9b3d3e2b6fbb08a5927733890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c8e6daf6bd56bd9ec06ea7cc1d53891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2eec168dca62a634ba0d2ecef37b2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9473c7e949e5890eaff2445168d31aa893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9ef9f0e2adffc6e3745b8fd686d89894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65493d1d89feb048eb241d4fba739e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47231b34f460b7a8230f12ae8dc9490896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3780e5720c51480c205274fb3cbedb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbcb81b87ad9faf31c67d1b374f612898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6bc5a4ee6dd894da6b23e6965e552899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b1755159d41e76b1c8ae3992782d1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c750a00d2bdb3f44ecc8892eaf9a565901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9667956c9543c873fa9033eb7980dcb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88873a12fc08dfcbbce36f24244e20b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e42907751f8578f427c6dea5c2c1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24835d45bbb2a521c9fc9da1006cbabc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f18399ca3fb1401c822398737e33b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fa362296f4689c23d5965c00e9418907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fdf8e96c989515e52cbc00abcac5b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1122eb2d0aec342b4b2bd21034e59f7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce638cecbb48acf5684212308796e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca59c547320fa7cf15a53da8573e3c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fe3f35f4c0e656dcf2c075429558e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d9b05472921054f0fe339d2f983b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7e618a9242adfd417a28234428157914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1a37c638f99dac5140153e1432e8d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed73283ce168a35eeaa7cd1bd5fb5f2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6361e07a546f017d54c3488d83381917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb14db6eb89af6da35fdce8b54720e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf19f91a20cb13a4883a2fb9f1088919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a904ee29f382dac8b9e9dc7e46da82a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9dea7af78697b94b159305105be5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457e0723675c953d038ee1b47f2340e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d5a5fd6e9551f2f1c50580a0c811923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac0a13be670d2fd6337df034d6b260924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecac0c0a5bf9138d07eb7b590827c22925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1098b5e5d0304e4fb21aa990c2435e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba6fa7cd3355c886608cb4516b1911927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece0ca576a510a3b6050f233e84e52c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b50c5f2c04d25e1c7511af8b60fd7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22477bb33c3c697faca52552a23b79bd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4df9e7d9bcd42030bff8aba223df31931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107dccbceb20e2bfacc7ea023a0e24d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99cc006b572ea375e648a361c9fdd2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a5fa8fa8f5f89ca792d267da0d1c1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb0d39984243b89bb58b17be0322d2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133463d42fbea45a69f03d9d99003519936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c687f2a5ab7e7ceab22c0577dc3c81937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03041cc70aec1c29e8a517257ab93c48938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303f5382015fdd9731583c88771eac1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8f864429c17aceb1711ddc102816940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb96acf200608ab7bc07cb14648d77941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226f061ba3e3ae5514f56a85caa256d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a977263493b40774e8c6a68b49cb52943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391f4724bf7d453975a401eba477360944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af096248cbf0b7a1c643c2b16fe676945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b142f9400030fb3de3a9d92d1824d4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7379d5067d671ba389189d99f36a5f9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb159d69047a499b973e17d7d667d9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175403777df8304bb8745c6588b3f3d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ed8c7ebb779f577bbdcf9b95bfdbf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee6bf4a75249387820c434ec1c1ccf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d1eb3497a2d460509e9bfc3744992952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c6d977619c978a3429c9f3d18d537953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7439d58ca15678a1fe8414c54bd165954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04351fcefa197c085b85dd6c4b096d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfc6a5e61918551a1a4dd007aadd59956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f459d6cd18a3efaa0147490c8a1b04957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6da1f56a67a170d717fc240a4e869958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a818be295267d6d2bc75a37b9111959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005b37fdcd0d880760940866d79c1b2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916323763ad5f5251a94d8774722969b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7378f783f8f9d3b1020dbb4e489b9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0bb22e9b67489d216f17f8c3caffd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec1edf06e125b0a7c498cd99fc0430964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6fa3df58bc2003db2966e0e67384c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb102a64ff2abb4228006c7821c4106966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7928470772be0c217fdcbfa98b573967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668516bdc472a0c100cd972331ca739f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1758f86908658c9bac865b5bd5389969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14df4cb624821d649475785ebcda94970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eaa279d8a02d9e537d534c213f892971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae1b108cd3484c8913f3ad323c531972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3579bf3a3e7125ca235a2df0d11045f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60498595db3f0a85384b0b625295444974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bbae02b47a5048d83974780268e80975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07438817fbd393f12795da4ad8d87782976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468b3b41d8c9a1380587959db8a2db2977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c012c59390903931f77a609696b7f0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24225321f36c299dd489c89f51a29a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9f82de4fe0b7867991655433d896c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40b68dcbbfb660e0b28e636bc54be24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccf54230bb9434f7db8751cd1a28c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00800b313ac6c72775558122d171370b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7826c20f1c3eb588f30fdce94be44027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c784cf4cf6e1bb88802085ae89dda58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a366b5ee79502761b0f1f44e66a749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbb8681465dcea9e6e6ffebd0b8e9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287fd2dbe0ba2f99f2e6da0494b8f3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d01decaaf3f8aa58e46a3b4e5b0c7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0002ec3d374f3c4d3b52370eeacf6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688700fc7e1fc163922c4c54e7b3f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0173758157d2e4d5681ae03f2741d5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e921b664051594ce07a86f0dfda582016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b81a6b685bf3c3424c3ba0c96e86c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c8a92abf13d394e07069d915bfe2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb5a9a203b2013659156112d7d88219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2435c67c1103a0488d4e8ef89022b1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8bd5181992cc08d5939734e2c82f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a716e957b64426bada7a45eef9eab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c6d862e2144bfae83f7118c96990423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1664981cc667215b93e28873131bec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fd010559e3e2496f5fa0c603f8c4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd012a0453960e4f5cba360b96fd6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf37bc9f189371d2080347d24cea6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f6c07718d53360112237288bfa6f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e081b88a2c6dde24cf519dc4eb43bf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2d6b465ce70b9b224d8cf31c39c2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0171d1aa768ab96c680e4341640d7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d78c777de57b1169719b959f4a43b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c207df6c1cd2536d3e07db621af2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7091d7be6b9e79b7a1337805b003d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350f0028300e4f35e8de6f8049c159435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919995e919d1f50d2a10c2cdbe5439ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb20e46bd06824c0f64e55c74a0e0f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551b6d86e8d6ee9e7d99f2722c61d9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67627e86c28afd3caa77459b1609988939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399851fdc6c72c2d2d7ea0cb93513bca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba53ac0c2a3c0d99af7188802b889041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45381f22547fe8b5f4388eb0c85daeff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa4797cc0f6ac245e13a39f404f6af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee003b9657e32706be39b00382683844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1004154ddade24ef73b0563396024b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a887d035aee834dbc81cbe873fa855c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81cc0381ab426182960ea959c12ae747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac240fc9729f342ca030639bda6f74a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9408e53a87cf697684070ad965c4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b1e534e27b717dd563d7cc906944250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda8e9e8f803cbfeee51437c5e0535f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4aab858c85dc633c52b33f8ef3f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bdec3af5cf013a3f63aa74ea7514153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b645aef20fc78d8cddd842585f2a0f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558217ac5dd769aa4cbf21011b0e540c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20545aa6dc5ca655878c1876eb21756656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43daf1b39e9ce27a7c6b82aab42cec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9215d6bc23ee1214cda5f851174a3d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a8bec8cbb6bf632659a28748b25359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993d0792cc9049e9cba23766bb1abb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b963ff4ca9dd98a139e858c6760f4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897fc3fd78e47e490fcdcaf320f87bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219485b8de1fa0fafca76bb62c21e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa138c86cf93de4212b0cfe97dccebfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d439527bf12baf0c44530f98f4622265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd4b41af077f7b06169d484917b5e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a22b832c74bb2632a3e4797bdfa5be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec0c3bed41d7367aae25c34ae117de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c83ea8e786fec62b34ca869fb9f37669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9915f59c41d2a90a6c75a54e72994b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0822981c9d42bf36e039a09d01d1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1b518cbf47ad00221c7d22278d80b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c2e5960164271d387f36d6363e46873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59e6a0859dd0e8c3b04fc88ee3d44974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46de4dea976426dbdc92746058089c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78186c5c7ec328c6a441d834cfa2db576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f963c1376567b3ba886a18133c4db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9af45f588cab03d7db2f88c68ccb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293f54e11e8618f2d57bca23199964179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65960b7d48d9c1ecccf5f1ca89f3173c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58e8a401f1ec11895cc2e89a9460ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20720cb80b04072ca8959612bfe05682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c0449658bd164c585a8d0a4d7386c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf9b1dc0132169e50615a63e6c68084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c050ac2ce4cb4e1b096e0cb709b0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a25e13f88ee6168c5328a72c0040286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d5014461a88a37fc4392501af87887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4401411fc15ab77cd49e1f74715a7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810110245153a8df61e8b3a940627fbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5b987b14f74ffbb5cfae612c72dba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba1ed6bfe4d1784f8b7ce904f218b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c928b376854c0d40d3f91295bcc8ee492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1255bbe126ecb21f0994daf275457293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cba9a5c6ac3e4a4af018c9d41fa3a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd36f58536292a05d259d13f8e869c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe261d1815161c0eb31e6d814c3cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ff7edc1a375dda9a105244356d72697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c7ad68c7cf5a9aeb1cb9a99c1109898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd67cc6741b8035db00838a5e3eff8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1efb14441109d7020e41f57456c66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7275a20576725a4664ba0b5214c4249101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d482807f0ad89c53237cfd7d3c0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662b00dcacac5c890b2e30393ef252d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dfbc1ec61bd452a3e583844860bd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1268d84719944bc21528ad07754ec0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e23f144e7d8cacab55fe5218df0c6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c80f552dbfd98cf4ee213dde6cefa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6836e1dc56bef2679de44f0bacf60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fe014ded95edc4c3dc38e8088b81b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d384c39ef2367ad5fd5eebe1bb4d4e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e3c3e71c093b76389765bd2dd376f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8747b82c2400f6f5231ffc58202bbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9683b7838058f66bf0eb22a0283002113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e090061199f472aa5803c1b8cb405114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f634d44ddb65384c4bccfeafb32f9b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805677ac547289bebbaf47433e1bb211116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5bc5d1f6f9693e5a00804a38d5f57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69201773111a7491234760bcb364cb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464ebfbb6d4c3a5b7899610c7cd5aa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046e42235be6ed1782dfef84e711af0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c573d60da298824d3a63ae93e491cb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e0559691b52a68cc3a910b6430dee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66806d462f0d20469ab4a502b6776b1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f400ace650115a537318420484e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aeb4ddbc570bf08798b0c98c9c33c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f24b9b69d3851fe9facba22d00f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7769ca01dea88e205e4c5e56dec9a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87a0260bd7053c2d6e8c4604ea0078128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa700bcd0b17685be4670193b4b2822129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded2f204724a21f2e3f8ba4a993ff4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b00a8e16a53c4665bfce9d6258ad23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e85cc486bee3854389bcc5aa4dbb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac9358831fa4e6ec0e6d67ed41ae06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e733629b1bb120d9f6099435842f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31534ec114604cd7b840587e5c325db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7a9188aaeb22ad1055b0f5bf115e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4b3959c0d82f00c4e495abf19436e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bb01e4a65669e4a0746079aacebaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186a06bf2250562bff542243ad606f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a2ec2d899dbc1285f2951a4663f87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5285198b3d03cc8315784ce274142141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc55659e364b3ae32068398c404350c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3f00f041fed67e2b71a3b727a1e71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8608545daa8a5167302a4a1721a7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324f14c4d9a49c0f1db4c57b105b578145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac03ea9f75d7d91d193a957359fb1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec6c38a78a1770a81b7683ae363ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260fa8913d1c656f0b6751278a17b98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5558ea9332877059ddb5e662de413149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88bfdccc1b041c9a5f1bfb40ff3ecd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e108ae908ed84ae6d545ab7616c2ad7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756186501658fb5b66c94289d8087a12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7536fa9dd74929eb3d16339b496c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27edfc613e133787df3055fe35c78b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b803becebea83ca9dbf1e957ee2986e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce16e2b170a3b8092e2e8806e103d9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94b7514c53b3e775eab567eae344cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962838ca133f591b9b8c21068b408ab4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33534ba6902ca4221ad74659494ed1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c6b787d69512cdff64ddb26bd4972160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f4c1d294fbac07b192ef209da4ab7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e07188356ff50f7f94e49cdd4b74b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94072e43800bfb7f043556f8d9a69e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1769d1efbf4660db94e0261a59405b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb7a572f6de0775046002fecd8d0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d6f93838b1df6f327bc724753b6ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca639838e01f2486aa0847113712593167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ee0dca3d573167611c1b1fdbc299168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99a2c26981df2ac60a2c9c9dea5815169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7850b82672b14eb07ad3ec93a9562170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c95a01e42af2c94c01959fbc355dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a1e6d36212f14aa225d655822d40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8c705bedb586edac1a79339446f58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03512470d135b7fcbbb2d3bd3a597f1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81c488a3f88db948dd22fb161f6147175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2390ca174b28d1f5ed6cadd24c788ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e00867a0c6e05596866ab9f6456b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc886a6dbf1eebfe9d822414537c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f18f8fada04df745f8c50ff18a9799179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f474ee4d41a2e1db6ced9f0ab6b5d5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cbb610ce575c88980010bd45ffee2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502ae91a04e5ff48545c4be315b0003182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b05371d772bb5431cf1c9b8df9a63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb36d70408fce0350aa68f611156e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368e4336fb1180897f62e66f4f2104185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc7234faee312ae87d179de71ca9f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cf31c4e2d0c94d9c2a78705803db4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e4a00ba2e56b856d59930817ba8d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c82b1634b0cf02f1828a8511f1860d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20919db76f8f3d489a4b3e5a73bcd892190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855fddb800b97f4473e00cdb3d2b561191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22788c67d11c59b40c40ed7016ba4c82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cee29586501c2926d63719af507764193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc586a7e82a05c4514baf5a4752abb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19afe13136ef7b03dea5454ac0fbb2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48858ba158d6fde379e9e84a2b3e9ec8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf4f056bf451780f8030bb7ecca0e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582512a937c20978a3807df7d9fef3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559b0f74914bd7971692ec66a5d49fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c998c5bd6e621ff7491f73c939221200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f29ad411518a53c82fd7d0d29ade201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8a66b6e7faca285bd8a5ded587b7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269509086223926f58058ba455e792c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c342fa7bbdae7078213abc20d767dd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abbd53c93f93402a6cbd2e0cc35e17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0be2ee66ffdfe081e24c6a490a453d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa1b84e4c08fc34e2470f7b16ea55d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80774ae8ce296431e961f814b87b2f4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7017bdb1bdbe32039fa9347f62fb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfc78e169a26985e7fb132e96d7761210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff0b1211fd7cac2e0586ad19639f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb19163e56d3ff0afe341af9e4f9ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da0d5e43fa3fea2bc7a8109a5a9ed7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891a417cc750ca84b50dd06651d4b7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395af783e526e1a03f89f5e9a3c933a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23626529fc76f0413e565f3350228bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ae5caf4379fa03f393a2f9cd6f37a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca4cef0479f1f495254b324f065898218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540c4123a8fc21f2fc12516932e93f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922205a7ee864f0e6e1b2f66851246c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4964b04def4baf7c7dccb84855af4db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e30dd80a28d5dab2314c4d250e66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1131a7b997227a98918c9f25862a15c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defed2d920393c2366709e40d35317c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb2e0b097a16a737caa622cd00339f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc1e30d07d08951216e63505f5bce2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d9c6a45141f8dcbbdd091ca97b8c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8552a25460de2151de3aa948361f014228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa648aff9612ad23aef431ebdf475faf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d178f6036eb2abd26102ee4df4dbdb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c833cfef82a5c95d40b260e4af2b63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2f26845112611eae0c29a44bf0170232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e176266587cae61decaa921e90b2373233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362afc8d9dc6f941efdfe884c842a04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f02af0502a2fe5b288bd6f6f30166c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe5529163807e0d78dfbf51d263e1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0cfd4fe0cd3ea6bafc02b566cebe7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff62c3c8f05057bee99cc037eb5fd2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90253347435a3faa62a0157d3b6a0630239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70dbbad4314c94355a91ede73f1730240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5ae38781448900ab6986ca1261eab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e081f6117c5ed2f6a44ff53e08119ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04820dd68ab6bd58b0f2de8f18f0a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8362e1b2c92a3dc61f13fb22f11fae0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62461aabdc68c2350061f17c7f6eaf0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a8c9acf27a7ec1c47f4387b68a91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e02c6cbc07578ba9e695ddc33de32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea348444759350e68bcdfe21e761db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da620c9609f418d396c0e8f2425fadf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552516d1bba518d232584a3f3057175250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871c9a5f0a5cbf815602eda3ad452a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6eee071b1c2042c5ade8fbabd7cde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8b8cee6ff9d79cae8e7cdaf351414253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22456efdb84cab1b5ccf995a311db052254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7779d2c4953d2b389eecb9eec49db4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb12348eb49e9f826720c527163018256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d129d0eeb8c3bf16c721506942c539257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f6c0ca29555e35c5da59f0b25337e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4437997d5214cfbbb909c01276dfd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0d8f21df205c5f3051c6f9c12815b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24843a64ccceba4dc3d4f6655cab50bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b222740b17c1822aaff7bcfc9a49d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4ae827cc82aa68c01b7bde39a39ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bca53266fe013e9eb393b8cd12cb46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1026ec0bbde85840bb4592d6d9df7bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aacdba2eae48538e6568945d8ce79d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007b3cea94d08cfd31190fc27ff92d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dcd61f14f554cde6be35083f5df96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851374aa6dd9b093022cc5cfe9a5f6a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e18edb596f7bab854185b6ff19ae89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6063561d0d58533ad1a0d976fafd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f825eb784a110ea8b16601e84ff62f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc6e73dc1da008aa3c49c726fe20ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede06812897c11134a8124955cc89bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831933ed2fecf2dc4d586291049a0867275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e17be74b6444740dba649a52fcfa3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300f589892a0acfcf2002894ede9ad5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4d30bc8266a14f6cd7ac66ded0fbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422eecdd270cba3d4b13dbb83e4c809279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489824dfb3d34972cfc8485cd8b5e30a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57656891fb90be7a9fbe26c2443ec37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627a83d081dd7dd049c3b5f177a42f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dbc802f1826d90bd8dff95644c042283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae0e5b65162ba27c0707a43abb405b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a281b2207e4a060e7a24e098a6eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5d9777118b880f8a459b77404a427286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae418e6ade7ea88676cdae4d64a39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163670d3500805dd0ee912a37beb5e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c945992b872bab255c5b0061c24a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a889afc89b2bc6e3f611d347086ebc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b13334e27064cd71105e9d7dbc529291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e4496cec1c424558e85a02b0632a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb605f5ea22d8d64a2384703e3a9442293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac4e88f9c8c907bc678ee7d34105f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092775fce7454c7db8c375b006b69533295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c451baf1f8ce51ada738e7282f9af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cc689c93116f907b18a446b4b5f9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44255f00a9b2eec0073896f7479a5b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4368f15fd5ee21cd6c4a85dc982cdcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16aeb95f5409956fa4ca18ff340eb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e9590da5e9325fbc7a334621cdd89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e1b997c95ece2f481c3c747655b16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fd06863315faa0c8166af1f4d1b00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da29a037e43dd0aafe56a91a0bde1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1895eca330a2db8c9ad081163fb350d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819aeba59981b04c6aa68f69f128378306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065edd9e319384d5d87ac798118dc14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92b5fed7de97d36cb5ab0482dc22c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c437d424de2de9bedbfe4a87c334f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662712ad89dbe61e1e36b1666cf28ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c324dd5cdf4349be57b64b52ab0c2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef56ded15eef66144e756b28a3f5c46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214bebde9fdc709c08f5615b1b653b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7db595cd2e661f19e91f13d385fcc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc3fcb84f52dbaf0e1bdac68951273315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a5d451d0ac143b710661b54f415a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03158df62672c54fcdafe69f59c77975317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa25b553ae90946c5a5be1851a0bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50d075ebe393c5e7f77210dba0b805319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e68a6710e1fdab85f07c8313ad370b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ee1ff52e935f7e4f053940fc8fe1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd72f970aa03b8f55ac1e8fbbf6e508322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2507061d3cc51256bec2909627b093323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67324010a83c09399344104d329077ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36675028ed677cb6195db153c4c41b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733d6a8b6f45b4bcaf729a2d3d30da3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda0ddc58b2ef7a38a9a809047435f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3c9a2f0d9913839bc4c38ff478621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba32dad3d07e6371a05f29ac07545329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665515653a1ca3b802044eb81feea93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb77e3bb1683c39614e85bd6e7586331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd544b93c0215f2e1e782a1d2302e48a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d15207f43e8a1128facadceedf172f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20429827ff79fa31d66f050b4ccf200e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170ca8f731afdf0102c00d9764e5497335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7858ad2f562e9155346b02d21b04af6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043d9946f37dace845e3b83bc4317ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a56a345f85f1955ddbbb15ace0ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178cc4be56e0749ac09377a74703e65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b15a214ca5d69d97de7371e823dd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6f597090c3c715a94039a2a6c3329341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1ecf849cef9938899636d0fa4af74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17a2067ecf362ca8ff1b262be85703343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba419b8aabe2d19215dac6536f86a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2100c364a4220a49362c58921e76c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e9eb7307a0aacf9a038fa22154055346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd27f0d070f1171d2ff32f9e47655347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aeae999e2b10b5bb9609a24c1a636348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ed3ec15d00b222f3e02eb9f3723d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3fb44160378905667ee1381b3d31e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4f2be61c2a7cdb404ea02c0fcd448351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e923d4768b3db2e5d5c17d5152efc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36592f7e9c759e062f5c9075562c4dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0898f0418d2ad5efc758decf16f28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c11555599b47d64556761b3e5d9d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd9f8301e11b284a0bba97f31a1f31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97a9c719e943275f45fcce7fe15cf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db466f0a55d6543d372e8018b3231609358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa94dfd5af2e3531eb83ab6135a9e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9472d524525e3edf00b6e6e8a6950e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e3b571d4e0895e2bdbf3f53a558bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754f34dba7e56ed9e9f588fc5a221bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e290ee0a54a41fac3446a8d1120edb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221805cddb4c10a8ebed2e023c30d22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96865aa88ebb2d774568d952607227365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8a917789626d35ab1f2ffc1aadd8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba130d454de7396c6bbed07fd1354e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347da7944962dc4e2a480c5359e9176368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535e3a1af685d18fee9271b8625c4ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f69cad3f57389aac45fd45d96d20a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67202cb4c7e3942c12fb7794f2201fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f93366bf66a8ae97b2707722370695372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510954dc3cbcc2c5a11fc1615fcb2628373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f31417f5e2455c3f25262edb69662374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c281692c94037036b6af4738f27aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835822c32b68406b4b681b1c2a21cf01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57159c50ce3557a3094d93c61c36afbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24b154870ecd3d83e54a8d4af9801378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd5e6f12dbe912da6c8dfd611253f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199054122b24bdde69d7c70e13a7d7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077072ee44a3de25dfed6383c39eb8c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00aef672e56d900206a086e64e5c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1641d45a5497db68f6f1db6f512ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405917c5b9e4d2d94749a17aa9e37c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a407bbe3d74808f535f53cc2b0799b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227b4853eaba770e16ed2582b947e44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf63143e63a7ea35048b2c9ef11f14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6fedfb8fffb2b82d006694f8cef42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600916f01e3ae33cd9e1174d50130064389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87a45358ff6dae45874b52dd2a38ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb82c2627bda46250a73bc0911c8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136354cf2c6252cd72fd86af8bc21863392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40117ff2245dc75c153ae245c71857ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648cadf277ee01cc780ecf3f135dd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f1cd712c4e5bd847d2736ac446d5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d698d3c6d49465720368d417c8d816396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf465e03847151f8b3cca7d4ca4281c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d10174b608e4b2b16299c84a5a0da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fc9ac72e918de7ee6729303826655399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8fc03a7fe350b1cae064e27d0928400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f4500719ee861f92c77ec8d3b6275401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ae53adcf33baef163936c1079369402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fba3a5bb19d4faee66422b2b930dbc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11d75c6e55340b78241d61d9f31367404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27556c8f65b837be0d7b3d6274aa4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1b96e552f0ace43e2fb2c7d3ca705406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3dc71ed6c85ce8591f55227e4edbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01bdd214bf1c826f7c8f9af317d1b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce54cb3e83b8f18beb31f139764de2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750db8ade198826652bf16fbe33bb770410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee7cb2b7b84329bf31b75f0c4777a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c540a047c3cefc2d7246822263d17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f347acda337cbcbfae7bb2a826f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600602b9b05282abc9d3fb7de4158144414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3aa1f3e02fe04c584beccbab758bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b56dd39df99fc24625e87544bccd36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4e9b5ece2be352e12301633bbbee3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c156b53bcdf81dc1ef71fdd07c54a4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773232bc36d0a6f5d8d95c18ca1313cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775cb81bbc8ca9ab683480e99042563420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c90b59d389ddad11d516a76bf38f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb9f822bc533958e83059e876c7d9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6ceaff4141475f36aad1b43de637f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b19c6c6cc33634733032ef7495c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85474d3ae13ed3043b34d6f548763f05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a08051856dc9038b508d274e034f1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c80f342c29ee52c92863fd2e7ce813427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f26d37f63793c25828c9bb5ca562f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68c4df16078795d76e1f3c850872e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bf7f4e7371d8d4e5f5de4b9fecb29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370914f1e32f8a72085b5486ec682779431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54748fbac9d2c63413351bd0c33a46c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957539ce58120a023fcbd99e5c8dee31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e6dce04cbe63b670e8aff6c8b9c29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c55376c63c8fc31f14661fa190875435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0265ae019b6ce664ea9172008ef53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbe4608083a7eafeaea1b73a58220c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f71743b6b60d5781b6cd83e8f3a29a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c17ff5f4e16df202e0bf4bc514039439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7422f68e58fd98ef70cd59f81a9de3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6109f66041670de6b39ce3dee16f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe964631cc4600657322ca70c02154442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e1a6c8efe63463928be0a60a13736443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b25821f722ff2ff0a73ee4a8d0de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9076dadc9a672a82e663d46c25823a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080cabc48cd2729aed04f3f629d508d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973c8b47ff8f9e611c8e61e2e45e926447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583678fab464b3a1da3ab73c25d348e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21d86c3b9e15524c3d6ccb52f4b715449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae3279f53816003784f9ee319db57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fdca632cfdb3f0928b2a3f2dc1563451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c456cb6f3cd0d46f1e98bfb82718eb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a466446052e515e25f4ac14e8eef34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015bae7936c61ee71f5288b8aeda39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efb76881b80954fbb4f1945c24ace4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d56309cb0253a861391437df95ae4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b073b2cedcfddbcb06c7b1940d3164457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812bdea04e8a90b880fdc322b0b5ad2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9b202d75fd8a69134e1db2cbad43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd2e34427bfd140dfbf4bfe53aecfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd783304484d549ba4c78535a85b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4ff4142e116bd4a831c5e1f75cba6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93b6394fff8dfd70b3d26acd5cc221463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88d997c790b51510bf495a2fb5d200464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2961ba536c3e00b4e46b7a7e407e7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146607fcab4fe78bb9d5443a5d9cda0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5e22e8c6d0bbe6778c46f5b8a62d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e685d71ec5014b6b4aebe5a936f91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d3b40ae1c5027f78dede28547a0c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9082b7aa2dafcfeff1303036525a16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcecb49222a559f443980ca3c36b1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99faceb62abedafed0ba48f6c456d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2bcc9fc9c3ba4f080ceb66a225d9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a7a22e47275fe5243da3557b9e336474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f6e77af9c7cad2ee5bee48a5c2203475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a2438d1ea2680431f4ce4fcb4f929476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6825e038a6bf906de3f907b61e9a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cdfddc03bff351b71cd13a24a0b0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4653c62722c08480d80bef5926dea7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbe401d28e8c5577b5a35d47155e17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6eee3cab374102a2f4ccafcd62566481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a28cbb1bd394b780b1640a58b7d3b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958d846d7ccb8050387b6defc6744a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c3441538c71353024ac38b96f0527484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa32efcc2271325dea331ca9d704c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56ef2ed43dccd1ffb3e6f79d254e6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb1b01a1135320ccef33622462be2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f9fde82df3610f3e9ee458337c5a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859dfe764fb50c619b1f5ba363def52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ff3a6acf3358afcaab75fc0ba1c22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89e184f14a7582f296163e3f755f93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf367bce9dd972de2362dc4467c771492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc7cf2f7d683fd05132ec4a064227b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0efd2de9691ef23ec93c8a5e599c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea448a56b657ec07d6448ccd196861a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222faf1410281869419863c47eec886a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c573e9f32c2ca8760542381f56656497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee8a9a518a12b66d7821c1b2d6f83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681dab4ba2ad81f804a2901bc386d2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0f37da7fdd38297c4ecab498b8c68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e677bb91a2c3f1b9ba72af5d33b7368501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4ee167bc4600e43584777f6c89a74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f571e400c32904db3e80b7ba19e077c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b75527f4e54250a6811b7125f3018504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa188675c849b126ae6dc0cf100082505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143764fbf8b807a9f43681fcebd30c6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ebee3261d18161061b6b0668a5dcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f40fe20cdab7c6c8974b9a586e722a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac2de93589f27364aac5b41ec2d650509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc36e8a372cb3ce7c15839b7264a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdccd89dcc1f37201ad41c40f8da97b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612f1d785c65e583139919a8fadb485512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122d6efbd22763a008f9008d1305e8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d9ab111902314f0d594e5125f577a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0573981afec3361d0b6fab9abcd09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ab5944b6cc64a446b3ae5fbe585cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12da69c0f6f6f729403a2c6312eab63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e669b49aba409daabafb4bf8feba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33639f5be98100410adc6e84e7f220b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4164dafc4b44547197e7d9babde3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6dab78421913017762c0c13807c5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e44d3fb1fbb44ce768ef2e9d55ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938d978c8355b0df4c8d62b452215ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a1a2e88ba692356fcdbcdac8de494524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314df4f4d56455411e5db446ad30c93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79523efc51baf726fbf37fb4b9adb332526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3caa726346c5edeabaca3d1c37587527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b09f27fc5a621b748712c0af740ba8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5110d648b1b3c1b319bf8fcddb7b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c900766d9a4fe4eea128ce946eac405530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266859635c4880edcb41d6fb375a2fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c837896e462d24a55e2c2401ea930532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f88551a8e384dd7c97469db85641d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526ca95fdecca3a68bec0e67972bc3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bc0eed3afbc00fbca01c3238ae671535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe392d12af6e790994bde4367a97ef2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3801adb4aed70d8d8ca357973055f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8abf0112390cb321ef4d21573980538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ef312c01da8aa88bc33e9e3fc6e56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dde386f07f75d34490a197b6ee8ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c5cb9e58ab5ea2ff574c05d58182a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7ad0eead51e823f30ce6c221752ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfed255dd0005f2b105d117bd3c2400543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83c851a9a53ac999ac44ae2f70f83e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b570fe956c4dcfbc3a235c650a3fdb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943f914b35b06f15aa131b701aa634d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc63d1cbdefd190bffa5d78042cb70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6199bde21912347ef74d287790c6565548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed2e8d9d163f1e167b4f47e330dd8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953426ad6ad4726aee3fb17c9a196f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c22c82d899d2e8315dc386554aa98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50a7fb6b5c93dca6684d9d6181b65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dfdbbe394014ab1a41a681bcd6ccc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4dc10a12bbec43f38ab0fbf7e899b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8054f4acdfbb5b3cd0cbea00d1fe3b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cfe6d4b7b5de2092937bd484056de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca281609a801ac4d9ac05b0bf8ed787557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b4e39aff125935136c12cfb9f96be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d27c284776cbeae122d6043032813b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f469a17231aa9cc160bac14b326e8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161c3645038d14dbf97375413860e6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eb80c51d729f87cb3944e07082f64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034715ba22fb100a85fc8e14e0f15c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8188a439c583432ee218392b16339564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a7971ed2004ed4c0321203bd41f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5eb9683d610c0b1361ec01197c6ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb957b309d62b7a42b58c469e4cf59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc5f807be1a1f786a1994299c33c0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a74da082f0f522d6ab1db8afc9d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd732091de19d702a50a8fa121d2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043a21340976a2d189532e62e30ff7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb02e183fc48df56c93408401c02ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9c4733d257297aa3e14da0fd26112573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be14852c7b48ac329862863bbcc7b36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722afc2cc6883a2a6f4e6a970b265669575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bf408542e1ba1ea66aa6cc17584ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b10415434a45987da9a1cd7015112e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a15442ad7f3cdd243117c063a49f3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071914cf241c983d2d7d2e2ef190a6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6b354b0cb061c18aa2f2f9cc0f450580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c54a527ecb8058c4a551b756e030f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe591428f6644c4d540534a9de0d5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221fa8ec54cd41ddd3f3b4e78ce4d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88688c2c93a5b2341d88323dd70f856584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3ff8a8df4c4cd477ba80b3a7d50d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d46d4ec6eaea0b1e53cc82dba741586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3525891b7aed1643ff66f4b0f7782cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff92b57a7cda17fdb8c9babad1b569588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0843c488e2b88e18bfe7b146c48fb90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd45d658e3c5595924f874ca83245e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee00886ce7e5a2723595b1169952bfd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c0b51429f53c4802ed340fcdb11e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8b1205df2a59952aecb6cb92dd6c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a622831f85c75253c65eb3ba177ca2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeea43feaa8e4a5df8692577a99ce19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d4d2bd45914bd1c1a8562f0300f5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c4c7cab7014834563a6bc1edb04e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78aa947f489b04e00003b1a15d76ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9662ef142028b437e8c45b091f52815599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b36a62847e45ebdae7f66e0e7e11e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b38f950733e86ea76bbb5fb8bf65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0828e12a61c43ffe2d01e87996ed5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dfda3552a5cfc3ffd7534b6028e00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8eb87e5bd0da93d2bdbb5c8cf3a93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc2087f19a6047d19a5c10b57e33b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfaa5939408062d4ad4cd898096f7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8d055a081ff934742c0a129b35cb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58f012af02b47d6761030693167266608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63c4546f096dc4a97ae1fd10e98086609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a103c43bc76b580d1b72d1191da5c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe8cf0145efd2f57e0e5d5cd020f09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950ffffc5444f0e24d1fa9c0f1f0085612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9376348fceb6631b718709dfcbfea4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7b11b94d177ec9bc5d4b2defa7cfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547c958b8e28fc6a7420747472dd253615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da421dd8c0f6bdd2e126722b4ef17abf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b4f6d59578a39d54c8be37a2443d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103b3c75db67b95f6063368d9ec3291618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a7399480443cfc51fa3fb46db243f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0089ceebdaddae55c422e93af49927620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e356b98514599e78ba6e0baa32915b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fa53c7de52d2b8b754f7cb70c5633622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdedd0c393cad497d3f5044c27b0521623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4db46ad9e742fbd728e591fb3c426624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954d467889237ec8ff7617df09dff44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29113310212645c9e2b5a6cf95596c16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4247cc765f05d8198914a4a968c158627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543eb54a7f0b0e8af8f9e704e3fbd53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4614ffb62d172f6a4dd8d8fea90bf8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fec134527ab79809c9bcb997f6cf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cbb75a6f031b7b7e839419783078a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babc0d61c1d691386932b2eed079543632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46ed51eef3ec8a0a70332a5d731f0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132d1684f3b06ff169c8b1fbe329b80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85a1ed81dbac36f9fa4a38fa29e55d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dae42f4eb33ab597f508477c2ba11c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de10998cfc26746d29c9976b3c7cbf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f40039221dd7d90895f20701981ec2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b2108de9a9ff7070ec218215db27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912da4facdd3b25c39a2566adedef74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4850d6b0d8081330dcad934fbf928641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeb4e1886e737a3306f6a453669ce0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77347b0a036b7ba4651b9165428773643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bcbdf25b07027815649514904a7a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53165e46592ff1228dc922985fa65d51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a2628ae4509f5e77987fe37b24ed9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f0dfc860147bed71eefab315c3a65647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075cd23204472222d600b5f3e82339648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98607ba40ec2a36c33bb332d5551bc60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efce6aab3d5f237eef68a8df3b57570650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11208b6f200d58f690d131ea5e151651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4341eb6eef9a69d24db841d447c13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0be1439950578b72e58d5840605a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7220096935e4476f3a0e7c35b1f8c76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546302c80fab5430af1b65e05c5a80dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066bc9837e09edfc7298a3df404faa2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b0a3d7216af59a88582664ded3293657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e3f49643678456fc0e1c215a91f20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eb8866e325019fe4cb9ca507eaa79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ccce86abd93c8069f884b4e037ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349f7ab54f4b9b534c9723a5678e2c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fa493d51f25ffa32de146b0c28b37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42a2cfa4040393f50d29944197ceb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731851b3cdbedfa6e98ac1199ce41f55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d164067aa4b88c58deeb67970fc9a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9eca5f47ae386da4550ae37d60447666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357da499cbf3fa3612fc262e5a6d8075667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00992839a7d870da5bfdc39721f7d4be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f406c2c7b72113c1bd28687645f14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14c3681cefd9d1a1d10769694dfd05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801598e07ed5d3830c2080493b2ed0e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437755ce079c0902081a336b159e37e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84104a6fab1600dcb25b0b9d8ef9e00d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905ce03e3ec0814dac7329d6ac4e2c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ff33c3fb826c5c9101f2c5f370d09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e75c7646710411d2355d3b62b95e28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4528522df5279af710549cfac85f8da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f84f1302ddfbc8fbfefb75b76a86c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf54f74bcc44360d908f01940af4b3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee73b057e04364ba9eb4066abbc3bb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a2be7a438963681dd0b48d3a3f846681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427766d7d0c1f152e657d3f14a66c9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea6631c267ecd4ebc18c9d6939f46c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253c1a1543d3f523b1345cb8e544bbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f985d473373aea02f037bea12552d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705455e7cf40269d22117a2996de9af9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05673123f89845a7594b268cac1ceaf3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596d0153f68113cd5a5a1e3df9bfe40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56898e82a72a029ad066711174ed58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9beac7ba298d7e404ffb1db8473210690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f69df4a51c595b9b8d6b40c363d203691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc57c4fb3de41c5d7977fdb0a855f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3a63b25229bdfdb49f357598afc0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540614d2ecebf72981bd6333c2124bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d075ee5d2a863c40f77df4051ebdd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf1c8597281ed97a10afa9e419b27b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce634baf671eef2a9a0b07cd23530c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc615d6d89bf9beb4b4015c0e04151cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8bd0c479ac7e6c5fc3a5f270744a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e1a361792808a647c96b0997eeac8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc18c5e84fc2d5f9251c9555775194701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefdda083fcf78ee68fdc81c98c8139702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3c7625cb98ce5dfc28afb88d01551703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317745ab3f3da0ce01213ce466d7d97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3e87e4d7e6a6d8f8ad07bc38b63cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f5420234b0f9a342d1beb700a6318706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dcc09499f90f3d00b6db8d97d9510707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dacc4e0fd0ad6000a98944868ff6da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc147951cbc382c396b35b016da92c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a67c96b69514a9fc8ab1d35dba0800710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aba485373d18c1d002ffdc4536b2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6cd3a88842ae8e7360eaf759f545b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fc49bffa13884c25358aa0217b3ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9662454512f23e2ee92e4a417fc40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79130f5613416ca089512733c1de97eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60651d13c01fc3da63d1934da41db785716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8662105f776aa1937b561aae576552717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401655b5fa1996332723edc8ed668aad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d21cf753bc8904ab39fafcb094c414719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006600284c324f99d2549b69462e11d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a8388e1286e572400481be56cd696721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670c732376fa5c2e179f5b0ca21843c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a679a7c6dfd6ad9d6ba8457dbcea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8a84c5fbfb5ad713ffae1ec621fda724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5158952a9ac636661bb91cde903c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5419ba9f5c62b8bce501272fcd453726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5c462307b16c8d9cb563d6f08ec5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94e9778549aec9b116790d8b7eef4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfaa8776024471f66b18f6a5ad8e27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e739affba8f2136e81bf6f6c4e51c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef8009f620f65f3dcdfd93ba16710731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c8869006c1d009c748b4dd5487e36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e213972d94edb4dba59b441efb86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b378dd25576cb3550452612b3d4eb3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09a86ecaadfd83ce13e2fa174a6789735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a160d2d13a8630e9b35023c291dc2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9c70ba7241f7af9923ab02a7c7ed2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95302ee182f0fc716235ec9a43f0646738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773395e52164ff4920231fe5feb3b3a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051f7d028608eaa391999642f6468b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43e22c54e4c8335c5361280dbc8b3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cea78f2f88dd5daaed9c122aecab5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d21e638329c8b7943eac3607f9e8ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68eeebe28eb45b81404978e824f723744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a04fc6714bf93c1e5917db9dd7566745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c131a29dc5488a737121708a3cb4870746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9841de05cb0d14b1fa4b975ceba16af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a906d6a1254dcced5f992ce45db0f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ae9eb092fb4fea11f7167145da29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50308dab385ad2f8faec694428d115ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8381589982fc1c2fb4eb6c35abf16e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e2954856056d3811182c618102cb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df85bb2ff72173d67d76ae4629e9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3adc587bad8c6af20f32ef386a7cfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949dac8ba722bec0baf34a94dbe0b81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9048c493c1c6a75edea6db02fd46bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555a873a3bdf432f139b57234d63b85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b97deade9dc1e739ea47a1d23c339758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78df531ade633835ac42b42e61951bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dc972b805d42590f786609c28b5bd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09081c888fcfe958a2f80210ca8f64d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3e7aa1a5dc7bea3aae48a5ec20b9f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ad8a5b9c3f824819bc23f0918253d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818f27701b5cf0603332b8e6bfefe7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20868131e8b71a4d3ef513ed6f87e65765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c1066e5c15908be17dd03c7662d35766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ed65d27bb541549d2a0dcd9fa1ad5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4484db2409c53340b9b13bdbaeba8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a31f596d866996a393aa8dc765520d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e677600bc879431f8c5aeee15a9e19770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db953a94caf015b640936a21ee91fe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b01c380b6ed5b08226816e2d457eb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d4537959690ed40b92c8452f8a43d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e0b005d71e6ad3bb2b9c47a717fb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aafe2b72b4c8cf8f0dbffb4d13d1ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275280ea168a45b7cee343b7ec980c6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9e0a547f562d862909787f2c093fa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3fc9ccab03eda688460537e75bfc4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b174109706acff6d11863a6ae66432a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21296d2c883ce7b175efcfaba1127f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93133e04aece42a99ac62548fde1882781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3a3e8480bba94b08c5397238bafa4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571abb38b27fd891a3f5292e95e7639783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615747a3cb1a11371a84123be6aa5de784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fef6c5d18b1641457fab1434b7aede785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abf04640ed10c5dbcfbddc8f2c74b3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347bf14fdad1efd19be749f8934c163787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d125920149b030c7204ff41a4129a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac39d74934f0dc0a75055906bb9a72789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b1115739455df885181c7981896e8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ab68e492e0d114b19288598c09b00791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424376beb102d0b7ff6c5cf44e39a67792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec16183e3dadecc71ba1196bb5f347c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dda1e6be3319e624096d5302daf127794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb23e8b84090c9e4c386b713d3f803c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2083d28ebdfe4f4bdc313835bbaaf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7578cffc61fb0c51e1b36097e5036797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9019ea0d7844a1eb6653d74b86a61798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6e9753ed67c9afad80343e1396422799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e7dd64aaf3d7612994578110b4ed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74779d7b708a8104f3a72da003903ec6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a42138e19fe3161876cb04f2b5ef98802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1665b3e8faa049dff3024ce70686e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35811f0ddb1de8ef12b639f7bcbbd1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71616a1cbf35e9d61322350139b5062a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d57f5aeabb7459bbc55299676d65806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75af0cb0bc692b3987b35eb840da04e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44127302ec67e521d9e8999acdb0a2a1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f97f4480c9d6c2eba8ebfee0a6b33809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7471fdc6cdd4d0e2e1b71a6b2e7bf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7809a2a31137d8e7d776b99197cb50811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574f062d5c3293edfc3a94635bb243812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540accb3655f19adfc4f1f5fe327f534813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ef80fa07d4f521022cb32f6e6c556814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e18fb4cc147c98525b485e7e14afe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c98172f9132e014d61968ef0cb21ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924bacbd8d91b7b7eb76d44d8b8cce0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bcf3590d3c1b8e97dcd7ba1da712d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eb1228ca2a046b8254956bc0a9c68819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a5ab144b83f749ec2af13043d80a5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6575705df685948f2ecac4ffec7437821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f606b761d7d3e9a906c1dfad15ccf0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbcf780942ed7121eb04e5fa0d747c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd15231dc08490b3c3563f101c5cf11824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f14e184f3124a1f8fccfc22977cc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99158c289f28a010da68bff99e20eb52826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cef46b602670d7e11c402b868b40d8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4817c5ba17a976ce441d8e8c249f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367daefb6ef4f6cfd5f844ac636435e5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c8d2f8c5fee854d14e9711dc4804830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e59e1a8d4890ec082f64f6247bc6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ff4fd6358d9449b010f1185b1d663832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5030a70ffb6f485456b22ca79718b92833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b6afae9b9e09cd840021616cf091834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c71e84375edc7caa68fd91d690340835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2186ff77a5e3b8baee248f15a21cc7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3ce709deb3cac0ccb0651ecd2524b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af208e11ba4fca38800ae3e6e7e866b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732167ef0d6ffa0fe992c6a1eb82aab839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac13950b62e8777a6595c7271797ff8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc2c5f6e6e8dc337e5c823184e1c8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712df0e6dd93fc61bf061ff38260fb77842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051f77cb170cd4dfc1b3fa81ab26ba8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49508e96d8b6a937e10925bd2a34350844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5f363bfc6557de6b9954b879e1423845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ddd9c6550724eb0b9f6ddf9aff6b0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf5d0918eda967b569f7822dfb35b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016224a2743670c42deeae152e8ad438848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc6cc6148d802d425220c001ea7c0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d546202fb841b767a48a7eeb8a832850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82ef9201c1bcdbad06eb2e9187c41851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108c63097272b6b93db0d802bcaa268852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df88333645bec67ead78ce63289565c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307b9c829666bde5a85f9bec56b74e2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb9821ba66d37b5c2e06dfbb2784a6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7620c47d4e224f618c78cdf65bb9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4082b7c3b8ac1d218f124831aaf2b0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b330143a3445da1c682cd83d4c6a75858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cefa2139d8c3a72925fa0bd05e932859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb00b679a136dbddcb4fde311706e3f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586a8a941f7f92f5ecfe9928728fb8f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c18362f8bb9067b04e361167694a9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac991571674f925695e0ae9ccbbf724c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2a345ec97eda7b0dc520255086754864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b077cc09e743161ea93e03f30b998865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce2be1a8eae2a9f757b9baa41e654f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878ebdabd63fcc820a99dac871d624867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd22c4b5f129e6788262aaad3d8e56868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c410e48147d562011fe343af5a157869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae28dc596f93ec5da737a84b95cd9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2683716f06709b13eff032ab02974871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711843802d69877891c98ac48d3e83e5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2642f1c057131fa47beac8a399f01873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f0a6ae9783e6e9efbeba50adfcd5d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd2825facd4aacf0a40b13559eb440875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4caf1ab037dc25d6ff127df7f8af59876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6ec90421fad37b4dfd3e70af70be4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22172bc867268268737a04256c7b623b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db74ad036779437d3dee8e9a26767f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556767723a9bfc41f681839f14bde29880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc08707b7f1383b93a48e402b07acc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500d3e7e65c08988eccf43f6a63bc25882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e5eff8398187cbd1da2efb8d2e8f8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f2cc1afdb737d8fdf550cf3611c68884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f78c3f2b9903a4f4a564d6b63578d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd25e79a4f032d8ee13b8117ae356e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b802170a70be53fbb70cc8d98a74d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffe4ab89ea540dd80d1577bf268197888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf806af3c26a2e16bd7b80b847d1b7b2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ce6730f0b6cac4f2dd549e187b316890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec28f505fc01ecb99aa88e33cb3bf9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20dad1597e44e7e9d422d05265a07f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42464ff59ad2424443ecec80327a1cce893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e968c087c8620bc8a8c250f75fb35b2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d2c3f6ce9d68ac847377f1531d287895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b860c8170c92f482e6383c64e0be1ba896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ccdfda40e1d88640addbe9c66e9df897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822986ef79b18e85b3527b35a94572d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6127fcce3e282727ad7c61cafa62c26899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2363eac35cd4a2e2029b61feea256900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74daed94d3e6bfdb3c00260cba569e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f31d8b520d941abee6d0c74c96b416902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f517322436642bcc5eb868c425e548903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1457ecd86758e380d8924b49272887904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c934fa0f8785dff60fedeac1e43518905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17b94f68fc40b188bd362cd9e1497a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e457bf855b47ca5e2a7f9ff3217f2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee503a923c50c218c8417883b39d37908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852dcea298a39cda8db685d38fdacbf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e886bb7772a0599e4f0f1549613ad3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1838311fe6880469440662dddf343e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c46e64604c05cea12d22ca34d64fb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bedc1ab93cbf6b007a9db607be43eb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c62c364b437f0368c910f8ad9249914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d79764f5b842ca23f48fc5389b8a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f3649784578b1dd23d81530535bd1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6190d9ad7750fc0fcc8bcb2c8829e4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598325b16dcd302148df11d8c3cfb775918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63fc2973061faad725d7999baa074f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b23ab8b014be39358b8d352f679a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509215be474a4c55ef0fe4c1116c78f3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5333510568d6b85316912bcad7476a8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f871585695ccf3fc06803ab633aea923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa898225eee18ec90aa94663c4715924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78992a902643c313a840a42370eea348925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f0ba3f7379cca7a6d2789abbf5216926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683a510fa64f69439c00514a822e6a8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac9179646a1a9558e141445b399f0a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20ff887d3c3df347ab3e3afa8df63d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b7007b501fdc7f5ef3a9fdcc1739930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b62da4923ea95f0e13487974e0730931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb9105ab8e7d9db9f6cf8d6f780e55932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdfe005cee83ab58daa8f9768452c6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70a05b97118dae7f69b5dd1858634c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7310d74d1e21975348ce015cacfe7b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004fc8ace527eb25a9e65639a8a992e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc11ed2660901f047c7a7647aafdc9f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead59ef4032c49fc28b90620d61b690c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5406c41eb7899d631166a469eca0954939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc90dd7e0bbd87963bb0e23beaec0a7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368d87867d6f644c7448bb500e5a539941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d91377d9093469153805e7dff8f054942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652b337f45eabbe4e7494d218c220c7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a3b6b481a949e9e610216f197a14e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5808700402d77a62d9cdc443ad93d1b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23504c2e2c5db378a8f7291d4cfdd7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da953b63fb9072986a888564bb09df4d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9009db61fe84e18012dca8712f61280948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55483e0ca966097b61e4cda57b842e64949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ebaf473f1025225b8bb2ba393a94d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174fd9b90bacba770c5f8ebdae1bb86951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f8e48fd652641c8eca7906886b33f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b37df128c6e5995cabfe2038b1192953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f2cbfea5e2de764201da283021cc9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ae07152b7a406d70cee0cfa2162a4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984746f6dd44484bb451ec38eaa8a65956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197954c9a5df052722715ef65c765af957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538712a6a7a187492ee58ac1f81080a1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafd98cf2ce0559d1036993c25a468d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831071698c96aec90cf6ae83303d11960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e39e12cf8853880747b02d85a07c0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f4b9549fb16b52166293df0bce802962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2a3090f65750da9aa81ab3a40d30963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e7ca37d04c258770e23809055429c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44603a88a03dc44313b432d54cefa0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f01ea5951c47e26b4ebb288bc20c9c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7693f2aeba9638ddbfaa6ba869de64967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f88c0c2bad4443f4609c5b817fded968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d65658e2fccee47f1d2db6d2bdb4c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3408830f9cb46c9fbbbb608a6b1a78970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54646740b31ff161f73f3ee43bb32f34971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf065108f468f864356ec66cdbbea7c0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca04fadc29f6826fa5dfedb85112c5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370ffd5fc146539e7618fcf5efeae2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdd57c5202d50268a467bb830e13f1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026106a6a613e3c6b3ae031b23d1f66976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ad765daf690d48896bd2ba1d46a46977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>