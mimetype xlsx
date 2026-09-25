--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c1e95dfcc973ff4db6a66ec29cb901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a900c232a5e005979809f7e78da5062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a610a5a80b6c4389ed48101449bef73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2f29daead9dd9b1e920f753a5c5a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb89e09355cb32c51e7eebefbeed925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9a1c11570f1a470ddb351f3575ab66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bcb18bd0c39407f868b0685fbdcb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f1c5196286393ef69475b21ca875d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccedb6e9d23381e852c1d29d94bf829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c099af56c0b81a614759883aaba310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b3787cf7b08be9e82186206a0b57a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ae0b568c4bfa4ceb6a1018acdc9e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d0478458bbc3ad7cc88418dfad1a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c46f6180a6e64f4a773210d80e1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7914b316aab6e69e7862e8d23d123015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c665e81e5ce63f3afbe3accf471316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bf5a40846e7308b54d066cd8a5cba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea65a172a637c1b934749d7e3379ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e59c23d9ec2198a1d49f50b475604819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fc1a5e4cfbadd067e141410a19c0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe221bb44c47ea9cf4cbd695e803e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e1c03ebd0bebb0a1ab6ba5d18bbdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ae2fa7a407ba7a04a6b2d578ad0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f950ebcfc175699205977b3c4286a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fe050f1505f287ce5f741f4bf102525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904b2cbe51e609afcf597ff9f59d89b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ce51f56c47dcef74d72d3e9babd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97796278ed10997207af12d413bad6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17d5357c53124cac1705165659fbe029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0a0913c2ad4571ba78fcf305f433d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f37f9cd031fa2c90e57874fd43b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35410abb0711b478d37910a58157b00c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5cd9a9d42ec6fd25e55d17cb928b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329786bf8465ac179d396a1d6733a3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7deb97c8e04af004f3ed7c85e3244a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa61bcf140671e3c2f3e2b5afdf92636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045147c321783d5b453906474d35727c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c97da3ccb3a57363da6968ec0450338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb01047ff9cfe4cc55e4af985bb9c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fe1b18b1bb7b901d655fa20ec83c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ffc4be6d0de6ea702f998acf8c5a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35085bd699eea86d0c222ad056452d7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428eaa03559387c0bedb14e084156dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa266b9ba58dfd97b97edd38e74b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c12673fc82b02abfd971e60233c6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be071bb87482f8e8901570cbab688c7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16815bcfe02e1d07eaaa47b143dcec747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb20e6fe4afea45c224b705b88d8a2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b4b623354af7ab2176e81050e9dc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa084db6c83045c67c5e7899c8bf20250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dc6a5dbccb0bfe53fbf6b82f1cefe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf30b21e438b75c7934acbf746726d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f596b065977293c088088b547bfd9b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eade3e13682f1bed3edba70ccd68be054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dafb8c3083a39c367d398abf0af12555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93877b271aceccc5dde4b201b2375fba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23e4e7e6fd3797a8a2ee7442cfd5a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40657a78832d0b0bee404bdcc496e5de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb319bea6de82d5925a4acc501a750959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1ba25ce1cd1ad438d49ddd6a1d3e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca07c7a1774e77b556105f6c31c2f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3f0c797dc9226f95bbffce811c82162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd9ecc0c3baf104bc9ba32435a3c3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599644deba7ee60d08e4b5fa83efc32864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483f6d17a3a6e980770142cce14a2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d525ebfe187abdf1c7033de84ca68e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b289768fb21c4a6591193c823a9e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b40af84aea5be3f25fa80faaca95d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a609078c3132dc9177ad849585e3faf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482e1fab87e67da3dc530f6288b3a9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886fcf571c80f2be411303c7e15dc2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b805d6dd267fa5014e235a2db6e7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2caf063a0829dac280d3327fb998473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd1ca2eac68d6dc07fdc7b8647cd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f615ad059ff93fb0cf48bcf51ac8db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b530f466d498d40dd43b8242d2cd69576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b839b87554e45fb207a31abd5c758a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d66c82bfb942890b6c4deaed6924478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8188291c17d3405f64f1b9b7cad7fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60052cbccffe018da7a34daa53ebcc4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8105e57ec852de6022b16833a4c9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a6f92af8539b6891602aecf02ae3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8047a6fa5125a9f59305ae0d2d49e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fee8563a95e9eeeda97f24371408384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890bf251db2f8f35ef438863a16ddb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943208221c48a8267bae98b52d1f439586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787403512d9f26420d5fd48153aad8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f471208fa5ec2c10d6c408a72246a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0a60d1e83a65d8b186606818548fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809032097a60994ac36f61728a3b7d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ee97d1dd76310b6850d10e6cd5b5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bccf5dbfba690efcb0c1e77c7daad892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a285fb5e39b56fcd3bddcf17e48b87093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdaf92694fd347d1399c60fdadb8aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23dc943a7996bf2c093c53c666824695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba37b667a4008b971a4422ed363dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07cc2bd0967a77189d5864760cc7ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfe015c19d18fbfcc18f97881dce7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b78a585cdfbb389af7cecc2b58742a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2dbc7925abeeb8330fba2b1e0106a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e9c2923aec0b918ffc0dce47fbfa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48898c0b2ec112af882892949165e390102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd925e3f9edaa76e5db9c2be56b0992f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df35666eb37392f15e615939c050686104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b3eaa463e216554d658f7d3af3e19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ffdf52f2f7512852311d2a66f90da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013315f3be0c84d1afb3d9c3f295e17d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18440212879b42367ce7dd8684e1b29c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285f91aae0d9c35588175e6f0073bbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be988845e221df0ab993a2772b09f1c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd65dea6f983543439f415ee9bdeb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246a0e8bf8ce1b2ea96e160f8323cb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45321c4d2b86231ffa908207b1d08cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7192d0e21f31fcc345ef0e432d7513d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53207f895e5c8af1208b0caa25912e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a06e2ab4e49dc0da06edb858a82f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8be2a9541736a194bd4cd6a8f2f4cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060a651dca38e122f2b0c17286f4b6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201be0e4c6ec6224ca974505528d1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1804e9cdc521355812f422a3a2aa2fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf87a47d481fc98db60f55d65b6ca0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5de25cc164c1d0321748498d7b6260122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ad7c11f597cc20b5924e6eaaa2f2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb0f500d36af805e015452316710c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761ef262bc5e9c6ed3530fd094851e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d583b21cf259f04f2b5601be3bf553126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d58aeca595ec2624e11aaa747a21f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9592c87ec58176f34afd63a24d6ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf97edd7f876473ef7e5e80d47ce7fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59031172f55e00e1993a786d4aad70f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f55ddaae2ea79164b12903f1dae463131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb699b73231ea1e32a07be6db5de0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276fb48d9299a1497ce66c6d847025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f5fcbbe96a93a1dd8c4bd8a85a9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf1649309df06dab24b19d1c31474135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc430e6683c123d971fb009f9adc5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f860eb5f467a36f6b8f7713fa17138137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9b71973744acc92dda57f1c02022d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b216aaa52f8ec3f371cab7c6eb5d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97190ab5b41ca6c1dca00823c3ccf3a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d425b64f5f5fd6fe6dab77c240d9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a76582b63f05fd31894197d988cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0f6ee0eeed81505a7c67d17fb885d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ef386989d9b26472dc98e3364d2a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74f9e378d8b713ba0b712eeeb7809e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a5b680e5049aa63ec3bd204adb20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d336adeebd436a8caa6546bb1f9f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d907a9bec1ff24fb80ffd6e9fa0a0f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01247ad84274fb5400b74bdd364cb675149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b13fa1a8201dbd156746e086c4cb61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71df285549a4be71d4495d41dc865a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbdc5aeecdf12026353f4a199be5d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80534b105abf674d264470743d474c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e42d0775f4f478b7bc1565b5c6a6be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e919e7c37bb604ddafd256988ea00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d771851481d1734dc2b356f2d05712156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95a26c289ca2a5861388cef75e76f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347372abe222a530fade1df01b00341e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b0603bbc20a390776be86dc96fa2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa11125fb3cc87205eb240c61f836fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3c2e664081a6db8d95c463029119161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aeba73ede4175669765a11ce55a9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e012834d9562ea77fe1059ccf668fae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9533773fee1120129c69f78634d61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c283c63d4c49723c21843aeda9a3cbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed0bf5f08f78bcdab39bb7d4f0dfa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b813bb47f1e65d614b8b3a73659485167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37c4d1480643b072d65d30ee9c5f5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc41c22c2ad564b98db4090bd8c01de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7221bb1f6ecc369fbeacb60e71dc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d150c611f816ec306b72365f2baf93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d9a21891919d4fb418b37cb71f881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec03d6e9e335836a1baf7af83d2fe3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeb390ad0620f70c2761c7310d936f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf926c390094f993e7808669c258aff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c93be12b6cc73ce31517550b6d6c24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8802a27032eeabb8604fcd67dc2631e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9107b448542f5cef41e567c753eccaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629eda133e3ce325478f9cfed4a9286179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01353cd72826989800ec79d7f33a50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16688d95d9ad8f37eab9c2d5270b61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cd1646ee0c21db29ed4e400c14e3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bc997b128ec2ed6cb31663b82fff7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b123c947e586a383dd65fa65a58e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0efae14c1382f673157049e9efc0c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b582c26690abc5010cbe4348400aacf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b76c1d58b651800f41c6c9f70d6ddc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aee3b710470ef3d706e580bfa624a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d740f4f4c6a7db3eaf3e212023aa103189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7e79f5818893c32c02aabf73ba4da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b03303fc715d991e9d99ef9471b7af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81202a15e057e7f5b6b9f2472ed3dcda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dcf8ce6479da22d846a824582275c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7b9c3a3996f8c7eae846b6c80acdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5a5ddad6e4e83a150f11ca027ccc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee2d5f421053d20d5f0729223230e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b4f296cdb6d3a400650b9535afc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25818ba145d73334a55ebd57547ba888198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d019a5176add0a434996fa7476b3d9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ac7d0e7eb1efe7e15e9bd8ac2b11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d001740df67776f17f738a952eecb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef1f925a52657be753c17cc8a004c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb30ca00538ff368e67fd850ed16aff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9086a406b67508f046371b4b69495e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974980c52b07112d66dccb2754604063205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c099f0baa63a8f48b2fffc83d2350206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edb189b8ac82a0d40323591ef95aab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255361c842090903913935a06a275ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36deb2f16734bef65bf99e144b98b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda8a31db1323ca58fe308c9e356f26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226e1edbcf04ebba211c64ff632ed8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed61d4c708cd585a16e06d609e9dfdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f15b80dcac799fac59c59d46bcdc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841a40015b3fd02812123cd189d5469214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee7fcce5e31fdb21cc6e26e4726d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061d0d1a0a848997fd96a6fc599dbe8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd298b87b43510f3c1d3995e9931cf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7748b33d2d58cdaca67fd0ccb0322a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a1d4ae2eae8b113422bbaa1d1a447219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecae1ec6670b31704f96da15519ca0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e1bcf70e515daa31fcff63317ecc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13994511e94afe708b79a0dcdeb6a1d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be75dd813a9e33a17f6841bdd4e89c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a715ff5149d153cc3dc984abeda1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2ecaba74e9f773f56513f896543f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278f45eb639b6ab9d7714bddf410ade226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098a0c0b09be67a1fee6927f64792e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1142639d1bb518313957bc1d48fe61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b8d38493f44ea220ee4a94c42c316229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18240dff1afbb5f8fa6ee0a414584230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8e390b02dfb0e557b261864e57495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4094074d565a027de6ebf7b524c49ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d2a6e34e176bfff285d9020c395ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e81fd01bc321638657b9461c86475e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75af3893f1c3570be6f30e2cfc4d60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7b9f3303b7148bd9b56081d5eeed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17980e8784a2a1dba604d0b5e4d5cb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55de514e55637269c802c15019c05b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af9877d0411f7c526c5cdb4ecf2b7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ecac87206f8465188852cdf205cdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7b888ccbbb51e19bd68e7f267dbd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e950e63c205eff1fec466b95c1b525242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d988b998b60d3ebca6e159930b23f5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad354d281f543c92fdab1e7273cb083d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131eedcf514a864a7e2863495615d48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f387dd5a39d99d9ae5445e3f933c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5706023cdf51412fff94a377dcb7196247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d38b6b77cb322f4506974bb9163de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def77756ac748d77d65d566f38f9f09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb92bd2dc32e73d201a45b3d37256f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5b6e48b47d6bd2ee2b0919fbe40c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b69b1fc9f2aa756d8caf0b77acd0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e872e26eea20f92a902cbbff093a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d58f6f061f0e9b4827d085c0d99f1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26801e9f7f88967ae6ccbbae66126a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29af2d3601a6591150b03e8e46ba3e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a300ef2618455dedf0b48999c9ce93d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb6c5a00695667f40fa923a9acce60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdd13b8469447a9360827b2938f6c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96238564f374fe7ccfa07620ba1a777d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f425006768e147a4890b341f91cc74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e86d200fef2c0106cfdb586622d50f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ad39418f825ab1469079904671b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98389646050398df5f47adfe5e94e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc97e1c0d472fb92cb9ec71ce42bc57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8918b2e4cbb4f4b25de10db190df47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ff939a44e88b645b5177a44672ac2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2217cfa563644bcee2696a7cf1cb8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba0c952e0b0baf4a35dd6480ee1602269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ba27660f79061fa6130ca86d35b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c214aa8f4a1f488ba8dcc4d1f016a47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc287cec0cdae7f2a10d9b5db888a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81183454cd1960ec35f70b6e1d0ec8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380381023198eb8c53284486090a10ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fcf58567d3860a88fd73553998789275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d00deb5cedb93607072edc8d8424ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a67197ac9687e66cbb4fc10db6231277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4acf0f80a666fe98bad0ef41443b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e2bfb79e93cd9da171401d0d1654c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d82ff0dfeda99b6661c2a73bdb2b3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ffc60f62d7764f49c89977439baf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115773b5d465ef0c780cc3ec548c16f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d5e716afa0cedaf0178899122f89a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50130fd1800a11bdef04aa981e0bb17f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e32ec2cdd151429d44a7c73ba4a6c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907d15ff9b61b254a038800c0c6b2c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f0ddb404aa1ebd3a24673a346b64e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79681b4f35727e415b824a134ab15c85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beb38375d8822c7480768201b158de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d2c60405260ceb6ea75266280c9cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0030d05dfba9bd3df3b014ccf05ec6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb1f8fa57d21dbd0229fe3d786178292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2144e0779a730bff3ed397eee76b93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e36039c065b4404760510c04106621294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15879253b6f39d83445e07db55ac17d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0f206528d6609698ff05e2619e46c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf52b539db734634b911cb09181776c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd13c2c03cdbd4c671e53518274a0dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d20f0f52c330bb40e603f44d0fe5f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace8444ef43c89bc21687fbfbc18599300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc1a2cfb991fbb4f6a5a4ac6384f84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a595afd5ce4ecbc3f36f518f31a57e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba84d37beaea80d294220bd4ad4599d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a2c56e8e16036e6e31a793431e4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea3fc49410e4d922aa861036ae50f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5281f87dc0a56f00bfdd6e70aca0f23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f284e24acf4f64192badf82c01f0be9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311ab60d3463313d2b785f3976f2997308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d252ff48bf55e6c6a56cf13ede7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7d16ed7b8f395edbf6cb72af85487310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f0ff99ca4c713dd05a4cf3ad0fe97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7234dbd1e954250d1582388930bb9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565da153c062f58687f91938874744a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dda9ea0048beaf459d373ea8a765e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921fd9ab35c78adc4deefcd51351ff1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487174eb1e23e54d73982b84869b603316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31bcecbcc78b022975c854ee95544317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c29b6538de9f470387111ee1326a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e660db1409a7571c852d116baf705319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cedfdc569c8ec45400771ebceae3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cfe51089ef459d4e3ef1e659d3e27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380ef8bff82cff6e9efdf3b3dedd7a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffca0e55d84b97a3023411e081cd4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0792b58c44d15fb799d60f0e02b80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9021b2c00cc22b844f19bc712cf923325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e160b390bcbbd30d26ef0f7cc9f4e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143ebe91e4117eef568f13416ab101c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c2504e9cae58d8ffc552f1db1ebb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0715eb8b6e1f66e5efb8ce535e2fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734184f4a122367fef07534e30e219aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b16dffaeda812ad5a29703f78fd72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca9cf63e2118e2f2c52de09e95253c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260b7c486ba9aac53df4b3f01039e63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fb52258ee78ee95512c3a250e78f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df227968eb1c8af248c1a7588ac45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac22a141fee0b8acc33a254f37f31a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0dee61a88e2d26c98854d1de943ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583e49cd49ea9600222769044e60019338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf85f550cfd6226621449d4f646d6b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66be2199cb485306d0275705bbf3e17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664916a58a97443a48a88406d6c73dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e8d47c91902c1f618721a3cd1903d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d141c12af0b1e798fb03dec87417816343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149704ad75c7a5c8df2983ace681c91d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10ea515a550491aa6d5310bea3bc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add7f8c11099a58137f035d5349449f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adc6c2d9624026c8defe6d32b1dcc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed29a82a06256e20e390c74db2dc395348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caae31b71324c2027c565eb521677f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0674c20da5a969d61b5cbab9dbac8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc98ec2c4299b110b16eb83b42bf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dc0898e7e0b4e21f84f858b73ec2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800e8a45bf8bc2bf0442a8b7fa69d04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5e51d93f74381b741f6ef20d328e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ce3fde57e4b4435387a29dfdbe8c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa0857bfc4ab384aa983aa24ac737a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e71e978a0916be522fa31a05e1ac5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7939ce000eb4b6a92e4581de4079a32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10191a04a83d8f40f01823961c7ee0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd014e2ab578ead68244d37094583e8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fa4bdc5744024be1a98720fe89ab3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec06f1b29bc2d9a969b1ec89a52a6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52db617f010029fb38983e26b9edbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149fa6ec5f9f3d5166eab8d25edf27f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73fb3f07d03398eb5f9feae8ec0e41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d2e2b21b8df765d98cad61589f256366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e864ceb6118b850a79c8eed491723367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310599153963c4cbe354bf4213696731368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe6322a1b3c4168d95e235b093b015369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c018bec377cfd27a38df8a9ab258ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa657040f6116de0505ba44261039e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d525964c380247689fffba00ac9e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c206d47ea663ffd9f34063f0f5a975e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed0eccfae880f28ee39b3d679da987374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40104c00d6988d674c44416314a56a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed8080500f7a26d4c4090cd8887fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32632c49a6be56909b030353def7dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b858ce1d345139f598d245369faff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7fec5dd5ff867b1b6bd3943707aa9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bca3a8acc77a956bf0c0e854bb0f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8fdd1ae0205281211fe2d5f969811381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cc27031de9f9add9d05ec60164b6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a364470798db037fd10ea92d6ce59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db94e9f56fd285992ada874ee90e018384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18d2a655847e4c86bc7a7ecc82c353385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837922142f176925c3c1ba93a314034386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272be862d0b2c4e323d62ca5e469428387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5293a02ec85a1ab4134e6a3f7aa06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec57ba8727ee1636e6927424561dbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fd84f8cf75fab1840bc92a895dc2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e570e6621421c42367fa749613030e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769a2bfb20148f345a2bbc061a5bba3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042712d734719640ce333e3147b82d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10a31fcdccb788eea2fa6aee8f32c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c71b390689a8ad8811f512b225dd3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0f066a7da185136a58bc520fbb0b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d8959f0be254158f9bf86d548bca2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00311b984ae6d03045e2be133f5b061f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0cd12ca9d378408ad9941bbbf242c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84bc2159a38a6eeae20322d454f2fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de60d71fd75049922dfd9e656489734401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14823be095e53b0c9635a45baccdc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c8b1572f2c8091ac99e3b050d9fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143a4c42bdeb34bbf6f1c1be7cb3b0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e6384a8707cff3102e3beb609906f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a553f933a16edffc561fd4afb92fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deee4d953925adda38ed19b78f79a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bd930ba4dc3d56bdcac1f2bb12391408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c513ff4efb8a2cbdc4f8f256a6c0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0804b1b14ca977efa5aa1335b0b2d9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1c8237ffccbceee37f25a5fc77191411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468073ceb9d4e445016012bdf8444f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef29d65bda77df51cf3dc7a0936d2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46b82893021eac66dad3084fc3dd84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596e44503b6a3b3977abfd20beb435415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf018ee80888dd6a370b03a101db83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27ca34d951f72bbfd8fff2702f422417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de523c6a8c6e61d299bdec82950e867e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae602254c2e3a249e267005d781beae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f291ae6bbe6f28e5cebfd20aef77e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc2a0447f21a56a3a0812cd802d59e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b38569d02f71eb610b770cf120a77d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd35cb390b786d193b1709df9dd80b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde0f443ce1bc20ba2f98d01593bd83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e7c1fec2f10c678e9f08f7336dd24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aec009796deeeb95c64c72bc3719e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215e66b1d415f3e9413253996b2df6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179463774a969d1d6157ebe4d41d7202428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab899a536b3264a31272047aef2ba7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a19647113c404d8ac38cd15248b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ece19f96452a65dcbb3b687f3c2c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae20a19f82f3e2a559166bc1bbdce4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8976234d1dde5813dad8ab25819acf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7c1fa256f38f93d1a4c331c151850434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a688bae404df067b66e4ef504dfe4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd82cdaef601193745c16c5d4c0af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29503dd201a55e214dc69692250c958437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c68347a3c45d490e8a784a775eee17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b5497543c4939f42c2eec9ef416f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5770220d20520a0a2eaa15332b57f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767e1a1ee6233f659606d85e167e3ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568082e06e16027a3d095df806db1a12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ce69185cecf792347a3418d57f88e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3208182408d3ef15061493bbdb8d988444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96770d7389041d6fe0c13dc12802039d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa702494b62fa099592f7da407761a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e5c18e973c44845713fd27fe1324c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef60d60a5e1fa0ffe3054fadc36639448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56186453d16a9c90a6b8e0210cdcf37d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44da320985f3562fcba9f7057ea2f23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc604ad865b439251b3e28f4a16e923451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b159d6f57d50534a4e6253b1efb15b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e42bd31b7f87686b449478e4a24a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04de4b2b605174f560f7cd3e29e226e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896f2821d3c16c7d960d016afa531f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c869d27b1fbed30e98b63a248be3d4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d048429dd75a1d4de121f60797839457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d35713dab75743f72a079617c00e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d1ad43e3a06ce3258f7f5368b967d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f296287110af87dd79a362c1c086460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4d35143c8ef4a78a6957e68b6f736461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76183c239935d6508f719f3200d3afee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d054bc3d84a43686e1bac9cf38c97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea4db1057db47996539bfa533e4f66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de27e5af387f1e7db5d03b396640c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed717d0f327de6de362e12533e29b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ccb632b5a74262986f0ed1c8199f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04754f5361457b5cce7c468cfbab2817468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cbb670abcddde2a6ca80fb690bb55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f647cb59d167ca2843ee8150eafcbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77ae8df39ecfa38ac43c316b26d6aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c647cb1d2c114b293db60b352b305472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361655d28c670d95bd9511023d51c4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff389fa3f83271991ba0cf4b0cf9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fd0613ab306272f2f3464f85d2691475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e461159cb643c0d931e5f2736676be8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cd5d4d59bdc3f9e2bdbb2336287c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235367aba897cc1d37f6d7b854959cea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5f86b293355989ea9cf8307b1f34e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ed0091b0a1d148091b86b81ce9b34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173d19b419425e461068b6f2f5d2391481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde73631b11d082fd56e30a9dc5c06e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d221d5f1d025c00224e34bbe7552370483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122dfe03566ee0f27d1423eb44a17d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc533f7a149b41d861a682fb9e59b56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0665ef2da2421fb155482d53cab55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6eeaed2637c98bfbb6ab68636d0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5408ed0c98a2a780617de29f17d4236488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a08bf46ca176a6ba6d5b0ff68f913489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5795de63e904b5c7cbd1f4a641b07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efabea88ed75f115badc1fd5e32c131491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a4f1bd18c80d34d0404a77eda3e49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb2c27b0f3a910afebe5c99b764877493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c879909522e23b0a4ee1af4d4b260494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926d8bb2870b7a1a577f9b039d70246495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e64c84f7508d2a64bad18eab606ab1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da3c2b041e9ad401292d79277ab47c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db90445f2adcbf53c3095c7c8bd5a4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3c250a0250904b0f6a156751df459499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c601f25ca0e0f8e434905f7402226500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70d53a4a20a508d013e2ea65ca31d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d64c85cc35c01ce85cbc52ff13c49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc4a8b9ea2ecf291f07d122e1a29a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31b79352044a67a9082a252de93569504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f368c5e58b96acb4633a677882ba761505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c273d1dd91b02324234aeb43ed8be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce26100f55a026717bfa8354c4414e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6738341900bd4e0f181c9bcea41038508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c285e8a8ebe1ff7fe7fc1cfb5027ffd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66ce2b701035d5e3405df144783e7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdacf9f40d361aae898394205a927e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172ee7559e9acbc70c73e8c899e46d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7c4993bf6315e61bb8e960f57dc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb3b3a9c5f43d2a53a640b676f0038514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7ebe2b68f67e062f25bce0bfde9ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967430f1c1d49a89952a4db02faa988e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4382478417e11f9635e510795ef3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef17b6d62288bcf4d6f8de188a8577518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6fb43c91c6951954b54a03635e551519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898bbb9c19e5cea60813b788f8e131a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f00ee870a8f29d93a3fd3a6797c9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2dad4efec2a63ce5a99cf8e2ae538522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d732392c94bce17b04f77ba6c0fc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc6f1e79b5e1d2b493bf578b291a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686f0e86918feefeb7572a6dc57733b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1232b49ba982046c9ae6df6e2bc917e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5276a86c6eed682d97a2ab9aeb382e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203e83b72429174f56ce5a8eaa1434d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00221ff17f6911b8cfd691c45603f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47618b53d56f4a71c39d7ee0053582ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4533253aa01b99b9c50b837b8473355531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179967f8860beb5a2ad8715257b5095532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367f49fe7852c9c91241558b2a1281e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5c53083c8ebbe6e13534209ab60f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2fb697bff41998e7b68e6e12d5926535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552c3788e01731d4ac8ce4a9a514e73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62350dcc528d12f788ddb94ac3b85a14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2076e850cc86bfe4c861ec02f25fac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650282e833a937f35ece6f3eeb4f995539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0117ef22e9b293d0dea7ac76b01189540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe06ca2f9f477083458beac43e300f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d97fbade31fca3230acf07b0e29647542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfc771d8e5f60ee59a431b0b7d5d36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5509aa5034526570efb870ae06b55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737077c074176ff23ce4592ad3653a80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58666b4cf2fb3cead7152501bc66bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34217281253b5a5c9599ca5d3c87daee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9964b65d6c9bc759cb9d1e1cf2c3fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955e342f63a8934a61a327c1cbf79a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf985f86f63f52623def7387900627550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2f796a33ba6ba66493317a998234551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ccfb58c128ed5c646a53fba4f4935552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36fab837547cacce01fee71108de58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aef2f1d1e175fd79dde8529c30059d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26724a33572fdf67b1200128605fdae2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9ae29cb3166a777988b2cc283494f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a04e6e7309a00cfa493341a684302557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8389dacb986623b9ca2b4da895a172558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441cfcb8936cbe9ae93618e54ae9fc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d5e95f97aa4fdc3dc84b029256687560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520df55ca8441b3a7f9fc7081848e4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aed69bb9325961cdd0e511c913adc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932791a9b5f8e125d9004c597437616563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a6e0df9be09d134309c6baa47b7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c66fd5199735f731831a9e4825fe1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c04236cbb1bebac684440137f75758566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018cb859bfba274a64ffe0b143a80d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15020161bb9e1605f0a2de76ab81b00c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f36f9b4ee2ef6b0069dbb7bcc660fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f445afaa26d2fa09f3ce0f5f129f6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b87c8e3b9347b2d33b2d2794803c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ce18f6b22b3f0942bacf4d9b84b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcf98937b712e5057b780ca8a40fa8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972cd119b38eb101877e66fb19e6477574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c7ca50566f4b93692f915717e25a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99df5e03b52a3c38725b84cdfc6f4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05905b26bdb500250303e166033b232577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31015985d4813343d7f229ef5f0dbe6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aa2dfecae1373974d9bd39efed68b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f48ddd7e93156f6af09e6e7a81a4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b666ff77ebf4b2ccfdb867f8ed4562c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b9ce29b43968cc5a9cfd1a3caf823582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8058b89e1a341d21a74e4e78fe345e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fcf10ef8f5281c3aab8b66c9c50ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab968ee5f09334dc04aa69dfd7171a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9569b2ff120475cff5a35555f5ad5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207e78fb08e98dd7f7457714155b824587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602390444078d23fe1464c5751e37892588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cd81cb526cced58b1259ba2cce536589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d0d2b14cd2544c4ff93a3ebb24d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92d2351a376cc021689d6109b35f42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2aaeaa6f2fa09470dec1c06e3cabb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e35d99da9eb9ed34487744f50774593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc7a06fa0929c8e3c8b3007452b5e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7925a07f4befd8330698e344a21a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26ca5f61b2797bc703ebc8db119bf7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72322f8602f51cadc753d54494a555cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba68a7eb51ab174119627e01ad10f2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338767c5494e7acda8683b2733c3467599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d809fb8d1510a03ef0e70cccee1242600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d71b5aebb2c006e4eda80d9447de8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f54b4c95e0dcd4243ea5df4687dca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8bc01230423af5089b6dff7debdb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58087a710c1d921b9d4ef7eb20b0cc4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1780323420c5134e0d353517eacb90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c23982f8aff4bc75e5b0cf5c0d642606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b69fedfc927c681e968d8719ca4801607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e7e6cedf2a707e9ff2ccf7c7f3303608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fa8d9c1907de30cdbd76f06f31690609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525390266546d3f105085646639b17c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20471326eeea182f4d20c5a05f25c334611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc972ae4d93fc717021f09ff19c03ee4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3eb2d0727b3f11fd6226c81c8ca2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4102c9911e9856b6f028ae88166a7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974e80191d1f98188d9863f1c61f199615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5b1e201d46843975c6ddef5a14826616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbd6f5b19b010557a8483219281652617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51012a74d5a64d9a74cd47ef5b09a778618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca22413d0544cf26409c767c65d7e5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a2b43b3a4440f370d2132437fcc32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1352e286425bf66ea540fd5e584cb2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a29b1b682d1a37eb3c0e95ed60e211622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8384df6585a587b841b2c1c220087623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d5525b49108cac484922281c82dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57673520edf6676da1125adec449818f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c05a90cdda8ef065d569d997540d1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f50f802a481cb8bb0a80383eb67af9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c460ca35af96932e68cc41ddec80521628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7298fa30dea27aa033fc420b6683de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a904b6c0e356d600acdde9509160630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d14255c690e02bae59f8131b452bbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602a859774531701118a2f09166cc10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40ff1df07612656b83164e346ebea4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f9cdb9a30fe5241ce1c35f4cd84b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b5c93d232d00d582d9e8895a3b814635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a395dc83861319bef7d0bad85b37a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d06fd31b5116a3d9450612522650d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624446a4a25eda567de6663e1e4f6195638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2aa99530b3def41b5a49323696f68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111031bcaafc15d2c33edf85504aa239640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884acd98102f6fbe2f1315bd05a9aa13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122fad34be5e14a9caebe2837bfc170642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ca71c55a60e47104c2885733bac8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355bec421c9a1cd62875726df222f1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73654aad6fc50efe06857f4758cff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95ac668ee80885a3a7dc81958e49a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be13e1c2e9a042df5262d5596cc247d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dc31d2801148479b83e6032083e9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479d768df7d826d4bd8e5d61160119a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80441638eb1e13a1e39995b36b91bf69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05a3bb63eba2022ca7042713cf815651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334abc24f6142fd65d93e0a57249543652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f7ce0169ab86798ecb9040f843b7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751f9715487eb7b1afe7a6d0b248b81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0431d14ed2855f21f94ac6268ef05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d843d655dfdb47cbdd72c4dae7b8684656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f6d945fa43c833cb7c3ebfbd5f4ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7459cf872e82b80c7d4be7244539d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa152c7501d28bc97d4716c8c0b54490659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daaa22216edb56f73eaa4c537d8dcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d92e0dacef9fb982628897c6a74e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b18b1183c230c3dbf04817e915decb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26430a3f8ded8ba49c16d38ef46a61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29e6764ea3538ac2a8f9483f997651664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f33affe6eea948d7a2bd78f72a67e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922503ba56856ac22fce573a8149f4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ce567c5eee250ffe68fcd2b7648f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea1b3a44df39fa5ea87ee25256c401668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172c1bd8955b5bb565968d2adca1b19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7f5ff94408c8b62861c6536b41174670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c8761d6c3ad159df6c9aea1941f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1660788d3bbe5bf354ce170af50793672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8882dfd4a341c39799f971f22f31e8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c06ef82186389ab8cfb227309c341674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5c862ffcda812e524346e2cb4b5c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e6467a245745606e9ac71e072d69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f6e6d82065ab501b42deb8744c02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e371cea1a38925a150d636d6b72cb3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a577d80ffc4cde95bda4f5a52ab6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f0eccf66b951b5c1017c33d673a7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6d26345266d2b9cc05b9c2b58bffc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd95bd271b8bba75c2c4ca99780035682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b04908eec1a642a079f867c552a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76bc35655e9a343fcf2eb1d00f823d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4296cb0cd8192f213986032e527175685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb40ce845ec7205f8f82d1c46a3e97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acfab1e5c26c25a58aa7b86b05bab4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051e07097905ab1d27998c3164a3730688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405d5de3538a35f5eb5f07b5b364031689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35006389c160288707cb9e04b7f9cd7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a7e19a4153cb99a85877a22db5d03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06832e20d6966a9a51e531b04887c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510f25adeebf2652a171e369a5b2181693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb725a11928454f71c697262ee4116f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02fdf99857079cb9f8f6e248e97a94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e515accf9744fe9f67723ccc33ef970696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef8c89a9cd82f6d94a5474ba046c49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02005209c4c6e2607addafcaf5f7d27d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d6dcd8d3824d879512b1f023c38ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b463bb32c3c5ad68c21b37254e9edd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d39303d003cfcc172e7a9577bff066701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b9bf86f4a1f1d02a11c5d1b37b6cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64d5ce851fdf1028df9c27fec013d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552729f1843f2a8bd8db56cad59efab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d57855236d3a973b607194cd60262705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38907fdab037e06f4beb615ca340fe2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dce50252ff8a2d72ff3b358205154707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479c8c9bdfeeb5e3542915f9b8a8b13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecd956543766328595847e13ca1e5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7934afd8acdec62bb00cb545561be2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2e67bc0cede656db1da8c977d2230711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace5c483ac5ba3c086a0880f33d995f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907a22227dd6963cee8894d87b97f11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed4fafc5f949ae9ee2587fbe30d570714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65cc5cdc68b54353e6cc483535cd42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b347f8fcfaadcd5216c17f6741f3eb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12912634e3323e682f157a7df98a91a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61674a9f70ed62472602a13c8759d1f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b268ec62e7635f73906ca4283098b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18073976066636853fae62bd150ca8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f9b3baf27ba28935ad19a507b89cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee2dbdf5c8fad28f57aa671e945730722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d45f89d84c09767c9a37fb7660afd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc446f87f04d8efe66aa8098583cd8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5619c95109feb5ea4e3ea838b4436725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724bd62b42d63565835f3de1cd4e1ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ade40c7199a710452e30abe70457b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d681275ae4ac01235d3bf45164ecf71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32841575ef606636f4815d79cfa74204729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45d1742ee8582104b2a0c4c8ace088730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e85541808605d8f4b4888bb8697666731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d63b5ac012a8255a20934f6d7b1c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34557491c021d5c2d866be552da1735e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a960868512e7a5d4a0ad4356c175c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ec18e8b2a838ddabdbe3911324889735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc22856ed917a5a8fe4baf27900e2ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d93131e55e2c1178cd9492c9de471737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ef3e40fe1dc0f8e9a940f978db37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5db6b479495478bed60d3915b47fd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde88fa826cd5f297f3c8242ffcc708740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50842a01537a00416e0a975866554ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8dfd605e185fba932655a63194ff6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae31541630eb702d0cdf24e674c4d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ec743a7ded6a6d1b76c581d4ac963744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bffc65a0fd9157017e2ee81ac09ff8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4024593aa73ad096e456229bb95368746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c10513453e223fc365f98284cbc04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466c54ebc968a9f81615f8d894bb96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ffddc6f1858c6f993cce21cbcfe23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784cd6f340c5fa29ab48f3278fd4966750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19d1d4d783eeec5ed6136bc8c920f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893e1cf522702c0b59dfb993b64a962752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492edc12370e26cb48d0ba1c6cff3b77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234151adbe05263410a84ac933924fa2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146933a67fe2fd9062e1e2a0460eb821755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18df749a1b1d043732270777679ae1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9a181bc743b77a96e5b53601c55f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7617d253bfd86d01a299643864698758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3b5139a9eeb1b5795e6d25b3d15b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1aaea999ecc6ae3643aeee06e397b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1130ad15bc2e2c4a42757fa16cfc0b6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e6d233409b8c8527e1c8905d929d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89669770aee16f47d999aa6726a15b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af850f5ca4dfdc70273ffa182324b2d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d12579ff7d6cb8445e3109c97d2826765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652421a4091ec3d83627e948df734f4e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd5d378d343a3532787d03b04f4995767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8745fc8bc43b081513b5c6c5557300c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609ec3e1de24238f14197c80125bd1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b5fedb17f5e90b79f32f10adf5733770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598df208020d6df90db6ba4a3a6c9e24771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe6b222fc57abcf82fdad2e3c3635772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0fb750b8b1283092d679ad7c3039f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e91618f4a033cbd4a68d1e49c83a11774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e98f772bc1735b64a6803cfb08078775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e577642c39c6eb5702662122b3580776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea1dba86a3a979c68877aca8c2ce69777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedff245531ab0b43094c44217f204e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6cf58a4204460de14d1816158a504779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6243a7169e0077b89bb2801a4d8de1d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee9de22367be24d7fb2a0d0615232781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95229e3498b3b31dee9cd20c0def98f9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63544ee0960845fb69bc756b8f4cedc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bf1d9ff76a27136f95753d3e65253784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9d034902c969e54b5c95455faaab785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e0c63feeb2d3445bdff5c7b562f1a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba1a5d3885bcc5ae00ae31958f52e9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae15d7446c616f5f5912a8c8a7ef314788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eff1f288a1582f6f0e70e1eb31c31789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999989a14987c3fb900665618ca2fda790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded1f54a7a222018b2356f59cabd236791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f226443bd57638c37633a3b872d197792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092b350fe50d3e0da64fe10756e5dec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ccb781e36c1f4d56a33f746d1858e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3c8755b610cedd72b25b9f804c0b4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce7fc9747a6068e334e7442f3c7b92796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59960669cbaaa3cf35c914b5717a4f74797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a27a804fe9b53150098c8d571e7e6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c778d2025995509c512064c0f4ed955799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce6483cd67c27c4978dd3f26e59229800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d13420d122dc49fa5bf1304eb2e8a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b78387d3b6b996a6d9fcace18151ff802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc375808aa176343baef1faecec6542803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb98a01ad458b8556ea4e606e2c747804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe209257cdeb7f7b9707852044ecca27805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d9b75ac508289454b866a60a2f78d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4f6cc45dcd17c2cb1ef361d98ac49807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c02c26f896b6265ef9da876153f9d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd3fcec5b14075fa37a0f0d8993198809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1593d5a57af3004d5d3729c311b0c4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa24e5055975a7dadd9793ea6f955811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5df39091c715e4bf520e319de2c994812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21b2ce3dc49fb45e6c53eaf7c0fc3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c38d860a041d023d33161876e45273814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acca23c32ebe31d2bf68141323dc38815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a46014a530becd52d3506eb09df450816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c35117ae9b8e2fbf3493b503e0d01817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbbc4022f5d674e6f1d8b8adaff195818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c894e495973a5657e42cb67791d2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ed16d876dd0f9830b25e93eda5f35820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c8249be84562f4ece946445504e6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb4b373540b6c2cda97c2d0891efd5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b28fb53278e7670ef652bdbe687d74823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21286792c67f9920f828b302b6726af824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef9bce9c473ff47bb2d937f0de28e0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cff5bc64dd9a1a7610fa8f1f5616e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84147d9a3fefd7839c3e1568d6f47560827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7430ecd6e508a98146f386f14dc9b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13167953e2b8b0a84be305af989cf783829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a40e937953c26fb48a3f6d50aa2bf830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92ba3550a047839e26f4ddb17de8e7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819852284711002df1eb4cc36d4f57aa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d35c250e503523725fc1e42b9c94833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255c9a055a3a3d4041c6c993e0cd0ed834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efef8789fcf3065019a66b3112270f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ce4b4a5d86a966a011a3d86ac16a1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d34fbc36228d32377fcfc39ebc9bf7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3cbd22671b47b3b9f95a6b8b1b5c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a58a6dcaadc2c8f5cefc2bbba15b2f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3373fde4e85a3c41ef8cefbd0ed55840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64cd3ad4baa4a941f7f8603309c050841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64aa3c3b5d085ad9323700edd0cad8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945a0f722b3b557074c3143ff728802843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65846f367a8bec8488319fb7a5a0c70a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abba91a887c28c998a665e4cea1c80a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51d539178e3481d1ed48e782b42fb1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95629614eed1e8ce3a7a6203ba5b4b9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4de6d008253a6b5d10e0d685d6c2b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425ec6b63c74374bb091fa747d277b4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49417bea48f82295fd3afd4d8bfcdc77850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979453a2f6a19a5c8c4a40d65f406cf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c87fd0546fccc18dee0f96c01ac26852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689a804ed592d47323e4d51032887cd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa16e98c60a0a187cfb0c93efe3958854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11357ca70ea51124142cef07f04b6aa2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd9cc0c39d4ebb29681e4195fb2699856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25218b60696d6ba81f81a040093b23857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9100e717d7aeb8ce54f16975e4fe1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb335808f2762904bfc3a82e6a02375b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd8677f918604742d16a73d79f6347860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448247e128e1647948b9e54421c066861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac2d022122eadb905e4d42a4e030a6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e48e0846dc6c23ed1a04ae675d9743863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c222c8dd5e17328cc00fbe3f93e5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703e750aacfd5216eb25fd35c4e307865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffb0b985e2eedc6db57609cccf5d19866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4204d6758cfd38100750649b4d6a40867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58835bbbd1033a4e90c29a77ff956c61868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ec2ff27cebabc6d9918c2b6c4a654869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8453de5e5c40bb5cb507b7fedc09ba870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513427f1d480205515848cae5fd3baff871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9d6a509bf8c608ddba593cb1b051e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8460897f667bbb3fdbae060cd0e4b4a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb86e6d96ed43175d6101fb8103bd7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65615e4c8164dd015dd98011fca5fad0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d4e016a6ec1cafd47758d3c457eaa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3a16eb9cf4c4c9dbdb3e677a60ebd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d50d67573821b1aabaf259d8973603878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aacdb4b3fb6d896f195015345a1182879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335971bfb50cbd8c4f66be3ef70ec83a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711a48e92395ef7a29f4f9b561da1f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481dad2634eaa0e9a73ac14fdd3aa0f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9572c82fdadd21edd4aea072dd195f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2db6175be53f25e242103103f7656884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976722a4668ab294cbb78995fa3c0db885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9941c31712f9f0e1c82cb6b858427c2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c049ee9049d347bd52916c8a119281d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3259e46c124e68b5239d4aa15a9bda888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bf33d05b644b511a4556610944223889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490c0e7e779defd7e98133b9f0a88d0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf161eb15db67a27f13f5f2fdb3aaaa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032047c914769e7bdd8f0942b51c6a1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dd7ac66da15d303752f8168fdedf5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db0fc2bb26aaaffdea57b84748a6d6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b47e97daddfda13f80b9b0565314b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e88429749ed1a0f2a518c93553723896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fddd3c90ea8f94bb15ec9801472374897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7f38e6545950f2e629498e9bdba48898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e1a00bf034b00c17350671664c6ec899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc070fd8d79ad248057aab4e0bc9c29b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477df0e40cc66c3c0d8e56ae30eb22c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfd708aa2d6377c9d74d14d74fc227902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec9167c77ab65d69febc4a68dddca6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36801e1fd141e881596793d0704884904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb17b33d9da1e02e3a6e6ef8e16898905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cfdef345a84ceabc3590eec1e6385906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd43a4f3baf497e69971c7d0bb0a3a8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73de137ab2343f4216c56bd210637ac908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f19490f39b1b0a8947a660438bb26909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed903f5031cffabc1aa8c3ab38b64ef8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0596684a6b000772a8185856ecc32911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6f8e5a504520107cdd86b560290c2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117e8bdf176d179b43a3f5a99f469c8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a132e64e94539a6eb20d3ffb281d271914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf28108bf8bdfa759b4d2ea77b0e3b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11440e8bc467d761a8142445c5425d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06095edcf842d277043b30ca22d99b7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb539e0ab51953ec511d3f3ca1fd5b4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae365f23c8a8dafae32c52c246fc186d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ac9cc963b45a4f1ab9f4cbd90800920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27547595a2405c2fda9afe5d4c6eff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da05dfe0b9e9a73f9d10960282743e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80109e03c5fe6ad498c66fb39eb908e8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae9cf0e793b5362005adb5d63b56a3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd3154feed2b611d1fc6b1fb069d1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631542a99c75383986a8060617001abd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30825ee38d08946c8e20256f59e2ead0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b48eb9de8b98de2e67704db69f3b7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fc95779684d95b38fef3dfcbe33a0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d41ee12e5f93319472b74fffd4277930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8432df6888232a2328d3e8b2c39354d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c70409a48f62db8808c8da74eeb40932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4523752ca28a1b55d8e4ca38c70bd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228838804d041e734fcc22cd80ff1ae2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93d2816395c6c9610229e2bfbc76f0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2c7f17e3a711655fbe5677cfff2d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3cdc0e48e5cdf00f90698b1c5cf0e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeac1db399c4f3d8e0b51017f219dca938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca161e9742124a6373d411ad4724ee68939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad7501ea9da369655565037301bb66940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d802f8a5e7cfd6a9e5556bba85c619941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f93a2fcfc209efe57dafcf8bffe7e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd3837260830128218bd315f30bea943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34193b7b07900dedf6bfa3cf4047ac8a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82332e96eb0543ad5c4d2cee2431808945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fb45c6bb21288684a16c1b425e280946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d05fdcca077e7734b1a689979e144947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae12e24b2e8e68fdeccff53bbc1cb6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160d552549cb95aed9892d4c694f453949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccfcbf65cb738c4f0d12cf2a22596c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4a9b9b552eca1c450668ec0267ea8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee65530125cddf6717d787ad505045952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11edafd4eaa80475c7314becc63d69953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492bc59cbdcac587ee020ed3a89645954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f114c051b7655abaa22ef731df2ca955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f8fa7154110c386c40cc5acd04925956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08fea3b8e95395ddb49614a37e0050957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1527f42df6b9e17a034e04d318f7175958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a8d3dbfe97293fbb44be1107a8d82959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bfbc08307266363b8eaf1c5110560960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27aa4ef814a67382df25487b94d12961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381dcfdac694e8a7e811feb3f2e2b0c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db411ac3d19a0134537e8ebf3221a283963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a8a3eae325b548318b402a44a3639964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6d2a720952202de0f8911d0623225965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830e006d11fab3aaa9d9bc5481c89e3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d3e8e806b40cfd90be3ba18b2f733967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de0093b427a8b6e2bcca69a69402f4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120638c9f2a4850e539f8286c027a226969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500428f03b0f1384046dc5ba553cf5da970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323225ba73c9ee15ca47ff5aa5594371971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d03e2eea3fb9bc1d24e8fc6979a64972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb09272eca7a051af717bdce03aba04973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b960d23c9ccdda51e539b2c11ef58ae974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ad4ff99d66283af45e7b57a39531c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c2d6f5cd86401ca2dfbd1424cd396976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc627c680edef75c7b32a033cc2ba6b5977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94337c9867cec73f16b5994fb838ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739db2c11c97cb70fa0b1573c75065852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faf047dccce8fab7b6473a632e97e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede84ea2705b4b7044c1075171f681624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373cf41c5d13dc91241c83ce7aac6f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f22789b1fb0a9b38a1dbb2569c07c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca90aaf9ecd539507e17b03c78585b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5976e6c0b66afaaa0a8112478bd268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5164ba9baf62aa6447b74d8424d354c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b379de6d89db6ec4ed83c781f0f4ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1debfdd0d9dccae2191c3cc2f0dbd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb9cc2504767c584b43ae818a4b4c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befa0ae0ae96e50e3db433679f1b40813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c46b5dd9b66136699f464d202fd9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a998231d2a623ed0d9b1a86fb0ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9996fb6567a0f001b9b9fca0e79b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b3aae9553cac8490775e290277b1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2258e67763923709b1cbc3b83bdbcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f8ee1b6079b0f788edb3103a217cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a9bfcd06daba4f984d1f0e4c447720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45787ee3b0d1284ce668f2b042b88f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a93bdf9024581829b20e767d43ad922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8631c9a2bca9b92fa4a94f120de295923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae1cab8fc297e47a599016a24472e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285456255b807086bcf235f5fe05af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819be7e23f3942abbb42032e237dcff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3514a32479ecea6e2fb4595917cc5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90475cd741b4c3496b420d70604d987328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76697a1ab2074b94786f9ca59145360f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a367488bd4341d9281b5fe8b7d48530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4428de172598e01b3f2701b3443c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd429348540b63e357680654d712285e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557fc4d0d1fff5f8ea7351d8257b95033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680244a23f0f80e87d4e6ad7940231234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bf431577711ede5f17a62afe231d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757121f0600bc43f1ae9c348ee73c77936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d684d3870b23d39c38f6d80183880837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c2828ab1ab35f6b69e54e9b82403338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedcf9b3828675a05b5649af42c739b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e8971f119f0c465582582270f901440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d91425c6a3137c0afe3424c3d4d7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99a189bed302a6631f3852e33af89d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd34e41d7e4db430ddf9fdf8b2c79a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561960e03e83cf4afd15bb2dcfb4ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b15f73675c8e604969c6171535cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123483c011c81b75c3789c67991db60546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b46880ffd825c14906ce4fb0c3d6aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ee0af9ebb64ff8c6a27d17ee9db6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4739544ba4ad9f416631617e006edb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8930ce2b98fb7994f1f81bbdbf615a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622edb001cabf97a8d2dde95694791651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc737f4c1401106d58bca6a4bbe717652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9092ec32c094930bf9a4d215f91929453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0153f5092c763760544d7549df3b5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e4c0f1edbd03b065722878e2399a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa909eef13d8d57bbc9ddcab70a880156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59473e8b1ef8735833b5184eadd0e8c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211903a383ecd0f8ace73c8acf8cc4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbe54be194830fd21547066f30e09259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617e7e4b8afbee90d0f0a5b88cd96160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce62ddcc4303026ad616524ca0c559c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba49d9ed62721f0b32985cd0a98830562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17214fece81ec8fb4a166a82aa9bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68102f956d9d33c52c72f00f77795b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826bcf1f7d2e1d8ea45d0c1fe97d2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2610c111d14cffb1f79a44bbedf1c3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32ecbb53067035ee705a597abc92fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed29a90f4df353f6e9d1fc8a0f9b0fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20edb1d5ef98211256d8ebeeccffcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf62b8ced5a24e4b1ac875fa52dc0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beef43d2af5d7c6a1a8f1fd206bab971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48046dab6300c483ef98a032162f930472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57862ddd0703ef5a02839a5c802d1e3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7c8cdd4565a1f542b2ba5e4af1ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4061d7a77bd6dda2c7ee6d2db963875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d931d55c93b392569dd9e9b496ea09b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172545e4c97c65de290c8452c3012d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a323170de4cbfabac9e5927eb7b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef6e3fb8f4d9dd154b95187b1ac30679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a78cf5938180836ee30b0be1a22a3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ccd285759675f12706833c640e16481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85734f313ee74bde87de0a3aa38636d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a854b391c98976cb79827bbce6e5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f406274b9938e80431852d2e21bf8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d19204f4d2a88fb3dce2de157a0ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673b42d1e5a7a8fe5025bf9ee09b20486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3c2d5108db5de7a4dcab4caa174787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b703cb5ad978930cd9282ac31580b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411763c89cbe86e1830dea38bf9d831189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6895f0df63ad979225b91a9953c23bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6139bbf57665c59f558e10fc61900691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699d16bf938702193b047cd864f983e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efe1a00c79eebf500bfa05674f88d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b5efbcc37c13d558433f0c11e00d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419da617e543d2010b0a6a5eb6a0f94995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d2c87b7bc3498ac3ff95776958c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76492f899c80a794df23916b8443c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d797f419f58650515f49e9d6689ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf61c86f15f7a5fe0a323f6cf5e30299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44343dca5c2307c98bcc0efcec98f6a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a30d58b7c568b2dd97d77d2d95660101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ba6f0de727a9ac0221a6c6e9aba34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07322619f32343c09a7c9be1f16dfd51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee74877aa480e4f80a889ecb1967bc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267366ed1f35bbdfcc920dd7f0853049105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b75a6a5dcabada94bc1c67fed1ce4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcec22468629f416b78b15333588144107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095100ad5fa348417bd9e9bf42f32f09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5fdd466443e64e1dfb194e6e393d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cea592ffa503fb35b52be4d1abf69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9820eb601d9bf71fe37ecbb462377a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a248cd99e059c7152ba144775b91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17b421a5740df25bafcc5217db4d75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc98bf2731833effbd893530fd81dc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17854de49d47343c1fce0e9c44b77d9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf6f0c99ade533b88b52726a884448116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0dc01fb22a74080cbf3db376a09e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6755b099749600b20c788fcb802d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca0dd4bbd3fb7b44a42bb00025177a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4963587bad083b1f090262a3dc704f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984c9ac17ddaa71667162dc6956403f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed160d34dd0e8e9f4fdd94cc0a9befdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e13bfe43a6856275275493142f2deb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9cdb5efdb8e743f69c2e67f5b0abb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9676701f063673fafba8c4ca27a624125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e54621ce04f0372d2c367eb70f6ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9297f7b18f08107b40fb7121fdc3429127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a671b5cac7fe71607ec7a12c8fed603128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c1d3fd6d0f4c83896ad2a3af640d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970110d0e9911945e71ae3585cf0101f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76900e40fdd543b6ab2a653bf6c34560131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c4b0300ddc376324540aa109e40c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02426f7b08e0ccd11474d821c4fb1bee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1656839e4463918a05af6b49a4fc79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795e4bbb589abf9325d127f08210603135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9073190a277ca6113f566020756cbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ab0ea46d6528334e7a67584b70332137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e072d63779c0622e23b9a0d32076138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133702670da55287032cd498c63b3a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9902d20157a7b4b5c130e70d31d1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12485114acf161012aacba2e32d34e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03013b017ce69b726eafc9dca43ea0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501abc18d2a0248169f9da6e312d3e63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b408114ade0cc656808aacb27ff8fa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf35affaefc4d0b3ae6d194eb0f74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88ff0c97e389ad807e982c0105fa07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bf3c841318bf940362a76942ec936147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9861589d100478a65e8d303343af40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdaa721ab6375946f6b19cc22e94c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067593f595ab3577a220c8500f25a68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebfb1cba48556f12ec88d61291e307151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e2d9622920de513799aa0177673f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6ea3812ee6ae0bba2efc27cd51c8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc788f95d51a98de47aebbcc8530c88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b7b07e4550abb5e65a02c015141b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39deaebbbbeeb761296060ecd37b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825be506abbacb178c09331d6a0a9a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8490584cd111f7d0182a596f1ea67ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe212794a0371ad5bab17e40d7f15ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fbe29422e905a363068ea3e13f8e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a25cd5a9ae424e726b118b5a6ee42f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab90c5fd3bbfb81a8eca7e84c64ea1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef7839461a63069edb1fb127391f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c1fcf8d9f005e3219b98c0a6d1bc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be828a4a11d84c10499776e35d306f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502e881ed8324acb7777c6e53d77e19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44d95c808566006f366f4a4bcfeeb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c0bccf373966a38f3dc47067f51f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bf02032914dcc244f50646a091a67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06843f57065a24e15e694a1485cc8246170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0085281a6e4c4f612f50fba6cfa85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0792702c0c8e77c2c1fac192cc05f43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e620ee1e9c07509cb6720fa6619780173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e5223af725a3f99b4fb2224e5139174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed38cecfc20a1c72c33b57f9600be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a025e3710b4faf73345dfaf01113db8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2719765cdff5dbb50b25e0aaae0353e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f800aae9af455dc858622fb253bda4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242dc75bbd095e0a7ef9a005d9471e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc300296b36feefd49191cb2183d8be9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e39f4b1c574a7a24d68b83930caf4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb33194005f9d63d85c36677a48179e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0924d57a7bfb8194bf6c8fb11ab411183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c97254a7b69cb9c0349a462df9be7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94974a64c799ca99bed2ae50f171d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f8081851bed196c91560eee024dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ffc6d4601951752a4db44e927bcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898fad72f5864f4755e6db51532c5ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4eb785c60791ec92eb52fd15e62a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099ac9e37ae446347aa3df245e0151b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2c618c9e92399f6b2ec7dc0d28404191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62ec967667c1daa5a8958171a732b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf8ec2b7506d4a9b7fac092fa7a34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f48895c93e78403e70a865247bcd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab908dc18265ea9ea97bd6a228bad1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb4e7f482a660544c5626257aca34e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbc230141ce136042d1602b09dcb44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33801a8ea79fe9dd0df391e83f9396f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5983fc268d52120901eae2d3a5365199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2834bef83e88bec5d32b508b66152c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ffd36c146d9914824698cf7682f38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086e5a3d369a613e19e5ee4b6d9d68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dbef40f52978d89bbb2daec60fada203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4572a88c8901cb67e01a8749f232c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e08f3b36545598fb4b2dc55bbd16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11939c71db00c192aded967ca80e195206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505ac4748e94df550c08c79e36c067e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3da04bab971ed7d7272f30f7df279208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f98974bedbf05c60ec5e79f16ab55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a88a719e5aefa7ae90510b57729df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d7a419eea11e050f0bc04eac0628b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91591c6c30749ea50f3e39439dcc5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f11da653adbc6dbc083e9b7d9b45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567e64b1516a0bb0f9182c5a4853621214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b66b1091aaaef0c5dc4c5845d51ad0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9798e89d5881a7fd6763f168f047f08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a84baa40b6683da462263ccb2420a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dd262bbb7e3a530daec87bc51cb60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c549e7bdbf2977661d550365c67af4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b9ea0f811a8c6e7d305355a1680ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90f7e9d141840652374e972428ba6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd60363876c18010a833364c650d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cd4c308195039f2e28cae71964dbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27351c0b21b2d5cb4071110a581a547224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eab0f17e2b74ecd73d942f7b830951225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37315ca6edb4f38286c1b861b14d9906226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf8ee38d8eb1a316a03066fb5957c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6f5620460d736492cfa9ee16b0c6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdaf20df7b4b9d42acd48dd67e50fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa10d804f76e9adf24a87858960df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9b948bb2c74943ef43b0cb7add2ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144054251367826b821879e8e4420e64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db82cd044898130ccef7e1194843fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a101d75185c3a2008e0c9ff5631d606234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639dfd5c322e2217aab4d4c04c62965235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6a3b7ef2e7eff7483501c0af15a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b60ab3768fe036a1a787e3daeacb8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe342ecfd80b077c5ee8c14d15d09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639733423b403ca46a6a62f75a90c6c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e1b39244aa7f91fb9b235fc2de80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac89902661efc3dfab0495f6c47bb40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c205ea3fb83140c54b1106e7966d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc81da274703b6e4a0a125cf18e44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15025715d71458f2e5b536894d0f5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76865b651b858228882b5592c77a9c26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac22cd0fded22fa488d3808723f9c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc7b6b6ed5d296a95fc37e02906d71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc37d21dfc951a1d47b7f0c22bb76d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3025333d6e26638792842bf5f5db40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc750e5ed134862ce753fe8966064e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae96f8e486abdfc487268d37c08a413251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd291fde03b69c42909657cb5ea35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66593f5d94db7d0dc41fc2abaef11c8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843427f36ca289da3d06214fdbf45ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe4dc173d4e2a79dacd4f27a2305e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4cf017fdd185c74b5cfbd99d735cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d9efbeb72fb2fa7f05ecad930f5d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33b3adababa241d2f2e1dc7f794f8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6cfc4095b34eb4cf188389f08e821259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7a926bba3f5652cc8f0167f030e2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12798c3c53d949a3858d38c9acca2da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faa5fffa65399e32a617d8042727db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e75392d1b6cf940edcd662d00b61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8917ddd77373ff33e1fa9a69e7d7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feac8510e255a3c57fd09e3340c3a0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f0329378aceb4a71e245989b4ef29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d793d78ea93ec5783152566bd9de6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c96c43cf387e5b8ce3c62a99adbec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34395f4283fdef2b3d0e49d4b7302b7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e6ab37b8d528137f165f6d6b15e1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b55205f2e86a1cdad3ae5a411033e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4916e8a19e150ce0d1e77b2bc5eca9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19d4359398a942bfe6b343d1d2be1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e25e72bd93124786fcc10af5b0568274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b27e2c0437ab68d86b06a19c22496275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961d95029325ffff8a3deaec769cd9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32047b3d0232154bec9ec3543fdb122277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ee1e0346af48ccd38a902601b3501278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29130ba0a258af6d0d650ef7bcc8e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83007c6cc410430aaa059a0a6bbf3109280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3447e01429f1f7772cd118912affe49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde4d83a7ea95f20bc72438f48c2992282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb762f1ec3bbc5194b8c788241e9a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d50d92ee9adaedffb5c773686a13c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba074a6ceae8023b5ddd5e1c0dd967e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c137124bb888fc24ea2b80e711f3cc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667d7a8f0e6da8ebc79b423c74895c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3f48d0fe0891e2811948914e8d21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c74fddd105468ee86a76d4f916cf93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4545d4c9368aa07cd5a753cc3e7c2e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7aab2634ac5cb5662af0596c30f97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2793f24623effd380b62a8b19e74f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3ec0ffdce970a3578079a65facfa0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3723338156addfc00ed655ffbf5b72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59843fcd53f3fd20d2b369fdb88fd937295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c955459c17d96b69259fdc14a28c9bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcc529cfe741b21fbcd78f1a1692e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bfe372e1658dc485917cf61aa92d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b1de0ac561bca7ac3137c4cc8b419299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a9be8a6a4cf2997c700d4a2b291b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80e0f2eb157711fd8d77d02b3d4c8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03a4da95523324134cfbae8f19747c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316239b27809c7d79118fc8ad7b9749303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e452569f0600885d756e82279ba83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe40ab4b3650af95b55a0062d949f5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780819e33683eca25e5381b59815cb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc81fc09ed6540ca6616532fa9ffc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efea92347cdeef0b82de501c53814d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5d51e71124588743f395651d85634309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507188c4f57f54fa3f8a7d3660231b75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b3975bcb0585885b6e5872b4a76ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a632a710905a3e656fa63cb471e6b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01226d6cca7cfb94c0035bd7054b88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b814dbe158430b359f9b3e1570bd4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28343fa8298d7deb71accea138de1b45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d53dc46336826ee442928a192f010316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145e5e75daf97055c94af24e6a0fb21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df05382e98516f840eaa5555abfd903318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf0bc4b9cd810013c8cce15941167319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64835254990d93558674491840318799320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3d85fa090140292de0d7043d7d413321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df8fa56ab674ef372ec2d50099b06e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670be00384105f96842dea715a706d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1a75a104f4f9bf283f4d7368acda6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dcc1a526853ea9b5977bf9b1474c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad28c79fd1cb8ac0aa0c3872bf618326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004be5e1442060976a41f4594d82301327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63e35ef4305473e7fb3b15efe4e5e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8614f742e568087595c99a904ec97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ee10034c29be0891d4a16fb4ff41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c0d9d307957ff579531f64119744d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af27c291b7ca4afca4f57c6376f14a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749d6f47e3496a5069f933198488935333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309d302d818e064f9f86924e4993412334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c26549126cc1b56539489f848459d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42b5d175fa9b1316063c1457bd5745336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e4f75134c3a00928ad4abfea09eaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29507536d2637d1c6ec8cb681756c817338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e882f7c1a4299f61ffb541002ed4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de13095f17670f4cbc1dad0bc353609340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8e424d95d71061e0041add28a3ad6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671dfd8cb26b3f9f03de681aabf945342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28964f72a7b7c400da50139678264a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113f918cc6623a4223d51d37f1ad96f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ee6beb2df93764331b84c4867f49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418c4c914447e79d6d0511a23f24e98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef04f8f3660ec36d63906f3417ed96f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421e906e91661c5ec299582538f1a77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea48ad71446a67270a51821c4b1dff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5b5ce5beefc576a767fa352a6c997350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730a03508fdcdc912858010d25b2b11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c5fd6edf868434dbb19de3d5edd98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f890805b0bc187ebbf65fdc1bc63e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fcffe5cbab6221b4d0f8333db9fb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451fb5cb53c6c31c95f310e5b633fe9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983c7154b33fea8133a388d09164159356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26bb76f0bfa3b8f25fb6c328f9e39f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7298d898ef22584950f65e6a33a91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546fd047b88f17ec48ecfe491859d6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e989e4fa8fe87fff0c3958555cd7e87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64bcfac7d94f7fe636d20a10fc1ee0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb581579237d64b5e568d12c6b0c1ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278c4694c952e72662d5131674750df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a26b166336fefa65100d62fa56b464364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac202ccb42c983cf0d3f6587f169733365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f80b4801f64dc21266cd0e5583b57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310663462ce9b1b56205b6d16ce39b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cfafce2a2dd358813b1d9d1bc39d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48441deb8fce13709eae3800f5566f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02ea3b570f765b3cb4b992cd1753f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9476c4666954b4989941f097d1a9ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d084a35d19be8502f485b6d9e996ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021a19ce739756b16174475c4dc2b67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b552e4240ecb16ff4151fec9d5bcd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a5b226498fd0aa578010938d3ef7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7ae37988f2adfd6a6b056ae3fe8f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f16d3a23d2d2c01ffb1fb781cedbde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d12d4670d111675ed2d02057c08273378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4511ebc7c34b9e7234ec2c9bc3211379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252815e1eea67f833241e0f8c0e1b854380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810204c4c26bdacbce7d0b1bf94a62c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382aaf8600c5847ca3039432b84eebb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea4d5200566e3236082393a2d834f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba2e35d35722d5486d711072b02f5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984df7ddc387d39a82ff15c01479499385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419eef43dbc89f22c4c5baadbf87b51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019e6b11f124db2f629e0b60892ccee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c4e77bbf6b4ede2425e34831e710388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cc9ca37f120612b62ba6ae9b3970a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8116c8f22daee366559e378c7d41c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7196b7f3d19ecc6f6c186fd7324b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59390cb082bc045c1d825ef689d254b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a387446f48ac911c82d4f7282f0f4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f4cbb87368e93879d737af8c8725394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f34cb5def0da0689707ca530e8969395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20d04b56b3c3599be25dc64e6fa1ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02052707fc42e78d9b7f1786dde79345397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36662df0b5c7119f78a24fa4c90ea5c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e0dccd3c5c84c53dc4a40a7d78076399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97209c10f2ffdaecfaf58cdd2a3f5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da2193be80e48aa0473cd5db749488401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef182933bc4828b2fae6999d6b0eb1e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7742af81283728c66ded235cb9c3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a66d2e9cf105ec0cdaba1bda948873404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d183224bb166e3e9f8d162a580320405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125582d7c9ed3e04b7fd95c607d5b82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375c5d2725c6a9cb254fe72d6b2ed18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5698a3ea57fb32c4469e7c02b178f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b0091ea367568736b211a332889a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c11570742409260d8b6ea7d3a39cb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced7a0d9f4e48c38c14b52f5a32f8b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd09cd48810e762b3d560bada12055412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9826a5abb298885b233564e885e0ae9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db60093be38d8f06e63cf5386274eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ed1c9aefdf3a890e80d3161aeac7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da483d1e6ca55459b95495a0b194d84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62d7e7624e1d7561594373a2862ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e220ec49d51ec926caa09769b183c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5b95226801a2a5ff54682d502fce4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a675fde995d279bfd0f2945cc1400a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1b2b79ea850fc8dd1d7443f181185421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b497c0a0fc15593dde7ab0706c25220422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b590e486bbdf56c681df380fecf1f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f249da1ce5437142af87789dcba41c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff2b356755d57e0fa06c886bae17dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13e73af0af000d93aedbf1130f0b7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c3a9b631369dff2b5e1d509e922d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cbfd0ed8cef08fd5e82654cbb9081428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec2778f6fbd1812a2deddd6fb33b93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10eea3911b167d0cf566fe6601f104430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592910a1e4b8c13e77665df2fc763353431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d31e3205ccab5efa4e73ddefdce11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f53c4281a92346b0e711daf14cd1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e738f8f397dabf78ea3a272a51342434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b7efce2c5dc4fad15405c9d45705a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea6da8ea3b69554547c7748e879ca9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d27d2dc0d349e368fc1875de45615437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa043f62626a41a7dfef65435cf172e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93ce1d9517f074eca56784daf777f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f083ec371b1df92338c4216af96ca3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533393558f509a6371faca78a1f114e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7953ec933ff83801e1cdba9ccb2002442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a730916ab7b70f0cd96dbefd4422e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303182a75cdb2278bb77283e94d755b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82376d4baafd5ed4b7b8e49d93aaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f690360b10a381df5da4d245e6a2690446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43a0c2bd8ad3ff32b9a0e8c6325daf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52080cf4fffaea985812daf1d4bcc05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530b75f5b0c30c6d7ddfd78f5f1a24b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c7873be6ce6c7a3c118769012a00b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee146f798ca8eab514f7136fceeef27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458e3ae622f611d8f72971bc3291ef0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9745e4b470dc3b5682dfffcbac77f42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cbc469f3683bed756210f0c0f3bb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fae3747b34431854404fe9078c300e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039fb2c735f0a8ac54d5ee66b9ef0da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c011fda9ae633f9219defd1685b814c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98821e382c7950cc65511a68ac759ccb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39c4b8382f364d4410e34ae742985d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d29ad8b73ddd3aabb0f9934fd6dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a4fede0fb19662683781742093e40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c534567c6794a25cb6cfd357c48790462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea950bde4721aa0097693200c6cfc561463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa816c0564db6f4514c94af67932e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850431c25192562ebca5e8505b35c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b90b957789fcb92a2c3c18be52277466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997358db4fd5e42ae09dca0cc8699f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b036ae55b8a718fb4ccab751782a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7574430acece1217f355961f596bf8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a8b0917be3bf60aa1a71f5b097058470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac7f76e773cec1a78d5af63b52b6ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5b2b7a841aa477d7303fab8b7450c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa6b4a9263c894a662dc19f505cb0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2f4fe2f3bf4d3b69d676d13d148a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ba230348e3709ae83f5e9a33d45f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553681c12a9ac92a8f125acf64c99e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a820d460473ecbc79cb72d1f6da97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2865867232f10fc639d1365f4ff4139478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76df70ef9ffda5f07eb97c4a8ab80d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086820914e98ea30c99e5e6bf0ad618480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d81968e5ac87bd7943e2dee2532b57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc386799238ce63978a50e8631c14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb7194b9793c731115eba5111ab37a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ad0511f2d8807d7adfa0351901abd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f8570a1c4246f0657e5ceacea2306485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac9feba1871f5e00bf11ba9045021486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694f765807225033f7fdefd3209bdb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c1e9a3b17e43dd3a98b42cb69f382488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab16579d0077489e28c872a4098fd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dfc3d5c0aae1fb7daec6ff4949494490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39c7fbb27d6dd6f0eec8fb385eb933491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3108d553e1f2af492e06219696818492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4cc5e3f536960153968b59bd0338e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e412114fd245b1e111a352c711cbd2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd450f363ba83f2887975eb875a6a093495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd369af1ffd525f98859ac08c0b3d363496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600559f27df42b0a9930c3c90a372c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be205aa38fb7b204463635687ac983498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7530f5a0872c88b0301ea3c7e35f7d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750af2f7592eb3033663fcadc243e83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4382bbb33947f4292a310e4626da7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587d042583332bb85b45997c5e64d3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5252a746d7faa0f0405bdfbed09ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d798439e9ec809df6d27d8e6a9aee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42007a47593b09ae2212e4f76df5d5b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78417e2121d6ab76621da25302ac11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ce666ec4075e04639cd88bdb0e82a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958b7c93622d2cec6e70b8d3f84954b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bb991299867f2c4c250e386b1ffc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4af773a9e999d31e491ab369d498a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afd320ea77e41249b053780e7f9669511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28904e199e0780e932b84d7689dade01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f983d789696c557347e108e65afb9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca763e0bef8e0c17781d390c7ffcb60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8131c9787a605d603f7c6c89fcda78e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c019206344e9af56820da1cec80531516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02519d1583496d61a1d8f20cce8f9fd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a11855913c49d4bb13589a9adc7513518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce841cdf80cf63ebbd6baa1872b4aafe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a6ab5a95ccd5a92bd686d23878dbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae628809cf6589d39bb28bdac5a1b99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0488850f7a32bf89698b808b4098f0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef9b50887a7f6ce38719f522fe1d39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ca581fba1cad93893de084db65a79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7c596ba512b87071fd52def96d1a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440d8b6b31d035e28883cc5d01cbf2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f47188e7d28d4e6d3387abe2628ec9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3521b19d084f9b9612e53becba0481528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb23f0451b129a709b6ae070bbdd01c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7838ebf54661a567728bb18eb2cbdb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fce9826ef8c614454397ae14b485f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeab1d2617a03f663325de7ef0e754532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92227ff4a82362ed63411b730bbea10f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168553e11e2682cace22e98002363e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa52cde9c92edf0ffe94fde37f71a75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe88977b94c3ff16181feff152e241536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27593ac17d85327c78f04dcc108e2c7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc081f222998a787b660a4ef846e59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7113ce31867981cfe504551613a7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64092ace5db59563d6aab41e04a91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3baddda856afcbd171977580d980fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf64b823c5519f32c46f640bde214db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9be8c7821d3f9edbdef105d15c1fda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f000dcd620b20b7080041cc25178d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34a5bc61019ae83f7213741e09b260545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aaefc00eeb5ed3df33beea4c13088546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f33a7da0d5027e3f8c455b0749431547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556075a805fadc11a520fc6afa8015d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850436fd1b0cb5b7d9a6f5385b2cb549549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87583e510969c4dc0be6a3d560bebed1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c721adbeee7ac8e44dbfa524dfd19d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9de534690c4a3051b929fcfbdb4186552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cd4c5836a74f62e6db0d1514b1994553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc4f90b0327e844e062a3c44f750a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf58ff7b5bf278d6a8c7cfa529b56a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645637fe5aa18f22591c35be7cc0d423556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c0a60f87faf0d45a65c5c2fa25720557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022fef0aea733f691dbd733361d37d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600347c53d195d15102c827137c741c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5374aadd0301c52f04ea42db77363dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49de42285575c2dceaaac175a5939c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cac0e4bc4107e9175d1780dfaed76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3354b054377380cd9d039c86d651f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ae1b4c3fbce3bde0f45f8339cce0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382a32eac8572b60b8d7296d1d3795d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f480311bff6be6ffe9d803f8747119566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9032ce3e3e91988aa22606a5e401a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a66e29d8baeb671f36a71929ef42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2c5a5a9685b82eb95659aacb52adf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4c6a57eca1a639549fc3dc3be358c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e793faf1bca76db8dde9c0cc9833de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb57a0f0fa14412c51986a6b865ac64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906896823f222198d3e06d1c2870096d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b196966d66a25efadf385610876de4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf2c49fe9a693ebaac36c65c407efb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3224a2a17900f0a9f9af43ace59c6b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcd84fcdbf0b4846f341100cd111d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d51950246cdab65ecd97cd97d5adf1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9125564a28837289c52ff6398f94ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cbe8f0ba7780af6a515944c649d13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7a99d7222f567134dff322078ba64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a90f8fd326b9d2611e0e26e4ea023d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c40d670191083c851ba34dfb6da32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a92a41c5a1274cffdf149807454f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999f54fec180324f637779cda8a0764585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4b75ae096beab10e21fe4786cd34d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bdfb7971942ba39b05f4ee53f5444587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fef45eebed1f328d78330e96290f3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845635b84d202e188be37a61e5c59c7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facb2ffff9ce2cee57b8826ae379c01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50c12bb4aaa07dd5734e21c6d42e48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1611d91cb141ca137573df31fa6f19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b789f743cc2d674eb4742b59cfd62df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358ed26de0f30c0eb3212a4c0a70dca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2acace475053545c028cc1dcdbd5bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27c707f5639bf15cc9d9636161b503596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cac08b13f275f1a00b24b37460ff3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f452b9bb00cfb411f24f1fa262d8e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fbbeb6163332774c05528186a978f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d013dec26c2e3928f28f48c4e9d7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de5b16412b51a60156abba4719dc73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ed50c1ce8ff4c39cff8bc2af30cc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ecd311ea1a9d4e2a3300dafbfa474603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7540f67e64b6a100b4258b8a69012b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63961e6734a72ebf61c0d42e13c355e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6993ef4dfa42a594c6d1dfc23c120606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b864789733ea04d7df7a20d87398c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25c94d54d5dc6590168b086b2837c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728014cc390f92c5d76f805c2b65856609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e8928b0a022a2b41d8dd4e901786610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed12e262fa7a7234e077ddf0909b7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645d5441343375e93723869149584d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf29d127b54b31151f9ba4b6d5fcca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a241017f733b44ff69605423b922a12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86551da83d9e68343e2e5a71eb10c111615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da850b069e38256c8fe4fc89cf7524d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf027c9dc71d97858377ddd070a6bfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998f88482135cc4d048180fb8c7ffc7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae786f4b77775341f7c9a981d88e22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d64e39237e9258f078bed9e67548620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4789eb69480b377531f81cb29bf99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16456e4ba38b41e2cc1ff2cf18241f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37a14e324dcc80d7fa72aff249b317623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670711ba5faeaf84a7ac06334e66e798624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b4a44ab984ba6f9270772b97cfbb9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224dc6ba58d0287d3c6c427fa2ceefd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f9752dfd1faed2e8255c7200b5e11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb06dc7ceca5342bc00ed6cb0840f56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b3ea0d1d0f7f2bb382e9a65a1b554629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2c62234f221254292776404309e41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3404dfab6d6f3f6a1564ef5e55691631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde193b2c59a83a21fff51a5902ee0c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800db7fdf956aa95b76ab438a7ae0ca5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e02bcb10a0d2d5d5a24c671a21c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b2f4c81b1b9d2486ae81e80ade30a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d1c5f3a2019630d3ce6919cc92d20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695028bc86abd2864c913eedb07f984637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd811af1aa99a830614b1c34cab74d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dff107a902549db1baf0cf747668f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d2b82482f6adaed7fd47e7a828ad1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd1a85db65dde626d340a278ffe361641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798f18528e65b46213421bfb174f0d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a993bc56eb9a5e1540fac247fbdc1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9d581ffabd0fab8675758b237c177644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bc734adcbf04dcf07168277c63438645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522fd23309d8b7a0bcd8e0385b5f54e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105754425b7221b2a2bbfffbe41e92e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6086d49ba59277053790e08bb7628f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f1123c3908c24908ebb8b0a56ce3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2b4d8902c7d9ab13cb85d803c9392650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9dbd5f4b933c6a31e26c0723b1059651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd201c7254b9d8d772a5510bb7875f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ce0bd73755bfb025b493be0798e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2e0dbed3a40195f08512ef62dfce3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa5676af3bb151a1d913fa7e833ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a485823a9ce0ddc303a4ff7adba9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9f98199ade8572fbf9b32a37daebf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ca42218ec2333b140deee4e665968658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7154807ece4c7ae7d14f3edef1eafe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d29bfbb1ec47b91d945946a39da223660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a50d4de86e03eca21e0e69f9a206661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6005c6d8be49bd73a37875b36d97c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa312df4788b3c1c736c1e8efd1a0d6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f66d95c82878796bef058e6cfdb223664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c13282f03d70abd35f82421c2971b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38561223f7416ff335d7c0fe4d8946b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e44c5dad8cdb0c4670e7a007a73a21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd61996646df6ae73f47f97d041e1eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07940d2d36b551d98054d1229e98d168669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3673df7294a6ba9d616274020d9d1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4b4c0b7d5a6c55f6483af2c9f2cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c7b16696e20d22f616bb40714dff4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0b1d91aa21406f7ca5e26053fa7ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e88264f83fc4f59522e66f90dca6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea91aa246c1f076a7e76a31da4347a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b4e837beddd0f28eb60a322630b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11aab318a2c104b48dbacf5e31ac62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eabe057788e218a906282babc8d28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef85d7f2e79a2b20823629080fea2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fe5a29176db8984d956cbb06774b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36857c9a75f12cc20eb34faa7f6d0dbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a66d656a747ea0cfcd382f8edf32b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404908c0a0873c6e11313eb27aac1260683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4085fce6abae1e96e38fcfb0e3971684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b4ad0e6beff42dc858a67e8bdec3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f7f78ad13667636888abd14bf34b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5f9bc94749fbd2de6b73b051d6a59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46048793a5f616e9074c7f5ca26b9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d52b011f309944efc968b6353f9a9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36dbc0c79807492f2b3b6de5a24310690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f97bbcf17d020e214a51df4842f250691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466e84f705d3b065b11401e8918c15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee06cfad8100247dd9d0b847099cc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc90a9e17aeec11296a1d86ff40aa7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ddb4e05286a86827e1f0d3f597a4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc1ce97371001a35d35140d2c398f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fa132811cd039d9aac7b28e42d44c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542f588e3cd6d4a53800209d3a3b4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37493e44e781ab9badd17d3cb6433bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622bd712b6490b364205db46d093172700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e92566ddbbfc47e63f90a0edcccbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b554c4b9c4dff54f9075f2d25e179702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d3d2ea3bf0841da8320e860e3fef1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d56ad53811f6889e3d8a6de88bc14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b4de3314a4ee868561730eb37b806705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6c0e3b5b5ab8550f3318e7b2c252b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445559581f75e3082eb7d0f7b989390707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58741f07abcd48a05864638163c33a4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0824c09def5bba1f5ae56039491e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af9fbf0f11d442fedd02973616c840710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f945005c4305c299cb537fcc1969b7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc459cd69864ff66aa64951f0d5bdfee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e026fdbfaa9f2e483aa404c1295ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71bbf92145b8df28ec667e289154ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27ba5407eab6772604eaef0151d860715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73449690949e47cbbbca430484226a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b436557e2973b354d0908e72a1173f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c8cf1bd7ed18d1cd05324143e734718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75ed37fd50ba1b73c00adf4c3fa448719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6d6a8451d849f535a265eeddc813720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5548a588546ab61a5ea48ff1d3adbef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe29794b3792a849a83b1c456a415e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8aabe5aae9c8a792961b6eee68185723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a42c89b055ca7374cd75e02864e675724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de15e8695d9bba3029f7277543d9a25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256440b9cdeb3dbebff9cabb8f36350726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c062fcb1bb17500872212bd766ff001727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbf06cfc4098710b75872e6a08553a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ef16bb9cb54eb3240d4b0ce772ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30567fb613f97fbdfeb0f2a8afaa856730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3ffc1abc48297a39833391bf8d17b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac849157c5b96adf1f98714a9533bff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7d977c47289e6b81163ae627b7fa2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f12a49c2a26c60d0ff5c4d9623ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec64854decd8f92b28e7d188c796924735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58e419a8d0ef11c2e9edf6484ad7bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fad07159b79a0947aa3ba07781731e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc540266b491ab71abb49741fa21319738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e6f462fa8621fd0a8c50dfb84a904739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4148e84f86a5b738d75cabc7bd751e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b428c43466f72955d8943ba29d2fbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f9d47d2e34bf8f4a853a312c6f620742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fff84e07d77fabaeb702ae70b591c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceff1732e489905070dabf476591d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e95564e540fb26a116950c215233b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48806125a6c6a9d22cb95b7035536e87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b4f2c1b682b32a692ee66c1de806747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f0f52fae0c003c80f5e331a930eac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ee6ce42aecaff5986458b438b676749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c9d65e5ef574500fbc62af705cd90750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57da92f78de8af8a48945c38714bfda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44935f80378b02546ce4c1f72bf9ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879a4ee0883ecf0be7e46b0bc9dfad1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688abfbf53b72a8316f031663274512754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bef21c07ddf9f8d5c39982e41c730755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eb9e840149f99091ea5409163a504756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732538cbdda179cf9d9ccf0b46a6f21f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eea1a771d79120d7a3e43d0ec4586758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270092b604e66f405a8792295f975ace759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7b50d8717c4060503b2a72eaadf49760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ec3ca00f99a5482a61b46ed22658761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d95ba498abff9de64074b90a72a988762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e6e2689b662fc11cfd3ba70476aa2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d63aa88040b8a6c2842dff387af34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9436a1b82dffd6316ca70f0c69601765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce203f9080e9a8256440f53f80211b9e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f6add7de53cecf474fb1c4735c3c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4f747b644bf8846ad63dec7c76c0b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f264cb82b2e74d66e72bda8e45b423b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c0a4198e0e07c587c0eea5c3a0511770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35acf3902b4fc1ce20d236a018a394771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5c0157fa851fb78844b38352ff070772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e735f10f6dab19702c847704195ad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b167dec20e979bdd5c8b8118dfa7d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880fd28e0b718502ccf49011e6f6788775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc07ce2e8988fe9e84e345a8d6fa662776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6b1f0520209356033e76b4dc35a66777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973538a3029cf0cc259304beacb2e98778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29310ac6a7e55cf8e1f16d7d6c4a89779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94698905fa076671ee3051e07a57cd5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c27d4c10be70bcabb0bde8bf90a9f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8c57aae9e997c2decdfdc10595be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaface17ab7d97fb03f95a86bce4d48783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba507514b51f6e57c082c30218b7fdb3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33980089d06d628f91142223c2ddeaf4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7587d83fa3cc62b7573b562fe47d3a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7742305d3df9730881038155ee1069f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b88532e860eb7ecb66f919df16517788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06187cd382efc10d92f3c4193f9a8d66789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd9e25086f3eea4def3e86ad6ea49a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fc9a2e8a3726459ca9a3704135219791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f983eeb0c2f919037043c0ef8fb2d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d577706a9cd23b71691611397fad5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831faef44e1d3ecb9b6453ed986d8791794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e68a7e863293fe33d4e82f02000f4e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4a8c54c16dfc68d6c2f08990fdcc5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35af75b76789943e036111a1795eb9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55346371b0341327fdad71597db8ade1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a09454ed73538006fd6f843cbddb4f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f31e0b87376d144bf2862c03c852800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba363ca23065a402e2f72545b5557480801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1ea457ad228220164a6537793e59b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9e4a275f2340210cc3cd2ae73a40d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf9756efe50453aec4e95043bed879804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd051a6867583eb8106402618d46bd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270eeb58de37c320f505e2cc9aa3540806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f16cf1fe4e759842e4318e1e32c4a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ee992264f0b16c50590221f50b4c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a361aa7ce4c755c6a0cf35e9b703f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84530ec2251da466fa1f26250566599b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0bf50f0a71f113a3e809e5ecf0f0c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba5f1aaaf87024beb64d7320a3e678812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fcd2b51ffb6847fe896c241b30d84813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eaa56f6f56ff7bcf5fb3d063cddb6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe55a275bbaa7940814df02881a7e99815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8570b61d3997e97dafd8d4ab9c5a4d7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ac7e791ccd0c0089d1aa31157e257817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f78fec77beb380a7633bc6044a773818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14f55277f3d7cecd7264d2199013de819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c1ec4b0773ea89fceaae38b1360ff820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e926e9f2da917035dbf6d3000494d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c20cfe6c2622834dd0d15634e82ce5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b2a9eddae683d45ccb94e1f615b75823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e3d3b62b9fe394f399bb510df7d9e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4e7ac83ef348dcf2ade4b4154c002825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31422cbde0a752c2bf65bea5cbffc601826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a8fba438c883ee280510f4cd23bc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf46618329812b82b4484bdc416528828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae177c7f9ca0442ed58ff3e7a28d851c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92931532a71e95da18dd9a841b36d4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18084404f656661e6285361baf0eb916831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d3aad7c18b3ec4461a34c5742c0ec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f9612da5665fac9612ead68e04b64833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e2099980cec4c5ae8292cd35cbc5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9be80ec54821cd116919b29e1024a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4db28061b2f4b8f9a50c72d88342c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41832e1923606f119fc72fdcbf25bc4a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37541a453944e6e3af5989d5f4aa4c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a65364700c6615ad97e07a63904cd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd520052c53d3722a9719b6261d7cc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ea3ac923b0420fe11081d4dcae329841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48594f9101704e5331f253dfd9fad7f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5d4938a8d4c0810266d9a0c7ed02a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843011164a9ee0e392b782019d81762844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a257463efe75da2f6177d89b20af392845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c5ef8557a5a25dbbbe235fd57c2a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa8d5530c30ad6beb2a70aa49a75f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405689cc78e4a80b03ec0e8a6414603848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8217819270abfcf76dd19bcc2d8a762849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f8186e3c4af48e923d385f69f21d5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06cf90b33cbd941489e2540049a2ef851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7db49f0382e08dc810ec942971f0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2188c5057ec2e0b5178712046f63e4b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d576eef7986ee3fa50aaed49ae2c79854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f634104142e2ec2a3538c4e5e1f503855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb138847973d5ff8401a893eedaff724856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd025f2e97652477099255e27f722a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f9d9d0b37230ae92544a226ffae6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfdda572f856d2000eb4ea9d18957d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbf5f8cec29fa2ffc1b74e9c6e61df860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c865c4a99592e0d93c6241e8141200b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee94357f1992459d3b5e626ac39ea6e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04f8862514967bab2b27e927a56a6d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363bcb78b49489fc4b1203a30b3ca7a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc3eff99ea2a9fa452cbaa826fffb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77aa5e061f93969e6cabd850dbdf99866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36489293fc48fee2b4b720609b9979867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb808acdda970639223a895eb9c91d17868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95af1670515f11a84f638c52a96e006869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355940bbd189b0678705adc6386a382870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee3bd79292e93876c94a84bb6909e0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08c4151028ca5f8b13c15924f7ecb0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78faee27c8f3c2fa0a2f86739e5439873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611ac6350e7914288ef35f49e8ea75874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dbcde2ccb493c56c43d0190c2a4f7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a78ba556e954acaca14feacd5eaca876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495051344ce3af058fb90ab0b981750b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e49bf00070adeb004e3a9c4228d7f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbefe1d9c50ef4a7a39f6d80ed75a2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830431d882c6368f42bba7034165dc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1049c9bdbeb035baf65429637c9a1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1504b710297e90514af98455bb0e530882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb70e03cfc4c586b4361a2bd1beea46883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db556c043ca1e3b7e508901df3db7180884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa09212723dadf964074ce0988743b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbcbcec74fd81c874ca4f33dd726a3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4b99957bd98d8d5b5b00fc806872d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04178faec80fb0a332debe4791b6ea35888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b706be0a8cdb0d97cc262907480988889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a6c4377b8081cdcdc3f426b821937890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32db219a0740aac8307521f72dd68a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41c8c391f9d301b19ef4a9ee73e407892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b6c7248dcbbd287bcfea12f7bfea1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5cefcc0c5d05d20b37e90efbe197e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb077250bd345467aaeaa0de4743249895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc14ca33b6a112eb491fe0a27adefaf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8ef90dbd9ee63c43faf8925809c11897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac82b2af8b0f8bd7541919134cff17898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea8c5f215fd290a40661e6fd9c631e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd1d892e38c007557423b09c56529e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c70884333e80d2264defa3d20cc08901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3637dfea8c4011240b682b1eed204902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59f3b381364763f351e39e5db7e21b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede0acaaa7aec418571deab3fa3f073904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c113914a10c7f58fdf5be0fddd6d760905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145da93914e2877b3105d39e4eeb6e2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718951215835bc8786d41e495e8fc44907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ef648e89ed751bb604d2a47c14b18908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01620e9fa4712e6cdd1618c65b25c8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a845090c06c62660e394ed752d7e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cf197df68eb31c9448e99edcc2625911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d44c329598a968e62eb492e0fd884912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371edc3d4da96838b92db2594e93cc2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784df218ad97e0455fb01e372fbcb7e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707edb1d25908995775904d9d18e0fa5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cbd38619c2276805eaf6b35638a96916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a5bb1fe6d8fb300139a1c4d1f210917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6cedebfa01cc38a88d09198647aac918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a31f3d73cfaf9bc23e321a042f28a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93856415dcc582098011920b9faa8488920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e13e514ca6aef54217c9e3a622c23921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f494ef74d7bbffa57208326f1ebb8bc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eee21abc15113933da72e1727711e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c735e54bdbb624f92523e087a3ae6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7530f596bbc3847cae7b5bec4a540925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ee9d39f88895becba8cad01e8873f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357f6d9f4a5c21a4a9411fa3a62b74f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311ffe925b748a8efcf39827522bb7e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce463d545775f7e92ac9624523b40b0b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef0bda45261dd32df860c1f3f92b53930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0147b677d918971158c4c6adb66cc24931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e25282de0c507cc749310e827e5d1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9165f7e0cd3fa693a247f47293316ae933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde51b49b1986484ead99f9062de1bb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3235cba61a9eb8f6b61b9f09e77d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a94830d315f9f6ff3c8d6e53428be936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e236cc7bf1c4e7cb9ad31cf2ff42937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f9b764f4439cfd1316cb7f31696a3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1cbc92eac39bb8cea5749b5ece908939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd192a3eb6eb4d5d8e8d8b3133ac091940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e11b9e65162c9b7c5c03241a33352941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e009586e2c581e5cc95164ebbfe78f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e8c30e2f206cc8cc8dcbd266bea22943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742389cbc096fc6e684b5a1a4c0bb4fc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483c619eb5ac038e897525c9fc4f2fc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fcd809bd6e2e4d598cccf117f8340946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc003bbfd26523a861b12a10e07086947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cad3edbdcf83d3698298f82aeb597948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fa1e25848d3231292afd1d4466461949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a25a4e7a1ced9fd85fa722f33dfe2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf598dffd91c769a91aaf0f605604951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1806d949f26900acc87ec316118a545952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48471008a8b098570dd82a0ff1fe15e9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7302eb729c6128362023d3d4b96c3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b882080de455b614d01cce5d3d383955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bcb31e1f2b8a0ddf4d515d8df8e63956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2e6c196439dec88ebb16b5aa1212957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e3ef76868b6f94a625cf2203ca7bc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6dac09304f4daadda6339643ac482959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3f09e7137ed18ebae37e0f18d304d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad248b03681b53adc0f418c9c4febc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c2a6e110018d2088430814ec08a5d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e08ea84f5acf31f3a0765f02e1027963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23111762f81b47cc23d938c1f0919897964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd51d71b1b4cf4a325068d5fafce39965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d040522493f3d4633ba1e6ea57b1e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5220bb546666bbaf9d4589ae5ee99967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775dcd5de67dee2b0ca0e136eca8bc9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80d05d96999974a5d1c2bbb176866b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf8a8de0a4533847e53ef1a875237b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891908f4ea73229d64abf7e02165caa8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723edec704f3e79563ee46853e7774d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dd1d5d2548838e290eabfe7351067973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296c992bf5b52fc2448dc4580edd463974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6e3d76ad08530715af5a54d5674ec975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da4cdd8262091a9967cc8b509b240976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4af43403f62b3fa2835f3b6d0b8d8977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>