--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c364962fcd117b591ca3b9beb6bac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2506729699ca23197b2581deeeed4d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f392ad7f70bf07d2a525fe9a0c853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba385abc3e7942c899d83ca42b1fbab14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532c4e7d66c4c507c4148becb9bbe3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a558fe9d106f4ded02d634c5f6e35016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5c4ca4ade28d06715da9d9e8865bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec6b1346b909328870d5f581f57e598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd6cf24d6d383b56497e65724046a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62c58b837f1eb220739fc7a3a80cbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d734fad1a703bad7f67237d23882111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e16299a4b749ee606365ec9140097612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b6b3440fcb716741809065878c3e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee2b5805b72bd6d53cba3c0a2c37a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eee5c1602f6df610c7e78fb3943e9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4f78b71ddd8155104ee769135f8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc3457eb4b7ffb7bf6efec8ed833917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038058400e074890a76ceeeb7254395a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173ac15cb2a7ca9c0af43e0050d47219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbfc6f6ce5021ba2b10614583fc9b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9ec48e14270c4a6edec07166911a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851700c09f8635ba30e05ebd29509abe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66575a2421637f33e1e59a5c3a2b27f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f080f9ad814ced2a9bc07fbe07cf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c21e42424fa6cc0fa01064b22899a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ab08ff84e96cc5ce9fc3b9dd3af2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447889ea0b20f0a78d316317df0d819d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae8fe470ccacc5ee2f5ce0b263647b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbd2ed6ffeedc1dc00693df4bd9a9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e372931c6110d2f425547855cf320030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465459541cdee032c4f4acac872b72e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9556edd59e867340525e77718ad6cc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265d5a5d1f4bdb5e1743e7cb1a496333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba27c5379a19324491ab60447d23d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146089e669db77977ac9315f575adca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a99b10b49d1155e7a75f64ccb027236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d6f4f1a3a66d8140f6ab0c8642e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efad74c853820d8be688cb98c23df838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a6bcf35814b8595358f1a4e16cbe539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b5a9a8b66a16664d7f267bae6f94840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a956aaf252298860587a8e4acf6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce2ea9f45b6851d7819922578075642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b365daaa32c4d64cca66580315c642b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793909774910cd5297574c72c7936db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa9ae36b96d6cb64ae04f4949a1be645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580b49d99648e212bba8fa56e391b6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0db39d2f65b464f01834a4b3e9dfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233faa3683d3f43ca902b3b4df2857a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329427584bb7342f86cd20dfaa6a03849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cbd9f2d3e88e618069a6a35eb8f7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd16ecc13a4eea25acd4dafbfa35dfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2451657764414e740e3c20339f11f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38edea66d37b68ce0332ff2102a02b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e950d4c98cbd39e4e010dc8aa28dd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7675cad44b98fb676da6ca62c625cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eeebbfe9e42155d9e5d341ad9fdce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c54743ccfad8522791fef31e540d6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c614a981fa944c9c7987fef58b7f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b29eac0e2d5cc09592237ca0ae27c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20055d800689470e978327d38ae567f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d23980e255c3dc1bdf3691a46d36661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aeb714e837e87a7ce5cd2ba7682e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11e91f0e31f70b2dee9ec8271d92a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0a43babf52cc2c619656b4fd39ab664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea68ab38d19641bbcbd755455de52f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518c5372bf731958225440c6dbb30f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638820f23cbc130140b2633853e54f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083c503967e291a5bd2bbaf2e2d424868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46716ffccca45fc626ada28ceb20d0dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9f4289afe7f1f77fe308607e23c5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d1c1f9f5ebbc5517a3d5477a52a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4643732c9d42df5018c188ea95f0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d038578911efbfa046b735cb6e74173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b160634fcbdbede9411d4f9aecfc1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5858df721c7a07acea097faa7086875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6eb596ab34242d981f8f7d6f6d9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2017dd4ff9fae3a1e9bc4bc8ba54e0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4e78dfa344195c4cbbcee72d43f7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c5b19f6b0737d4fe4f598d2d22b9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ced02cfd0285f71f508fb870f570480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4c322129954410823bff2ba373f6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa0bb330be1fae111b3eeee3553ee582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833e409217da857cefcf20904bc93ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818a77e72a21c9f0b957ffe975c27a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf1604585d69aec32eed7be083441f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7990ea92b1939bf97529d13e18c3c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3319fab8a2d3dd0e98e48941b4992487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39055532ef645edef8cd28956efd04e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32f42b47148498a6e8d9b905a8af889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb21fbd81f5a3ae6de5f95b6ffe44e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b03393162aaaaa97366aee58832591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1607d1911b6a9b8791a7798e89fa9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9907014af584718876ad63dcd9b8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cee4787b9365c101479e9092092e6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb32fab05a7f19c75868b3ebbcc4cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18073c2791341e4d71dbaf80d21e124396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f29cfc7e31b2f463ec4ed58a326ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67967204262ea10d154492e7e3f5c7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb33d09eab1033fedeb1919c7ac1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b62d6cb32d7f6e9ef4e78712b75d9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161252273a51042f6ab1fe2a072735a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2add3698320f656072f766259bada1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346bc09bed4ba20803bcb668d0397d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7c808739a25c8b1d933558f8793ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8bc33b1436a5734bf4889fd769d46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f8fe672b20ac51fb09e517533168d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12646737da672d724adf64ca086d27e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83de70622ed80f17f8397e205ee291108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd71183f5f66f17029fcfbe0dcded109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e62e95c559bf05f49a2c537b2975110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf530409c6cbb32dcb5afdadec4e852111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8da7171d8db52b5d120896201afb19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bca74967a03d8ead56e7a329d23fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07789f71abedf921f637b2e58f3e9e50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db068a052664e319293e2a93e9345729115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a814188e396febd05229c6bf55bdab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbcc8d7015309f1da2072a2b2ca414117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04174fdbbad28a07d31d74cd7634ef61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c854b54c733495127b3a08cbabca84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb22b71d9bd9e45b7f0bf42060916f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0ec88c31b8f00f25239319b9e09fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5900aa931d6ee8bdb5a3217d02405a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3ffe71b2c5a0a998de66a66f63eb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b8ab5b28c0a8a7c574bf18c1f990c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e979134d4716455901902f175dad531125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fb79bfd53367358501e1009004c3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23639be877d1ffd6bb723c48b0b658127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38139f2a2e39b48ec30e0a01432b133a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a090de057db1176301bccdbed52d92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93cf5cb6590dc719e9eb0e8fae63ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac541c6368507ec97d0ae798486c61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f79bf4c79e0e44ae924c40d04f70f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86d1c66d45323d35f67f4668f6ffbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2404361720bdd25bf770f10e39b1c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e790fb52e7f70b23490ff4e4a428fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1b98287dfb72699640785a9132468136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd647f4b81aa54673505e72a0a16a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc25ab9c0586b2e1e0f6b8a5692015138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a767a3ddda22f04eb275b76d9030371139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e818ead725dd8983c48066cb5432125140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67370a656e81bed6f1325bce56fe64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033268f0562cd56a11c3f2f4322c91d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585e850f7c819057dfeadb5b6f54ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a57e245478a5837f68fbba4f6f096144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f55d4774a29fad7084889d37eb7376145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8459499210aa5101a2bbec8b48279c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589c96aee227e8f81cbbfecf497cba8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69a86d77bdda07c1fdf977a5374c62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62307871c015f7df9edf6fb8ee1628149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96a00b728c38eddc6fa3493f94d21b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ccbf20aaacd1f9de32695ce12a400151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ae661c7e28db8908b34be0ab09d39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab46dc6ddffbd46cdbfc005bf4ea59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ace382b85c689c79b4b1167fd7afa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc8aef35781111b7fff9f89240028a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60fad1ac12192f5867572dd09b87ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370b0db57de514995e2b88fc889d74c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587a1636a20cc386a0acb795152c62c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f77a43ec359c510c3e0ebead4741c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26678e037551d9a186d8506cb3282fb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c91449814436eff7fe663ea6e6963b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc729316ed449eb1a5cc47e721938f65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f70c29d3e56cda22f7909a5154290163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9feeb7b15fa3f2254b0061f9d80f6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3366b8297e43fb22d5fdd9c2145f3ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d87a363c497174b2361f077732d2d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abae7176be50e842722e03c163e973167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe100e2ec0d3e3b07064c05addd17ce3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5742342e27691926b5fc7c84863deb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea85f7048d7bc165c5b4c74264a66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cc285c5f481387695b83db6f8b420171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08fc55f69c1e956d0d8e883ee15cfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ef2f9ada2b0e709f115fe206b198c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d3717fdb21b6d808ca98fa808cb38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b446144cd84fc17cd0f6b0e6207bbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1384fcbe0c6ec2b4b446372526a02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc8cf7758f1bfa28aff9bb3f272bbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48204ae2d7941205d85622016256eeda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134374b6d5e40c96021f73ab367d70f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67874c1a1be616f9477ce162cf0a545180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b911134281b4ef58966be28eda472181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1105ce9b34c52c5d225ffdf48ee85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23261fe153260317b190de90841ac4c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150243241b012a6a850f9975538cdf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3abcee23043cbf7278a401509c78b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a83a5e9f1c44b74bf8a37e7d525c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e0fe39c432fdc5e110770ff3f3a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bb4b88ad11ddd75faec4e56aa3f19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99291bb7f415b13d7d2bd2df787110189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90e4430d9e5c682eb4eb1a863abf36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0509b3e3307c128b493db86cd83d3b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f945edb2f88e497834f8320fd526a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d113b3beb6bdcc35ccb90a8426ea0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3c0ccc897b22e306fe4096a4501c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b02d1ed1b1d26b8584cf97780026195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eb803bf907da061a75ebb65e3f836196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01079064b700a08e5bd2229531d981a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e0110df1d9d147b8459fc71e87166198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d3eb63ce900fed7e02505fa69d00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead174d7cb5179f35d0b8669d6bcab5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21618034b6e61cec32fb609f52b8286a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff54bea9d27188d0db38baefe08936202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c667092a0199a411f99718d0601f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901bd16cf114d8505e7426e8445a6e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcb26f989b97f87098e842cbe65a30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa824a7f08aeeb679a53571aa56116206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be446d63ab6b027dbe3f2daf5b8e9a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981fb76461a1033e4f8757dc16f698e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326918cbef5675a5d83800f0d99de695209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4274dac72df1c2bce77cae2310a2ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c53833b7d4d3fd7be10107204e76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22201a88adc80982b95e9a374773cee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39280f0f9455105bcd462ef289883fb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc10643a433e1eeb007df91ece1a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be76654917e6fb2f6986d68112d71e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef818091fdb7524de88d286e824645ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f18e2dd6d462bcfda87b28ec57247217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8c95261cf27c86e1190f3ed9972ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec87dd3fbe324a56fda7145eb7e1fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a188cbf7d96db8a6bcc14db74f2fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33733679198533e8e0fbd338b5ca859221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a419e96be1e87fdacb0360a46e03ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187ac19b4bf1af38c2082618a59fc71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a78a756e8d3934a9e72ecc65b4126224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d905c01d925a3add7412a481e650828225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935d70dd2ac6682a95df9757f056169226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba3c392b070392c52514ee53d2aec7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2dcb52c6e0e60b85eb92e5ed0f1f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbde30af98f3b412b86bd4b66fceca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213196ae1e41d60d8e3194e8f3469d0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb1e815f046ce3f2079d36a66e62c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d54db25db294ca2698f2171aa2cc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5514bcad6db67154ec2f3686369a4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aee2c972cc5b8f99e35b6aea0180b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e1761bf5ec173af1cae49f32fdf59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b900df2abd3d4d75a837b5b79beab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb660ba1e8e16a94f689a1553e90dfa1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983b74faa3bbe3437a2cec39e558ea0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30501b3d1d7c3e526d567c84e74581b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ab7fb519b0d9515c529c47ab912d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2daf70b2757c465a9c4160592bc2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad47d368288fc451b295c481766cd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f990ed3c43f3f5a85c82b439f89ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eacf56822c093549a833c2be4797f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f8b0b65fd9bd350a9244aa46f41fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7410486fde32823f4b9029933302246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ef7e9c2819b2067ae0917725eff35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01754cc346674bf4c8d2f56a0fb1ec0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae9d356235094e5e3c8df26124e3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd255b96da945b57903c71500190a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc2f25d3e174852a311bc756630374251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144ccef6051d1ffafd75ac26c250689252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782372ec483e31482133179b50c79f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d03a4a3c888fd252cb400045a50e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f748175ed7ff8430d0842569171c16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7a54f9e1ee3b0e535599f8733aec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9edfa81e7d653de04a69cf8c9e09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e1fada7a6b82537856bc3e0e57f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd8733d1b40e2d237cddd92369d02a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d606419671ed1843133dce1fd0603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dfb3a5f793d0bb6836eab21558ea4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d10d961ca61ec85f27b75131dc1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f404017c0cefb2d57b9ec30bbdd310f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda94721c77179b3dc42b8493c0f802f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb8bd53e39038aa94c58fed4112477265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e53e7d848eb806f3469f000ff61fbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4daa7c861a24c34cf129bcb5031e97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947137f6636af8842074449d721af2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a0f2f0af6ad26d5bee3e140257d46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46993db56ed682a77805fa3f55c10e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857bf0cc01409b72be089fa2bbb5c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8e3486a7859713d59dea2bbd7e665272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5b8667faa3ae47d008b2d76efaa0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4867b3a7fdd34cdf4cc45df2baf6a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633861d2f78b1260ab47c6e45439685275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb2b2f92c6e5bcdde9a916629f8246276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beaf3a4fff1c3166c1fc935af5b73d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a882b466837e2c134858b0aab9c0bd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ea26f7d866ce60c36990a210e6a65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce32758960757da773f78e57b39625280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecbb073630bdcd97893df5a0f81907281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf6d54a5a545dd08e432ba57a334f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af139e4bdf72d6aa736ed99d254854283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e251afa9c1bb0d4821ca06a1dd28b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3368ba409a176414a75420217f91f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dc915bd93662f95ee5046c04f3bea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a51fb71d20c7875a8252af47e633287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569872e0c95e6f86c07a5e9dad0d6709288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d50d67c32dbac1cc731d17f11ab64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27fcf6acefff3dc8b5e9e0fcc41c27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73160aff20ef76896a553cb18591fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3e7d5f8aace16941b4a3dd7c73ad2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e73b44fef6a18689565f2976dba6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5acbf40ef5d7f0a3a2a3b1d8d973b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac4f83341f641a71501d039e70249295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e59ed1a423118b2567fa89d4ec84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b12af102c8ea7eb27ff10069fbaa5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923e3e2d1a9419ac6a236b66ca87584298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ab0376c71249fe35cbb100abdd07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1ceb79d30dc590b47a9837c9b2aa7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bec21c889d6a2d7e656979a9253a40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a9b96657c234fe3b826f2f5a93d61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50031b1a0df97ef0fcf331ba60b93b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43933d596ccaf191caaa541f279a02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f16a219586add193a2f0998af9a3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899c05a1ca5cf8ba74321762ff9550c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396f65ca55154b3ad8d708608c85ec8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846ac96e6d3f28f3c428bb0c1be08b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05594e53b27b6204bc02b7ef5f6b7e61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad286762337787bf540bf14b1d37550a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b01c68b30c771ce3d5a6e451fa40f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f5294de81bcc8736f59711d335332312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fc960d956e0e53242f7dba70cd721313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7cea173b48a095d5864be5ad4ff41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1296992ff4aff76d465a52134cc0f61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954251949c85c4b181b5082dc7faff28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de8dfbfa674f634ee0f89006a8d83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b5e284363c5d811c3f6dcd3bc7dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19972e904eee7865e3ec337a4196d8fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdaa7646e7f163ccf879c06002bd8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc593cf14fbc5b2456a3cbb60177f803321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb45418eea13e7d6eb58085cf1ebe80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28327551a38e122441577fbb56ac70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddba2ecd9ed5f42bdb27f142a1e4a0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c85aa6ea81207525f3791fade05f68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b8a3bd1082e2d07adcd917de49c46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078436a1b25dc619d9ab9f45bd3dfb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bdfca414856f23f5c46e195b88e16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee969e1c243af1c4bb17e7651f2fdec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856bfcc0320eb219f2e5fae63e4b847330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913208904144b36358e1372aa26123331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614f9358028bcb604910f48919f47e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059a214cc9b8de857b83aaaf0827cea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0a97c6cd145fbc57129deb57144e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7257ef22caf8a9cf7376ce8a0509d93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09191b54ee2c7e4f1e0e9abdd2c0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee51d71fd509bd4f7a752551a7f41a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ce12aa72044730d32a37d1dad449e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cbbe637a973794c00a147cadba24f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b70ae63750b6542381357d6d246f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763851399afce19d05cc64be2ae4c5fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa4ce2efe5ad23ab3a821503996f1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc64d87c900918c38eb4cb6e997879b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38662718d572f5c00777e1719909a75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55db7a2b830eb12de02b4fef3a71e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f095a05d4efc9a148d79c7e6876b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ec3b714525259ba9f1d19920aaa77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340039709610110552247cc6a18c8aed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae87b4d9cccd49f6ab05be85576fa6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246806511c2bb323ba35fba096ade9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3bb2bf70c3df42db8fb028b4fe9cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e740e53c02cf2c2159f81a7457b4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c9eb51ca653c7175f0b05c8c477bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986f4f805ec255d71cc07323c748889354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8163aff40d8cbab402668180353af3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff127f5730c63c80a81b5fee3f543d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5bd2b1d66c18af1ffe270d1cf6951357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3573e45cd7e5da38cf8c4d145daca08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38902a85b67c87cdcb1db043256a0980359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760553759420d8500c15f9f08c0ac609360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8d132953a9a28b4e34c49427369d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fc2a22dbd4935548b69166eefcc87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f71eeb81e592172d5aa9c760e03ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ec23e4977eda0b729585a1306b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d643558c66186916f2a172b56f86fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372adb99b115da829302993b26200252366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c532e937371c7c186a2d91a5edfc9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea601d3a35bb6e752eefc9f689d73cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb20772069753217142ad80947f0826369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be8d117bce3748f18025cf05e06464370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c224b00ca45b2908becc7668476ed57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de65d9ef3fb69967379f70c911cf2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e2094f17a586fa4fba37efc98df2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea12e106a39140e59858cdcb75f97b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a5e7e3017bf84b38a0dcf62936565375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ffe980cbe2efae741be56afc6330376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71cda553f27bd87e2df6964500b677377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f544abf03156f6908d4bc362412cea8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899d9952bd85ec03030ce756dccf155379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad8332ed65f5525f69f9357b882ef7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e1c375b3bacbb6b48bef2d7002fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b43f6102db1c8fdf2d5704e6d5a848382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d73d3ac6f2335563ea3b1e35c6d109383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd5de1c2f95c199609b0c1b03b1255384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5014c7b07650b2fbeb0be9be2121c4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4331597458a5adf1fb796d4758bd424386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f01e7df7762a90ed15da7d349ac00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9c27e46a7daee25848d9cf88caad4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc97055d9ade7575c48d3d297fa1954389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacfe7bcfe59117517cb26f164540a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc93806308d510a20e267e04424fbc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b8ce5f6d5079aab559d902eb9fe54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d702fd5783da010d0114914d13e4e78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c00ca44577c023ba47fe460047e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0792920530348286b0ea00a7b3b625d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83115364ff4d1520c3c9e9b72a776fc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd03e5a99bfa6da5a1888be8856904397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384080fa13161c1e74f17b472ea869b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3da09594530c9e23d53ab14d3f459399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a5229c9761848f0271dd1572d9daf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed222ee0015495b75e5039d9072b7c43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42326b7f8f21959fc30525686106b30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4089a9596ec8de6474b7e583bb26a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29efb411de6f280c55f32c660c359b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4d405e49b4d658fece6989bbf1a98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd670173a3ce1d8a459d7c0a15aad66d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15e823ef38e7e26e47ed6f3d4e89a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0f8d3af540224339bb5ced4e4333c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273c232a4a8695cebbdbc23954616bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849543b2f32ee11166a404a2c7a9164e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8daf695b8cd282f3f9fe896c2ffa82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1c269c50c710d44af760551031283412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c0478b55cd5d7f60ac0479771833d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be779afb50c77b64841fd952c72f7e67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f98d8e98a5330904282cec5715bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2c30ed04d49860cd035397bcf8ef5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462756c965d0638a5bfeea6b11dff7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb397aea30b33e7f9216fa3b27d99a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9de61c9e06753cc8bd49d2a7c364a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b087d27536d0b7c8c03e62c29c2f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db144927f1416de4ff759ec776d732f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f52b185a8af5f4d6fe4672c9de7dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48330dd459a7a5bba48f0c6d482ca74f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afc3ebcb6a75e3a9e590f00e3381f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5d18a7e945ca6821b55fd9a4e5d28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f28e84b289c17ce546c3ee0f9bb6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbad1fb5d5ae344648cebb1938fdee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cb50229f3ff92b3e57d0c03a65da3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff233443d6a729b296b9910cc1034ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c3a364cdbddb93315e18b8b43366430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf4bae4e0824637587e4bab278a18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a6483a19f271a58de9baba8efd64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63e43ca52f07dcf0f0a1d2b1bb39a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fad5b141a4eb4d69916c3278aca59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaabd4905cff04c621a03936122070435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f9fb5462725045634e484621a9f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459aaccc4fd186cd7c0e0ba84f6086b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f93c72afb2929dfe915bf94ad3fda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5393f2184167da2b98a1c21fa7f28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceada806ac1b008d0a039ce8a68545440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aa3fff17e95dc99ba64f529dbf9dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be868ac85d8fa6358013c7b861699b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a1317b315aa661a70d4cf44b11707443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365dcdffabcb6c9c406c8c4aba9aa2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a9c627565acdd2f0a0bd95f1820fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bd05ca579ca3c24881999652f2288446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42321cfc116feaa37394d1c7a9e1ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025beb7e2e5907e8d3b662e8477dfd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d4a0c5bf79744b40ec4c87462e919449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42951ff707abcbe24e5002e3167dc770450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569ba395c99891c33e56b4399d9007451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4fd342962e03a9cff76bde1bc73d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357973c7b04d4ccf637f162064630f36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642b8eab384e956d34a696eda4b7f32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb9481b075e5f641a0787323c79462455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27c611720a3b067414cc7fde5c8b36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e74a691145be41b569baa548b35bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d959e94fba73517fbce4777d47981458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58719ca30eb4c96aa490cf0cfa712bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad07cd7f3d02b2bc284b8695724dbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afed253020de01b0d896d81972a6925461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100edff414f69395a40dd9259cc2f460462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf971eec9b5042f74e36f8f100073e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034effb8de0baa4da2c367d368c942a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeb2b92a525c982d8f41db8d93c7e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bd035570d2bfa187555c4ddeeeb2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa68e2be8dbfbde5b70353b456fe26f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f8b87eb3afeff870e8cf7f8a2c77d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7a77739962da636c8bd2cc822dd3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66030617dd815f40ed92a3ec4c668b6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0020e57aaac7858661ba3fe9e39957471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130efae4e7e2fe45198e3dc7a1a567d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835673184f6df432397852f439e2a788473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08615bfd5bd39dba3b04c8e4d57e5547474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d53fc64f9443cd94793c4cc952a4ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b84eff52076836b423cb70b1fbb9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d10a77b6aa6368f86ec9d9e9f92d7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449519f1ab9e32e679624ebdb11b535478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541bb2f1fd958e63d530ce36e848edb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1a5e8df9d3a0f8fccb9b7e0851cf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212cff6ffc32bd3d0cceb054759eedb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d48719de981eb55c15365086b4932482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae59351991c0ed1ea84cc3901632f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b7e17390081fe0d6b5eeeb4b8bd30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b334be27365be6e218be882723e3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65ff91e8920dd7bd307d760b92969b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e239744a3586d7edb7837e003a536f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359cf91d3dc77fd039ddb6c69970a3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0709f147029e4f48e306b49c9a7999c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064e6f37dff6a9f82dd8d81fa5a2a45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edbdac1ab6c3a91769b55df0548758491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71f0b2513dcdcecbecbe6ebd45a30f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd3a8048ffe3b12ae268fdafff3229493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa666b244051deb1ffd01f8f4c7212494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5da430ab7ef24243ab06204da1b45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1022e05755b622f1c6a267af461ccc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14eb9bd57ba762860e1f7844a1b744497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af5330207651fbe4734e98b3eff85d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4160425324ac093b12755021dd015e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e56b0c3648d7554afb91580df2195500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075a754095958ee8f2e594dab3593ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc45183f905d28b33615aafbe9b876f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8394cdee1068c8f9cd38e48c77b04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd95b3cbe9b0f4a5918ddb77813d67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca25c0e89788f919015c626a9892bab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd209277cc89a1c8ceec39c1db1adf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c03f40aa5eba31d5a6e6af1a456ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a021d759c1a1f835f2a3a687a2a2a41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be5e1bf9a010b1e543a7ecf3274364509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ec3fea99417646050f8c309684caf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db18101816eee63ecbc4b7ddc3f3fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce717c65b0218b7b23f22e644e9cc50b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacddd527922debcd66c50782521c49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edd6fbb1d1d5407ffb2e11bcf68f31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d250db54310f09c994b6af39c9ba02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c6496e5b31a79d748fe68bdd0da61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fd3ce3651998b518ce0c8fc677dbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4cab30652e94c09e360a4052ce8f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412c0aeb2160e66853d87b29b956233519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df878a10231011816892a1cfd3974c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011633313ef08b93b464ade8301fab8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03df4762ca87caf1a756b9425e84057522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26347ad4eef9ecece9571917557a70ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11445f6ab49629824f02111e7a44eebc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff71939b0180fdcc2285051b4c3ce3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde4bc82ab97665c6a7358690845069526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16640f1a064bd2e0fc04690f257744e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690139d019ed2ea521b68eb040048ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64311460557e33e1639a6e5ba435c87b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a4abc7b24029e18a7f67f58d4f15d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e51823e74965e17c943937a0e133eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de800386b44d5dbda3d566e30754cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc86c25f5def813342fb8d96b2d1edf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb53e0864df3f34b90069aadf1334e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096a877c2bd7958f8ea192e61e13a7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fa57b2a555601e4011fdd498762b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ef8f1b8c7eca4c3e8bd2f1c3d2692537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bfcd3e145b7ef13bbe9470f6b0564538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a75604ccf96a7743794b9ce6b6118b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c82af7d6881edfc04fa0e12996292540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57f9ec10dd4cd68ccf2cbb62b8cd89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8652cdc844b8178b182ca5547cb4994542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164382f5adeb5971b0adb77fc1ca438543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecb300109774acabfc9de9cdce03d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e4f6afad1c5a62dd17ec3f1f1bb4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374994361d29293c01c7edff0fda8a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f149b685e4c69d61a658f898bf98e81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449f1824ee000c572dee7c88a8b0e93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32691107ab646c34568d235c53c03e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658406cb503ef61c460fc727022c4a7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82491957de6940d638a7b79702af8769551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cab64fb2ed15d9334aace506f6d7d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d665052b83e55db84e6d10e3c7acf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f612438b0b8ee768081ad982e9f8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9803cb3e6b564babcfd97bf24e0335e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10469b64208777fb2f142322e93d4a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54b624200e53d72bedd22281aaa17a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c00f346edf00f7e48c9b84a724f22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c4090484af07dd4d1f0a0e562dd7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161389219979a93d9905418f4c8dcc5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6e06e395d01a90137dfebe064138b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ba3f62c2763b1712b18b0d0bb36fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a41e49089d2eb4de41be8269ca642c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898a7523b2fc64e43bb122bf55793f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3f46042b09078b7497a952f0a6c60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee75730c53e7a6c79f7fd481a33bc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be94bbf6a41d3986e7420844854394567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce8adc08b9a21fa99184a9b31b92f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5f80d26dc018292a88a1757763d6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266105598d4b33ccd49db819f744800570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bfaf6bbdbf97f29fb15f7196efe13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc88f147c9dd3b316bc0302bebfb9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a8cc15de772d165385d43e8af58c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde9a6e50c71bc984141995135580a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73058e14576362d6f36c5798aad18e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90682b960d5baa65c1266c4a56e8b69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac52680aac7d85e5179ec00e31dc55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423d2b9d0b70f2e156b1e8342154a18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f4898ff9b199f74ed781cc030b5f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc2ebbcdae3a4808ca9b37a71660a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87410549dbac2e507b904409a1d17be7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5003de4eda7a5c48156eea8a8389c51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6407680174abcaddfd6ac4a71f24272583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b38d96abe9671727c2a673b9dce9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04f0455c2f739eee488cfd11199554585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40015aa68308ffacbcd84ca2806fb37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91be066183af8da9a67a31d17484e1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384cf85218bf2bd0707380177b9c2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff6e3ebe4d81c6ec8dfc8cffec3e77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461232a107d63bf228222fffe09d8f17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c545e881ba285188b20a4b941f4f7e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e50452fc5cefd6af60acba5a224b2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db16ea90faab4b96319c57ebe3764593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198ba53b69b98447ef4047bed30eb8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a73c78e28e794532a5cdd098f3615595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0689139057903e6e7215812493b5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f0cda68af7116e1a20a4bfbd73568597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525096cb239e0fff34e987f6b57b8200598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f1f4a16fee419356a218fb5033cfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20028e298deb6df32d574aab7e0ba790600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b14c5cba256898f73b05ab2371100601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e51010a575fea014335c223bc662602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d498d4071e7a975d23f78a036862a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983d6272f7041b1547ca5e926654863604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705a10cbba119eb028da60b007b4e37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f7263608d568ff11818ae0c62ff94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e440532fbaeebdd8c6cd28a6ab35a3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3a2ac7afe4e67de2a37027fe886f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e96d824f26623160312fad1789e4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b5e35d3c3a230f1288122518284a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cf4b0788404598663d7a19f913b59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4839374e372676e44e6e25bae3189612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b39eecb0fe6e0427762af7c34bebfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960492246b352fd1256b8be56dc0fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf00d92a928cf0950d8bbe16031460615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93428311cfb4f2b453fa326adea540c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab79146d73e67a8f160ffb78f4358d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628697a66b91b9f307c0f3b8a4f17a08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafcab539500b4184dee08630431895619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81ecf6a9fc83997ebf6f5ed40cdfdd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507918905f3fabc8391d29b33e139b98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f831c100a191c1d35f315e1781d81cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be502081d430ed76ee7cc06d149fb12b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf553352ea46d173e2d6b5622b771a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0cee9f00ff142fbbc87c544b96bef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe4879744e73df640fbe9ab6027371626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebd61aecc84e645d4a22d95072fcc2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903ff94544f5f2e85abd08f55e848af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ccb148e74a781af43b6e1517e15ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c367d63feebba0c0cef23c0f4e5ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242723620743000a650188c981060be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878fd6042e4e08890c3d7fa947167f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa083fa41cb50e441adb90bcb31f04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22386c7a74d20017014f61a15bc59bfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda31d277759340424f297de2ec596635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd1a6b79588a882c83c936ad8b403a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49617e9a8c458a156df1e5a69885f74f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e128bf346f2c3283f72ded79be8232a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7937742cfc49b92ec112b46570d7cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c280c9bd059589f11b02b104f974460640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd1528c306bc85b3c3cc47abd93d98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfdfa8b8b082ab3cb37f891b3145d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ee1affed6e1db2252951c6af11d1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f5a77a0e54d36f6b6bb4f44171eb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfdc9dfba153625bf46a3a90139d12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb532b8623f05ecf16570f0016d34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a6cddacb6e4032dd511ff2ec6836647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce62010e766fb1c5fe4e30ec976c8c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ee0f1c414bf9391e6a237612a22a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab55a170797837747c6179363fd0ef5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bebc0a1c7deaed869a5eb68f688c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a3fcb89b78a7d6e1a612f9c270e9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0069239a9173b0cde46d87066a224653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110d9749d6845763bcd818138a19e9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b287a983a95824f514dcfd7faa709b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc707b49df29b985af501ffb77a3def656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e907631f4a949df18b9650324c76fc1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2473b6270ed832f77f839fcdc24583c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e8453a1943b92244a444f8ff81580659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7fc8dee46741aca029e904561a80a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43199bd016450084e8b1a9d7445029fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc81f323ce83f4a0b15cb7c239a23c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f56d95444032495a4b78dc24dd5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f5c265d195ef0542222e91499031f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd932b35cbb6deae48b4ab9deff3776665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7741b18f4303dd8b1523604284f44b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7fbbfb9190057a03173e692e98bda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fda5bc0bcc5d41c44342659107d945668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75b34619dae4bd71c62d3ce06de22a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdea689f03f2a9340b3bd48a2abdb66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c589d6b277740f850ffa01dac4abed6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209961c86b07acaa59ef2df605fe7995672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b2b812e62a32d67c746895b61c61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41f0ebe455fd0880487ba88870978e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ff96d7a04e4696d337b7234f0711c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09280b436545f2607591266c2529fa92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d37a8c4cd5601e6eafe0ba7fad71f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f811bd92811da3c3ab6c637df1964678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d5db1edd15b58363da68d9ff711d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724213cd00c3a09b28e14714f4876351680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fc32e1eb3c33c474d95498ed0a6c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314cd0ced0dbb29e912fdc668fd8eda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ada837500629786de93b3859f0780c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149b39be8c39602b6339a6337c87e6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb499f36df4fd1818e203510f5e79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e74d7c448ea68a17d1e1f9142f84f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7fe65ea170a4fdb9dea391ce837cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ec6a3f5385ce312081e9564f7e57b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236535373dca2d5d2d6b74e19f140c47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613acfcd41d44750cd6cb9720f7b52d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99a61d8a0068298f018eeaab58bed2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97087b3f93ef3dae950659eb2c963544692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f14781f3037fde807c4a3703912e45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757bf444bd2f383a50a187b41d2aa48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f760b117e2dfca9a5d0a3233d7ca89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e1a9880306dd2d44bcef5f166de59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00e603b092295ccb12d61c62fe3f49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1b33431f0649c1447e0348b32aff0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772e66daf02c900cef4a356858f4ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08c91820fe11dc01608dae254a1c92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3e3220a68cd4e6cb2c2f1a577a217701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f413b726b3ff3f56af076f9038969702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729df3a1d15859e0e74c3e7fcd1e5db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25583ac5ef593fb607c7ab7d112409e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfffbf2e65e5514e0d5df0f3e3aca8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32af618c66e3d0a4d95219fa3186a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e166ac12d4c84f5b083b0473e2cf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8875b11c7a8de95b358ca025b5e954708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d86ef85c42f70cfe6adaa89bde3e8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61ad2510765b758c30dfeab8c047c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b1f53aac50ad9f19b7528974aeac8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96fa34dee61087d31c428c9271c985712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361319bb312b9f93c188e6bdb66e3c9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85d8070bbce4bb97add7343748d529714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b9f8868dfc3560416bf18fa4169e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf101b90200e1b3e40d07093c94eabe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b726c7676fca142a3bcfd3a5f696b9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eadd01c8bc4a292f487d80c8e92599718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98d4939adb9b6cfa7f239b9d2eaafd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c89e5b1269b78d72a2a83b85d7103720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6169a4c1c66760bf776de21112a71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552bbe7f732a6c17293ba653e1f795b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc91ec339497faab7de43619944941723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba78be80aa735d971ace94e63ad97ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774dc8ba5e64fe891dea71395d07f3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f30e93f557929d0aeb2f0d9d923d40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2946be8a0d89e6b7d94689b5e31a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781d9f0a596964ace669e675fc1b0f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025bd0c953e9838921ec15358c12bcd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d9d000d34918f687149c8c858925d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161db149747a4a2c9677b189b1d57c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86558f5e609e2e688af072d55782e2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e4deb4f5464ba8b4d33f25e2b0ca8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2200772296093213d2c407a1b3170a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e970400cdd966bd35887d4dc96f363735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcb966b4a022733e9db238584acb4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366854aca2ee55b409310e9b9186e41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c2597e8099ab77a1687a08cc2f5c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508edf064729f6aad9ea08ad5c80e29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ab0e7b0162cd7cbcc8d0eaeb9e3c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832eecb4ce51d8d7af9404151feeb11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843b4995ac10a602d1ea5e384ec14b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498037b34f8f403f06146f3ab1898f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f27ebda4ad4d4ab7f4349a9e0b5ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b8b250687c0827bad040476f7a7d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a9e488141ad496c10589d545affa1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379c21d61790937ee642d59600c52af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692778664b04ef4674ec659575c441d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d407e9d78efa8ad0fcf89f1aa7e2ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d41b1eddb783e72d322ff26306d252750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6045db6e6385785ede6be61b0cf8ae8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455d7f3958f2b38eec98d35d5a70366752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543deb23c4779f6cff393d303bfc585753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23faeb33e962ed7082d26245cbb0b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f66e40449f60653643997f097816755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6164f879f4c0b7f23b8d738730552756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444b2374b8892e9be4e1bdd3ecd909c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9892b7b29406c385d0475e74b9046758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c56a8c3cdb7dbbace5bc10961d788759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda04ca0521d501f0d0abf7859a73cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a7b9d5018918be395a869d6c32130761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddbe984e9e90c5cc2ffd1c19f9d8e8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2e0669dd0f28d4eb140092549e337763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b01637967c8caf9975ed924666ac17764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3a3863fb5bca348a95a616c2cdbf1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81618ed04e2dd1142203af261ce43cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d14921adb94f8f519fc893002d29767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cc28cad05e832978580c55078917f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c2c143ec2acf2a37810ec78024a65769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee46f8de66bd1b1f7d41ecc6b70bc8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f279887505092c675fa46fcf63aa6ec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7b28972362a334964b499e285b92772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf45ba783dc439f7ddb8c977470bbf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307f6461514fc804d7d09d7409a071a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55e80b850a13862d67718c70675a5b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462b47d94ca7672fc33c8dab254cbaa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475db99273304bc84e432e337b894ec777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc779915a3bcaf321ce0ae5974cf574778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80145ed04d208cdd8f523c8691b0a58f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedbfdc7b427054c794d2c5720ecf49780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae26f7c923f5612ae11ac1e44e1533781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234decb0214808874e827123be53a97782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf848cc7f94b16d8134123b89bbb3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa86cabc6eabbfb287a2d4356473887784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096771c41d1a0adcf76a24a714881b70785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149340d4ea0e72a0b0ff7928d3c36d6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a03bccfe46f9928a2aee6bd51e5b3f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74e811e9abc9f0be85bb855e583134788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84c3e5bb1148a3fa38437814ad4b22789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facea0c36a5d6b57328ee0190debb756790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946c13f1d2658d7a65e9629986b31c4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ceda2d68040707437dc9cc491363d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eeb8f91efd8c12a5dc3011c3fd4c8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3971f527a772fc5f5633bb511cfca83794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d743d667570168b07bd058c3eee3b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df755bb15b8b9e7848f3e36b211c867d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f52c3615326552c2cf36bf143a8d2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa0cd40f32bd19cffb1f03abaec956798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c886fe8ed27a3344cbcc2bde26562eb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c290ca1b47350ab95b2b5574de09c11800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd20936f8c003ba9f76a461a8c6613801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30efe0c62b1544a8d8052d5ce22430802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130fff556640ea4db99ac67bae695a7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6299d9fc3518311372604e7461cb5b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5620b5ef6e37e8bff960ff36eddc27b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b869aa994b821cda51dadfcf6d03b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac62ccdb304d42e00b21229570f47e7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73f9042d6f46a3ea963991913d2c4e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8083110900b45f6f7241911bef7f2f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778cdcb2482dc1be9a223c950f2ed5e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd6a1a23bcf0419a11fed96afef86e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f3d27be4052d5a086689aa9ca9db812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad695b00972e27fa55720209a7a9d06813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f250a0c392c68609dcd116818e2a69814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ed2b41afb162979da4f072105298815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8851e9d4f32c1d434aa0008bb8ac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa66dc823d4fd463c8546811f8c97b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9afac3d9b9e3ba1c75ba73983cb99818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c0d2ee3783f20bdfd5c02110ea94b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37357311b375af838906fb5e3679ab87820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f25abea836ccb521b85d736f1c2d1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc89baf8ec918000a9ea0973721e147822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef595e461dcc5053e932f21736b5fd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfb187662e78c75976725a668e7457824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f466f910623e2eae9ea56019d49bc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5eec1f60cef3b08351448cce02ef0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424510ae5df12a3db83c4068a6b2640827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dc2a6a062592c25c923baa171aac4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883024ec8e80b797971c115ee25edaf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a61dd3bc406ead50f514d4f26e30ce830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d7ff9dc80de8eb5cc36d29bc4af65831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179159aaad4c0d04343569e4dd7f748832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f83a105734dc75285661221ac682a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573fd8e0a77242b6bdb7f0f1b743da3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea867da63b6e34cf59e51c006286450835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e087383c09c503ca06b8e8f3ba122836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be6a2599ac92f015c79ec65a4702e0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73851a7e8d2d6e59264c1c98e8c6479e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9546ba21b4adca2dbab10b8c6534042839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa9be9653dffc72ad817492c7cefc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe6265292173a860afa1311dea9154841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623b2c34fbe0054723a4c50c70c1045842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8b03bac8c813f2e631bf7a40c49d7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d63224ff6513938d9fb7690e535906844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349fc63c3a1e60d7c9126c8ed56f9bc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeea6537e59bfe20354dd6f88cff56a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e9080c947480c4558603ca6170248847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4fa391d61a2a4c98bc64ef5356fc3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71091f4ee6aa9a7d2bcc67d4bce1a4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a77ef49b51c9b03c8399c45a8714850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4334a4ae34df8689bf89e29a58c3d59851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221439318603788bb59c039013dcc177852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f8fd9ea692cf053b2df53636540eb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62fa10d9941b5795fb7d93a74c2b58854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d3fd65cb25ab8c013b5e41d30e917855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17606b4c53b9fb8b31bb185213cfa2d2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02041a50c30de2caea093ceeab4c72e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eceaf34a454cd9e2ab67a9d98ad46858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f54ca1f3edc2d416b57a6ccf31e1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37e0aa7fd0355b1524b11a4093912e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eec4ff3ddd24773b7d11e02ba38c8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02eccba7c1414826b4a10b85c5240d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9de51b842f0f5e61503ea622d0bd9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dce36ba06b9397baf1fec94abdf44864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f646640189c1a297a9db64052d472865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82a5567aa361fe4f27c6348d19bbae866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d636e6b4c9bb3f1a82af24b7227dd8f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4606be4c3ec07afbad8bcce58bece8d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a46c12bac383cfb3ed4aec14d30874869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57378635de2f1fda3ed5eb922446c3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e13b546144074d66c8fa286209892871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf7cbb5bc0b5be2f67e5a030e9536a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3174ac12163a66058cb11a74f96ca873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b958cb01f69fac118780a00f8e5cf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ff59388fc7dc944cb158e381b441c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471dd956a0aeb0bd7b2f86aca986035876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd2fc87e71bef2fd3c30f8584fbfa5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b20f43cef26b400e195d09a6b0c67878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878d910f1de04005c3a053106a08062879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369203ea90a8b7fd2060872e44b99882880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6a7f3f2fa99d245228d0cd1146f34881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc20bd24ab59ea60f2d91821d9e1fb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba068d6d991ff02379a080fbfccdebd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab671d70c4d159610290e611ce967b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de451120b8928fb4bd46a925f2dbc2eb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d641fd808ee6c9a1b6ecb4e064dfda886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0cd910632b254dbecbc47faba70b2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ef4bfcc200b876a0d9dce0bc03f56888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9592f201507c90f3329a793d1c17f72889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ed4cce2cda6748f15a3868cddde21890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68a3d67677c29e47731ecabbc367ad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d3e2b5ac101b24f5c5caf2e6d0b41892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda9dc1f2f07ee5d11f47ceaa256b4f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5db500fceeba3a265689d2587db0e0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66e8d08ab17e4368fb3ecd8bfc54f3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd99623ae713a04d7ad1a60fead6947896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd8fc7685925da2363cfd7784bb6b4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2083bab808b8ffbec0bf45c940a9c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2f7068202cb27b3747aed3f4aa81f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb845a8fbdb9a1fac9ba7a61f22bfb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be16a34bb9960d7f6824f6a5078c7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee01854a8947a57d7b931d73fb1645902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d2752ac165c7f3a40791f5e039578903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b473e1139646990782be18a670248904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d3f61d4d0761c77d76259d7965b65905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcae9b45ca434ca549e0bb816b6654906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5b5a208311cf572f6096686f697fb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd1cc8a65294213697bd512b17991908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b00969e4b3d325d419538767103d2c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5b48519ca4379b71f6f214393881f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe051a8f9295bafd55c4da5f408bde911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301082d68e736df4b87baa3b23ca638912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258e52a363bcb23b9749813237c143b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34528412f9512cac4a6a368ed8e7c5df914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc549239ffe0ff8730f848ed0a1ac333915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1af604ed60254b4dcc02390ffdbd7e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71352237b46547d61045aa62a3669ed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3227936390399d79ff69f5b2019f41e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e755f55beccd387076bf4c68023e22e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9872c85ce7576c0ac111417910d39a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b076e0d5ab407d99c5b272980260921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d4b5fccec401b44a55d08ea299558922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447e91ee9f5afd2bcad8890c53801ef923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b3dfafe9b1213ebe319c93c10f16f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006ba997c22d28ae00d26f0e23a846b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c7998d7b9812d8cc2298ca887e8fd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082edfaa563b8fb925652453f96c1c46927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3833bedb8a0b999343940aea2a3e9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d26c7ab1a652dada221596d3cccbb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c18835ae9c6ed20a7762a7fad4f85930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6caa4fcc8f894faaf48d81ca575e7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07effddb8ed77fe2bd4008e7d9831483932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ad1cd5c1c337998cf87d80a4c99e7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64023cf5324677f2607b77ce698d19934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c8e0044baff16974a0a104cfb1ce7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594581f2f3a9d139b21ed2234a5f24936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc25e6c1be92818a4f9ac7fc3f3e4bc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284248eb4328b2be2ad2ea4d64a99c44938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805529dfa7c0ccc8ceed7976e59e399e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39d8828a1fcac30f213e44979babf7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ef50199a3962810b4ee3c797ae862941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f1ef4b910592b841791c04e53c49d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255dce1f8b959c38f34d4545c8d2d2f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37085770664d98d4f52a5332595a6d75944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8043729ecf7f2c2ad4808ee9321f9d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a917ba41156418c121b163f64da383946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22d547d5478e90a0505a2db371d313947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dda7ec0109446a043f0de11546709948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f34306a45675b8fa7ed8289ade195949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cd143d6dd7aeb4e0be9fdb9560f7d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e548cdc228ec53baacf7509862ce8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff325f603428cab6a7c2874effdb39952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f171ce80bd12116a7b86f840dbbbb51953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cb64107aa3b9e4e5dd9bf26c3af8c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e4958b950d4a07e8b798a33fac866955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae0781453ea6e1653ffac7d5af103f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9ad4b04c04c5859b4f467f7b82a5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65244cabb12d7c3115b4b71c2c76d1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a1927fe4d4c638ac7ef92f8f2c8f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba865cc41cf0bdf7bd9745f671c6158f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a6922675683fcdbec0433f8fd60fa961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35926882637c207274c0f96cd20520962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417d3f62b76462a6e08b612edd062b6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df767eb3aa5609e11fbb642c84c38f24964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d06e64af2581b45777e80ca706fb8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa53ed67413d12e34c3a5f586b04ee1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbca072fe215ce5cef2f481af1b38f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393b733ccf8b37fe228335176f19852968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dece0136749807310935020dc6d1d46969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbd6660ee7f46e5728280ec25674f8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d073519021a7cfa2638c316cf0760971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebbbb8c41b57e313af505825d6490a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb7505a3bb66ce263b28502fefc96f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcd85d1fbae0595ab3bb437824cae8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906ed86ba6de52f3110e35387c2c604975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e2f3fd5318bfc155a211be2ff4c89976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1ac2a575a31e2079475647a660ec5977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc659b0b8e718d70aa43b4c2e2bbf0fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e086a797b24397007751d96a5409f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b45447a44f009c13c3052230324853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de477ed301b1bac665ba7bc8d472944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffe56a54ad14a07c2fff1ff266f8125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700aa47b0ab39a07fb58bac9c0da8b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fcd7a3591c03e27b70907c75532d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9a58c78b0e56988ccb234aab2d06b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba70b6ecababf17cc3999171b6c5c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556b755b4a6ade6e366331a090d312c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe0aa0890c5e33453abde9ff3c776e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3157da585248344a2f44df14babd5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8a9e06a594b974864fa54419660613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b1c67687eb14eb61efe06772de50314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e403ee2f01507385d49a250fea746315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cdb0f349c653d6a14db5f869b2cfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc74cdc344acd5b2a7d1dc16f7b8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004172fa3793ee9fdfcf25e9d8d1c6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613ad4c8ac68c81c66ca22203e015f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841d689d4d4dc8009a5e56e9218f98b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c3ee1726c0e71071caea27f1d7db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3ed1400bde40240a9da9b47efbcc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b2cdf127ca41a4f7cd87d177cb4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22072d4ee6b779b5df4a72710e6a52124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8b09b75ff67e8376ee8a48d3019f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6136903484c5885d53b671691f81a7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896679be6b3115cda0ba680fdf6efbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06a57e5dfb687abc1bc3605cdf7c8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3f50089eea75a9f909c6ae0bc1ad129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd487d90f8e7de9acb62e0521364330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428e266f488a6b8db532a4a1039c8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c36112aaf885d30a695b538614cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e124da581d9c9694d0773b5444fb4a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915865b2f4983e5a4f20b7776af436034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9afdf7be66ec9f536d0fa407b6f9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d90aabfcae36f5ed7db2eee9a437736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1967e5713548685eb941534fb01c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c3fa22801f306d27e7ecac80d518a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865cae935937e7cc0b1d887abfca2f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70c45b3c9c512612a7dfa5c78a401540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0315f417799bfa321bb10bcb1aaf57041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a50067329db3fc51151c7630ee27042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db9639d429ae6e6c025cf2933fcaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e2dc4dbe9813b45b92aca7e064c1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391c5495f01d5ac532b2103a852a6b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9005a70ad283ced614511627521c84646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b832319c2924b16727692b7801103c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc0e7147cc9023d20ec8e3ecda6ad148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6fe730b06b45fae540cb55c938c5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674eb8ffa751599aa684cb1e34854fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd02c684839799c3e255bc7848203ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274fa75a7209c8050e6ceb2baac811652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2687ecca37b72b9b127b9d0bd38bcf653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e9a802e2516b7de4e35d7ef0d24754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606790a95587024dce97e93e363e1c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5657958ff262c78f0c5ffd05ed4ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116723b80f43476fe25fca2ab9d35ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de880ff845bc11ba7c634c5417e9229458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e24af864e00031dc832b30242f984b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398b675a60890486ecc9dd329a695f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe06867c854303a6a5eaf7742ec83f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca7081cd3b4299eee8bc5967fb27a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc332bf96bb5a20b7d07b312752a50c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd21e9554f588cd283dd0fe0f95d75064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb01649bf131dfe078692c6d5023e7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745881db036f05afd9ecc532ee07a1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f782de470e734991ec8244b5967c4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626156fb97fc143f6aeb3deb8585564a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cc19287708d2845e0df9917ba451d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f435c8af1a3f4b43ba437f75352670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27dbfb0c1f2caca1918747b9688a2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b4891db3c4d545d8d7d12dc2bb01f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98a3f97d1b5c31b210bdaebeeca4f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d896e0618bfc033bbc60cc865135174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038244197b2da5042b32baa4a3fca77575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0858e893731ba78b147a93cb9f95076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92cd8ca18140f5b0b67dacd852c8b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7466c629e7f6d1ba272a710c59a0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41edd414e2753385a58f8085844fd5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a8d08e976ccff4e871fc695d1cbf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58e34ed73c94110bc4febc48633ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e21a839cee38c6868d9683383bd8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd414c7d98f44f487494968b08f4ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746d14ae432df406cf16fef3a8e80384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b564a8a09e3b837d9196910d5893785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548d0b4d9f1344e6853fe9e821f5a0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029058e9bd9b7c0ef7ae004ba38ba23d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1038215267d67212efc8aeee60b2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc94216509ecf5407f347418ab090889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5c3c07a325c899c825b3a7fd3d6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234c5de22f33e54ecc738685e3cae3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c443a030d013407615d72200787a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e454a3c319c136769f3cac99d06d7e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535b40d3fc1642c365efd8e9285402194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb8f2b2b66735fe141fad9b73b672195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7ae020ee1458800d9cca9d14446ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec65f2fbbabe16bce59290c44e9c3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9af4b8962e65917ee18413dc60b6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded02f2f047d228f4c3df055d99abf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d48cde70c277c4725c96425506754100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6cfadf5d070f63e74ca5539df592b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753a6cdff9fbb26cca91725337baa5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6adf3ce17bd6098796cd4f5dd47a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ddfc80628c3cbbc4ad43de8490b9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91b2bb3cc8849ea2ffbf5744f645d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d09c44c734e8474c0d01db4d13664f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f5a5a7229aa02b075a304013ca60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c413af79e8b3e182298ab0442e3a3c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df762781bba187ae4620ec52e6745e1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2fcaab403f0d0d9e7e5f9de5cd63f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94c2494e49361fd4a644511b6caa4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54525d0bbd953aaafa71e9a49ffb6a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cbc521c4d71794d544c6d1b3e9250113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334327c6c6c51a52f120eee569ae25fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f16c2ae5be510f9db37ac9480220bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909cf2f81d5dad2376c79b0cbc4d0ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc189d0b13b37d775cd951cdf29e683e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ff1a1c806b2c56495775388e7d83e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afaf6a135c1369fae6dcbef4c77db8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1120424c82279347d3d1b75bbfbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b69f037396641c73f49c98f1e7e01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a624467cf8672c003eb478df510a53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029157fc69bb96fd84d540335e99204123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa41e9080fe0a934de8172a6a969d70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf50ec8e826987fa4786a19ae291d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f484703ad49fa606cf70327511d939126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c533ec41922f75d3da518608d7280b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d30b2960556ceb6fa90e6a6770408128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2037cfcf75faac4ceb1fdbb799fe32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0c36ee0e3478c660e8136dcf65ed3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7d6f2f32f4a3bf436fe45b91d006d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc23251f221563380cd5e4388cfc83a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0593b0c2359553f446ee738f5b646133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de5b91119ef9ef9569a10a26e23eeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637c8626eb36f6d3b8601e21c994398135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e86d61317b7d313c092a94a4f9e0aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc523a5aa9ac38f16c4faed97a3bf93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179821560f4e5f062460f1679a7e078d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a35bf31269e0f8375583b0cc6341139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa2bdb0fb6440ef35cad573154bc8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698e560d374332677efd0d2c2bf7fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c55054697d00051d91246e352f0fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43713a39f0a5653869a85cc41fe9cf69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ebb167857e716c8457b1244ab9c81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09c2a4944e4196bd3fc7e00d7eefc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe92a6687a76b2b65c4d1ad5ac5526146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352c0ad3aeacbb46254ccf4fe0ca941147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e60147e19f51f20aa992b14f97c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480c54f4fa999727237e9680ac6a767149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61df372e6a51a9e7f8e69847109cbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f485a56a149604f3a10df77660d6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd94282c84ac217bc304499e913b711152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e448623d7a2384f110a6982756fe805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba17732fbf3654fae9d56fd344d509154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed578acafa5a03b4cd844fb7f7eac3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35d0a32aa14913e91ec1ef104ef0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a3786cea8b2fa6491b2cca1025f1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3e8c7336fbbe4ffa263990772f8a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461626c57ab9ea224077ddb6645dc1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ebc811721a56e5babc2388cfb5976160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b850c3c58d74ab9743f31a0d6493d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819926f74f1b1c64d7d256ffeabdce10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfbe71e85468f507ebbb78a309be82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134debe7023a19c013afad4cfe63fd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b7995fbaefbc0c0bb8198291cadce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37031683ebe1cf7d6fe2dd3189c24e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf03351f80d8f177e017a8c5eddb70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfefa85694b781d64847cab4eca89e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c46e630706d1a71bd110e87236b723169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17221f2ac6037b27f54436cbeb1577d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ec948296739e6e5c9ba118ee13a64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c4a6fa7d67e35dc5d7103a6133add172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386221dce7c94fb76fe8aecd9191aa95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba07d739d76e856864239f8b10c13f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa4e7182abddefd892e385647e82b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06e9f83c4c4246465a41b94db8ea74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f930736b595acda9432a6f74142af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1ce599c3d902ae07b86b9969e1a00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9d3341f619e89c4cacec6ac121eec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188286947ab40498efbebbd115661a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bfa394ec50782bdd9d6e1c0e7e044181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faecc56b68be755699260fdf77b12a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c3bd89cf632a783d9f34b710c4f41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18fa6e8eaeb55ef3738a164ed4e8b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf3a4232f54aec91cc8171ca77288185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c16f79daa9db3ee57107f43ec81e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1034b7823dee8bc13d802a2279593187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59521def9a44e070f187355fcb92ad5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895d892af7a83d66e5ab7add71fac43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065518868165951cc0e7a56224ab23b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d428a4b5d0952cc1d2e1fd63f993137191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443881d207bf71216b45ba5aa67fe07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6545b9c7499d3454e498fcea314ef86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeb4d0e2c53d65c9124861b951f388194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c92c82a2c7a7097017e861a9cbf74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a255738ea162ed79e3382f39cbff6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9405494c664c835114784d42734620197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a43f371abbc36813a7688c0fb2f32e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e7f1b1d94522744bdda5a96c1ad8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1510d0cb1fa896a5a0b2113f0d7fd78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e68582210f3f90e99c81d51996411201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835617e99e8c8c2dee85493cc4fbe3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b727a65ec4c286cadc47cb57b43201a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7948444cbbe80cd286c825d63331c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8075ed41503ee2fc0c8b11f53b1419205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb132cc6f6efd866150a67b47430bbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d2f291275d2da9aa9a5b091d5f8cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb947123aa2be830f557ed7bd46319d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcadb432aefc111135ac98ddbccb45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3934c902d1d7e4a85bb5bebdde5cb05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08be39b631b45e83f8909170567ab5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50824892e08638e1d81dd79a17ae1ea3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a51b41211ba4a871b7386c4824698213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c40c5ef176c78d6ad1877b2aa9e2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087abc70b13b672ebf3bd8b4d182f8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34c05fcd42d9876be026cf7e2ee52b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbb11bde29d0ac91220c6859aceb99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d8e1750dee4227c21abedd48d7fcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427105ef2d944d8ada0d6d3de84407219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2653d69c795b5e913bf888b3551c91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f7ceb01ff6753a54fb2c0698c38d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e62e1c1b93bea8f86fd3d425e5f01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bb28caa663f05e321014736e26033223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da71d211e8c8fae27082c098532f89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800270308a57eb1e50ef4abcd53ad01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f9787b27105de4e7d3575ebff1e27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133155c3e03d82d5a84dd1c98767f18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0a4ba288a22da73ffabce697719d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28860be0db351724aa09bebdc734ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c229cf9aa03da93f390337345483699230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d30a7a52ffebee40fdd9252e9de61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19be71b90b087afbbe81f739271458232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f33a2167f3351717dddcc99b58d8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9b15dd57b5b85cacb55003c8d13ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0f075959be06ea53dbd9a391281b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65216f6e824d5b31afa00b49a013cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec20fe61587e831fed6b37c8091ddf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d27fbb39241d81f02c8bf139e066b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ddd4e3cec74c2e32f5857c949272e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28c9b3aa03fede3c9cfb76439a59f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ce0fcdd49aee83612eec382d31dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722f109d0a5d29707aa3f8ed3add5cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7171daf60f5b01898962ecae2bef1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256ada723f97fb6cf32b30120805fe7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ae1699c92f7936378e9aa1be15f16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb75b60f50dd7906f7112bfc1f4cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf120813d46428c16a49ae61f6af9954247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7377fba12da7a70a15d2dacb2e7db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa3271c30b9063efc2ae3ad9ab542c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1b5d397579a4fcbe7e8038ef08d2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c59d16b9fc581766c8db154ab69ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22d8a89d4a03163ae9ac46b10f88bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c81aa7f50389ed2e40c19fd35b278253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f72cff2f7315dca940996aee503bf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d83091a63cc6a9f0ab3c40b9f32ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e520eec579417866510bccbcd6b4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e150f615f3d69b8f8460e01550c0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bc37f15c957ec07647ab196288dff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec17964d4416f7b9b2b1f6582dd210259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067bdc3d7cb1dc4770f360d96b0d170260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f18c77d8b4cce05ee871176302e9a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b267af549649a5ff74565ffc7745cd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4733a065ec13aa9363ab2a5943c46e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358690d1e108a953ef30ef2a451577f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2e077f46422cc8883c8340b15f190265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b66b7ed037eed0054330f7002593ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7161d00283c83aa3768ea908f90361267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee92fcc8f44c722127525dbaa8d54dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91627655850f1a59af3e3d94e2eb8a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ccd167ecf228006420607d5469b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8985bea7a73948a131d56251a4de26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22095b57c35322dff43ea490c79993e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d80f2aebab9920d89ce6c46be60d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401728d69cdb53cad05ec32ef6c04f1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839dc17b58a9e7f2a19f3752ec378df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55898131041c697bfc239faa88b6a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e46f714536f1b5f03a6507d018f6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1891a65c8375e6c2ce2767e2302e2cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961a124ba433eff4ec64dfe1c9578da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b44dae63467f7eff1b95dc5a6534a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f18e1f97a3bebd0680be03414b4334281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9530f35714fa29bbd6b871a6687fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999105b16a713f7ff86f79d92ae2538283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73630630537f983b27a827f62fc45a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5774573ea7baf6f809a246a50da2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb60b2b2beb31fbd8f7736fe5ccc600286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db1c4f943bf479c1cd1d8223b27105287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b4b6394fe38ed341987a47cfa19d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776a8ba596e44f9a1e497edb4c01dee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af2042deb730910aaf7d85e8b17c8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7d03023f35df55f807ebfa6cc968d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adff953957ec08c1293926c7cdc0f96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357767954ea5270f22790095fd952c98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8062536fe82cf1dffd4a8b5080d821d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171b8871b056582f2ce609420f8f87c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f85e58e2ba01ed68d3d459a6df76db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af6f48f636676231a4ef0cd809e4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02384e1eebbe9e36c1b23e00177f3b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbbbc1919dc56d46b36b9010b34e49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899ea337eb5f721f25ea714b619c53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ce9bd988caeba8ece833318017174301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec3f56d99734cd15e08f83d830a280302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80ded0513f301157da2393a2558a15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb752d18cb4a37136cfd1cc2571526304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac55c9d29899cb7c9cf6c5cc3f2379305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133344138417209b1d3a7f71ce53e9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5f1e251249da70b5d37892489850f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee290be5d3c78d05d1a021cc4435b8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1637d9b31d13f94145450f02666bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0155ae08c33a97633351045ae54eeaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca474183bb6c026d6a6dfe371ff709311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd54bdb1585acd0f8a06670b978360312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8afe5476fd13e44e21007e4b3ddec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec97f74a5a4ec4647c79664022364d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be34a68f7cf545cb12f3fd584ad676315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efe7209c4f7191f40f1f15df1cd355316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c908dbad29e07c0e5f645331547a75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98773c2ca6fc0248779ccc5d929138318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e94bf30287853ddb47ef1e47589524319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ca5e4f08552223d7d37c9e726ca32320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc86b87918ad7ac48425912bfe2ffb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d981732fcd0f15b96f5532953dcfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e3fa8e322f96c632864b21da6210b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11786c067a87a478018d956c50234584324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50657833f84c652b1a01e38ce8a737b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602320f56e6662257a9f8fa3c14c92ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68d35ca8cb86b9a73cf464f139af21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fffe4a4a779ce450321284fd4acc1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734959dc8091ee8486b6346d2ff28f7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc27be68ec7646571ba8cab385f671330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159aa5dbbcb607da294d141f984918331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc17958d4ac22274503956ee0b0cf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e5dbba6af6273f0253cc0ddaace01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701cf1b8e8a71ca86a6c0df0512c1d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc58400eaac872f03d8378eea8b5da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0ad6a1ed9ea21c2290ddf0c592f95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c88776840b173b18e07618b86150c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f21d4f43389a3f0eac4ea2532f81f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4a29780026a4bf8c18bb52fb067d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a15a7a1f1bb0b74707f99fa89cbd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29414163837cb811ea90eb0c4a5de306341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa7cf1c87ca059256c88593c77b0b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8488c81a8fa8237d702da2dd07c91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4756d824654d96e1cd9a7e0698db275344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d313b0f06d508ba5b7111576f19989f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed14fbfa55d9214308132973fc37761346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee04670b53e8caa2273d1275ddbfe2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a390ad8d0134e82353e7b17c9bd0c61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f85f125248c163c7a4b3f3431a5fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134bb1d41240667be7d674c61ca83a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e4c3e6c46efbd532d2a49214974e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ccd28a5e1f0bc318dd56fe46684b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c500e35dd4742291d33e73fcb5c4fd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf1203b1ee0bf2d4a829136f3d5862354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d2a021f60ef384427acb3ed684b5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd808c6bf139128285e6b3785d359ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf783949f920907e327fa55d015345d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786c29fb21ce4f10b0bb76bbe72fc3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef442a74bf2efb1e3315ddca77db0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5259e6899ae22b0d84c98320acd677360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c507d4697accd9d8c93029e70bb53f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc379272b3a8849492852e4c67d19ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92fa6ec0e714fd88761748c194d5fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9175ea7e8a38c09bd5667995cd6f048364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc894f092c415dcae4e57095d1dc52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd00dff6b5610902cca21feb72e53b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e262346c0070909f8db558b40ced367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0c2b3251250c6432092b61dc6727368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc21bf45100970f46de9150f1aedab7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54e017ee2bab7ac7ab972cd1aed088370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54429dcac26a69c22a55ca4c01d31d21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdc2c077e4a83c49e772f078bce40b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc49c59a8d5bfc24ba7043f1b8aece7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a40d6b94daf8d3c48a102cac14218374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77937b9b96d3e7f78b40e17f680e0257375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac19440f8d57582c70035a125376d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba9025dac8f4c4416e238a6cf06d1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d470ea42b6158ce65c6e541acd48c21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57a24d347a8976f465420a5ff528f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fc7d3a4d93f7919f21cff1d2f2763380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77930cc81e703beebbdbf67aff93ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582594ccaed35261d02145b51cdacd40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7275630351d9b50e94f1104afd38eb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f775071efb6e9f5b1aeaedfdb2cac1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75726bd9cdba908da4fc56af4aac2da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae88897126127a1eb443d532e9d821a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4c408e01f8cfb414e83bbb314c03d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b354a704401e3d26b041ff527657388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d87ead1b2f38766fdf9e3a17211da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04439f0d0045d3d4dca71c6002dab7b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf6715916843d9ecd34e76851a460c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba330162ad6d5aec97db7d7b52fb4f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641c582c0ecace2610232413612f5c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f075eb96b7b8ee4b167e47821b16c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f536cb92dd62b1fe24eaa64ce2cb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477831e6dafbeab6b9990ecd7b8eea9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329bfcc5a0e42a6f01d8ee380b9d1a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ded7db307d7abb6b8582b046e7559398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168ab4eba0e7102f03547de88b1f035399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e3ea304431687d475ecff9f72ddac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237029f1b0f8ea0e7cb8172c7ad2f4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab9ab5d19e8a69daf5102f7593a0cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc35f7717aeda3533ec66bd05482a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da91e2999f6a2a69aa17c4e98355945404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae813e70748eb8baf9346833a42056405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93cd513db1555c36e06712a5fe4d75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20debb3f4f6bf396ed91761f62309617407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce315a47ce0f15cfcc22c0eba989b51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52df7d7e43e7cd2e891d99e3d0a2f62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6447b1a4276612f39a584f08c7a44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5421f1859f90f4fe951d8b2ddd07a5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65739b2f21259be5ba7491702bea94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a843c1b90239a0b261307478d12e9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c212cd99167e0db1a85e4aa09866f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2d6616d6f3513d61ad5afa35ea596415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69084ff39f550a74d5203425de6f41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8056384eb39c80ac6b83f16d4b24a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54b1cc930f52d283c8241eec7a69e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf588d872db96a0638a86044aba6e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2563d788351ff15783eae7e6a79f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef424d4418c2a2226c219f24f2259c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbcd650b7895f551249f1f6efa1a09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7abb745f82512514be30fed550cc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e4cc5ba77f7968102553a2b619d36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739a56c44988dcb332639d53409c452425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e1fe0c01309bda0eea05da437bb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5a4cc7ef84eb36c2f370239d636d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303f508bbfa152b4e89f6f2e7b2f2eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee25ecd1c32403dbe6feb8a9ebd167429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1a318723927acd7278f39348f7337430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03272f7d45026554eadaa140faa426c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d2321441c9eca74dbfd3bbff83cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66932da0632c419b09d597d237bbbc60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1f51dfbcfaad4846b40db5ddf6f90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d799cd01420ac8d49a8357b330642435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be317f23d851d665bc94681454b7a2f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e744c4464c10b1f68425bcb288b7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ccfddc146313c37fde21c9bbf911f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b188b53e1a8c60d92e915e73670a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a14b3a46b7c31a5293cbaf46c24329440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11ae50e3ee9c3766ee17ace9e2560d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66eb8757f43b928e356c4b007ddcab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec17131168ff256b6657d663e296b24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24cd6286ea724af4010cf806156c06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feac5a62f4721302fedf72c91d5b995445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42eea7c9b377b9758f97ea88778b05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c07355b244ac128cb0f135d4a7337447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652e76b14ad3ec6d6d4e2bad7aeca60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce2b50740a6c5f7c2c781dbe7cb86b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf0f4fc37f132293878fd66cdc4a21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9caf95ee8170da8634ca61219bc9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1baa38434fe9a5f165fda061a9350452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaebf3a4746cf99e568e8d0aa0c033453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff803bf354313cee84d5f4417b6e27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43554f1490cc6d63479d08c39a36fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437efaaf101756c81baeaf8eaeef465456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b251a7c4a5ccd70ffcef4d88dc6c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94270baad63d8c513923f60163548c6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68913307d97d3030e38fd8201484e833459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f218e6f5aed5d83c5a12b634687f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd035ee2d5cbb4936ba2351be6862461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2384325518738b12cd1dfe69b4731462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2b4dfa24941e78e48c897129ff97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10405a929827d410c077deccbf5f2deb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07b4540c170e59833c175c7b8c8261465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62a8b3b9b906adb89a863e7600296466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7de3c4a79b45cffdd9f085673cca9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6a4823a9474d4d1dec777ddea6255468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e8b4c6a4b2206054de52ebeaa56e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0951cdc725706cc2b93271937094138470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778e8dd5b0f7219f1e3eba52b700fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4bda1fcc177d3ac43a4f72bc6cced472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e47852231cf7377a25c790460c2bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590dcc18d1e5928af3a49ca3f295fa2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a444f9361df511b38a5a74a4a3a7f7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1befa9149b83a7d2627987f6de915e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3510047070c2436c4775c40b9db767a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf601dcc0de8e5d3d19f66e326010478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e75d91218909a328e7176dfd6afe7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac5750bd1ab2fc1921817f62d7e8e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287c6036bb6453a5f21b9f05b29be1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069a7b10560a9cc5b3ea9d48e33bb91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6a42e3b342ddb511d59e763f184bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e811632cf474d1e2e314429da96b96a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eb8585be3831ea4e511c9c66dbcf3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32482305751c11fcc84f1ea3cd7303486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40b732ea570dd1ebf9fb077743c664487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d0f6e65e6b1c8405122a4ce6daf73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef3d8f18d1df30ecd2c69ea30dc153489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cd9674efdcb289c18d03ba1af8515490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b8470159cf22ac5d6a151dfd846c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58618a7ee592598cab6986d3c0eb91bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce9c23beecdfd5882667bb544a8d48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7cd58faf83aa7def8316a747af7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b792efda9beb6d842b4f1b0b1da01cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1045bb8a26931282c10b9e97cabfd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec854d8ffdcc09f4920cbd6ef7089ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3db39b72ff7fb0c4396ac6b71f9b5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cf14aca07333a141cf6435b6aea65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea24ca857eb61688ca4b033324a8c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e7e7f004441c9977d5a7baaf987e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12888c3907d7f5f1e61a215c9965d4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd923ef926e469829d3d3aa1929fdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313900c23b5435f2cda5e85569bda814504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf5bf7deae494350325ed31b2c47a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa648dc297ef1c467aa4390f2b42b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e8e386d17dc3e89e9cdae3bce12b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c618ed5107e2c8a2a3c8cc3d754f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949575d407d91fedde2e3784bdfe3b84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96e4accdcabd696423a21c1a790366510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19342a115728b407dbf98195b4cb4c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5f7baa9c8b9407eeebc795eed46e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea116dc0258f334026a81a6c84dab8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b025211aed5209b154e4b6d059d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61776942046b49d196741ee333ec39e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68884bb982083518da2c7836f53d5a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08c1b7b8744093f6170519adb4686517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ab1c3987efa6a12f7376228891aa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee6f4a234914b3b2b462d5605ea31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf5c79a6958e7dc5202ccc38b22d9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae96689137988cdf41b7af58e54767b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9ec6020089242554b096c6d564663522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503861f811389d32551eb7abad3f4e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2d4edf7c123c7fca22cd6eb05c678524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dbf8dccbf820955330f566c4145d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d65aed02b4571b7e7e62d5278f702526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cfda1ceb85bea980a865479fc8a0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d508a959e5dd44642abaaaba48492528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6322f58559d18aa3a05bf1278c33f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbc669d10579a5a8830d50a9c7599a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b0c8e3460a0b11cd3399e0c56b556531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf07973b9da41b3dcd25212a92f172532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eb306777221e5e40bdbedd6af4dcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf6b55c45b3510933a25b103c3b01a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b920f0511e5c2d2747845b6b4d844535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfb20afe3af564f2882c57ffc943a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163200e380067e52737182ec8c60cd40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eb154848b57913825c838baa06b3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15568b603d5381b8c593fa69416c65f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32a2ebefd8e3964d8f8488db872d4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67faf72c79d07cc663d49c49a242ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6047ce77a51fa99799cdb120cde42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe745c80e8d17561551b79a487fb1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41355c8d195022c1a2b05ce46ed8dfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a67ea4306f20934afff50121cf1c4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f57a3abd0d074f564af8ec4d53155c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717d63a8668f2e9d0389d878a7b790f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb838b2d8b6d8ed3b8323736e7243d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3b9cd4b43dfece89b44c816c97a4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571972d0ccaf93bbb518dca816978b22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe097cd6f0567f4ccb53d3fa564e4ea9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193f1000e85c2a9c3d3d5fcaff5d4dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1d6ec272f9aabc6af65faba456abd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cef4328ab24b8235fdd74fb3aa1e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a17f07d8df46fd7cb5273df491520555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d0f293ee463bde8d3ccfa03d54ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683c2d07c169d20227b34720808cfe6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec5b93830d14a7ef492182fd15efd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69159bfda76f567309089e2e3782c82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097a197bc0c9d9036f27625d3b6ef2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda82dd1ef2f08b4695d35efb679b30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53150035eb1288bc897f1fcfc6c111562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c25e862c1fd138b8889d90025d504f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc4140442d8af836f4673bc30c4af2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d4922e35756784ad83a028d94e9cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa1fd94f13cba4f29b6bf8a0fe5ffd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c7ebd1f113ac9d9a2504e563d4eb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02ff7ce899f986fdc2848b1b73d77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5826ce5697ef6d792057a3cbad365569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee8a677acf89dcc6b0f464c4f97e85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a28165b8ec566ee5a54784be85a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4963c784754b417d61dc89f87a1e1e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f3d5568cce82f44237cbae51399f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c0c2b6ad95fef44ebfcfc4f91d3a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c03b9093c8709af155288d7d6f4bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b89a026ec3bd6ff948982b2baf3350576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41971c8838732bc0b366bfb7733aade577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79e20d2772dc67fee2b92d5ffe8ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554cdf5733fd51768e550ca5aab5fb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019ba54efbdb3d8f96317bb03dc2c56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dd108c1e88b0eb5b2dcdc48445b4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b8b2a872734389a88706a5a89306582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf737ec1457f367b548199f2edd52f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc119bd24d07e85e0c191ab5adfe3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60a2a314b961f1185bf7834e600e4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6acb97bfddd6a8c5877f4c9ea6227586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74dc5f8b25721267a9043833501e65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2a2a060e6754494def6777cc9fd63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80ef347333e876cfa237db1ed662ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32c255ef92c2033dea8392806e0b40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b5056a0768ccac1b3ea1132d45bac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d590ad471b8957b1cabbc9dac1173b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb102a7143ac11be807c09c9d8f99c22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90798c05da59f04a77a2df2ef2f4a0bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c7658ffe47704b0e1ae4e8183ec40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42d6177404907d82ac5fe7a8908c33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534253b35fd032e82e685fc953490283597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcdaa8e8c477ff88ab11d995e0c0f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28f633a1c3c5653c179d834ad03db3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d46251c19b59df7e36fc7b8fdc4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbf431f69e1a9dfffc95d6f4bc233e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb723c76ed946f1c26f0b2e647c2f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a1058e09c51f45f84baed1710fdb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63019f384f0491a6d8fe5fa2bab1a80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133a964a673d2ed7f2433c63a56b3e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012599ef85dc0212507695b37a5894b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9232ac29ff0f27e46d96f006a9962607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e8992c979cdfa5da0be28f62133b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07406d337e515874dc26d8696f7cb5ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c353d3d37fdd9427514145766622b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049794f34dafca9c7801bd8c5083b39a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb40eacf7fe9b4717816c3ad2c88822612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eab80b018057a7c3aaffc6431255b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534aa1a388e3a1b45559aab9f17d035614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0d9eb86b937d82d2aa9ff4a374aac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd0a25359e7301700732e2ea94d7f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a180080d33fff005fabcd99c88ca6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea135764c1956b514981279bc3356fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4712b66116b5b1eecf30c0abea076a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996abebce85317049a8ced61749c537b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb524967a239d0fe08fc0d3862922a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca116e637afdc2a800c39405f634f2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c32bd115c969f49b139dd1653e0b64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a740d6700531766ea085948aa99b5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595231c91297d1283011c69573bbfba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866607276537223521185693800334e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e80e26037d8796f66389233b6a239d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cdf7ea7b22b62344c100c0f4c2d79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad1993e639f5f3fc1ca372cf7d4f97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71fb61b46918ac4dd7634adfb2fda9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca31aa729fde81aa31a3a465acd290631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61cb6a5b02317dcaa4bb12370cc3ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7251f02acaef70fde97169aeedf02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c0c00bc42e4f28d3fb8dec7354c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d40eafd0f5bcc70ef3caa10c50ec6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db10d539f56cbe55ec32151583d3e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e553e866a26d17aeb17ccb3e38b417637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818da03d06ea54b677fa1f8d57e27f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a41034e9a774550b641be3bb3cfa50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690011a5f91a4197bc7df219d6ea563640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e289331b45b289613d21edecfbc9c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a6cacc4ae5b7b628622ba3332ce6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6aba5e8973df9ffe4c9600587814643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace1386c32fc653224b585caffd0723644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46637c2ba4bcbc6bf9ef5a846ec31a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7158c37d841631d573f98afb3421c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e21db2f4499c562a52670688d83eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ea32c91cec1adfbde8b609f537045648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddcee1be73606c931dae3153fdab38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd9ed841810ea2ef86b0f0b5e8584650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032f992378832cfb7a505721f3e7ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe9ba0a89bdc274942522f7be0b5a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8671db0711cc9058e2013b5c83f4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea2f4f1238dd661c253b619f3bab6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06d0de418d404b074de8bdcd627948655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2370cdd42ee928fc8fa64dcaae7ab5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8db3c5bb36dc07b9e5bf8b2f0e98e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e92f32111a6b84be98703fdeb46f70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff136d79c937e6cdee39c6b60e20c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1d49613efd6e015f21b7bd5a98909660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1618357771516b290374e49b88cb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630e45c9dc3adfaecd2d105e224b26f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0b208a386724a22d6548dfbfb846d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956652e3b7f0740ddfd39d8d470ba73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe86c66795d66069af333e213e5fcd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc53eb89157078d754407e2cf65162666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b784f3af777a16f550cf7d7a91a0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c54a9857b2b5135e3b1ac972af5a1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc7056692ad642e1b8b315385f66b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9310dcb6c4ee01dbf239cea3818091670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c052840c1575f8d646ba014a6b50c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb02b95dac77eb6915a1a15bd30b201672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df09c95eb288bb9a14d7e83273714b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4104f1ec40ad8f84597ae58d13c0ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0375176af64aa2853e7d7a54be98e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b79fd02eadf0a6bd54524841c790cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb946cd9bf7613aa148398eb5b3f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdff16797e62260a3cb0a1ab3b8b74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959933fd85080493153b2beab8b0a01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5b626d31b0679607fd9d137befb3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575a6a42bce3570245c286eb56593ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ad49ea131c4f8283882c2c383cd75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2348d7c88f4a69b289cc60b60e4c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e04dc02205cbda3ec7fefba13eda5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68205179535b5b730fd9fbe5295f50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12cd732264f5499edd6fcb94645869686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8d7bdb7fc6cbb5d2fb8043e3f6602687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767587b33b6a5de6c969f7b0372a48d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec376955285a3926cb2e2dcc9946dc68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33126b8c7fb0b32830f82d876b77d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257f3543f7455bb8d5ca8bdeb9891d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e528ff3646f27415455e82c2f90ca3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8f820e487795176a70cdcced4e24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07817e7ee67675b7812726511ade68c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24eca36801648832b97a69f45eb0c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb31408cc72a811cbddb33798127a4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf928352ea27108046d8debf9c4193a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497b294657dd2f398e69e503ed3cf01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e79995702ba8dcf8fc929071a96839699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116181cb36bab0e77e3f9038ea361bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba5f9626dae9ee16f6cd7b5d059e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf272ef6f23235a28a72c976e8f27b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90676e603cfc246864da5b1abec406a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c601ccf36b6a88c4a351f8a9b7864704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e2e86ffa376f747f4c6cbbc53681c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85939e758a8cfcaf6bb6c3ab09af3352706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d2d959c8e65f96473107c5e40884c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1694c437c3e4ae41ccf4f6f3b76029708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332780f9256f170611de20da0e8c3046709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6748c001b7a47c35639dbe5e60de2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501fc945bdb213afff997a165ce6787711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75de22e64294f5980f33505c01eed99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c217f6eacc9ec7d09cd37bb9b0d4580713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec35b2c1172585173d46bdc9f6d0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dea963f180919da3eb536f9cab423c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19c42fc126596c15d62f5f55634fe5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b1e78b840dc2eb2370bbbf3ad0531717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bc754ef7b1d56cef7e34018b78cbe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce2204ba80ea5a9d51c6b533dc06f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc865abd93ce83b4e702de9f864510d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31499bbe2835776d6bf3395bf430bf94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5512299a0553a760da758e7380a7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f51234a328bc3bbecd193507ba022723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3763ee4ecb39b7efb1015fe40be7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a119aff92eae29609588a825dd658d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a6164f185f554414152fcc3fb788c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6513e5fcf5eff33f195c2aca23ee3e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69984566804f03ef561db4aee5bf8350728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9df010ac1113535303ccce7a71deb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c7ef4a8076443cfc3547acd48998730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8935b10d4bcc89894a4f304b26e4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f006933049f44fca39dc7278ab92c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7517c36ee9d0b3a10dac2c0be2a9a17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40117e5ab22fd1903cdc5f11b1941734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87178415a5b861049d00399945c055d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c0c48ffa5ff84230f1d5c0dbe6e85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f08f5832593e19a173d8e662d7b6d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9977b030e6cf23f6c7da166cc4c9d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865f274dae0eb195e02f7c47f79a34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc11c799d442d8a54f0df44df64ebd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a071e09bc0580040c74b3d798bb35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22efa6f27bfa885458d9f912e010ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb25cab0f14a61e37680513cf206ddb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d511c457b3502cc5db57d203c87802744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d1a9d2cbbbbc84a83e2d0e2e5654b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08e9e1c5572a64a08055f969150194746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff4f4df26c901efe5e69c8d6b52635747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3107d8fa89a3e359d90e42999482d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce04588d57b626c809312770fca4c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcc37fade27de973977ccb7daea1b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678e4e83896642cfee7bbf4ae5c02d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad39ff6e463717787e6b9410c43d30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7107cab18ea87207b92dceff8747b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfe74f1346bd50948f97780caeb122754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfca8dfc6ebeacb0992b96e353cdb14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec909221853bdca53580cb288a0672a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd0d222f178000c7cc6f9e8de6bad4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b826e979f512d05b31f404246aadd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349076a887bd1fd76120602cbde46851759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6f3b14a2b9076b12423331f1f0dfe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc1b8f31457a1629e8aa51061e57a6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ada0c78952917a867152c018671dc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68da9940dec3bde22037ad98bf758d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be363aa12aff97424d0d866407ef4bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd314606ad263de1d9234b6afd7293d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9235db6d7b21feb678b0e61659cd057766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8135172e00bc2674471468a028c55767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f579d45751aad611cef067a23dd473768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffe8cc777a1ee3502307708640883e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6450c00a9cd348e593bea67cf04bfad770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2043280532febedac76f92cddd45d7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26f7acc30b7cb719ee4172698bb796772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0db5481b98b9d3af9ed5cc593f285773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce16f1f7e590f767b5f90215f6dba2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6b927017f30875c8fd80aeb475985775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0628209a98a077183ef704d27bbe4c4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3821ab47b3b5ff8bb60bf8639b0ff777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14572a193c112f434fd5056e556fe4e3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8ccbc0207ee2b8d1f9c049e7e4461779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff254740697c1cbaae86ae772aac457780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1598110577bdc73899c3b602efbaef4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9241f413c7db5d2fd7747c4df332a1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf1c512f5e829cfac3f11f0e9558e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38602188de790dc00069168475d6438784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627bfaf48d4901919746c5a0dffbc20785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d25dbf5dd0323796669c1a08631af786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d04e31ea6642a4f526aacdb26251d8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a5868551569a599bb88c8fd40ac7c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00961900cbe983e2261963bda7dc53789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8503175d98b329118f7856a6eeb34790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb568716ef6d9def3fe5f0fab1c310791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2833a6313d127ed48169a6fc9e0eee792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322479b364aaaf6898efcc8066b43892793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae610da4c44a5664e924d76a4d9db3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e899bd5e0f7aea828343ee4f45267795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86acf8340e9d16d78d38a3459dc0ad4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394ac48263c61369830a8b8aa0f2c92797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee163d2372fb45b64982e7999bed57d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e14719e59180d4c36e0fd101a4c3d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25630f8448c508eb8c15c2c211a9b783800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaf8b73eff639ff1557ec011ecbed2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef060e8ca322ab1d74783bb87d5d9a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c3a356286df43efdb846124a5c9d5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abe8b7a4ce02639bf44b90c428fe44804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0190ab6bc071b45139b3081d5b54e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6c825db730971a66e5003ee82b364806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77859bd57c6df332fc98fc9102469bb3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcc657a5f52791fd2083318acbb513808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb127544bc5f2fe5d617b7b0954cdda809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b4e979e9abfda5388f1a8d4a1ffb1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc22b4b0f4306f8a3de4bfcf4e7d9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7878af6f463005ca0477e19774c2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf2bc33e48def000d9696b18fec37813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bceedcc819ddb3c6f57e54df085a3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfad09ac0e991d6d68dc8809d0cbd74815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c262dfc7618943951b728ae950876816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077259a76dd47d86e4f21469b62b7b7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f4abfb9740039e0bbcdaa58a62c7f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb515aecc233902d71a5babfa45745819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d757f9bc07d21f7c6f0e032b20673820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c03af93563ecfbb7b7efece3cf2ea821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b920b1ecbaf05df0853107ed0f9fd0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d6110965939e71668e0fdb55f4f2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bfb1b247d50a2c92abcf01db78458824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966ada82fbd43f1a8840743b28a9ca8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b9d44b9a46e8833d486077700bde826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e1b7bb954099ddac46819fca826e5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992a2dec5446134fdc384ae66703b20828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79cec46c940c02ff0a9b062ca3ae6e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0fbc459f0185946d1d05261150387830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc424b47f3fe2604575528d24548b0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862904db4277a76a58a753a797fd3e20832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ca73ef812dbd98b84e96f8d80acac833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198510bdef733f131548b083e7879be834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e74ff589306901612b2322d3e70b0c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a03ae74b84b33456560db4535464b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b2a3c3719526092550485caa07ac837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5bad3cb573e7abea58f37fd53cba9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fd5cb289aff172d1e3a2ba341287b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a6fb7c46411829f59530d93b4c351840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970afdaba49268ec84f5469686b63fa841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756d4ffcee38e585b85936c87ef69b0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491741c789e8a9bfaa37fc2b1ee61dc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc43f45aa03eff42b5c2d4618f390e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec66b9de39a68e19a298456d452647845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bd0980e2bb085f30314654b8b1dce846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e02f994bb18e843f4c673029c832d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b21b4cda4d7b53ebe14ebd9164782848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564f364e409c867280e64773a421219849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574cc6db6f6b4a27f933047ff1706e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ae6621091ddfa93390213b3b45d73851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d25b96f6d5f88b64021a43bba2007852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc12119f5359d337052c88250ca543853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025924dce99363118849f7500e0fac0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf48b1f87a8dfbcc2e156df9cc3a1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c3590f61868d551119ab853484bb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42630f64fa34056e0c6bef44d8a7d6e8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2ab71ea7934114cab42eca219403858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c28e91d5955c2a4e358384569dfd9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dbec8cde9e0263b0b1dceedecf248860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa032745f1dca6cc92353daf22347861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5c6cffd010c9883add8696328b2e5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8091a5f2b23ee0686804a39a24561863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2ded1dc0d2605796c7af568e332ec864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af86095452d41b78ef6998eea49bff8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9070fc5ce3a6af45e658482f3fea41866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa7f0b43027179d103c45ef481ad38867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9484cf2cd10403a16cdc2f578462aa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb8baf5bf5f3690601523dd8b745ca869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd118ea07e10c026da562c34d78d59870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e281e6ded421e65350db8b1ffdfe714871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2937d716a04fb5bc98d30e1f91fe1b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff556056d516a212c1525eb5f6971d28873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c3071d7cca27d1ba8706d43a8c84b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b6dbd486c623826f237aa7c6f04b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ed05731850ce92fce70d33374615876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708197170c1239c2200eb7f44f0f3bee877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dfe32ad4e79f6cb7fdd468a266491878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382c3515a3e339c371be89c8e4a4ed6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec968d9c3718352ece5c297e3d0e082880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721557dd13ede6f58c531dc59f280e60881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04ea360b93bc5a1e6782b4d739b6b0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d3249cdab768e4f4121d1e6de365883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317569dfdb7e3d3ce0d060405a3a6acc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568015d91e713623de80c014e6e75584885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c0cb3272513159bb3aef432a96542886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320be274b89ffdef092ea202e9fe83c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45f9115438c18d4019c3b6c04a651888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59910ce04fa07b8dbbd2ba4bd443a4aa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab736d9fa45ad7b87830bc9ab0f29c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b17a71dcc7eea5ed2b20986b2d3cc8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a37cedd8332638770052026d291a5d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e359280af56580505dfe7a8950939893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e183d1197a4e2932a1c1ccd625eff2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bafff659922cfda67ab4c323b1da5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47181007e70c00e36a390254da6936b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5943ffd448b4c3ec57c1787b6151e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc452f0a33f1e2c8b057fdab07ba239898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3813ab36d669538170d51c82881a0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a0f6b4f1f86a3336af90254c2296900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8ba475c723243fb3b640c0e694f92901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6b1b08a33066dba663a3df599fa08902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920d418ac22d4c322d93593ad6ab40c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc954bdfc1ff8f808b1a886d49433b5b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4975ec118c61a6901c28ae277792e40905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbbe637222f7fd58d6390b6ef9d683906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3db1e626954c1a2f371a41e063a23907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698de71852ef8311fd65fb6153a6d41908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f2ffa6f0254343626f9e03ba9a7be909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25291507c9922b873419bf37a45b7aa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da48db9deade7f193fe2235732df15a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ea2e6f74b8802e585b48dcfb2552d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ef7cfa97cbc505706da1ebc8774d4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf433d40365d1b9832d0da9f6c3e0c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a17754a8a43b46fb7dfc7194747b30915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e682761f8c87fd0171c205a749bd1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ff11e5ee0f520463efd2fb183e0c8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef528a2a7077f2d09a5ba96ce0fd69918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c9e2cb6605d377cb2fe532d5fb0cd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0431b402b9e995c49926ff7486b92d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16345c0a01f2f2262f1eb1cbcaaaed79921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045a777a796778f0426469e8c9cab0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a3f9cc7af6357136e5430432ccc92923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c181f586c6a007f5a7e47b731c662924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c4f5b5a372471f302099a63fc6db7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb7663635722a72d00792445ae9281926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e4b173dc7a508e079d960a1e5ab9b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6b2be66d9f5c9258ed59a345961d6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bd92990335c5fde8ade2b1fe17091929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818233ca256f66d12d5049aff1c91ec930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9cd18d84382dd64b8e3131fe31d09931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469940cfad490a64e2f849eef7832303932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106483d30fefc781376a3acc88ad0c6f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9961a2fa041adf0be769650bba8f2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c992af6cb5679b9f9bcf4f021315fd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5583005d7f5f3930059a924daed4e6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129488684b968c312b65546dfd21702937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e467627b16f04eb02113a281fd38938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84613beef74deb4dc6ef11b57757cd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4e782493bb7700b51b1788e93584f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ab0814b1b9f7b31f54c937d3802a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff5586c58a37759349951ef7f472ee942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595c223b953dba329314835a2f72d2c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dd6e8c34c1cc7937216df99f79a47944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556f374855009538472f4d04cb1b53945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130bf2c76ea33387b6009794be15d6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9347bc4455b7cc2a8dad42062202b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce591708ff722c34c261f396b27e7ea2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712bb2ce6c5e9d797816f07db4e4219949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89e47ebbfb7e3a6fad355fb7ad79c3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d25d1358fc1f1d773e5bc5d494e1c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5bfc126a68a56a0ff9568e3165cb9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98cf1a0c443e814a247baaaeffa3ff953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4ed466233ff0fd652c122959a3566954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a65967798be8a9763e818f23c108b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf526c6371a139a06b2ead4abccbdcf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb62a4c1c31ee169ae002b9b1167929957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de74b8bedafb351d70062d270288e2a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88922bb2dd04cd5a7ce05e374e981f4d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408cf6e64955555ce325e0588701ebe960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d729559de0fe1dd8c5ee8aad6255961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738f88573eb84a0852289cb8043994b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb02f777879f069be4026c413075f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e14977fc6c4aa8d914795604aaea1e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e64f0828024a9c00814b11bcdb65c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eec4ad7fd075f8fbc620c486f17f3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2146f40650881ff1356616855a0573967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691cf783081de26eab4cc62cf4ba2cf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5692f8dcb677ea8e78a3bdcca9655b7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac410ffed3f46c99fafcafb055cc2b7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04b27f5e8c9b357331fde6ff853099971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e7afd4066a522b8f8478052fccf4d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948216554e6e7075ccd2001f8679e03f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf9a176be2305866f2de68ddf0c9d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc02660cce48c0655d4af773fbed462975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>