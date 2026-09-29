--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,216 +613,213 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
-  </si>
-[...157 lines deleted...]
-    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
@@ -3286,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609d2136ce90863ab72556760a1a6d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3928e8065a6368468434c7846a1927e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde027f207497b4fac5d6b934968601f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc8bb9498ec0b1c37cbe5b8e8d82d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a8c6c12b385c529248356db1f22d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6d686d08a6bd7512b631890baa2026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827042680b479a4dd3c2082f93d30f177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332ac34d3763e74e67bfb29cd9f7ec08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75239013739880847116f3af51cd24d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab67377c20b7730e575b913b04af0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fd3793445f35e23c77b49eb6e95c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666288ee6ac974e7ece0529cd30cc3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4bf3cbdaccd7e95e756b800e615a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b39916a7cd88fb6370d53e3806730d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2e4e8ffe81f554bbd4728d95432c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86013b17742ee9323ddb21784c39adb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041304f658ebc4772df6bc8c5ad737b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814d835c35c05c25095376790f44c2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133499afa80cc7dcbd81cb4dadf3a18b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c237a7012d41bb8f94c642382f5ae620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daa4951d11f23a25d74133812343fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398988c1bbb0dea22e5fc24a2f9e424822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbae01edc40948c76f4482505a10aee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311be9965534da221f231a4b6ae8915d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9911e22e7d5811177c4b212ade4da325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37250a6d21d84d086b27bdf80ee9b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157cf7557e19024c5df29b1d49c609e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd1f68b4d652c0e95990b81ed7f85128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeadf4eefe85737858892545c2204e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c984ec9b413c1972aafb518e3af539130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600498a679faa7421d8bc3874b3268e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69effd15fb477c1934d792c25406737032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4099d0b3a783c796fe19b9b617bfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5fa851b12a72ad674c29f2f97eae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d109d9fad504834fe2ce596cfc3c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8f21cfcc74910c7b4f069c3816f6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd3052432e71b7feb7ad28533f82e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4129879f8c921de0b3beb8f7976d33238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1091a7fe4c5440b9ea63057cef1a5d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9f7d8334fc751907167495e4e323140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cd291e59067e36e19c27520871a2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb4992f43692c364a01d74d3a8fde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f7baa3efc7e53f49da354bd08dad443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55931cb4f2ef09cd4415bcde006a35e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61031a81860d365129cf2beb33572d8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1eba81ba4264ef2c863c300b2e55c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae950fc001f2dea4c027f3788c7b47a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a6e975c2aaccc37916652fa447ff048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7507e4b38377713522452f91e5c78d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bb0792092183109720b015c0321c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab8a11994b70edeb50fa411fba8e2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ecfcf648043e3c1de0fbdc78f948c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff722d18eef2f6a9f19373e97965010c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73822bb61cd3be6372f834791664fab154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a86650e7530dc034da61ba8ef7a61855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662bcbdc814e67b2e8a9369f1c092456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb82ae5814650643ed72e0d85dcac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb316a83671e207580cc9cf58b64eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4cebc4aeb4fb0c6f3656a7d9c65aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a5fd1e89d68ea3ed95f5ea0ce4ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d8f5657c40c3c636a8d2f6ada5aa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6596f3972f7b24563c8230ffb0209e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05490af0189c70b2a85524792f7e26363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e1915a8a282abc15553b32c55996e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2195706c05a4306bc19d95db4bc7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad415347507f5f2cc255b32aeb189066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e3d2e2cc437c2fa88acba4894cf0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091d60bdb3ee7e49edbfc13fc9dc74368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0713eb79cd1653f52004497a081df369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e48b94e3d003d24294d275b1da0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc0a67e0f5f5f15339edcfc0959c1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea4e31ad10891f47259b222feedbc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878cd5f0c7c30ea2ac1d1fd49fa5be273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeb37dafb8880841637bb7e23c56ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9c692a32a5a5cc5796d35c1d9280b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400dbf23791d492d61454d0c7c9dee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c96c0dc8359df12e44a20f14ed57e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d346069fc032e7e155be17b57063e2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c6c8ba15addad3e153a10fb80e6ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526d3e821941ea847ca6cf3e350cc3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d207d60da8c427af07b5901436198981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb229bf0608ace57952d0d4849952c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acf2434c79a18f824fb89c8b78e4a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa8132fe9816f36e42672e9f0f929584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc1667598eea0587e9886603c8e05a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc029579024dc7c468decddb7f9849e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a1b1cd083d951e9917d407ee2f1e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770123122209d04f5cbdf2a34228e70288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952053577c90a6cb3dc7241f685978989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0172d2bf9b9893b49d8879301a070890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a57bb9b8dde0796abe2462ba6efa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cae3f56960dcf50d9e2886ae8b11b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f174d19a701a99cb7bb69627dbcfbae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d72beb6bc12c486f41c3651c3ae894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e12741644e1997562b0dfe453c59595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f6d9f00926ec17d4602277c6302396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a253dafa578f76a7b04d637d40b98b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18535e4a206fea28f61201fb4504305398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b073136743c237d0cdfee87d03fd8ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759a5a87052144f2f17d16d85d32ba0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161d4cceea4843deb15bedea91afe6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488b447a85d2740934b0ede6f32765c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d74fca5d20079efe3d9f7cdcdfb509103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb55573dfc33c6db63fec7798e699db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687e3e6960b13c9320f593ad78d44c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa253ebf19b260e2ee6b806238b472ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b77c670970051d87bcf457d16ae26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e1183482b91bb683445fc9c6b1bca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc176e99e94476a30c955ea3dcb971109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac08c77550b3ad1aa547c6307ba30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680858eadc905727191013b65b961d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c1338bb97fc2c52fc3691ce74da98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ca924acb67ead38cfa11d1fed309113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3e245f205d4230ced907856a5b20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d283f4dce7a968c82a20df76f91e819115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aacab11c8b58b4e1a9c992c7aab04d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddbf61deb94a357ba28794d6152589117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547302d7c925433cb8cc768f7c886bf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da87cf431a7ff2e61ce31bc5f0cf3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d4429c9d9f1688bee81ba6a5a705b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92de09911da717f6c3a61feb0a511b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5a2754f8169011a1935eb7e371040122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf844d921b4c25f2125829aa4959e5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd0da94091b7794d84eb29645aafb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be583637cf1a07b42919b6c09ccd3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102833fa4e043a3b8598ef2655347d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b677d3ddb2496e93152aff4c03206127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1432e196d13e382fe8da1bc4afa38b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a7339908bddbfd404e2dc35ec0a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165da55d76f71821073228a426061e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabab84d7e004ec1f3b034bda0c071c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade04545efb1f5c532865e57632c0831132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17846a03fe9e32736769c36e704aab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91d706caa9cabf9b663a859d0ecb77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8b554c11eae9de101a7b3b54576f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d156fc2fd2bfb80f404aaf4b6dc71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161238a76b68981d2226d1c926a0d437137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acf3d96c725fb75c978366829ac080138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde11132307dcf9976ebcf9a355f43d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a9d770a154de6a0bef97a609b7dcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a526f9d383037029be8b214128889141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006187f89907e3b2f6b916e003c6fb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4128f5749f04276b6aaadbfabf2f92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fc6b99200fb4bfbce4f30aa0b38bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27142e7e7ce862666dc28ee871b269145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e940979ce20e4fa5d09182e72fd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe58c24600c7c22ab6a8a4f86b757147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4394596ae606e4f6ca90e8c4d751f54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c39090b7f3970530e8ed48b65518dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422252ed35ee7198b2f4206aeac5a19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7562b7fbacbac663ff5a72c7aa33f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65082ec2cc087f0cb030d0b508413ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218857026db6916a1464f1c5f830d4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba9b8957bd913fdfc411cc310a7038154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3edfcac25cb1e20283e5594335ff10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ae460e6aa25230882be48f04e5f39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684020c5d26a89ababd94b34fe430e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324a51b882dfa8580d02d873e72ffaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cb7752fbd0a9246c0ff2557bad8a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d5087e438811bcacbb242a2346e3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39029ea9076c691dd7e1d1da82316744161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f627f2ea63553d1ff6a2607ff2ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff32d5641a40155bf72274f5b6c0c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f375724e43a6ff252da947fc35ecd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d369d0455bcba27e8ed1700cd0f409165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49740a4d24155fa69ebb61e724982567166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75098992e68409672300c5e94d7eb627167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8fca853f07dfe6b318154573d8fa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee717f8abe007aa5b8ed2bffce176a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d30729a97465d547b75de4706ca60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864990f037a4339fdc419ba4a9d6a35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087024d6edb41fb8a585a858682ae3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe9b6d65f9fc4c9a7903af3e3b7694173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31783d961e32db1852b4143864582a41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e70c012b6340f1393202ae529408a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bd1ea66a00eeee4c9afa40e116031176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f54f9e94bb4d7663d46721d1460e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410ce0d0d1adcb03fd9fd8297051bea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d38b1650a38bc66c32c7016718564179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf90c7dd7bb7b87583d6abc2565d371180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b320fb2f88b436490c16ae983b054181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2da136564c9339e54b86158a989a34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae398f250e649cd809f8edf1d25dfe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92d494acc3f6f13e8cbede90bedef2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b9f495a371c3d21c63ad390697a5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f65a867bc85ab1f19f9ca5f9a27a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4baa4608ec71534429940681f3fa71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024f3b36e4a47a6c36db53914a4ec8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4c9f750a719eca4e6022873f00121189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddde66245ea5d2898457b947338d700190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89d65b68ba522e15bd987cedfd391d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5a1886cfd2b9247d463fbf54021b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c62097b1e64b7954ec94d9b45d520193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924045386ec818f5c6f83846bd1df129194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58c02d7458ac4003c7adde38e4463d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39badb233272ba28d81b8278452fa8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61858787a5f45ffaac84c1df47ce8a19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac1a073b8484612bb324b37d81030c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b6966cee306b58436ea2154dcc4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecb5b671d12516eb7211bae2f67526200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498968931559b0e5105d8ecfe0f2851e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f017b26758e2427c05530ba5a6aedb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770736d147124a53fac4cf321068995e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d1763921c03786745216b01e876f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd011a4932998a036a03f03e63211205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8fc648ed8fae5437eec6fdce6b52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec212b528882dcc4755852ec4e243a4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a5df039c21df261040db72c7e649b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7580e10bbd1f10542e146cbb4a2c18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8695496d2646fe084ec6c79a39a84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c50b023d49021406d6de3cdbf11b08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f085316974eff1f1abfa2f5788ca433212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5390ef3c892b9318ba63265950823c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef6ee54275bd2fa85503c5a4566338214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b7f0fda13563c6f364a68223035d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349fe7daa081d0400a3f82ed66a9fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cac450165764d5b2e963a0d256cd11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bbd5ae053c4a51e9d5820903f8cc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e34e3b3d8aed38831273c10d0d456219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e407ed907e37ac143fe068845b31309220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b6647f5bdf3f29c7e32b82c139a01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874bbd4e02d35ce9e9541ca7f5f20f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde6932f07a35561c40063582859e7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11117a918f9de0e6f530c8cbd7503da6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b638568a8e759ae52bf15d937172d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bf707dd4212c1f525da916c5f15a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48912173460e48aa2712181bc0ba83b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab155d3f55ebba2fc993cf94ec1e70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc808dc84cf74af875a8c6fbcc85c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466926407cf95e3ba699e8f8a073655230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fad7bfbb15617e0920dd7a98c0a876231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3fc276cdcb63f802111baac79bacc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d6d7bd0bc47159776d9fbe65a43d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd865c7205a0ccab798e33cad9f840234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a012fec799e9cded798d07f88e34b4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeb88989e22d93fb92bb7c2fb39587236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b570681f875b0a10804a20b1c1f2899237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884a0f9b5143d22485cdd0242a6dacc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbcfe32853e01855ad6e8b90ac0c9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c3c55c2598ff13cf7913fd23d7c41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c5cdd11bfdc68b02e0d16c145364241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae6afb99501acbd526f0434b715db0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c8370310097b9d1a929e3862cb4d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d422d15f8bf5d630f48c938a4b3ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0b7cb219787919b27fc74913e048c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dbe92016cfcf68249d8a6ede5946e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea4dc1ec2728c5909cd097a47b405247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172ea732168e685fcff85fb9fb3c06e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51409008c9b85a1571ba4a73b59e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417d2cb257071afcfa068596fd20ab3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68805c16d8b77f2fbc33f955f8d52bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09fe5f16f817048b2496fee40f9e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6fc31ac8de03be877826456e2b33e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee069823730007140d407c0150d7c58e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d420a3cef10d1810c778b652e609255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2592afb7ef3f386fc9a317064daa2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce181c6d8191cb70eb01eb9c553371c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae905768a52c37120c46043de94f8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99198aff8a560d9726643110a8fd2210259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a11b79a5695efcb1ba55f440f2c3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0477e896eca5e8b8dd98c635fea9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da550b9c7b23f4fca173d7019a4a02b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb8c36dff64596ce6fbae2cc6508c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d32cea769e09b91be373213455654264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048f237cd709191d687fc35bef92b77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856908617eea453d0b01195897d06820266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67847e4338b66928b804758d7a9a7959267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871f1acaab716046973cac4bad95883268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e746de5455aa2c787f2e3ffa02e0cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d659541b7fa20a5243fd6c3562dcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df66734181bfb92e13df19a9fcadf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabc17efa6dece9846f5d3a4aa37174272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd714dd1cf3420f18762aa1ca67cc84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb7e18dc9ca93a348fd0708783394274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c738906ddbb2a5cfaaeaf5b0428694275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd09684609b35e0f93dff4424dd192276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7ed44e737cd6a160dc71b882128e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee6456566e676592f2630b2ca5205278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557ea3b1ac36778c75da30503dc9bd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f57415e3d0c41c2608f0d8e42d7be5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92287aeb7b64a88d83e4f6d1dd156eab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc686806e084400aeff7806b52c7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c04ba32d08956e9b4f97ba7713a19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9455ec1a60cb86572c7f5086a8598e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eba2e316488886004a68a0d05d34e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9e7679a271be09121d9dc4f75bba5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c1941a9c0470146483a949f87c43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc874c6d0bea2006e04aa8d1c6638c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c735e60d817f1ffbde688c7dc86a17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bcdee8d6ce68e4cbf90dbd8ca4cc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0864aaea48c0f69ca57c7cbb33fca0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43494a5197b12f77c2e3a4f0e2c0906292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcc61845bbca37c28d69afbce75a48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3c4dfa9fdce50f87be7cd76dcfef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfd168b0963ab0e053cec7b7d78d6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769f1035f125418356697719f438a66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346df787ac4bdf62729be5595e8a4e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aba157463d61260ab59391dd99d18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fb004b1f6f84c3f417af2240e7c94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e97c5e0709994834000955bd10ac2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ba82ff76740ee9a3811af3f30ac93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42c73c4b8427479d550c67bf4d74fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32100cb90ead9b99ca0edd558b0e7bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d047180927e44f42dce31104aed89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f7ef1813191a7475239d96f75c249305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193020a59ec370e3f72bc8ac9e853e30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec28cc47ac7a88b9ff327259c654b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583b6bc2aaef94ac920946e63b9098308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae5555195ef92f17062c61c660b421309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10616e1ee9d9c872611b38f816fd2fc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c38e7ac916673651be04023320ed2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825bd0d41b5ff605cf1fd0568aaf41c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd61c29d7970baa7ffb8cd88c912a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d2e62e2e1233ccda67334bf05536f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00307594c17847600d5d0a90d4e75465315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38cfb82fc00956b2c93b74ad5488f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377e9a9df1ea258437d20481ee96bf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882680e4c493307bd72174de930d15f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244b9e8d79073e0f66c5f2a6705bb94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303eebcb3bc1971003967a5e5d12d27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412dce6894651bea6e92e857c241fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dac63537465ba6115e7c67fe898b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaa6e0ef8e5b70b0305c7d6d4a828d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c514af6fb261e686ee98527cf8ec1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd43e4d6ce31a65d02fa0262a6faa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b8f42c45d486c454f2729a979abb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f5c8b17fb6f6e53daff2a120d9c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8cd61e957d9171199dcb411eee647328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4d5c1b5501491f2fca513aa09534c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaea2789f20c17829f8551b9385d41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab8be2f1aab4b4ce2758ed0f3240de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bd927853d450b306642117c409c9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f29298ab2f8b7671a8a5bf5617b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ddbbd29a0d55a113ad59af3af17f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d03a0cf269d3e53fda0e860d51207f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f39c38a3a88a69cae51d0534add124336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc02c270cf37e112e936c358d47104337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60974e1851b08164862878400792351a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6983a74f05ce87d43f1fc2ae9171e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c47a6611b35baf81726f9d3e0e95a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56ef5454bf227a2d08f562c6a8b18e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d9122a35a7384a9be1023f4192124342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd2ac3ec3158578efd4a0508d7684343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b962f1ff58aab360b00554c408e3a65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4ed782e3ecfef234ef128a06e4d1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17965559161189baa379416d390341ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84666aac2fa0d814bb51bb9e90427dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd9f8d9c912649ac01a3f82b4369f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35533f6d961eb0e182508f5b4a68b233349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5dc4ec20bbad5dcac56aaf7220541350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee842a32376f739bcbb1f633a3da238351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8aeb70f7f54bb720e471e7b66fba0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b704de229a2ad7157ec419ed8d5a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e5306274877c0ceeda80a111498a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32934fe78fc54e4b52d7801a1f2fa18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2ce59fae9cc390a188c1fe9525b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f2d3c0320f9ee38d3d6db00e80cfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c52e359a8fcae08f962b59bff1d5ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb41b06306e8910b167a7ab874fc75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d23f72eb1e0a45471b43c2439bab9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0ee4cb43b70829d140c60aeecfd20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbac8eaac1dc02f23246d1c4de2ecf3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c89efa71754529a390bb0fb534c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85325700c645a9a2c4a0cec5cd4fe18f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64eb49864f0c5130f86c3d3537a202365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd06b957bbec06a3c0c8620a1fe2b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652ff81fbad33b99e225e1453e98e91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978163d07009202ff173834fa566dcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6fb53eca05924b45085c142655288369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29079ecf6db2d296451b160bbe772e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000215decbccb342c3164332e65bedcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa4b5e89981b7e0bb4b1c5e73ae884372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73bf360952864efe0455fc7e5bfe95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1563c68af5f802d10d09c7b4555cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6dc14b5ef28e00f00506403657001375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e701ec367ea5cd7800ba9a1eb4f97f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e624e5c309dc4b4beb08690bacdd30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca6da1b631bdfe42d6033a75278030378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d46700acfea755b4a72bab93093910379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1a1ef1e2e3dae37c7f501f0590a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec5e543964521e431b91cbb2f1d22f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf124cf18e842e9475a3ff004a3ba1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8931b18df00c43192c5235fb041b7ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321aeb2df62dcaef70ac4fd7231748384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523fc8de509f54a8295e0d118437339385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e57e3f55ecc22b7e24426cbdf100386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a081c28389ac5907718ae1ecd5e7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65f73c518e88b79812476080f73046388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180f3c4a0b8869d912e3f0b10d5444c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66d6d878636c5c08f653b0e9e5c57e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ebe90502cbda242a624d6ad039ee2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967be21e2a8304322f920f3b5a87293392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013c48932e357d94c4343607a8c318e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046de774122be567d06752c858244c6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443871ff346f0a8300e3b15283349f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407386c724abe76d3397bac2758a9246396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d139568d92ffd01ecbc7da41f4691397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abcec372ef906b228b663ed953d62c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8b82e6941ed2012fcfb40992663e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2cdd77b8503d55e4c739bfdda4e13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6a7e8bc9b5f539c916564c310e75b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a495c0d189b94c30b7fb6d9c7d6c4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6139dc00bc63cf7ba1a20587cf0fc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b505d99aa8be1b4a9d43e4822994404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f8fdaf259fea245d3590d278aca51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea6172a28804c29a0d2fd250284200406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d02af1550ff89045e1e552ee9ffb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c4528532c4f8e22a3786bc12ee134408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b57fc67c91e02d6515560db55e0e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81967b5c142cbfd2e8077780dad2918410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe5e765b4f8eeb172c953796c33678411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7ee42546f43390cdc2b09f40be1b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1469da15e0b22d82df0d23934a553413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a44bfc0171c212715bf2519f338ab9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb4f2fcea79579c993647c22b1296f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fdf97b1959747cd874488880775b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5736f15fb53bfef04d154d67df791417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf71ce4e4e69bef95c5e4f7d2eca6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c686886d21c3f087184a915a5a8122419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf4fdba241295cdf36d8c53618567f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965793bfbe81eb5603ddce4f3f5581ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8dd920c3959225d9f9eb7d46bba52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754128a2b350d96aad5a5b552d3066423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da471ff8e13f9a52f7933b1bfd6138424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3273e6bb3258162792994eb66aaf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea9badea760a02f2877aae82617022426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb784754ed897cbb04ec49a7778cc603427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae565b200095142a55abfa164d4596428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb3504c05f1309f5f5090efe696d62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd859a5b0a07da8e8e6eb466d083d2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d2ceb2d71b15236464601739a6eef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6991f0848ec90087f3808f78740dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deeee0ac8b5707f4ed8dc45fec3649433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a44351f345224aa8fe11edf16dac3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d471e9781c1a3df2c83c7d5db84e5c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ca019c5bce69fd6cab263247ba88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b2101901bb681dc90ab21de7daa17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61d8286aee3eccb7ce63a3ac34e209438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467fd212159cee6d21eb46eaf520a12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253257e79f0dd509c21fb3c90d1b005440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be324f698cba20df68c6a3e56cea9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96190053c1ee8308cae399d4a7887e5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fed0753462c30cfc90e33c333bdcf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025986e5748aa657a3085b16c13cc576444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c6d07dddfdce3b2d08d38a7b9939c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dd0705fdbfa028a678c75341fca6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f28b47b95a3d3cb6f87bb1c3723008447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72feb9551086603210b56abb35d9e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357a6794dad75de88fbf8aa576e40f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01102f8c9e060f8abc3312101cb0ab71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f6c7674cd04b5fb110b5c8c832fd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346362a5fd74b36f80065e57695b3d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851928a5fddfd31b876b8559d5df4778453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70caebc03f2060fb455d352fdf2c09a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d17d9ec817e27a86f22237c03b81ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcdc2541d02709a8a7abf3b5f75323456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4d678f44ccd29c6e2c5d85a06eda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73462f77b0a3d6061bb7b20b88564dbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833e10cdc0f4d9d1a531661118cd6e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4745f863b28edcedb9cfecd710886460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1503dcab9196a4dac272632cef744b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821e532eb192fc426663742d62473cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16262354cbc01b1a6116fa23c72339463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ddda215130e74c9ae15b7167e5ad0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493477e72bcd7c2c970ba27d5252cba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929835a23fd2315e1b1f3af5b3e2ef4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6033603e83c39eea7da839a43c8c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a6550a772428bfce3b938e192a478468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26d54e1e43855f57b535716d948f5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbad7916598548a1c0fb1d91faf322470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b92976dea0d3084998debc6f1af5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eaa095e4aab00398290de21ca3494472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56702daad55f6f50605efb7122e36f65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391b4a37da9d53dd20082aa478abf7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15a35dc0feded86e34d8ad7325868b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51aed4c7a88057c67960b503ab62cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed4b932814de6c39d6fc9c042e76ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3514405c3b83ae6b7581475c258e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6283f7af38d19aacdaa8ac65e1c98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affff2088ba151c1539cc802905721480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6071832d5871bd86fd50068558a0ad4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bb5bce1afb1d9ae65279e180a6ad5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d24a698c9ffa6316c550aae8d504b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8a2ebeb2bc9f80462353e8baea4b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a9900ceab55e2bbded703ffc9e380485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0766fc4daefcff3ffb197371427a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe63acdd395d981bda31bb0fdb9300487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bcb08d4b49c4b6e9c686b4dac73c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff082c8571900b7b2c1675b78ea7fc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f5feab4d1ded4fbd465dfb2536f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a15d97e398b6b54c25e277e1d3fc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47b5bcf07bfa4466d73fd318e83b83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e011f3ce93d536b4b805109121a0947493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b759a5063838f2340f512f0876a0837494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ab78b62f3406dc29ae9d5f71078dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ba153ade73fb8e4893274fb539fa5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755ecab6bed383e28b498d9d42f4df3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54947459b7d55e68d8332f210dcb182498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774fa40fe08733fc2ae4630ab7924b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a029c522d2d9f7183e6523c65d69e5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54648bd0638b74b6874668d2921081a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2db182b4a415307953d28af75b4b71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62870582352dcf2b1eafb292c9cd8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4193de78f735e0af61edda2bb6851504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65d3b1cb7241301f9310aa21b5223d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0382a1b66e8caf056eaf43a318af1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f717414a5c977b82ab7bb1dcba0793507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c7b3034cfed2b7426d7dc6de87618508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365389de5696d21261961888c379c428509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae19fac5a17c89e5b9163a165cf28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c4df8b9080c5472aeaa4afe213b2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b453ad2cc1f36274f781fb10ce82a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcf504cbba0a786a3bbd7021266b02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f148b9c6d751cf9aeaa29a0808b3048514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb4175bff9f3c7d85592dfc88eae8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c287dfa2e6204aaa94d7cf1d580eca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f7cc4a962606c6b95a98e462106e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836c7bd850cc98221724e7b242df6f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51477e99bd589832ce89dbade68cfcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b8e4c4dd4e8076149935e27fe2e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63047d98b14d1b23c4b295b74f39ea8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27021831839bb84a7a7ba68d8c418a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c7245391ddc83398dcc3b55fa724a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc3a63c55a90a77d99a175f139b866524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2243fc6b76b5f6121352c6b131cb841525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f278162710d81cc20b1b7debd6b02a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d647f2ad25b1138b08b47fbbc9c004527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b27eb81442f7157b27798ca441139528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8baf6853775b552d6afe6f21994ee9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05611ff812d28fa25eac660a066ed1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a3e252420fdd698b11b2a57c6135a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4bc866af6213e421b78e107dd6137532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a291adc5a5ecb9373eae1c5d0998eb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fd2032a3caefa9c56d99632a7c54b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a980a1fa1a66b68ddccf8e634e08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13ba63f9ece18f8c7f13fce9c27532536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c81b525deb3e0fef9f38c94439adb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc9bd3a3437ac93f0c6b085beea7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c2a37f11d460f8abe205f64930221539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc218a377354aae75b8d155da7b71bad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180453635570e62021c9e009bfc4b8cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a24ef0bb371c75606fb875bef5f09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b08a2fddebf2ba2c13bac66ee4dcde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2f50913561b350ec3f0b04b4ad324544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e751c57a47add960371d08bf190e47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635632faf7024590654fbbf50b9a266b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067d70a515142faf6be5f9a31075443547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979644b84f339e9dd2b8bd7ca249910548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115da01fa28763566fa357dd690f2c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddf02f05375aec82b1f072061589c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f0fe500fea40625fed90b721ecdf5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd04ded826c990ca9a9fad3149c65a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50ec6f574495d5c6551d449e3d845f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf211149abac54c6023283674716cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31053a763c90f2d5c98463ddf18577e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb735c6000ddc6d95b2bf23fcb04c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103141283ab35b9a36f566a5d6ff30b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a35d94201afd7d7a0ffcbac99671d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3d98fb0a421c9e045c656a47932b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162951742069432dcab672f91de66e7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb0143e999161f15be8718aedc8692561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac5ca229de6237a5c5e1e3d950d6dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d9a8091f47a15d556a614fac770a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff5a3c5b9ae4e5c743b1216e040543564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9377760ac4930e391902a073d8e96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47a5283d03d0a7451cfafcd893c9b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f2da6b8c280164a3d7ba01de822be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c3ae3571a54cfb05633f7b85e57b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de78f63d89393e5189b37669d3a007569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc957a0ef74bc63f40f55eb04af24853570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa3c25ec9a1c4cad739558d1ce0593571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090f67b4abf787b145dd9be3fc878cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5f68ef9dbbec86e1a92503faed87a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccce84ef2ea2cd33c13452e33e8c7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f3edaadd669c1b04ef58648b9455575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1de7224520d2354d391f239b082a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb074526f1f6305331adb59733093577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fcc44912c8ba799b8cb349dad78f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd586ac0dd7d6021c5bb84e88fced454579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb922c73b43c6a14aa8b0362a073fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01d3c5af027870d66473e118390417581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dbe628d7f0ceddc2ebe604df69367582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87490dedecb9b904ba37e5d217d56d69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c811298433555bc2f3ef3c0124bde2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a95d39d1adc77506a7736fe03612585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ffe73a116be9510b620aca6e89779586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf020fd1837d28817a9b845d2e80b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9481245c5607102a5eaaa240d984cdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7215c39428ef6758175be606ee1beb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159329806410477af5b7309dfddea883590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b67b4646b4764e6d258b38b0cc305591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33b9724b42073fa1b2c550a3ba7512592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143f7cd18bd76dd8784361e58772630593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee5f9aeed42e84dc73b64bd1a9924594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4839d60c8238b2af3bc8aba3d8bf1b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea9e3a93dee003479dd546f579ae21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d47289c7686fd233b3d5c08d09afd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9473c6b33a372b8b4bd9f4d6493e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7314f6a0685de872660d0f78e21dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ccd6037bcce299a798d7d8cb81bf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fade3cb0fd64039c92d2ad99b8609601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b1258dd628a36e3bc697e55e44d89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6e04f6f9e650bd28d7a54d17c4f30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761cd71471c6e4bcbe1a3b5a32ebf9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fe968d232b253723288a6011dee3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9bf1e3c9be9a95710a530dac99835606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd81fd9ae25feb0f380b6e2c3dd09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1062a022b14e2e8ef8c2cf24757613608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d604a1e5e208aee387e790ece1faa6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b4e73b2c7b4a88503bd1692fdc70d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1140469b23ad739a76fe8f99967b4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc457e81ecb4786cb442b3ea16a34e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2d669aebb5a6ce074578fd96ee4a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d64d9a670e90a876fa354bde7bdba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d85ca49574c4a54497caec8df972c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c1c2838f0e44a9853e8563fe67166616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f463af260a8cd549e42cccad4cd4e23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13493f161fd432f4fa4fdc473f21bec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8400245bcd64363fe9af383a9fa2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37f454f225d884a7cf5b9f94e07cbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818694dc46f78f786e3268aadf029cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95ecb5669627c6695f2fafee464ab5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045a0913b36659907a3ebf37f32a598623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b50844cec2412d38cc2dd95d45ff4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f57cb3295fdbd34b6ad75f3bacfc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb78d6bb79f108324dd1cec24417b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfa90d7b3a80b99309426d74474f62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7594bf5f36308d3991ba7b062eabd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af67c3cf7ac4f1993d9c4f7894fcf3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc37b76c2c5b381b36b946ac937d86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898157515e9fbf9452cc462f107fa2ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70b0fc5a3e6d0598332af7f5112194632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655bb4a79a0cf9000a699003971a546633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827468e134918c5399bb5da250112bde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbd7d60e22aaf8f01d37bbf2044f0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3b7d6eed58674e6ebb0e8ada12071636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e7aab94be6e4a625f8ec8fa70bffb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d402b4960b5a9f95fc0a31841c129d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd434db5b18ba6fd8dd84dc30c922b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f96db648335fdffcf508b6a00bd91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db844a16d84635f895ff69d83b5c4ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b1e82fc422192cc425ae26c5d603c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85479a6baf07993d4930cf9124641417643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aa1f448c375bdcd25065e943e6f66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4cf7e955c61ed0d2e015a78ac4907645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974929e0ea6803987264a8c6611def2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dce5037d1e40e9091a4867b94ded6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8e1e739cc895e4d84a58304505e11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2a6534229f5258e07e09cb6033fbd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ab633e3d05ba135969a25a659bd19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e156c5e11edc3b36dfbd61a171fab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b927a93ad4b187a1ed8ca69425571652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766032bd49a20c75402d6aede411dcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eece76783fff46f646d7b7f5097ad5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5755bd5eb58713d352910fec283b66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c402b80f1c10bb98d1451fb48c810d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97b0c4ca8ffc682fc008a17e0de0a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a09c801ebbcd3630abdf574925ade3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2c7d0f56abf785011f0aa2e86df59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828c2d7dd95cd7547b0339301cc815d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851c8e3ea58bbd7c31893e37f5226b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b262e811abdf13f4f033fa58a68cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8baaff75aadc318b000882847ee1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbfca2320aab8884f51afe336661a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaf0ce0c34c27b1c42505586f5761c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e876a1f476482154a9f0cfe17662f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57566b9df64301c5599ca00eb240f108667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e20170af7a0c10931d2d9811a33ca7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc00f32af617aae0cc2c65ff20c584669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bebab2ecfedd8d90985bf19a5d733670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8f178644f864cf11e3f199ae0442671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6fef880217d35b8afd18d88519679672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0167d679c5ca1a2dd9583f56b689f5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119162c883066762d9d85259605d8f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38d6004d309a3584d8bc9c2a329881675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901a9c15de047e591ccbefd285c4897676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c326fe1c06211724992abdcb2b80be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecec9556dbc18b0a539d1de32dfbcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86f3e8f5c2d15bb2e91dc2f87c87a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c55a35a9c16ee936b0ade98ca8371680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c773051e5ddfa2ded0582bfd9eb6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d958448f4259f40e0e00fa50222adef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e80f24390c1dda5c6519f51a1ce87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cb899e98f8e612365b13276515c63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d3f24b84b884a7f149852d1255188685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00977f4ab054927849a54c12f38ba3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9e72388bf6d3d3923f8741c2680c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094bfaa3fc53bf27897677e4644a1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69249c321dac769dfcf03e7f5963fd8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5244fc702d61b81ec28ac865460e4e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de351547a44a8da6c12f6078705b65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6ce3d1ac3286fa5b34755b7b69100692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2e7881e930e875a45535f88b6579d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4191b9f8ccbd064111c4ef4faea194f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217d1e5bef7be3c7ed23b97ca1776e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0df31310dbd9127f31f2519c0faa6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc5a9837aef8c04e66460b9e94e56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b727135787c10be3449f5118444155698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c480736221071f4ce8f50208938e6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68649b7c9644abe059033e90f03aeb6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5e4720669ec14cbe48d14ac6851a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c707b0a260c13813cf1a1dab7c815702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd3e8d0337ede36f6b20f265dec15c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285f0405419a90e5e510b8a9300ebff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50219ca06af6d3951dbe3d7d37256e29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77043783d26650d6449a2bf5cfc1a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b23be48517b7f1243d0d5f5d61f746707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db0fd9b78630cb447028e8b73c0f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4137673897f5f265ffd7134757fa5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd80dcec7d6952b918be4fe8559c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5f0d825a76ec9c6f587b391fb204711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ac9c486429090d16be0b970a2c18c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b7e050fb10da08a3f0fcc0c6a70f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a28a1e44575d010562211803b0421714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc213206f9a491e7ffae3464205f28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628f595652c2f3371c0372002ea13d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0055d7ac128e0e30467fa3a04e23051717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e06be9b3dd6ebbdf3c8922982eb57e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27bc0ca007feafa696f0cdb36ebee9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db2bbfb3e4cc1847accd4f176fd5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91da77721db231076bb14a4808898721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dfbf4455d9ad03b2e65e62121421d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60116b18ffd1318fc9be8c2e04a905723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05669be4bce2828bea78da8920f7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97965d219c73fca6858299919ce87b04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424a2862fc93eb2c53b184f12b08b7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4460f37ebeb4a26e88d2ea4a268c2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2353f5cc135a64b6de2c562ab98d344728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7086103f81f0ab472c28a76d617d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757a07ae385239b3ce3298c9a3e0d93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69899b077e649c6376aa1b796bf84ba8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed740200b2611cfca67114ed63455d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a2002a9937988b041932cc5d53b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776efa76064f99670b65fcc2408a8a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98247ff900fe8bdec79319c26f57c395735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285f0049ecee30999b3c898a5175c2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8c94c89489e2705b8971a2ffdb783737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bdee21b4b527f8de20e7b6c4bc7da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d656908d69fa89f5e22fd66fc96c5d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28b2f9fe01dece48fa6f6b4e0588ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76c58c8c49d26f3292f85d01492190741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d74eb10d2e5937907a5a049c2286742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce672f247c6d4e1de7728b98b81f0180743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff594ad61d3c8cd6a52d5aa32fa3df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619ceafbf181fc487e5274e2182f7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52256cdec0ac807215813ee49ef1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1595cf8dcc4adfca0551524effc782747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07924e4e689870c5e4576b3b8ae4b787748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b51bdefaa98564aba7f34846da349749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d948eeb947cf43e59e66d045b8b02ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22611aa111dd1aac95612bdd389605751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f7a34e439f38f410d8e756890fa15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea3867baae125b8aaa3dc84e34b3b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aebbf3747d7949ee3e3cfc2339daf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335717cbf15f927a20d9d5cbf2cf4c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95bfd90d7cee52f9884806ce4b846d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280cb7d2a1f050b8e3aea563f26e35f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0586a101ef5c0ac447c36bfd1d015cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd57cee6522c62d1b4a23117f9d3bd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba65dff457b9d9f003c518c503225b3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75215fcf591d18aca036acd254e03b1d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade05d38dcbca6b0ac3d0cad74aa68f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f22b96f5edbec1b536bd2ee31362e6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec77e2ae202861b2c844205b8820e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7725b794b8476f559db4bc57959a799765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e693df40815b78f87cfd4afe8157c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842cfdfb224a6225ca3fd765d29e61e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c509f8e827d20c1a6746f77d99c6eb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78833f7e5e2ff9df03ac96d292c6db769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843449748a32e896ee6e150ebebcdf5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86efc70865a39bab375adca37cf377d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52d67701fb1b8f03e6c7270b5dc539772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7b7abb33774082daa7679be3631d4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53e37eac03bb3f8127f6fd3a36f999774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf71d35111a2b1275febf5b1134897f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fd10931613b9ebd780835d668aad3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e027a76783f826fa8275c72ee3726777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd138e7c7ea9d4e23d6fda54921e00c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade237feb491d6d38a4315fb9acb61d4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1346bfd62a8c1bfdcfd5f355f93d655780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5589f43668d60fbc58e90e46369e69a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969559b7c259b621bc6ca5ed801b4ea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab5dc1fa1ed58f596ec20869ceb5df783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561da5b4fd28d4b89cc929827c8511ae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c23e5bae6dc850385c5cb74dbcfba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c99db20d1fc6a678234c73d3c52b5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126497a063c4d2eb0d45776bec19303787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac731f47624f5e974e03446867690c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ac9305a6652da3ea836390c48f98789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a48b59cb346bf47cfd58b90fe681e8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2650b918716f1815f7ff73785f7bc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff799f2b72eaede8af7dc75a5ae628e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f89d3a7bc713c8a44e33bd1e751c9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e6b74345d1350b855472c427707a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c819da571dd8fbc5d7baf41805df1c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d1a64d56c2f6e91fe9847dca2def9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a01cfbb5ed04bd7cf8db606c978f0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895c6adaec2e8ea79b77c820af285b1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b356940303fcecc47fbc67566ee7616799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b2ff84b857f8d87c1bfa090f8d0c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5a29fafa1cdd315abc7f3b28b1b75801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960e8371ab551e43ee6924fe90e31c0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fb218d5b161c15ccb2f3a0664ffcc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ac85e9684067f6f998a23ed8a72f3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dda5cf461d6b2064dddeec471b079805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467bc3d3fc564f58cd89774ebad33af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fb9a4e7b37d3c62f92bfe0ec0b476807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ece45ee0abc172f4097a8f89dcff86808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20edb8dca36a88226eb89b96e9ce862809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e1685cd20b0f395659a20eb4563d1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144515f19f4db7acbfdfc3f0e0498637811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba506a023b472ce36e66f3600ca5f0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80854a28a4e32de37bf6ec8bb20847813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f9000e4eb964290a4f21d68f0002e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40e47d4a9f4bac0eacc577ee096133815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf815c2c3c944af41e05e488e07ec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d150ac9ac7165603c580bf7d23c05817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8438c9a3949f7db647819d075765818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3955205e3ca23cca8ede50ef3e100c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d92d0a4f127d6d6608a2f04fcf712820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb06077cbff0b6059728e176cbc0f6f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c26f552e33d66f1a562bc85dc65d07822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59b1d5fb543ba55cb37e49bc99f9b1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32954462d93d46e3b2390dd07e299c9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aadb51ccb81b14a519871dc427f085825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b829af7e2ce7f0055ee68cb98796ec6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113885c535e87255dcc0a9bd2ac4773827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7fff17e9b4e8bcb5a2a6306898adc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d30a2a5e04d253af244597ae48a735829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d26cc4938633893057e11e700e144830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c3dc91a9e44182cfb9a5d61b65fac831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ac3f062f026ddb1f5adefa37382ea832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81442c80744044e53185337c295435d5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af991698b158262fa79eb1758980373834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b2a45dfb0f5ae311e323244f2d4a1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b8c50c087791fcfbb0741b210ea69836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ebb4ad3be06f83f8ea965d5240a19837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b58bd104011783a023f99f0a9efc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c65170c598ef26aae043fb432eb352839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6b980e4be318c91899fa89be467fe840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fff410cfd0019b44209d923e40544841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697cf323869e207b8b0d2e0611060c0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740328eb640ea64bb0a8fa13dbbe133843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18661ebf44b52421bf2c16619e9cbf58844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c1d21a45664db99b51f8ab5b833f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a401752bea98ec1f5fae206b91a0636846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca995b9e4637f8b79bd0d8890b0d16847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc13d9c9bc78f5860ebe2e1186ca70848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da96dc83d46785da03e6a54a71b978849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a34ef482330690c89b6a61ed75770f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c732b1076348627771cb7dead311b4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71066b8bed976f62d950484b2606891852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beded4c8351e7f06e9054e564abcb63853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174d51c938c3486072b63c60a0bfad4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ea81bcc880606f5f8d4dfecfb462855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c0fec467c1cf84f38f5ab9ed3c8ec856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ce98252cdcc33502e946ceb22623857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047593afe7001b902bfbfb3f7b9442c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad622656c117d4f71e1b22fb221fc994859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a52b8b20ea21d713222ff50e38521860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8962512696b5eef951afb80ff2776bf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187ca8c85a35068bc2bb7b74730541b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde18865c30e09785bd7d03d2fa994863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc991e6ef981ff7d5f3e4352f3f6d7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030137cc7ecf95cf68d61c3a21b4759a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db237a967ba5784c6443979f86cd4c54866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd5334defcb7b2cda1f2b6d5153b0b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ab93407383484643c531e528e07b4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c035ae745f14bc2a1699a4b456b0f03869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7359c89aa1acd3a3cfbad77fd3ad56870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a68899aeb16096b64c8e9bf045ff0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c80d433a5c6ccd6004b4dcfb98afa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc1673c4c01b4d3621cdfb75d6da26873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780723db982fb4208eb261122b736a0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8cb6a7822a375311a435480a8369d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d770a7e0c90e80f6fe5fd003fb6d07f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388ec3ef4d8c280e2da16ab5f62ee52877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04b529c9c2b015902b78276c597a7f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ddabfa8405da4480bee99d21a7257879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c2cdb74404d89a6f5921aabcac65880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372010f966caa421f4e78bf97038baf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019819f746c6383ff51fa79cc690348882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318bff1462a55172276afe063213e7a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a2d7e02b46a6150debdde4b17386d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dff492bff328bc926cad7465d5889885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f208d6ee637dc567a13779d16361c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8627b4510a35c13e69364a7883d9c3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0a3809eda9962296d05f194c29f97888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ffcca36a67e69e2b6b3516c2753b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1731f290bfc6bef372763b9523078890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaeede1fc15da47bcab8e11fd25373891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e7ecda68db82e00be659fef055049892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10373629a4910c1473278de9c2eb8ebc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97387cca6e7bee8888f259b3d4b5d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa61240e360e90ee7dc0ae3977ccb86895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724eeed21b4e4692292b4075ea93703896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd4c5fe6b0196ae00494f16cddd9f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4094ac9780d439f3b17cb89fe40941898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f8a55fa0c7cd82a40817335f3f6a3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749cfe9e934c0cf0536a85cdfd6f38c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8bcfc8cafc5c14434b70a3d483dae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e1cda78c17da9cec572256a26e03902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e7c9b06b6dff528da31c102d18dd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f18752de2df68d8a82bdf25f3071904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90e26ab10c51fdaa83f9ea626e16d5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5d5ee20ee28e2c053efba085a759d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9febf3672d227701eeac2298dbfab1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb90be7536399a0e6774926d2a0a2d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc31a3ecf3afb975ea38016450e957b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d039ead2d738628af18f3047f177f8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bad7fe0dd9dd9766bea9209cc2c9d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da381eddb91584b778d33218468fadc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169886924c1f3eb06213a3f86c3b1500913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0be143c9c86efe1970296fb6afc2d3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ebf6de1d97b636482ffeba71888f9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706e94b5742e38eac4d0351a80ad5c4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab777cea952dba9807efd8f4e33fff917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505d23f24ff5e3f751e65fd6946b90c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f531650189837a7ffa0ce9877b861919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a76e3628c006052292e2e7b9c19e2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5d712d1ff765ae19eeee93cc58d8c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782b07d1a028f7d052c2f55762af8c0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a499e1001a7caa0e4c0bf4b970559923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08923ae3bac73051d8ebe299f9fda40d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fa2f36a798a586c460f7b11914561925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92fb3b89f7715aebfa2dcc0b5fef32926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1736bae43efd87aa89018b001871ac927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0025191dee33c09000d04e6e5cd2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d148ec37331bf9833ee288f3f533be8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4c64ce14c1ee474b09d61ffd929e7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52463fdd639923bacec1b6465ceaba9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b75e56a4fc8d0c84b63a1b22dccc7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b689cc4b9ffface75396d2dc76f26c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903d9372079707dc14d87b0ea90e95f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdae4739cd4889d6005c03e6b385a16935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13299bdb842c9aa0b49eedc53d035f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27d6a88ef9888fcc15af64a7e4d493937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932eba65a222d0965d6aef646ef6e7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015ac1e9cc45086a3a27b73856aaee2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d782bab2d5a2f13c339ee9cae101940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cc402095056ed75831b892f0fdfc5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b06a9f4a8ab9d9a4b523b24e5e6799942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6127652f3c9894d1409660e78e4a36943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b318383abb69e773b986dce455e0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817deb03a4b0e4595b18274167102bc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ab19406bcbe71bb3edebbe366fbe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd5ef97959e58b66cda8bbe136201d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49293b0546b7d9da4e744399f49d2d06948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d59bb4326a2277c8db46db6b33ea0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb092eed5f9ff0e6aa54f82d55ee57950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcddd130273f3b48b971c37ea8482a8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626066b2861016ad164c86d25b46a299952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793deec3021fe1cec8e238e69d7cb1b5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbef078717b1d3946e4ae64b3e9e5bb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953e48e3894716dd1fe18d2cf6d11c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc453754d9c1e2f1e27ad711ed739fc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da9a9f77846f2295005067931cfcc2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd131844a054ff75d5ffb1888c299d7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2ba293fbac4f4f7a18fd82e5e45ff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5f599b8068ef0de71821e87631f7b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0945286dc84b828b95e6c89fa7dd29d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc01f59f66d5b872ff9add3b00e0b4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a10ee7fc11b4ebee6adcb67dd3f17f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeba5ea740cff2c68dd79fe1b1497bb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325e6aed847eb043507faf7e44afc6a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8af91e8aa025a00bd4991e6eaac4a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f456488b9aec44c6603906b33ecab967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03126e08a273a5ffa2ba136d015c44b3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357943fe51614ac1b4991edab8cf396969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894f6bf9676529599c331683af4d525970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276027e08d62931c5dd84db2d96cd24971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed01058c57254798364e4bbb01d6a9e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e6fe58dc81f788ab70ee5b88305e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981cc3b2978e3867368447939760411974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e82afa9659908a72a97bcae68a0a975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2738fbccfa18dc0d65744b044fb661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbd5ed1bb7fd9a5d21d2c593280c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b265a1a77c2290188de54a33d77763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac33c37dc15df39bc4d85e51d2d8e8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa705be984eeef62cdd89dcbb740a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7487a0b46c24cc5c67e4f161f7b8776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855341d50dda5865beaa6d1de08e4d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d52050a202c7e507e9ed08abd9a528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20c87d12b43f4e279a23ee654655909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405cffe6eb99d7009b393de803ebfb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8429bb3102a79f60e62a326c17aedd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df9125373e0e483006f90bb001ae9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91abcf4560812dc2cb02e6e8c033d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a026fea365c96f7f591a7730fb3dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe5ea481539832dbbb03bc7abaf7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ecdec6646c25a184dbf278becca9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dac98fafbf028d4da3e799224ee4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3054067dcf1e84e0ea85702af24ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc018e82c86df878f3b3666371fa519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33664350b002daa5f0a38169f33b8d7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff2245dbcd072e3916c07f406b6ba921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdaac743dd296ddb8f3b07e99a3afd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd554eb90559ca2aacdaf0448040c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ba1e947506544da95a8b2b6766f9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c798f46469df2c8f167678e4b24b7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed19637e1c040be7218b9cbadc51ddb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bb60281c5897b01a1a70f68895de627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d77a0d7b95740fc824bff1a96d63f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a2b1b0d107aebbf081afd010f332029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb735661c3c01e891f5ddd7d0a79362c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef6ea91606dc21fba531b71f91a40831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ea1dca838a1c0102697775432666332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd8f7ca67f7a651e2de0126c36fc8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24394107a88dd89b557e3f9303788ccf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2900f9eacc8019916bfd872d2bcd81c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531767139f8680e2423e5b0de04345136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22787e609ce914031bab1a96a9501437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd564179e650b194e6127abc95ff54c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992530b924655557e101fea8d3d27a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80552bf436040aaba6ec910df27e24440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f436c9e10f37350d039678fcb794a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a6ff069d59bca548cc70b7ef4c5df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566e26dd62232604253455b0e1024343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4648dce7b8d16b26acfc62d03efd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af9451c56e21e87109776c09df5a7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203333d8b31a9ad16ea7ff80997fa2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c052fc47d236affa96ffcc020b34c3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e805667faee707f960168ad249bdbda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f09579da10c58553a213dda30d2a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212d710e8003c4c155c91d35c22927e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3ad7e31eb223ffae6269693916fc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e39d227e21c41fba70051c0478e07252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728c9ab152ce1887f4163619a1abcd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd26f1a7ae645878a1694fede99e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d4ba10552ea47777b019acab56b1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23073976ceaa1fcb9c658dcf6e18ee7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0024283180b32adc688d7370bad3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9ba299474cfea144df2c8c355da9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e695a09189cdbd2a51cf12171cbaac159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a336c770a9a37bd4f37cede736f601260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f3739c02a3a2d9b0a8e4583743c3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbf4ef8b6b25e1dbcdcf428774cde462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e273a1d9917302a167f2ce0477d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2993060fd7dbebba3546014e9cd5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ff0760a1a008a82927f5a0c94121e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11fe3be1f168e93069e9078bb407a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f4f3c9b2e27918b7589ba8e42948a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de90ae957953cee51d7b27e0404c5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03128538040a9c249d0cba92bc768169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6761b687d0a6345f877df58a7551c8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698ff5367a5d73aa3d66f50e1fb3f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798a6a751db2ad5dfadaeb82538c60f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f18e9fb82c5bdce551fe2015e125273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845818e102c63499c1b2df4e14be22c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a02ed576e4074117549475df713875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b023a57a87d939b212c22174e70f7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15852f6407a72f82846c0b65ec65892a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d87bf7a814ad5226fdc253f7b4a2be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14e8a7982e98651422708d604113c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51d3cfb64d9bde2806674fa8ea433d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3a7259b866227d832ba61e82b98c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9c3e2ba5c12244640a23b3870034a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7594feb03bec657248d488509d27fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691daaf07680211e091bb2ca94c5499684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f23ff2a2afcc994a87bb2fc8032685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713647e89d9699f288e6d0accf5921186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f945d5d408bfb4bf2663a0aa1105187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691b0df237f48673707105bbdcd318f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d444bfbec3a475d339d8b78d60b54989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0668b41d60931224d43ae67cda8c99e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd1024e041a762f2bb7676e7620beb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8b2f7411db5a8f882ec5b6876bff392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4fbc443f87bd3bdc1f2343a60994e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9635af44a89fb1428f3e926f7aaa6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f565df10d3505dac12d5f75f1e2f74f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28793976281dbcd4a1bfbc8bd2b659b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968ba6974bbfefd8d2f111e78698c9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d12e9a8a4a1f551cd9af238e4af94798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e48217c7352e28779fb4eec33df0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f9e748717a39496975f439d88ace7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78a3f3f2046a4fd8cdafd5f7cd6878101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7b18a712a1b18acad68cdb2532611102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d183bd763251552999c37add09878103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed948d7e4cb5e2c69adb9ebf5c60a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193eb2ef016d1d6606aa70b192d7ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de98f19fd5337e13fcd856b3c1bf81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703206dd9eef9c820c81ebdcee7746a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139608f4e791fbac61eab70b10a7d67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71237178ee0af048286d72098fba44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8b42ff19ecf25639f98a9b23d649110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddd82a3d6022d12a5af4fb7be54994111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501271c73504c2408ecf6949a69ae5eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175815e91b08c08c74fc3c07837dbc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6204002a331f90c0123c50a4420f8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65797f72e21e9a8e9e9ad6c909e1bdb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5186d8523f9aeca29b9d353a21b551d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2823e572281ea49fcd26ae4d5d9f76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad4d3bd40cea980ef54717f6adf266118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296ebbce6ff420103caed478b3e0073119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1907dfe5460002e46e8f9e9fdab4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bcf60af355ea8d377222467431362121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4a8c6d6ba5d57f4e98ce017b77cc2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96cd51387c6699e1f115a7fca97a28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ebec35e25c0f3910300be9de740aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58cd411e52dfd3aa9771a33eb779e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da663057247b8222496f24722ed86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f007e3562c293968e1fcfe01c995ab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3d5554117dfb8ca09e59c5fe8d544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af7007694713422ae0907e4e04408a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290b7d94d9801d93baf6e035099db64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ceb28873d525137a9d73fdac7689e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b6c1aad4a3fcdaabc30e33bf3a5a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623eebb10c9a51857489147302f336d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0c99ae78fb3fb10817ee032bec334134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3a20a57469f3d2e2b1906386453d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0443b045b39410937d2cd499ce17e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e625a49d9e6726e49d6cac1eb4cfb1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b86d0824e9de6c8698f65f9e2c1602138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd57d9e40e3a556ff7865a11087264139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c16d1fbf63d1e9ec16495a87e7aad7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6c12f2c1dcdc87ec31dfbf22e7926141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874c756f003713d24da343473e0bde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c54697f6e94882ea5aa2365f19ce20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111539c27267f77100c2362f43678c3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c841f9485ffb1db013a66f67204f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd09c6dba33721cf236386046e99f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5538a9ac2f2b1ec105c383a6fccd349147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f53f42554a664e59082ff3168621e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f1f2f472c4b3c3e1a9612dfbc3207149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c9fda1d13da8d551f72273a423315150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e6f88907137976ce0e5c383705601151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12edd3157af5b05527c6e58ca736e2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc99f18592826552c83c99504e8486c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537ea15bbbd82f3e39388dc56bfc684154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fcf81488faf2968a1c4377825d88a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f0ebc4a513a9c8a9abe1616d53d2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea758f56c10496d5ad8acdc0457b84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b754ed6a6d391aa3cac20caca4bbb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d497cc5fec0d9863749bea0a18d46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c1992069630ddf8b09bcbfc6ff98e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694810df4c535c6225356c66703f74f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bf11d1bc47fa4515cc9b627661788162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085a551f7b23535e3316e9b06599420163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a6dfcc0b02b25888955a401aeb8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84ae3177f68e7a60e94cb6dc6c837165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5e04c121b8d052b3d80c50b2e0014166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d1f20607b216725f46b1b9887961e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26820fe834a75ddb0b43433d2221cfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613a6ed9fae0136fd470cf057b8469f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d376f383b26f63d17fd265b35bb18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb351727acfa3e931f31fac37e7c16b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b28d12f883d8d8185b98c1b9d1017172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f1bc7424b285de6f83d271f0f8817173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90814d056c7f18431e2c05e26bef42fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f4cd9b3dc23a737f7d3d3ecc9505175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29baea53fa42cecf08fc05dfb92c36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b80d1554bbb50a5426d086315c03c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdac8db7b6768300cfff20f69f2cf58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22752d68d1da9ce690c9089c0846e4a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77572f598ee7eae72a1c0eb7bf16551180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fa30c49b1056ac5acb56b8acc6a23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e32d14b77487400d587cef208c372182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf0c31c144fd222681ffbc4e98deb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422746b898ac32b5ca8ec5dc9163fd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e617ee09f1013565a3b04d223ea834b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d931908b25a9857d13d9dbc95c7b57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb885dd9a408ffc2d84596ddab32b9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1651b82ac4a61d327355d1ecc10e30a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587a00ec59ceae65a5fef510e7fa6f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eee0f6f4ea20754ee59881657a26b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b187d5c3455d67db775576686d42d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b172a543b9a4b77ca632e353a275455192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd4c9e542a450bd07f65c25c68493193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ff322e04b4f987f262a7f7303f36b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9df0e403dee0e7c312dc2120f238f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a2a70ed678e29f1fa419d21353860196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b81d9a2b9049197f66e699eac176ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ab09d2e4af9fee566f6ca45600623198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83b0f62483cad0c394ea1606f4eae1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b21a8822c520a1518b502e5e99557200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec996df9d2139ecff77f126e24d7f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99652e871c64dba83014984fff358fd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf60cc0b0461dc9f9084a0f93704af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935a4de82a718b510e47687515fb80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c69d5139603a5f32113b58dc70e746205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce2f7625c3f258ea31add8d5c443de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b20339d99ac3f14a3e1267e81e94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4b31592caadd2bacf74bce6dfb45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c8c12d34d7da520b458a09b64ad8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca509a8d3043e55a2a170e5aaff715bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a69ad7a84d406d2f6bc9c9038478ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941cff611c76aa2f780a70752eeba7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8972d3ad59a8bc3babb598ac56e3f8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e711a1ee7e54abbe4d71e66cb2df6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2748456d5724a5730d1f84fdb3bba2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde6e36e9c978bc1d51899a87175890216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2a47023f55824bf53b019a795d311217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f423b6bb4d699dadf84af41ed4da43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edae91eafdcf4f82f4d95d449a15e7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674906edec330e09edc308dfee02bbaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a036f29a80020953d0678060d00693221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11d1b13e9c64c355629ec50b6cc7cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ac96d86d90df366edece91b984d11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2097831e2721ba07d69f8e15ed4f70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab228bf038a6857a0174ee25ccca0ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58335fcfa28f08562089368bdf07ab72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f4b29e4c8079f60fa66e50d59b1cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081139593b868b3261d08c60efe2c3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ec16f150acb75a9643b28143178d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a501b59cd5b2f0c1b772c5c933391230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38287103dcce48b40cad463ebdc86fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e1e4f059fa2b2150b04e09ba167e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a10d0f1468e56d535f7b1fe473d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414f90ef0f28005769cae303e62dd49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a534392ba3d375877366421db9cc1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbad2603da563cb3ad393c67089205236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37b3112b56ece2d8c71a42c66b766b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad4bff07a1c9605b4e881e4b86ba99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa30166de51caf251a35db1fdc63f35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02bc1bf3fa7345ff5d40b792887817240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686064ee3d8567efa56ae103908125db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcd76ddd4ce5c08b24a7ec3faccf42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad29b273ca54fcbdcddd524d956e3fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69b7af0f2fb2d97b769422b5ab48c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff14c8a7f21a5b903fa45b8b9e39339245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e0a54ea8bc473cba725fc9f9d1e81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1311e24a091abe5a4f691bf8ca3d8cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba05400596663b300b30b374e73a87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9bbcefb637381c3f667f49231ea28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b1a8b6d18affeb9ad52980dc5174d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514e94c6ef32fed6dda0a36b89b6f7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd13fa33843adfca055382f7da01523252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba038a08ae99464467f37669993b8fc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19df87dcad4fe04fe5cc92a1796476254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff3e5225c9988a14c7c9df73aa652c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b100bd61a70e6491f17660ae21e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972c54a0cace23d60d4f32f32e8d351257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75ed4a284d458090b69bc84c63ef9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a70ab14651503bf2826d47643d9ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e877b10be148a27ff53753f644267260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eae7cfdf6f4ada3c99c42e54039fcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7e30fe0bb17801cc9d949a09892c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65269041be630aa3a322080c466d4c88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e17b29eca012c056dda7377562d0ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa6f1e71fbb22d80d4a513c3f4bcdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e981a8cfa9239f1319a9d704442a3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a82cf5d0f0316db347a76d9788583267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f97e6583ec93267993719f90f5d033268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f618dc98373e403b99c4b2fbecc372269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9c96e2cbf23a4693ebe778e980380270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ffb521fc9fe2ae26696775ac794f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eea61d7bf5e8751cc463ada3aa05a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaf4225174329eedab85ef6e93379f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb178a14b4533397fdfc7b83340b48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b74d0439e20788d71317f8f5967192275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70799027bfef0f7b436ebbe758a8c152276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ee0117dcb9b27074ada8b88b6467e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cec8d0b498bacb3b4f3dbf5b501973278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9667c18a6e8c39da9f565075287951279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311a0c92e8273880a8d5d9ccd5ea94f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578be84a0401986048452fbfa2e60654281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f9753919ef5368398dd3cfa388da5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ba4dac0a4b47f7f7b90dfb7c71f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d12071a9a70e55b6f8008aefc08d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ddd793e2816f87f2a6c20cb3e0e19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1ba9dd09685c304f33712ac693c1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e005d09ed0ea90e8e18509c89543a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89bff910a992dcd93c6f65c6817cee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca402b5ebf7d4c7f763a42108e013cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c846183976c94731c8d8cc4759415290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665a08355dbc91d7937ab9af992a5a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b6546c891d6362ce3e283db51361a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74162fb3020ae9269d867b5f99c559293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf063ff96b3b20b176c0bd6a28bea20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b33c2682c29a85322b53c8c0745d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035e41fe8a56a91e90f7d3633afa756296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b1b28d7a727359601af927ef5bb5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cccc217b571eac3ac4f2985e79acc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1d9ed6838c4c586a62dded81df1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b696a36c6a9fcfbbb87a997effaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c91e3dd87efa0e103e2687d4cdc3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93dd2e32b85e87ffd46a141d420ca3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb40cf57acb77f281089cfdd315dce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ffe38311a7a7d658a98c8a901cba3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e42a722c91c6067ba6123fff4cbb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acdea734af8a5c7dc9e42826dccb96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fddeca4b90c8a33d44a330f6752c12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b6d04276a5575c1e5ee731a0fec89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cae8c3796b8cddc64125535ebb5ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb506ac2ec2a1766c87c78c3ed0ee9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67452f6ba7442b45c8ea6a740aad2c10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e632b08f27090cf9cf297e0d63f2c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586e7ed27a138412026bc17d3355229313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e69029b7592372f61a80ee662ca36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7fcfe70887c14bfec19dedc65631c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280540f332d178cc20d1d32339eb26a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8d126f95e4c4aba7db5e68d6d784f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a7005a7e4ad2d1a588eca654b6c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608d082333011160443a243d273afa0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5e402c9bd535b54b66c4d70e46547320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f89b631a83e9ce46ee5b7ecc7bcd29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28e422044698c5cbb47873d0c7bdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d0f46bd5816bb3799706f8ac2dba4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30404ce0b003f514675c250a6530a0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6866b725b3d8cd2555777c50e8cd5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44634a7aa066b42882f62c7476b94cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785577e1bce991966ec161ca8c859c65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e0eb0491e5387116eeaf303827cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b68a7a0a2571c17efaecb5c074bfd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176109313c84d920efe1adeb7e73cb67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271571ec1aaaac68acbcf277bc5c1a69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534286f842c2351e87c9220d2e5f0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875f74231392ceb6fe6a920a456f116333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd37a96da61d51a6888163c945774334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bfce7da365c348ee0b68079abbffe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ef196053bbedcf9ef8d2efa8e6c49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aca5748d8c220ff47df8e3e07f08b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5ad973cddafea70ca9ede177bb774338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737d403016aeec7bc7551547458b26f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723553593f1ac76790d60ab9b4fbc71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3782bb2d9879b0a9edc39ab6cbcb231341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5010fc336b4841bd19d408f15ba61d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a31c3cd498adf7cbe86603858c64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbb90738bf97cfd9c5b92da9e598a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad2a60e42d39dbb30900c3f1a1738f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedd3c5d397264bb1ebed9769a6491a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31b30e99c640efdf1821eaa1b20c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d9a2ea1edef18bea2a829b6b36580348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e441229fc474a8a8e200ad49c525349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42cd98c6892935b1d5f715a5d9cb07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a1b4644f98b48893737083e35b79e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34934300dc02df8f60352f3e175cc6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee1e95ba055a2a11bb3d8bc144c9e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999bb7165a50acd2c97b19a1e08750c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992df9d72b067f7486e47753dc942a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880ff50696e19764a30876e0e77aa90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8c8f8f32717539029aaa019bf432a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d650d11e8251aefd3b8fb8bafd3d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896ecdc0266ee2172b922b5edc3fedc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fb4f3231739a08ad594b6d443d0f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97201cea47f1a89f78aff1a3b81ccf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb44d72d8ba07ff9dfb809f9e5eff9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bf1bd86a866290f34b70c207920a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd05b7a1dec51f3b6cfe671fed5c1f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be7b5b1b6b28c5d6aa565262161d43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9006dce45647af463fb70aa5d6e325f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910ef05759af609a3bdabc47eccc8bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03198163de4adbcd1e581862ee7896a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd9c35d8f31b9c08e8bb06eb1ef31d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f6ea4b8dcb570d3b49d38ab1e7993370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515e2bafef172d821321f0b21ae45c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a0cc5042908cc33cf7364408dd19f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe9b6eda6a356d46550073a955fec9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600d6768bcda446d4ca697889e52271374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688409d86d1df721b3af297f22355e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c1b45c8e119f6360289d554375116376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9b18bbc6f4d9857d6e00ef321237d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5362b027ee938a77e2f85fd5c69bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091540134a2359ab6f7b66338037b91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fee41426fb94dc3f2f02200cc9a05d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5570767f8a6a8543f97270789749e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f71c97b3cee4d2caba02772f42a8e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ba85de8e7c8247618099f93f948a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613688d5cc560232fda8a45966d9633384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcc51a6bee9731cee6a98203e93fa2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c5d950dd97b74209772a835fa88ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee6cd6663026e9e7f911a7029e68b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3e5176c894abc93321b9bef1a215b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61056cacb184a8f30a1595ad8f2bf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f01a6b72d01db218f5daceba214fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311178b90becbfbc22ce73fe95f7e9fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f786f1e504b43dc83bcf2a93e30671392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95118fb3bf2e7c129fed9255d74cad3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809740381ee848be04be536938ed3a76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e65acb491cffc07be8ef7551975c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace938e87a0f51a2056470a886d479e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fe8e91defb26f675bcc130594a5e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7bbbee2b716a1d69c9dd19e88a00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a0ba52d9f6fe0b9c93229871f557a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f2bb3ff573e7e8fd6ed48ed342fcf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c931d1ea78ff2dea579a76a38986e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19309687fb4c72c9b08967b0d5bf3ee5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f39c5783250a25ac3a11896f78ade0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae9842c69652f89bf586051c510c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab21fd242739dc599a2e4dd2264f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9623fbbb7cb97bccf1e6edd436741406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7e66afb65091c8dbc2069f432c70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408833bc0ce88dc570392bf7141ec60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ffcf33890427a8a402c6d4f165b74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae14061f7e4b5009270580d0748d54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84e70a8b5ba18ed06828c617462102411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628a03a5e6fe274393af6192ec6be6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fc2d3d859bae1fc54a6fbc61d64a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0087d472d0b435b28efc0985463b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61c7be539fcf8bbe35a842060fb2fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684912e987291f351c74c0f784edf63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738909c9aac359f9e9e56e29d67b404417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007756e298ea7cd862d945810ae20310418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45a54a1b02e373d8103bb2f92fc18a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c5d6eb535e5425fc8dbc5674beb34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa6b40610e1370c80a7ce15cc85adb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed089b20322f4f8a93188f79c597b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6bf157c097060fe3f18525bd2c06b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9225b0cdb51eb5eb1cf17cc1ff955424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001974b9c57aef58e8ef366ead4e667425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c2566cb1bc075222f20defb549723426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bceee95983a3080fef18ed0e7a87d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ca3ce4a30510f9856bc11e9c4d867428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a783c8f71df32cc80a9ed727376cf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35075f477fd4ebb94bf24c0a8f393697430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bfbfb4cde6cced962af1f53c6746a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2de0882cd6b89614cb78042cb763e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b518528f50241e890e6b57ba7441d43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea4885777f413ceb8ca3c30595cb72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c59f2f9f4bd01054e04b3c99114c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49c0d840644755332710caed72d209436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402c0e28b4908a826ac84621376f82e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af492c6aaaaf6e360c27431273a819d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31b5d78b7767de7c1f47f3c9476145439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd05465c473aad0e33616318e5eac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d09fcb7088d127ccb527462d30133e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e81114420150626af074d8efd9225f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45391808d810669db125304760618d2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc22d6781902df9b79c85d10d986039444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8e1b5afcb0583cefad1a528f7636b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea981abcc263fe1cfe13bb74b4d28b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e567b03f0821eff39cccaebbd949d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050616bc76f362abee1a21db22de07c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de1b047af09827f4282114d75d8727449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711d8e74fcbcf64550c9a5cec337f1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc36cac260c0d61a84b9a6f5aae2693451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7148c6d127fc80ba19854da270cba6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa99f92282b6778c62b1be98e45699453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c592c75ec756ed59a981b8df397416454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18117368b38985af1c6fea4e7ed7ec0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727727f7b11fd0e4f025879083853543456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5f51e7c3918706e0c35700139a48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430187e0d41bc229e73a1b0144dbf620458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bc0010fd5219172897964a44d1b06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbe0c64a6cb9ef347b4f8e15aea70d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de1c17ee8658559b20c8535fcd31b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11763156db093ea7ea5e28f89e4691462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db715b111f2121080916fb12f6ff3be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dc494460a11e96ad99ced1972c56d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292997f55c55a576817a7301a7e3fdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f647a09d75403fcf09d2aba225f402466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62e6200d995be441958ec0371daa65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e787e79d0803b3d84564ab6eebfdac3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233eb823ee67d66d73118794ea1e067469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d95dccd323dbc6ec7f7a279ac556fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df277e78ae653418df1f24d13b963daa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790dba3c4299a488a6a59cc621626c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cd7742cd0d18068550e79e7768d14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabb08820fd0da5bc3aa3b6fddb65b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69117232746c6b2b1875e3bbcf60e088475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc350526e2844c3c9ecb536e57c2f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40216100faf90c30b7168e80097c8b31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9032778172e12aea96e87de84ed86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae406399c9f6ecf863e3ae5ad731b0e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aa50bd39d74f31ea1eff0d359f23a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387ba5dadc1ba66669fd6ebe3244017481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd9218115baa934fbf2b3ac1f76c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9e38170a2a23bbcd4ecd70c5a6e5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf57c7fa32e62289ce96ff957b9b44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de96e2bf40e615ff38b5fa6a9149112485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0607bef82fc3d7a3e7395db246e7326486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfad55403469291162b43e888f76f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7a5ac4099b9378fd973c800c46683488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8eaf3e9a57b2e7cb9d4e1035366b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301af6de6f0d33e32ebbb97f8c7ac055490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e823f79bbb53446b1d49ab201933d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68786c4c030ce9495b2c263872194fed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12689a46cb3b3a9791a7d9fc2321dea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368db2ed2c8d22adbdbb7cb06385b14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347d330296c48596cdd800bd085567e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c71c0e98361c8aa7d9289c169c01e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f73e9a17597af796a496d8b456a9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348345c3a4bf2d3f10e9154dbc55151498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e80ac3c7f27e3bd4848582e887f97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d9b32f4771f1aeaef1ff93d9ad8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d427a6db0409b026a20f4cbb09824501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc027aec4acdab23295abd98672166502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce14a67e407719696ecd4fbcadc4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd59c3756d1f0decbff6f4500cde22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3987943fc4c2fa10d152e66ccb22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105daff9d1b5bd00f083422da94dc47d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0468ea9bf0feca36ff377890a7689507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5c01022f8cddfe64b37b86d550ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a32f9a66d9b7a6594389f532dba8f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4095f873c1875df3c1472b25503ade0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24228ce68572d22803fb4064ebf6e0da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7914093ab1c342fa34fe083938449512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd59e62fd4ed7e5dbb6d929b1c59c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976240839de758510eca2750c75c8dfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f879b8ae5598a6d521def731ce37c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d7e8c108232741559c8dd75102963516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cc9b7feec129677efa1091c1d8560517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fcee2f7e7766caa498b5b58c4bd4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add47c13d73f050c207fce5cece22eb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce207e470c038d95fdc67a23397040e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19caf0482c9db88cb8e233c7b16c59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9bc9c2769151b51a9aa7fce7559dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2382ee59c48f6bacee4b9d0a51131c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee2fb9a4aa9b8baa6c55ada638759524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a60fff43a9abbef970be1154fe0c2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5432fdc2b7567c8acf19ec8e958893a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eab0641436d8deda38739f44316d71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b119c2976d79dac74a0e419a61c7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73383ed64db87b7e5f32a6b99dae067529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97930e1eaf9534b54d395f1439a81e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956050c6f7855676a626aebf6124cf2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70c1192b09f5692418de937b51fcb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09819d7ce31a1537741d06de336fb291533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527931aace5036e6d6e7812aabb80c2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfbf6d22cb44f1bd7b7ad19b86afef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce4bc91fb11f59c6726be3d5aded2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09fffeaded060b522c99b81008e8fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc447e0b0f90cd0905cb01c3a1ec000538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0df7cba3fa98f202fbbdff0480ff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d50a6b050bd1dace0ba70ddcdd0222540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496baa48221e193d3a7d46f6b2d07cca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc2db0685e58c59edfd46a27fcf422542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c71025ad3010cbdc845a8fbcc344b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f64ae53d1ddaf2ab239bec1faab49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628050a46d5b7aa7ba823def696bc411545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997dd8f4ebc19542535b53fe10754d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2b891131605a4b01d71e1592d0ba0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfc64220643fba3e8b22d82c7e5cae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798139fa73c6048c108637e3b169b4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f71132b5c7f1cc4286eefb013aec9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823e078c60425776d6187f3765341da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b430993d5174fdc5ed0a0d63d93f579552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c869d169c92d3d9c914e76b90fcfb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4330678e1f17b86cafc364d1ca05556554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4c67679d4e99015e0874bbafac99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68eb5beb731cea41a69c25b2453384556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f3911cf13c32fe9423ac33a778c4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59b63fb3cd9bf1369105f583fb6e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8727f23d53515916bdbc2195fc3d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaf909708f61443886f47beafe492b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b032cdce3c7880f1e30862e16f5cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403008b3a35be8c231952c8d41f29c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8af6fe71631c573bb8e9c5a16869c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a4f1e5bfcc874a06c9d9fe91a54fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1745604cf46290bfbf14b874c81cb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250028c8df7c616f1dcec688890b6b91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df3445e2c58fac6deda4deb00063d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177011619c4103f3907d4c72c783392568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42456d4b545ab56737578de4263a878c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f02dba6f5f50b259619c7255da146570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869780f62b988d94cc9ddc36c9f3dff7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1687a6f3575a6951950b718a90825b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b2705b67302495b575ed4915148fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b85ffb1e55ff796bdd8b5af68c35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc48ff895841730a51a470c9ad55555575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4daa5b6a1b3bfb366ad28d4af9130576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511caff25df6467be33d11e735157a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec456c935bda32b75295125575b06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9986757a6369c47d6c9ad063eec8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c589574d60b4a1828146f80f54b2810580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805878fbeb0d3bb26fc8f7f2a5b4ffad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53cdaa0ea695232d570efa312c8bee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e875568808bfa6f0fd712827b729e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38893bab78d8719b51a58c5200c4b960584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa00502ca6062516f6d401b7c97bf7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c71d25e46f74f2becd70708e0e7ce2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd15084f11f1ccc4c67f8c37d13a7d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895e9658cc1dae14916e6813fd179e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123efbd5bae7457cfc5fcbdd970bcfd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee9fffd0bd581d81f0e221c8701a08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033747eafca9a2bc8093b9110a12dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c79d53254f5c67781954463363fe8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6256c6980cbc3c9a66cb5baa394e26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3010bf7677597aa1362e138deb7d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9b1e9f8c44e766511e2e93445cdc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245b072183d45839f90783634db341596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2bf2fb3249f27eded3c442a628f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4986937647e1750603bc5facdc2d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a9e68a7720df117e3b4c7d598698d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555814c7af1c57a17d4704b62730aa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca068b7f4cbb28b38988816f225d4bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a44efe147b3926a764f1e29f5223c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3aec1fe4ee0a8f2c1dd72f4eeb38e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78472263830ae0198a1316a77fdb3571604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62694290e4f274e3ea9d32a50ca1d246605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64147b8de3ab44fb571cd98192d950aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87902f50950953e66b0f6276445c101607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba21ddf235efc40db4f44f71fa3bd50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e928ee523c04933b8321edf6b005609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fd1c92107198e1b31d6295bf530fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fba74196aba40bb3401766ac29248611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6694051d71030d616bc54d4176594612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7d0560d7d11538fc7f12c00481b80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857ccaa7ae4f6841615380ea81a20c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d9a37a77837c4f78c2582383c6f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3dbb632799058da494ab22be9a57c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09821ae9fc9a608c896e537bf2fddeaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0402cd95a511edb894191831c27639618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe306c6c7d70892a291bcd5c1f6cfb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f42097d6d6ecd9d4452ddfc89e4ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25f8da3a855c359ae611b8a92fd76f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9b6cc3b6ab47f7621de244f97d540622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d7728c0d8afcba36416eaa7515115623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673640aac7ba571d8770875d70b0b5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09654e62f17b485bd618490afb986704625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9c0916b55a48cdb266f40eca47ed5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0cce6a763df6209206884f3c71c06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c88d472a8caab129decfbc7f48a6fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee508e8f54b9d2b6db4fad94ebf47b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042f699d6d41b558bdb5b5bc9b46e78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d22fbe7452a4a71f3078be9a0e3e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8d90fab612e486dea5939a9d6c1d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b40fc00421593ba32a499d1e95e63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71623b480f80b3422a6a43af01b205634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61bca260c37ce836ce89921f7d6f14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc31d73947a05c131f899f32834fff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b57000354f17f6f8bd2f5989d7f94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932660fd50e529ccd7b8f260762285ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b667ef72b14616dd30b12444e088d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664c7c6a44929cfc4c13a9a80a65d65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4706e0de8bcb6172e520350aab8252641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb47d6e2ea2bb7d33b8ac90175dcef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26820ff417b9bcc208e8c56b74514310643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96cb0912a507e492b45088b0b688ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad08f7321524d54d275662c576bf19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20fbddc33229ed2ed1dea1714fc1e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0866b346e098d57f3e25bc637b18a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2fde5c6e4cba12ff774192c15cb57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6012a81442d486b6e52bc4d4e062c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9210d5da06729a0305eb5ee4e7fbfa2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0596448400fddb2d8c37e09c2d717a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb9446b4ef04d8c776f1bdc8b244dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106244d37dd4ab624350fc33662f86f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b2cc4357cf72051679efefb864ca4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100eaaa8c0c22d323bebb1663eb9d58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0bb49b8e3d996cc201a7163579456656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e678c7e1651c1dbc9eb81d71a253657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c77f6d9170eb9e1cf1b2ef1d4d178d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eef9c308982f99db4bed66237ac549659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2566883d20d1d8f2c425a8296aa612660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a7c51e1c3d4b0f36ca813cbb5b785661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf8b5b8ad842af51d99abf53a3cd22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ccb986398ef0bfe540ccdaf781587663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f68efefe26dec742c269f123b3be6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401b22855e09fe9aade88e86b429b40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59084e2ec57fc1954f6df67919b48a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee555b24d6fcab316cb09aec1f3574d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91528ebc2ebc5ddf0cbce40eff7fd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f758271bbf7abdb5207d5c0c4f92c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07044557817dcef2393cd469a8abd195670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310d685f86db90a957ffeda32fbe185671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b529842af4682ddc31d6010ff49cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366fbd22af7f356c8c173f68608a109673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd18163b73d9b4f4e5c34afe563341674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926b4e089a65cadf1ae32f46e4a4f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc266b72370334ead06ebcae20d18748676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d7a58f25f8471b0969ab52235d98e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db952589dbe4c8754f2d61ef0883eb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ff51db4254395857640d294700d38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5517f0fe619e35ccd63f0bdbeb81a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836123f03243e24d53ac5fdb0427cfc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfd7ea50499751b20813f03e1afe2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e871360c3bfcda0bc552dee6ff4144a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800e61f2efc0d79041e79155c974d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535649c0f935d9e9f9ff73c0db7c658685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaa9111e27e6cff45733dd2cb0778f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84ff57326e24b3aa419ca58e6b7cd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50e3a3f87150c736d2d5382067a913688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5ee1815e52b6529598fe2c6a25d61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba8bc76ee9d2edc6add17f69a9bb03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347d6efccb9ba4505d14ae7c41e3c1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39afbf1bca7531097c0eca83a1269a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70472993019dc6885484d8f32ba584693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ec5957ec85f3e62e397da50a123fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee8fdc32ad55bec6e11c1e84dfcefc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811ecae0059bacaeff617934e059e7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739432c1302fe01bfa62ff4ec23852b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193589a52bc8e6f81e4b5bffa561ccb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019b1b4786b1ee20c6ddeed56adc50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4702ad6bfea31f8275879750955641700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640affe6b36387eddd9cc72ba3e44058701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07b56c8d65e8552f0425caa4b957cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41454e2454743117b6f54d3550188124703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5c9e35f343278cb8f4baf658d8fe5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b35c6c68d22a961b98be500aca36b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d1e44df6a82cd670e76a8c1d11e9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a5d3bd79235aa6a18b42df9957398707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb698e002a91d4b30a881cbed611d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70fd0174f5ace6221d502334f2d71b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a29cafe2d42e87858c57fb8fefcfe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc52bf9efdfad0b1fa5069d393bd45c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716639fded3c91d322309d05c31fc08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4ac26e9aee703ce65310c1ba16100713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dbf5c90755eaeb672a384d4daafd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29904d3625d7073aefa5a7e5b1f1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea378d869ebca90d7cd91d56f56bb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d45f59b0dcbb29603d2fc013dbef76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ee9ec5b6a1756842b39c5c47e4e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada5116842db5ea08f28f775ce6a46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860777c3efc4fbfdea8c0dbe25d5e73a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eb85975b2dbcbf5868c5bffa1d07a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9669b4c78e6f7428aacbe553be09e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499868322b2de1b94f41481d36873dfe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae3a845445cd72b820beefba961a74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8eb49d08986182f066266ad00be90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1078a820991a3077ba3fc847225441a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43409394364ba6c87aee750bc884fb37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f217dc552db8274d81b0478e0dd7833728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481b474f44dc28cb271f03a7f1b812729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a78378c9251b3ff3d2ba4565a839f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ec274ba6d9f90d4bcd617e34f672e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417abb2aa2c0013846717bc5f54ebef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f315e13a4e6db5bedf07645cecd148733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d975c37fddc214605a998e32c2247de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b396cb08c7837c202151995af978735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68b72ab39b8558519dcf8d7a627a1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04209315461ff14ccc46b682cad93ba6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341a4cbff53a39f9b9ed590739aecff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc5f84d52c3fde292fbf8d9f0ec71b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82038cde0c0aaffe485c1e76e6848fa9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a843cc00a8356d855bbda49be6130741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9501ce6c0290479a412b484c7b489742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df2d4df2c07c4fa4a6cb676e702228743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779df09da4bfbb6651579ba40a20a41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3df54e3baedade78b50888bf470eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839649bc31895ab1ca6631d33c2c4fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6395d99958f3e6bca97c3d0a3f182b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb48fa6b094767e9d7948c29d8dec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f19f0dc585b5726ad5ad537d4fcbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a6c88b32148510d65788acbe876ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029190289c4d812aa168fcf698dc0df9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524a092635f578633c3253dcf497e83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcab3b4f8a205309c8f0d66091fdd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0adc0ab5a48fdc370c4cd65785ba8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee783c1213191b96702ee3354c209b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310429ad9ad0e6fccbc432cff984f3f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe739eac9bc72c3a9052e64664b6c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026051b64465fd6943e293756a12d512758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2511e534daf34eb4035acbd3158c0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dc6eeaac90ccaabe47dfa395d7773760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952295ab1c8dbd9193fe28d52924503761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c56ee28c7df7821aee60633a77d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686be355af2782ba0c82485eeea5659763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8565ba0c574ca81abb76c7a03b63d6b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fadbfadda1b8e40537327e6339e8ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb03c18c4cb22bb406a042c4783cde766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca04ec0386658463c9266761a3c213767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dea4ab9db58e88209d127bab8f1ee8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4392ceedf8c7449b8f07f35f9f5ecd5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9290cde8524c3ae1f6dd0d65e8fe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818749eda84ce387f4c2dc854d0ef80771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4098a884389068fa92b55393960e1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8d4344a14b0a8f4297d1141b697a9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43747af0e45d513a86ea66d00fd71f22774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcd68e3e8ba1219b3659544bff7495775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530be23f178a019a8fde5270046c937c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a8e3edc1bea1e71346e6d38214a4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f69d18e1d2b247ef554b6384f04b1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6540b36652a14f62d47259147cb8f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25fd7596361561662bd4944336e90c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e627b1bf0a56e6ce09d739580870eeb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7fca3cf1a991607c3947671ddeadf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0731449ac5ff75c4e8794acb6b771783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997b72d14d1533b8b84278a533e5361784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852282e04660293565414318a77d7be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1162b9e3a7eef5c495c1ece873a9ded786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866324995107985ce2f26a8c6b6577ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742448e511975b7fe7d28f197d2c311b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17bd1ea17bbdedd319f23c098ee937789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28356554af7185504d1fb1dcfb80f58790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c86e1195a65e0f1012c3364e936ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b38c68a0b31992918c0ac2ea26de9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5da53b32050d2396c7328113b0018f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bf7dc003f8842770d9fd247018f3b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55632fa5564b02b35bd7781c4d1e9ae4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e436b735f41bd0c5cbe51f1223dd5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd03eac0f0c768146de995cbbc7899e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac47ad2f88430d6c8424502cf1eb438798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05922c5637058a68d84d12ce0ffd5c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a3ebd22d38b62942b817587933f49800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc395e57c994fcfdbb6722bf8fed2bc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745ba10f2962000d9f1a3a6d486f424802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff96602bbef72939c3eceb5ad2bb33803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39f43c73bf37c9e4074fb1352c2090804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d45f45033555f06f80104dc2c98c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833062f27abe44db72d5c75148ba2e8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645881488c5c2510b239e573b170d0cc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ce3c2bab1b3908f0b9dff21dc4ea1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e829edb7302d1119beeb6fc7f1c92809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec793e36b1cc77659cc5faacf1d00b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaaa759cd500cb909be56a05aedb8a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fafc7a449520aa2537c38657315aa9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0afef26acaa88dea5f402e7d192c0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccae896a6f5568ab1fc31555083150814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34cfa542b8c56ebf39d6442eccca6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a133dcb2692b75d2228d35853d3ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b0074246691af1e3495d5dffb3ad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f9667e75a3964929d521ce5014c94818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0174c7ed513ea9a87850e08c2da098e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8088b5972c2605119c7ca07d130009820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc8a8f4b2b9e9fe60965525cbdce86821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863391560bf2afd18e839e685714a22822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf24a1221ff113ddeacca35b04d6185823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a41af49bc348758913f6e3aa5dd7a4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152683e3a2cf7d0c73f8651f0c280a65825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bc26760178a653bf7a506e6c75e60826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c224aa624e848a2756b7dd4a2742433827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e38e220c2474ce104414f0791cd6ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516352ee80ad099aa53f6f063919d2a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178abe4437947635b9bdb28b6431b06830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4524ac132c2563098da912d60dac831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26877144107d2913b3a28db1d96eb0b5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73ed0cae36669e26c858040af4df9f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e940b7f57c127be0a2d5c85d3ad97e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e2e6428b7f55345aee2ec2c205fc2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01305b3eabd8466f0323a77ee4ef574836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71061b9a93cd6499882cd4565bebce1b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a60b6291ca50d7994ccf0e10947f5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac36e4ad5de958242336c9358c2a293839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67914307ccc17305ff4cf6708f1e0b6f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d6fc4ff22a9803ec25cd218534c0e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f65b91a04e8d50a9335b400c2cdb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea51306498977c890b5baaa68e6c933843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c4b11464b65bff946c9d5dedb49ee844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221add4f518391db059a122f83d5e3c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2be89f670469e2ae3860e052c41ec846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ecb92769512997b9e96eae7e2784d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f114406f7e8f8aaf865754a574c2d45848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0946a75e55429608b9c9036b84d76bd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3879e3b47329daec8b15c2aca67650850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a041eaf9c3f3ec46b5145c654d4ce7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0cbfaeadf48152d2e1c0f0d8dfd9f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f3b4c694ced9cf75b9819f39b8cd8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1f921aa7e43ce7528388b6b7bbcb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76c81cf190fd6d7a872ae904404bd6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9ea0eaa6f5fcde15d1e8dd7b15daa856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86e489d9bc63c5ffd3fcafc2ef1190857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b941bc9e8b58146f91cb20714b69ecc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a15abe3e221f65b40369ba12cc1300859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125182b043bbdf2c12766309a1463b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526213b0efc97a11728cb60934809f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63690127a4087d598ce4a1bfa5b592af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb69385accd058f55a54e04fce1855863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc375b6c19b8205b430f6b9dff6cce864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f955e01d9088a875d129af739f1d62865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffca2593039180bd773b7a448f81e9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7f334962e002fb7bbb7897d9e719c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8f999cabb0ce4f67e96267975ac5d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117429b3253b685b36b0573e9ac3e7b7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc38b78d1aadd235a24f43ccabad527870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a6d08d2b0f3f8d07a53b216d01a4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fe280531bee1698e57385cd341de8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4307e2e4203cfc7ea55318a691591873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04efe4f7eb26f1eb76973ebfb8dbc9c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff225b178e705f46e488ccb6b16e5ee0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff3665192dd5e825bff5da329ccbb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d81e7e15df88e2156605687e3e50a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b622350f2ebe7e435a80c093b2e680a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b5366570146d8e38e7c7641890e2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a2ba8b73608e02e641313df16c4c1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7879abb49c98466f478afb5822afed881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9a1e95afd7984d4c7b68512fe0442882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4c7971b7e2d8e8c05e39e2300b9fd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd57d74c5b2ec69c3e48b7eb4b1e5c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c120ecaac2d2db4d9a0600ea5ed61c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf4a193dcb1646da65345bed516286886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668abbabb7e88316c4b7bab45e978e04887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08014ca60e7d1975ef463629cddabd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab479dbb5d72149a6b8ed17308187a9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed9edd00c6b59d8f3c7f92b5e3996890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b12ec390734842cb13ee6b300cd1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b344a5de7d1450288c26886282a1e96892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d787bcde5c02449332d4b8c4423300893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1fa39e34187ce0762987f134d3264894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf712fcf3238eee8a5da286d97c37ee895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90adecb423e92e4fffdcd501c8e33f4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd914a445fafb1c4c5bc4ea04e79b8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7174ecd48af18646737fa184f35b9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d413d5ffba0a75da68015690ce6fbd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76ff06240aaf4f26e30ec86ef2a211900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576e518d1e6419f875411473ca6fff4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1096b837fa16e21642af86439ed9c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b714da068c839fef54527b80ca32a3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6548cb268ba8d6bd90199b644535b9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c96dfb804d1ae70f5d98d9cdabbfc7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b074a3471d1525227ed9cab2f4d077906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a79595a1fe1471d2f223c2acdb2e28907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181c2e4cc3b92c6768406d217192376908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892681344e8ce7c35d44c559b2afb6a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9fa495661bc7802057559240f262f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56303be86858832f496e529ecafcb697911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0f695d2be9370a962e58c88cff5ac912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d284d51f2a8549bb7351fa9419b24fd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcaba08acd7244e4f6fa89aa978704914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c9f202fd4033cd2da680eff081a5b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad70c211e93f318a96e1ac94b86115916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67869bb156be6bf0695f965e024de345917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1de0de1216785b6b0e8be34c542585918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2d5a3219f80fd3fe26cc4e794dbfd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b93626e5a3fdfb175d746a6b152dc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290da054ac080b53f331cce8a0795f87921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3228d80f8c6fcc8312894d18db8854e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480ba6f62827a2f0c36ec2a7c45baa7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71065766706352d3c072ba66ef8de8ae924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e7d0c56e7605256b06cd0a7beeec8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43a461fd55c660d93bc1d84c7d56f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa2c49f5edfa9dc666d2c76eddae9d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1152d1184b3fc0d2971c56cea145dbb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba048dcbd0f7159652370f633dd0d07929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0413412d5a0265486b3c4d0612e54930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769981bb8fad3cefe0719fb95aad4afd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413046c8f6d9f89cd5f53df0d109e7d7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c465b8cc8d436ac14f2e49c9140b9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c95f64c9140a954f8b1e9a3d230f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90335b21353298934c509d4549f1f638935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ce17626cdfafb0a5c00a53349faff936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b750f1ed2e4647942da9d86a715d1a5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e839e29271f78641b61d916f9329938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58104632b8692e7e1bdbd73edbaf2e19939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e1e9973a70715f1d6e4206fd9780d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e023bbdebb261d07f05f19d6291db941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a9da8dec1a5c9808949d6601a717d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a75ea7e16dd99fe8012bd9a246aff5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2035f682fd318eaf294b7cdf8dc454944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccdce19c223b9e951084f30c0008d6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47a719a7c185ac3f8378e65fa1b92e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5edcc7de9d22b0ed8453a07e5a1f51947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e911d117074f5f56e6f26ed6fa9a6b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fca87b1b22c3d7bfc822e14680f18949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b667f8f4d85f970464e586a5397a9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6f88dce164d2b3ab83e10ecc9265e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960ca7d67253cf86669dcec8b4ffc7b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c28dddaf462015211db354baee87953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cebf24660c0d8901cf50b0309914a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03a29c9ea6dccd279c5b64fb4ae1fe955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f55f082b14954295b3959bfbfa41c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddd1a5d1351b042c4060601b10694c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca0da518c3cfa25114c44802ed14ab958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c0fa987f3e545652e7eab2c8a2e3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28af931c5df4a1b1f7d3320d3cb7848960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a104455719b02f7850eea000f1bf32961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab049aec3a7621cc9fb56b837d4a1a33962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77f8accbd459c52efc3ca48686306b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d448e1850c387776381994226bf26964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b61d3d90e0ad86a93e1335d7ba4ce3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b481b3cebeedfd46b8dc6f01170e7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47dc877f783c4ac8c1c5ee444c19fa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009deb81c09139cbcca67b4fdd0b8e77968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bccd308ff5c333a80797557327139b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8cceb304f6016fa6af0550c9b547c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f7914af9a05c3c7b11fd594a3f6b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f574feeaf572e81d200354144a017972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda75ae88969877cb63f81bd721c14973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f6f8aab1587e26df92ce347ea2a90974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe73a1314f8195e0f64c0d93522430975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -34782,9067 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>15442</v>
       </c>
       <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>15443</v>
       </c>
       <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E307" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>15444</v>
       </c>
       <c r="D309" s="0"/>
       <c r="E309" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>15446</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>15447</v>
       </c>
       <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
         <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
         <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
         <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
         <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
         <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
         <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
         <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
         <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
         <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
         <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
         <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
         <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
         <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
         <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
         <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
         <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
         <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
         <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
         <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
         <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
         <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
         <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
         <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
         <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
         <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
         <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
         <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
         <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
         <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
         <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
         <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
         <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
         <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
         <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
         <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
         <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
         <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
         <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
         <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
         <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
         <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
         <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
         <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
         <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
         <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
         <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
         <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
         <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
         <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
         <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
         <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
         <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
         <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
         <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
         <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
         <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
         <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
         <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
         <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="C358" s="0">
         <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
         <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
         <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
         <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
         <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="C362" s="0">
         <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
         <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
         <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
         <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
         <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
         <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="C365" s="0">
         <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
         <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
         <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="C367" s="0">
         <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
         <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
         <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
         <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
         <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
         <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
         <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
         <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
         <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
         <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
         <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
         <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
         <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
         <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
         <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
         <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
         <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
         <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
         <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
         <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
         <v>16597</v>
       </c>
       <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="E379" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
         <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
         <v>16671</v>
       </c>
       <c r="D381" s="0"/>
       <c r="E381" s="0" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
         <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
         <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
         <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
         <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
         <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
         <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
         <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
         <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
         <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
         <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
         <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
         <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
         <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
         <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
         <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
         <v>15469</v>
       </c>
       <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="E389" s="0" t="s">
         <v>829</v>
       </c>
-      <c r="E389" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F389" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
         <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
         <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="E390" s="0" t="s">
         <v>832</v>
       </c>
-      <c r="E390" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
         <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
         <v>15471</v>
       </c>
       <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
         <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
         <v>15472</v>
       </c>
       <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E392" s="0" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
         <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
         <v>16038</v>
       </c>
       <c r="D394" s="0"/>
       <c r="E394" s="0" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
         <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="C395" s="0">
         <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
         <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
         <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
         <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
         <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
         <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
         <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
         <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
         <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
         <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
         <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
         <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
         <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
         <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
         <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
         <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
         <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
         <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
         <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
         <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
         <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
         <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
         <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
         <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
         <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
         <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
         <v>16600</v>
       </c>
       <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="E408" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
         <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
         <v>16601</v>
       </c>
       <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
         <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
         <v>15374</v>
       </c>
       <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="E410" s="0" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
         <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
         <v>15375</v>
       </c>
       <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
         <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
         <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
         <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
         <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
         <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
         <v>15378</v>
       </c>
       <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="E414" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
         <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="F415" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
         <v>15379</v>
       </c>
       <c r="D417" s="0"/>
       <c r="E417" s="0" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
         <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
         <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
         <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
         <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
         <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
       <c r="C420" s="0">
         <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
       <c r="B421" s="0"/>
       <c r="C421" s="0">
         <v>15383</v>
       </c>
       <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="E421" s="0" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
         <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
         <v>15384</v>
       </c>
       <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
         <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
         <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
         <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
         <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
         <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
         <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
         <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
         <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
         <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
         <v>16595</v>
       </c>
       <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="E427" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
         <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
         <v>16663</v>
       </c>
       <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
         <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
         <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
         <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
         <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
         <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
         <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
         <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
         <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
         <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
         <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
         <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
         <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
         <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
         <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
         <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
         <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
         <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
         <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
         <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
         <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
         <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
         <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
         <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
         <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
         <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
         <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
         <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
         <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
         <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
         <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
         <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
         <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
         <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
         <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
         <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
         <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
         <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
         <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
         <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
         <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
         <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
         <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
         <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
         <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
         <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
         <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
         <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
         <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
         <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
         <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
         <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
       <c r="C454" s="0">
         <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
         <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
         <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
         <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
       <c r="A457" s="0"/>
       <c r="B457" s="0"/>
       <c r="C457" s="0">
         <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
         <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
         <v>14337</v>
       </c>
       <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="E458" s="0" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
         <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
         <v>14338</v>
       </c>
       <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
         <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
       <c r="C460" s="0">
         <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
         <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
         <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
         <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
         <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
         <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
       <c r="B463" s="0"/>
       <c r="C463" s="0">
         <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
         <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
         <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
         <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
         <v>15426</v>
       </c>
       <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="E465" s="0" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
         <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
         <v>12264</v>
       </c>
       <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
         <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
         <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
         <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
         <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
         <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
         <v>12330</v>
       </c>
       <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="E469" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
         <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
         <v>12361</v>
       </c>
       <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
         <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
         <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
         <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
         <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
         <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
         <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
         <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
         <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
         <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
         <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
         <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
         <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
         <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
         <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
         <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
         <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
         <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
         <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
         <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
         <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
         <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
         <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
         <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
         <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
         <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
         <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
         <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
         <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
         <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
         <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
         <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
         <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
         <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
         <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
         <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
         <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
         <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
         <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
       <c r="C490" s="0">
         <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
         <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
       <c r="B491" s="0"/>
       <c r="C491" s="0">
         <v>20246</v>
       </c>
       <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E491" s="0" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
         <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
         <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E492" s="0" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
         <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
         <v>20619</v>
       </c>
       <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
         <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
         <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
         <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
         <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
         <v>20696</v>
       </c>
       <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E496" s="0" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
         <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
         <v>20698</v>
       </c>
       <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
         <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
         <v>20697</v>
       </c>
       <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E498" s="0" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
         <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
         <v>25702</v>
       </c>
       <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
         <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
         <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
         <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
         <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
         <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
         <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
         <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
         <v>18081</v>
       </c>
       <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E503" s="0" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
         <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
         <v>18082</v>
       </c>
       <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
         <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>