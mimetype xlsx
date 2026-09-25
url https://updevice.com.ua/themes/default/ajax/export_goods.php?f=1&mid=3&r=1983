--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed1230b836f7137c0b86d1a36388a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06454ed86470008493398ebaad709e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94f6250c41a1d76c282ffba321c8df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98befd42716b835d3a85b0ce4d0ec2664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59a6247e7afdc1232d89007f10d6715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a65847a444e59688ae76c78ffeb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5420d971860961cddb15b9af770356a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302e6f530bf1c51c637125f408717b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4841126835b58a020ad30a21d38f2c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e042e630536d9a2c04734a9eb6ff9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caca04813f890967c97e6e58dec783b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7547b70443203495265989f67d45f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8858a3451abd2310bd4d4d034bd979313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee272c1bf913509c746f20be93313914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe439122d58ad324cb2f18619a2b4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f973f96b20d5560449e758fd0a5463a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f53ee5e3bf9ee38ecb4e9515c61b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d936db876f8bf587212d7d02144e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e89bf443160e1eeca24e0179e8a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a711a419c02d075cf35747be90a09c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40758395a2e1485e9857ca64b7d4154a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc225e46f26851e106cb0581274377422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8122ee20d4bd27edcf211a3a056c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117390f036ab2449cdd586d40403b0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e2ce3b582264f284cf8e150e5cf6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7ff4a9d1c1217b67cab694522d55f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82bacf8f692ee5512b25ab7c68931d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104599887ee9bec95112582a3964bb4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b5b715468cc9e6976d00e59ae44a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fca0a8c5b89154490a974d1d66e6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cb428278af2dac3ba3062c0cbb99331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a9749256ab077b692ff436b7681ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8428c39ac1301183f942dc096d8a7a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a6ae849903dec4445e64696cb4f8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a43979411c70ec8ff25474c2ee101335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac253e091e77fca6eac59dcf82a68136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1dba10633378cf9ac3068669870b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087d0f28236a307ae4909b4a8bfa03838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6989c4c90101f186402f89705121939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204321cb5ec4db825c9d69af284d428340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddc576e98859836848d0d9f289480341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545b9da8263f2e21726541b1239cb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd65cdacdef60f598b1c11e42942e5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7730e4f9794c3c18c6a104c8c11adb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dafa04d9ff9b30cfd92ee203600de945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b685f4fc48d2ed11d24d029b5ed67ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086bb65ad319cf2cb4f5e123898f25747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fc94e4bbd22d979fe6778fbe2029248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02b89c5275199a1cfcdc920bfe1c1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb08c4331a43d597be62a4b90b214050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade97239a0e7c30881ae2889baa5ee5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e721dcd298d02ffcfb0478ccfd00952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073f47dc7e02912072fe04a16e6ae8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16639305a59bfde89805d69a00dc0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177070067bd297bf5ed55bc937f542c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b68e0489e25358b550a7955890d9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a9ab657072a92fff5fafc0fd107457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b05e3a432a6f0e6b9e5a796cdfd9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3df555ea3d0d8607ce447df12561059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398381855f1699efd025c4bf6bd3475160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f4014f904efead7b3020236731a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830006f59e63222801ae10c3735463862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ccf0ecafa06326992eea08eac4ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969e06e751b66947b8f713e0dd189ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91544df0c1fa324358177b4e6c40a2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1d4c2e0bbb87de6a308dbaf2a655b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895b53b3a208400cc68385f480d659467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a674e87756fd637730081d8524d6cbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e67314f45bbe51f67051e234016d9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695c528cc7dd47f492b70eff38adb0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495884833574b1d13ef9311025a418271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044482bc4c4fb5b591a6cb33626c7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335c4a7edf155a4b1117ddffc4eedc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c82f85216c3d04178b0743a3aa60be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275d0c43326d8ade56d8ad1e384bc6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5cfa5b000642abd896312e145494176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1db4721a2b4029a9c667476c54ddc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5947679a440b5b21e596dffa9d16078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287ba73df225610b57aebc3d05a308779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e76d45958dd7f7e081d3fec26384980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6c65e5b76262ec821e3679b05825181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33513b706c6772482ab514a230606a2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25358dc37df7d8bfdaf5fdc3497045b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403065584cd205ab2ee9b8ebd9b90dad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9083d7731e1c64dc49d82e99c5c1e4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28b70a6f8eb6d47d94a7071074629f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0560d858517231467798a87eedd16f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332a9a2aa425f9273bacacd786e3a3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d6d2cd3e4bac1f5c5139ebf21748a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db1f21c0411202a74fbfd20e22870190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f5077cdd009aa05196f9147b0498591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a92d76d4995d1936c67d71ef29a2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86979f1b90a3cf966368b4e4508242f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3c98926fe698bc29e5cbce42d5fb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2125d7abcc98ed7f9524fe7cc68d86895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3de1d82b6030e9de85f9ca57f72ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ed1b07fa39a9c051762e27059a1c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2099a1648b9c58da97286dff596f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03543ab39bf81a25eca692aa390c92499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb2a06eeece1ec4982e35f6667daa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1559f17fb69cb126b4b9e86383a79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76867af92e8d183911e664dfb9b6735102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63b1c7ac315e59714eb60cdc7a7c65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad36bfcec6a4a242ca722f968535d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cf4d47c7fd530c54f2af3777c2416105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4895f33421d66c0ef5db5fc1297518c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7ed4fec2abf403fc0f5cfc7685117107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dfea576e95c73653b3137264c4308108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae0dd69d4c63a6d2b6f62b92a2699109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d414a778ee692779d8af4421a8627110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd083f40c384189a1f61997f4ae5bcc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc83b4adbc7d42360a61bb393ff20c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447dca5100f193a811171fb64d33f41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d773db8b89cf86de949ed9af4940ad0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753eddf32b35acef62325c99c0ed2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423019cfbe009b65976e1cdde4643aea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c431096d137f72cb50b9737d982fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080368a9a165fdf5df9706cb93e19c36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473e4ba16202c54d76e5a152a368bb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab81006455f56ec7b049cfa7dd8e366120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e934bf5ee14c49e8ab2ae6e5c373c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa8f8e7dce3f8bb01beb33d2fe7479122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f8ebb16e87db8cf95ab84c37e76fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851b6122f6e5e1ddd4f805e8abe7139124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d775587b2cf7db33b76a7ba970824ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3eb48d5828845c2fc3d89424f47a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f2d090295c40d62d4acbb1c0b701127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd62505f9d6ac7ae50560df015dbdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d2871b9a5d76dd56761381d0f2e71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075405bc63798a7bc3e52e6f44fd1779130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26512c42914c3e5418476e387e4f2194131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54ea137f030c90104dd37094eb37ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e446fb567aa642b82d4594f9c4ceac3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea06d183f70086208620f3908f5bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1c7aa4703c6dcef322bd312e0c7b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8e9f0ca963e2e9fc5d855e960853d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb29cab9f090307c7b90a4da7a99f33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c0103e36d8b0653c6504ff78d31a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb2ebd98996c2dd411db33ff55ac37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796cb2f2eaa9366fa78f44909aa206c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca27c35741a64fd38e1af126dbdc841141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1069c74bf9e2f52ba28432d96cc7f11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e11229168b0043bbd33c38956ec6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60e25afbd81b508a4f6bdbb8314bb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597377d9f497e62e57075f1a5fc8e07c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6d77ba4d47732dc35fe86b732f471146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c6efb2f3f7cf11b4d745accc179c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768caa360e662b4bf98a0c9ca35fbb2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5577e22172d34e0012321f02544e41e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994bb73a805cd3223bdbbb404200b95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609d8707e143d72d98e9408b235e77d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43649be8eefb351c1ad52813bd7eed3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a898a48ab5288c98b2c50a922ccbe9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4906f347c165658e3dd377175d64a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558395fa67090bb3618ee417d50ad07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c7066389340f465e63ffb8614e34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb63bc8877b0bbf6d7de1b01d1bbab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599961a095fd220dd0a59f9588f3c6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fe00c45c123c932dae239e36ea45f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a395ac0a612e603f8e16e7571f3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bbff30a5b21ba238dc683d32c500c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebecdc258d1421cf2776305a549f62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ef91a5d21ed095189337d0204e6cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9276b42e761cd92b2348e134ac1ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0ea801dbed1eb612587cf4ab43dd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc42fc58b7b22dce34c51361d529791166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b557bc98abc33f227a8597169d55300167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaf010a798df35d530213edd91c911168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af0c8881ace236fe27706c31460294169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a3ffdcae4195da97a0dca394e9c7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3195af3e103076cef0feffa713c0c25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cfa9030c555295f2005951ce685fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde9e2b240894a1f772b9cae9f1f002173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2ed4a1b12232bf87f1dd373f632c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d188b0e273e47940c54f981fc83ba97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071e1dc01958bdafeb6a09805dc5ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc0c4e5139912e1baaf2e77037c11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e200501c8e7ecff4e4203028f6f05e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220f57c9e50faceb4a013b99baafdf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044896fac7bd4aca6bb0ad0369c92406180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d35c6d61726d7ef47ffd8bc38600a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe6ac8ee64f5e170b3a857e44c4fd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4774e8ceaebb087190229dc87ee288183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f264fa4fcd3c1b9699841759caa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ded51980d1167688d61166662dfb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a7435261bbf2ade433b2f70ba184e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bb33e28c0fdb6592b54091273f592187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b754013e929efd756d20bf37b0162d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc149a6d09a25eb75420ebbba15fd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0e0130a1d717b5866c5002e2d8229190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b4e8e2e61c6727b5faae3abd89a45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98eeb18be8498bfddda3ccdb9118b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86245e29a972d74a77b94284ccb3ae8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d8b56fba1a961ac6421a14a105762194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a48c0b39ea99fec31f20ce6a1e73e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef4002384540cf4acdd0f79e5173cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e666d43bc948f956466a2eae0f76d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de7f189b3bd2e19201952e4a87c615198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bf4001fbc7d8eaaba9a38442bc156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740679af4b12e84c5659904d384d53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaca3949efb68632ccce49612a07b98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5523c1d36c8ddadc5bc592bbe75874202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba822798130117608ab9454b5c9cc93f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994093939d9e012a7e17801816f28b2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18394946b2c93f43193c62ddf778eb2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd19400018f8907e6d6e29324d8ca7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9df2337d989e80827ccb61231b2a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca061c47b91785b6dae3dd271f5d36e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1a408382ce7eb7e63bc8642832392209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8e615be99ab667d98932819832ec5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6de71a4d51551c396fb8f7cb077fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475ecd540078746a8ed0488271713e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a662dafa9b8f6a037017a10066670213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6835fba7c12327d3123b375af4212214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5e98d92dd6c64b65f2687060f507e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1195d784cf8a29cb0921df2b69baf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87504eb2a19ae114b8aedc80d03fb905217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696a5ef12d4c600c3f87f3d1635d0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfa39939a579bc51dd0e3bd6f734a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae27158939466b67652820f95e5f5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10df6c7a25595c50becc89e26193be1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e41fd78adb94110a02f914ce0e3ac2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbdb0c09e323600d3f118c3942b226223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aba80706b6642f48f26190b50ff965224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e2bfbefe941449a1356cbafb0265225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9b5bf5e416cd4305f030682fc1625226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f2dd37c1ca0701ab6f853dc1ca5e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f599deec6bd1af1cc740dd19520e20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5c3c6d55cb824f4ee6e718ccd5ff8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646f68202dbafae9baa2c965d4d6794230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add9ca4afd36ffe166f3c6f5d3db4c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74be63b37264ca134f39b3048e89ef2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aef675fbc1d37354fead09c99159b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba895170f8dff9356ba2c0e9b30a0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f104ba711fcc30f6e57d93a91a7a28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77c98523b76adea1f66b1cee7c755f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5989c15a05df29a594d12a490ef1edd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86f870d655c06280226b5a7f848db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118380337c547e7b90bfa5328f35f171239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f69d8e01892a4ebe1a08f05d2189da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d882b1d506e615189360765606c1a48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8bb6c4fdbc9b4313c311b943b991b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29167d12c55296fce2a07c43fadf07d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51781fdd4e1b84f4728723e961f56f44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9d42b3e1df7fd2574a22bc1114596245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbeeb52ca237610383c3f2c82389b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77578ecc54ba1c5e6512d213a2df272e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9467dd73efbf4b98166b46d39162f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5518434bc2b0fc546ecaa88f7dbd20d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60818495034e71f970be1f2d9e28209e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1cb1d4fa137eb9effe16ccf643a27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d81ae80a2fe1bcba14783a68467808252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d66e487e42fa4acee7342830461e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66bb6035cc0f8a8fd035d82255666254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc09d7ad61efb2fcace789219cb0c9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48557afb13e6f2ebf64459fc674202256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc830ba3d3c1397fbc6061f2c61953257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc292ae92134a206aa62725093c98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce148cffc543e962ff755248f2cdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b693b5dd49fa21edbd8f0b163ea16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dd9cbdd836137aa1d678fe2b08237261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeecf791880b2623c4c32dcf3ec808262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835c90c16ecfb98f739b5cfee1e829f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386d4c11c5a61646b3ff669cc664d31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6164ec62466898b117e7c1eaf9049265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b821eeb9e69c211a8374af37d5990d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958833df7c46dd08cf937d8354c0ed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131016af509da54c55409fe98b13f43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704367e727a06ade1857ed17d3e2cc64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6e874bf422efe3da1315d71fe330b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3a76629cae308ab016f1e5b9757db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908048520f0db60194b13ed969d39f42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e02c3f27497a711cac2f84861ebb20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ecf1d1c38600f439b35f7f4e24dde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a127d2dc62c9c52d528aad705ddf29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514c080d013d2615768d89fb1e35937276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f12a70914511c094ed2cc84ec04ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd023c7d20230a4f5bab6633732952278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e376a602f8d3bb7534a95c36fdd77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbdfbc39630f6657da24a6f17ca261280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8ac1c9a4a300a84375315fc54ae1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f16df99c08f9fe81f754146a8cc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136db9e30bbe3eb76d04c28938413f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ba74eb830dbe3acad15fd078f899c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d65a1967b2e07d9aa5e48de5bbb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1eac75e36ee48ad412550c1f4d485286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bb7105cf1d7e6d06cb1188797219a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e98c636922621d4631961c903e6b63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f456cea327f960e813e90de1b9559b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb887474915fe6888522a4034625801290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4460ca52a48edcb472f34e73b9650291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53d2e8937d23fd15019164a56c196c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bc7b14b8ec18b71c6a6269f99788b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d754bace0c41e1f9562d0a29a0eb811294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dc132766c4e31325c0f584ddc69dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcdd915359c2835b9d1578118c7f65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba34e04fc66622892fde01e2214b210297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75c1897a31d0be87fbfbd8de1c45c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc333cffabca891bac331910a97a29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df9419c4f511646b32da6595b295c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c911f19608757ade53569d42b19db9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b8e61689416ee43fd41358904f47c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896d5e62ce6c4db76eb2f8731eb1957303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072a0808561a880f2cfddf92094954a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca607af2ee7f13c89aab4b38e376a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d548258a8fe8f924f6dcc715a2c05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6883e26217042cc0bfc0f190f0babe9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dbfcc1a70ecdf89dfa73157890897308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745e3486fc61f8def332b2e18c4332d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483294620769a914f73e82d22e272ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e162c9bc2d8afae71408c918d9af45a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11508af7cccf68045b8faad2629364b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322d96ced07969618d9a98a4fc41927313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7edefc80eafba4e62d7db8644a542314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7aa8d9595fa8eb3a498a60233c048315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f348e42fcc1cc479249e937b9731b8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11905dbf52cdc024ccba8d0692686294317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ebe9d195e9fbc9ee6aba6ec61be4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d913ab893528d3e2d1dca53c1b467319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156569c22897a9e66a3d3945a881cba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e495fdb2f4535800902f844b798691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e2e0c935e79e992ce713d19b15b20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd455231fa062d291c37aa1cbb92e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7e075cf7a2e6b8c28a96463d1e6a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d830f59b549d063fb0315262723d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dab4a682bde79e477e10f3b747e59f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e1c788f06135b94d9b4efccf2d81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098ebb631b81c4ef5373a788f19d75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d191d894e5bfb9fe71a2df9a6f233329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c89dce96529cc1b814ab11cb473eda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f4df32ecefa6dbe4037b6e86fca5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128365aa77da597399ed527118f498c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41997eec99874494d487a56dc4553c91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c753e318098723f3b670c3bb3158f98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fb076dcb1e4fcf1d4fd40b8fca947335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b074dc0e011633d5c6529c0a8eac0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe89784acd4584f9a33bb384fbe0a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eada7e2a8f058acd50a8143e8b4c2e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0801d1756872ec7c318c19c6fa8453339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc9b37418a65e876acb40436c33e2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc4d8e5d24177993d8590c2c864fa6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa827d0427819000ff088190f552b717342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2951480ae043beba97dff848227d9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3798781262e01a55923b067c6f50a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39f09ce90a2b1211de86b0ba2db198345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dfd64d7369343a6f43b0977a0d334346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654de74d046e110f241d5840335ece347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedba9c16c9c67bdeed550aae7414eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a578ece18ced054a967dfb5e3480131349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdb4fa0b8cb7d0ab69b0759764b42b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34200a2d74e319516dd98d78891b77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd536b223e2263ef2455929f103dd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574d26742852bf738ad03d29f1824f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e259faad8965fd172a2f160dd7f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cd6207859367c939d63234b00befe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4beedad2ebf5d4e57d95d8971eca5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a6cd107ebbb9b0bc2d16b49109403357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4b1607f76531bfcd77cb3346dd2a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d128a1898095b3add175f5b5856b58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37a4afad2b6cede4622a4490791c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8ffe51e04f1aa685f27cd41163b8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faec58a54189f263f16a4f140ef673362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965123271de1e9caa1ee004c4a0e98ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e33584bb341c09ec56c3b9b9d331d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569ca8b233b8fda14572e558492089365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f81bfd8b287b6a8e0cceeab6d3045366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc509a262d558e9f14aee939a053e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95034e27c23edf17a2f333d8626d9d1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed29b2f222cc3914a082b6713bf627b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f913f82d235940c15c970cd1f388929370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a4d37340ffcc654e57d050a280bbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ea5a259e78854052baf2945e45c6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd21a2a59b4165fb5b8408388494a80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae14d265d6fa00a0548ad22e178c52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b2dc6348d5ce4d90731763930ef03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80f5990ce182f980592c28e30d1b73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba280d0b23d4d0d665c2cc1c375805de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee514c90e5538cd63e9123c8e30be73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0db5d3bd97b1c8d4e175d37036728379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7124c8c0daa891465c1d12b002c8b52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9480fb8cfbc6da8b82d582d499c98a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a470be6b46f11d9c7cb8d61cd1e76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efabf577ec87082287cfbf5aeb83215383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f04f35d40a3546a3d1da9a9dc110df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bf22a03b81b9a308875ce3bba338385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1865fc72e9b5ae50f399046e0d498386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de013dca656e5a8f00bc4593b37d89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6514793501d1568ce7ad0ab5c9139a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae677e721c5dd8284fe8bae10d93ca8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508a1b49d999cf3d417e3c568f7fca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd396e9c930c35d8bc019da668666785391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bbed9f0472489da6b210eced183dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d630401ef76acf7b6461494ccbb540393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9ffae0a4e782c6a72a33de177ac0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0f157cde981f1d5f247ed5d86c119395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6573a5f5fd69994205af7d505251f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26280581b9bd15e46092b31234f7f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ae0999a115d4c44deffdf56e66061398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d1848e0f6264ea1dbc963183b9c2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c64e3d40f4314a071b50498c62e1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875726714de8480e41efd8d7ad3d15e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3413eccf0bcbd21c0b1d073aaea42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0042d8379987f0ddf16b4c98ed9a1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e1242870d29908437b051337ff5c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dfe14a1c7621bea121788526d2b77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61d6154b0e5ceb9fe91dfde9912f09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfed690c85928851ae3a7a5638fd7e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b678af930ee49a07308c2135a79307408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470c938122652d45d2e051304b76914409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a14d9a8b3840b1be4eff99a7b44ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cced53c57c628220de34b6b0dc13b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ed9c9d781cd050495d9259fe464ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514dcb6cf705d333d84dbe0c14dcaca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf51108a55b57555ee55cecd1f3430414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b9067d48147bc2ac40932cfde855b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83ff93399c800612cc257acd8f7b63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962aa425be55b199a6fe470ce77a349417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34941d3c2f7b32766605bd99d1ad0736418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b41f2eb493c988bd20bacc1870d8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342c082d01578a89991884ddf8635b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4569afd032c658301a01d9b45c62e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271780d5a99dd657086eaa29749197dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14300ae8d65169d6aaf88336ee80d9d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e75bf7817cd5790e3086e1b720f91b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7163fa339c5dba59123fd371a5168425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1122702bacf494e01befde90a8b9376426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e85e450abcc90512bfda792291e2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a3552a2c8287d1162947178c941d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b3c282fad0f2a7d936e83c8d676ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e1f4ba52ab8f494e36546a7703526430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c49d91960fefc9b791f0628616ed0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f77e1eea6b96be043b385c93e7cf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34fc174165e9f9417f9426dc298e0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92219feac6d51b65889b9241208030434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d945b1701c5652c1efa49d7dd70691435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d70e3c0c25bc92b0fc7ce104ad057436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b431dab6e4bd382514890f6c48d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8a5a67158332170e9cd03ba2534df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009559cfc557016a044f534b0b7dfd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7db823840bd178ed49a6f025602a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3567c193ef77acf1c8dc44354b8f7af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec3b8db5f5367db66feb1a94ccfa1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c6878e2be7cae6ab801b0e6917f66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0576abcb689c1483654ced8b9d2b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ff99e2b74438eaa37e98979b1dd86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b939aa31612316c4b666c353d3a4c6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73a77a6d7b01b87c1ca56ada320f81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c7d089d8d1d6531f30b24ddffb4d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2593b459bf879f36e59922a0660d00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc61dcda76acfc41d77ff631d5e35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece0ee33f6b3f29f7e85966e846617a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3003c97175679e09db3353b7fca44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c804484c72826727aa3c1fcd2d1fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66f21be272a8df230f07cebc219af6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6efe47c323cca720232514efc73a15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2a9b49c8ebddf47e4fc600993b931456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7629af3cd2445bc1a22409d12b7854457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0d82338e589604c52082bb3e65a96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408223a163f7d3b9c57cea562f1a9cb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa22e1c22cbfc3c3bb1a997ddec961460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e1a36e402a2030c44b0ad87e8cf5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a887d7ca69e01c28cca83f2ece2caf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbdfba15a12549f47729ed0aae3f9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3f42ff929a9b96aad7a82b1c74e91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16fc2f030a302d508a3000f875bbd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e24d9d41e8984fbb5a93bdbf314d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75871ab0f0e81f70210e85bb1eef7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c507e34def3245b4a244bd3063218e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b7fdb8e9028a5eb59fe37e12c0457469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13c3493f82fa70077e82e704d8d338470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57717be89347922f4fdb6e54dcf9ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449cd51221ef073f37dbc7c13d058ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace5551649e1d5aadd9fd4afb3723dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b415797a93c8f69ad7e661585bf587c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0931031a6e870b327e69190051c70e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27daafc64add4487b670eb6e37eb2af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc100835c73d564e3217fd75b5477d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c28c5ade150129acac6be24420075478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad497bed23bdac10c96ca143aabf6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80ddca62127b5e8f9bf32496cb2356480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be60a36b5d8a7f58b1d051ce6da2f5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d10a2ca8d6d0cf4ab6bbb221eb16e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be266d7f298ad8ab60641c5da9cd6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19380ec06a7cba4b1758def8bcfd38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e1f26ef750b3667e40f55c6e8d8dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce584b518884c05cf541b91b5e8f9b0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed24af2cf18e11983fb9d1f59781e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b21ddbffc7e4bbf9a3fcb9de69c839488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3801989238f46c8f8571aee005b7d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49c1444cce1b137913d892a621a410490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd5e9aa6d4233c10168ee13c1dd13e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de049253747fe392199853fdbb462492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee9833e6a1916bc2012b39b9a81079493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0808d77c1d2217bac13f48e5eddac35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714f14104db5736f63b14399d16f8e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196db566223f894ad78531f6da7a2f2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b1db6d0b51abe6e098548d8101e98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4fb273781382fd1b6b66523dfb04e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272f89b97d1be5ddf67403d81c0a5ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b2f745f1c3dd41f8db9ed80fdb57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a6861a051a23f4b0f07861465921e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea203797726d1dceea6d3e7fc5b1959b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50004008d795e4e5b806e6ce24e5c7c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b40cdb3081c3ffb32d2e4a1902ad6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f99bdd896912534ff35ab7f4c3c614505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f65c3c37c82430516929645e9cce3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decff1284a9df099537bb3f04f8dbe38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb5aaab23af46ac96f420524120daf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1920805379015e2e1ac72384d47e651509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b650e94e0955bb71ae4b1546d8ed2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e66278422640fbd721d79e75bad2d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3164b643a62069050e7c5d5fd1a422512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429a90f1f423915ab978c2b09c25c0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c181896f57212650bb1bf336df73cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45ee6b5c90ea657a15905fed1be0a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aba309c116d8d3a1aa4ce00aa41e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab816b7eb2502513c79ffdbcca2e068517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d99548dd4b1213fc4a8b4a3328723518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212a5754da32bd1868dd326f95dc389519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3391bbe41c9bd7d8e53a2afe09a23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8169c68d9ae0a00cbd4be62e1da371521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1ab8c84dd8002d27cf376711859fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1cfbdb48c8de064825c3a2b57f080523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89a9ba04b1dae80b53dd5411ddf3cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c9b4bd906aa7315c3185ec7359784525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df5c200861e08c15f28c35ed420dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf675ef595ade1b0cff3b97e188b560527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad53d1c8dd80e78fd17eb069910eb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f2d216bf31976be32d04b703ccf9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94afa3900f4ecc1bf72c27e8ff64981530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e76ef9b7f5e69f29685bc55661847531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3360e8cc4df6bcef78d4759a315a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6027ac036944cc36579200a2b92866b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc85e02f799044eea11bfbf61b438a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777608bb0a9f81a750af4ab58ac2c7e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b00e13332152f603ea9b6e29398c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861cfd3255009860675440d10a21fb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a1c14f45b0f2e772cdb5e4338a1e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46deb279b6397e9e9b9fde4baba96fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f6c7deaf6986a10684927bf99ece4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae244a76827d9fdddf1a2ca345be3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aceca138bf3f0c2f4d5698721f6d3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f31f4465dbebdd5fb427e5d45fb46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b995d7c3520366bc7622bac2b5ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b1fdb50183c24a18876f9e688363545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3bf9f48038c0cffdd844a57de9fa7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6b3676988e3cfe5bf50ec58ae6801547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbc535a39ad1e5ab4825d9b8ece0bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfba9c7bda44eab91d6958e9bfa696c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8ffb1ce7cfd9b65b329281c8040ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b9d201a5a69f6ea29c449121d32dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ba3517cd35b8b400f77a3e8ca54d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adc8edd122a426bc316ae5e442ec88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bce209c90f9a1348f899e717dc679554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5b3b12d196f63cf982bed31792ab4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa26c06a71811a21d033bcfa2796ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b50815d48aacfd99d677790826833557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74267d1ce39b0d8294da957607e98b20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d85a2a1bc0f1f9b9f100b618a41033559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a52bb7845093dc1367c91f8c458f98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c690e582702fc5c4533675bf1c5477561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fa5d0985123e3a011fbbfe46043a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f5899b6bb821f3a47a3fda184156563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b23f2f675e52ae96727f8cbeea8cff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200e9b62f9c72ee1bc7558cd022788565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273ac58fdeda0752e297bd7b60807da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee608133af84f4435560a0a5149b64aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d2fb1090d86c6d4aa05290d726ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b0635216f0b737859fa927e1dada569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db545814d772fe709d242ff7738dff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b53074b4ff3c5ff7622880b69935c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f545ac6fcc71e4bc75333b21f18914e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b189e73ceb21ad3c8be09c3b4d7f64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6327025627a1af2da6c2de75d9531f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0f5a086357919fc4abb52d332f3fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b57588747f5f4daf12ff751803dc3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde19201dd901a91fc58d295aa06f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf81186f39a9bcd196cacc55c6445a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953f67f36ad39bb3444387c677a903b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ab4caf5952c08fb52c6daa97e0c84580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675960100eb890d821163bbcdb28e1d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b711ddb1d57f50c1de6061bb00d0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea255da3a90cee4dae8b3d27a7b4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2215a3fc546e010a5fca8b82f65bed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec53fc9a3bd1a2a3de065d3f1b76b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744db57ebf756ed87a5e1422b6f9347586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd73011a4d57cff56e15aeeb485d08a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e6a4e5b9a6ffa7a752c679d7a6676588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9569e6325dfde8810ffdb33ba60f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120f57487c7daa892654ea8344062a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2147e4ee55fa6ab438521e75d268a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc343a64948373fc6c885f9dc0471147592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e81bd1dbf4872e67324718da69281e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5ca5822640295703030ade5b9fe1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3075add750ca81a9d339a2127e1e2b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04002e2f0470727aae5c12f09dd95d58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cbcb220984e4af20d780033ca675a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727470f1010c1ddde025c8b4876cf8a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a80b712a87eda0f26e47a4f143628599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c1189bb24a275835a10818bafc543600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591fe1aa19db029f9394d36946ad653601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc07fdb0a31ead082d3166f9cb2c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b618f183e188d09faba04f8aa56f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fbd1a9d57df83faf3168727cc9ffd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056e61014eb3fccf90ce1d1f40c8b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e56ffc68a3fa4e4b364a0d11aa5ec0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082a7513ff66f70891fa28421d1dce0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbbba27aa5a08f73881338cc4602a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8778e7cb0c4e906b5f75e0c5cd217609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be1469c19e3222f60c2cb62b7e1518610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1959e4f0bf268b7bb05e12e4d7272611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6b3a97ae49a18c6221b17cea90045612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb8af2bd49be2f55224820396e2e43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94560b6abceadb0e429565032874536614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27980f0c184d92a91e4ec419ffadc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4243666eaf26215343269ade93195616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e490cd076a470a68800a39263711617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9d30eb0219581f2c31e5ddc298de5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838c5bdd1c79ef3a696a1b23bd36597619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec25aadc05cebba51487a818defa056620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766d5e9561eca1eb9d69006fcdce803621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a45a8d00b4e97acea4e43215b75738622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ee3d64f2bdbdea25f425c57df8d24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158dec0a084e93a79dbc2daae5ca421624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa17a7a8e63305f63394a192bc2188625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac3f41cba12d6a9ffa6f30195c0fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85605b5d9134f1dd6399161834650a2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9875339c3d9bb2389d87d1e3ae2abde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a35f312db05bb36d8c83439bd94890629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a73c9998cac0a0ef0385b3847d2870630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc8501950724c07080871c668be746631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2b2c9100da2c0b5808ba2eca542d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fdd877e6758dee34158ea1f6fb2aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97dc46bb28014c21bb8a4918e2243c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a72e768c6c43d5903cb9148f534ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de1e15196bfe4efe1bc6b815840631636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dea0644e0be82e80b50e2e48acd0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d60087624c75cdee4b444f720367cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf64052de79629e48f1982679edf7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd910b95b61271b5f4b9c5e533738db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87353b8941db137ee3c281e131af000e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611e0be296fbd6ae6d7cf3285f007b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172b8e098f031b08ce41f7c60790ce9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fc451445387e18191202e89a3e3b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7edeb6801a6471910bdf93b6a3213645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db939c3c5d2873edc1963b1047ae8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d069fcfe7c738bd4e3a81b60b7f90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ef56850197fca45350017a3c56e7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ebef2a604adfbaa01b57362e6cb5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f4f26a47fbdc041b3aa83ef72cb8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac965173b1a0714d50ec8142cd9f58d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84377183c609ff8240ad0b906848a7c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb40a1b5114734c78f4aa9793fde88e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21de86652eda87d0dab242f11c4b07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313a7c94da7d00433c83a2af86d7bd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577b353a6c1b048b7d8186d06b68b87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a893ef37a0f1fbfed5b0590dec809c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519142ee98669e27549e5de9a2c9701658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dcf841d598cffd9f19d6dec9f4db0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b4b8f56857bfa2a1050454b7657b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9011eeb4edc8e922cd2e23e132ace661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe92832bc9095e063fa40a42d1f6c7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850f5333f2eca5e8943a4c112b83d49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7e8a7365f1768d4d220c386144b70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8673cfe3ad7b2d87cb5946540a75de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ea50159ff3311eced053b042aac2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c2c9e75fd347efb04480904d2053d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab03b60748890ccf06db8403bde84f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6909d63e9cb6be69ff871b482121b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370730390fa1a53e29eae9de061801e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0f6b65ab5109cd9d9e5cd8cc67e3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d121770cd42c5587221ff8827af750672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18332c09bc42e0ca1cd1d4cd5f1c79b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebd5e5de60b10b8b3b6fc629c9a638674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a639c5fdde2f1415a14acc719e6748675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe9f7c6beb224c3905d9301c1e606676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab57f6ccd7db0b20252e2988bb2379677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51af480ecd6620c70fdb2b3b40eda0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe36499715c80313a5737106f692252679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956df0ab131d1a3ec39913459c44a53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615b87c7031a218f9793b6372f83c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00880ebf872fe64981d2cc6266c6cb53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e1e4eb5a240c3622d0ad09b45f25e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df193d5bc98c40a6c06263bb1f7a5baa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a52f58092bab16fd4a74ee10b44ae0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec41c1af172f431d0311f8ee91f57a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a475c0e02c67db84f6165dcdd08ae73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ecf79583485c31d7bf1e690b231b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19bbd9d32b59c405e538514da28811689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b37c00047918163f978e1d84a7e076690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32d5347b5442ae46b626fb8ebbcad8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68adf6032bfc7552fcf6163e8c55eb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ec48bca5943a58f09cc38c04d882693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d6de6edb8442937da1081e740a149694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c68f74dc33e7223bbf82d521afe1c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2931e444df1f45cc7fd1f71a3edf9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c725d8dfec0db71a304825cad523e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2b953bc281ac55ae5a9636cb2614f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f50c30916e38d93989874d4fed261699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d11fcd06daa381a24d3488593e39af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26d1c702636ccdcc3bd759103ecb9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b786ab76f5ca745a4aff8bd7989e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da39eeb180bae2d851d128c1b846d95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e601548a16a3e3303bed1abc901de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4f240b7f59b52d6f129658fdddc3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689dccafb607b4569ddb4ad3ed9c3b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139296491fef066dfe0ef5b7967af9ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59f2fe3a0a9e8871126ee7e9efb336708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcedbf21db44949fa3192320a33c25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f32796faa0c5382d2d57808ce261e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c291af51db0659ffdfc3d332dda7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c64e7a7b887cc1a5893da2a83ce4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a730bcb9102bc1e8d45ca6d6786419713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262b89583be5eda59f78d1a7ce88b62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f14759e19fb44208d1338d370d9066715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7665ebc883a19e7c2a8bbfdfad07c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f37f5e691552e9b2213e8014068c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d649adb0906de89db397cd3a847b05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2bd6e265b6dddbafea3fda8df7fe3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be907c005c74e3687d2964acffd477f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449b42d25ae2ba90828aa5607485bae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ded96ba4d54e2d8a5473f1ae5392c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3a7e9ea7911e2227df28078a3637723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3fd0a0fd4b72f8a050af715bac35f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a80eeede59a88ccb51c20918b0588b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c02533e907f99c801ad89706a05854726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421249cccf125f17a17cef75d5b6a8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61afc30219449b77dc006cc3613bc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262efd9380fb4abe6cf01ded038dfd1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20467af44f8ddc0b1c7ac1fb329652730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53a5781a174367782592373852b1f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef613dfb49a69841d40ca53ff38e0f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0128b89d6d1fb6f6171957c6a995b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d3d438ac74dabe139890cff4acd1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7378b3572cf89aad33cfc54dfd0c533735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774737d0f08d2c956af84d691e02f85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596dddd05da2978d9018722a21c2d8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122df2e271f04db33e00b1debf3e0ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf972b68bb4e2f55baf9052bb33444739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370a54d2bd383ecbfc0ca19c44fbedd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f41fae5caca3b271e9a7ee401312b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9af99814797f459f8df21f46fb9c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59ab47e6f1bb67da7d30bed20e1cfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b168aeaf4f3eb30454e060d0534c3aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063730e1793d402bf1404a16840d2563745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879f3676fe61a74838286a48e598934746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca7aa9ec4d0b94263121695acf92aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4cf85fb4d4876f71774682b548194748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28aec80f43d634ac3afb22b3532a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f11df4ac128a382d4a06308e7fb645750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786c33da6d2789b77e35425d62c8caf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaddf3b0e7518b19b42587ebf789fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e816a614b41552cf22b29444081942f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6871a2eb15cf2779edaa07a704fdf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f148d4a72b1bf34e332eed0ad4ed4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180928e0023558551a578ff53439fa5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e98e5ad2105e9b11d53a12ad09db98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda1dd53588241934d5e447a18732a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627665aaf2443ae94a56c859edb91ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefb248f8c4ecee30a0f66a9bb891f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1690d71f93973c20206b1130a84e89761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ee6fd8b4c6da6e248c59775e82cb0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3825313ce158336d6b7f3c8fa42d024763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd85a0a8c0ed6ed7883e79e64bcef9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b152c22af7a4b64b189f1869d31c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80cde669774ea29af91f39c4782e86766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2548a0c1d3a2d7c6949a88ba0d68e3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ec0ac3922428ac7b5e483c641ffb7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149853ede7270797a2fc649ea7133235769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36def8d823f84244850d9b27d4e615bd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e656c5d57d68ea078ba0caaf12941771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c13248374cf90575dc47e89b06aa67772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b600ad676e23f9a047280acbb0d82773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc04a62824ca2d90e5d9beb6e7cd55774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e63bcb58feac90a8d23d9b2f7dc061775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ed5a7b2b41d7ac04a81ae9051d7b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f9517e35821b6a7ff6e9754e2146777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6663ae1d7742696878735f9761ac9a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953508c39568ed7e0d208ad6626911ad779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657edb423e591926c1779c8e060fef94780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66c2ff23bd117d8ac374cf498fec6d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7932aa5136a5483a0d33a1e3759497782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c7c115f4efdf41128a2672b0b489e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e35bcdd1e1a5ce2dd886a7bc772f4e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5ecf8ec2f4f87f13d0d91202dd72785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d48e8c183abe7f8090b1a8b4f5adf4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddcc037fc1ac45637ec5bc34ffd1d3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b28d4fbd677536205691d83ab5479788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20eef8cecbdb21601aa196db2e1591789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97536c0b6063e4e512688b32b07487ce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533d17ee7d5652593acd99d60568f29791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce25f2174832eed4051a2376bb7f15792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78270513e4e37e3968b99fbf57ac179a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d7e5fd232e51ccb3441ae318e307794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f586a9fcaa97241736bb20d1a59eb7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f46def29360382968a2179985283f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bcd4f31fa8f4a617f7ce04ac79f15797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b10301ccc761d5d2abedf187fb1b2d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be0cd2893a580f273ae5199ea7c394799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa007cbcebe6ae2693b27436642e76e8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dd698a0b6fc33f7008f235470f044801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8de4eb2f9e3bb5179cb6088e16b2a0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581054660c69a5883157671c74675e6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443a3eb464632f6bb3c23d5adea9e3a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318514eb058f524aaa9b2668f2544339805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33d4ea930698c80a31b3b2915b3d1d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f858ba95a1bc38040f31d948bbd4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24710746041b1a7bd9a1e44ddab52b0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecae5a6574ba0af097889d09761c876809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb284d357bedd519f73e1a0e4ba7f5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d0bf54552ed0248d6a1ba5925ecc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594606adaa33585e7b37c0e2786b362812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf432d41d7628d37ce84977b091b19f8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c380c03701ddf6bc2670f6cdb843f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9493db70407ef9be6f41d316e4f644815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b208ff7c151baabb1b8525693e48e29816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798ccfe3b0fbe45571977dbf6ac0d2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643573da20a1c88840f1a7ba5bd4acac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ba93fc4eda1b0a0c3fee0db5dada819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8dbb05a7f3052e4774dd335b003f0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f951b5f17c29ae861e3d131289459821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6cae3a4f5be8552c0e903a9bb2896822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a68a7c4a76849b212cb73cca1c706823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b432e9f9d4f13e1d840045ff9df36c5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c78b45e2052780d65514fec0979821825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07930f0b551123802f28122038fc3b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b8578869b859f0af7b3f92bc7730d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81950a1c2d5ce711ef6ba7d95ef38fc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e71922216272f23bdd4d6459828c3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bc8895c0d8fb110c9386a7865dc2b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614468bd4b92f6dec5af0d6fcae827d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f88e87cb264c93c89017a335bdc1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca297c7abc42353e82662b3d8a167f18833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42755045373d3d6ac0670bdc90eb3a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cc620af2283a59d45162d903b37d2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76410a38ea75a3366454c0ab557b2067836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4819a50012358ea5885c51227bd88837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe44312ecf0d80a8f3f0b8a87f894e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a23e62a04fb66db1d00773c6819a7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b428f379f1bdfb41543888db2a2b423840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebf27248cf641c0d57f796eeae7726841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eceed35e34b85beb6019eb7338487d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaababfce38eaeec32144c0167c16e1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9150c73f3729349e141ee155ffbf7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74fe9380ffb3a7034eaf5fd04b810c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421575fe754e51a0cf9a84808699a6e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601af95207fa88d66d0b5415f4d4c6f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5562e31070895e3eb5c3ce20e9a5b4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf619398a95c03df1a11b74ec067892849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f84f75aeefde7df7a5519f16ac68bd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96063b5f1064a4aa1a9ff1329ff70e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34790226a7eb5e1b033a842a8649a0c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83578c11515f77bb306b344b59ebae853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dff6073cea5bfabba7963f5d96099854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f256b6b582c55efb0a78bde2f2751855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caacf75101dd3d94d4d8a2a29b51f18856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b68e145fcb440c68f1125bdb83fc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a43f58d91fe5a78a6497ca9fd26f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edd102db0235a1e2a6faddbc6da1a8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aa9ff0a81b86d6112016544d3fbf8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb613d6aa88a9158e3569d2e826cd78861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3458e571d842118553316a3374d420862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6aee76c831cbd8b2726ba033e0fc9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4cddf3836ce132670ee15df2528d8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173881d5750edf368c055b18bc7a14bb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ec66e9f7b7f780f8b316a59e6662a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785b5d87d2870a0f84881d40b4e65a7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3e8da815cb7bee4afdc74b2b5c965868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91f68fc8d14493a43216c50406dbcc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1d3faab458cbe8fa4005f03f5192d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50c96084ea7ceecfff0c1a7c554b0f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb8efdd33b29aad257d2f0a7da269872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b253bbbb8ef393588c2c3adeb02c36873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef2ddec7f1abc1202a923fe350b342874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491bf8c34e4b11f48eb047f9dd1587875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478eb7bed0d9b56417d53c57c3804ca876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64225470dbee74fba2ad6b1aea4bfe1a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ce9d987c0afef702955a84726e7d7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446de1bdde7a7d24f9652a330f53e91879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dbedfec883f19baaade917d9ef204880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4753172ac3a8e2f7c059462a97bbd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0a4c6955555319fd30f33b078f1b4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f4fb37bc11509219695859b1b2db0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77a52a790b0c0151f38299b8cb7c72884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedba42e79c44ed4a86eb79c46a8123885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aada5653c89d306b438371ccf59a6f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a076acda0aeaeb199d5048248b3e11b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a319c9f771a43e6e03ce790281d0466888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ab004d975068cf6d770efe081f62b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee2e5d8883ebe0e09eb35b7b76d779890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a4fbcdb42090d4d65106c9c60671891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772178782e9501a811a8698d94bfca1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d23980f16fe454ad57ff6668998d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10959cbfdd486d617aa4def791ad2f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f737c9fab56347ff8fe2add3352bec895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcaf0cf77256b7ac3761d876d7fda7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecf51fa3614ea155f47c907b04af34897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae55840f5c046b15800f96c890ea38898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f9487bd3ad4e33df54388eccb60ba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c9dda701e3cf4d5155f95b28cedab900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75973cb4c21317a36532b1c7890de3b3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a427534d97bd399bdfc07a2e85bc10902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6c41dec2e6d25180aa01194d7d1bf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3db869f437a6280bf47994272c8aa1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc18deca3ef9c7395028e817c1c9ef905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4926567fe5bd6f486e791865353a205906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c7ca53127f8019a13914c15ef8d70907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311d64869f6a3ec10beb06b19a9d78908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d23573d96d958458d9ede946a326ab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e3f0cf5ea51adc10d9589a26839bd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0724eb70d90e5a887b420e193541ad6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab8fd59ee20ca1ba5663ae01def1fb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0243d8a2708f2f1cf89d9c0448d3ae4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fbe501930e7ae42f77a83c08de4e4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba559eac6bffd7b5e7db1cda84b9b142915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe6217e68f4c4eaaf456835bfc55ae916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8289d2f021d5edfce802f9791409a9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f238e815857ae644df651b1640b57918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106e509799101b5413290cc6f2cb2cb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233de389cb71bdeead7a0eb5262260c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec5c0948cca1587350732f08fb1f2b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ea4d65529ffaa641c401c06221695922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e9e1c2c08a034a5d3c868fe6b6869923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296653cf57055ae71f3d8f5029739a6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca700f48ce14f433ea3df5b26c9a8c1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3437dba750806303f2c44d5a00b3e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aece42392959434fb394aecb36b3b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd8f5b3fbaf82ab25b4ffa407ad5e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239353547d5e070324653e13a60bc49929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cbf207c1d2102ac09ec90aeb1d9ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed6ae5107858bbb0d3e467ebbf3827931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2201bef51cc39c26fe6e2635b0641d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58996ee72d3b7895a287a7ecfaabb43933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38919d7b94dcf546f18218e2ddcfbc99934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d468e1b49dd65efffc82dfe1fd6f4b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce29aab6f8947feaa0f06e77b62693936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7abd185e325d325d9dca0ea50188de937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9511183d283347a935ffcb97957d06938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5a83f01ee0184e4e1fa396d8d733939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b95cc39620d79535c574b4c9b44e9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fc5f74403fc1f7e5c025477f75cf0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710902e5b86e6773f46cf650a0e3f006942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7da88b342998411910fbe5355dfcb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eb9fd536c7b2db67a4b0f2cb1a701944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d95a525fd624b16b3dfab9a23d3b1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c245f18d6db9a0581564fff1666b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90c5859883b1256f57e0bf16ea9eef947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50554f183112dc549f39090d0f64fa7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cbd34fec9fc6ca5645005d317359b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe4ed77420caec68219bcdd23bab37950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aa42a08bb877e6088cbbd4afe9cdb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4460bad628116a29c4d199f8af4dc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f06eb98a4b5b1991372ab3d38bd88953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97965e6feb87d577bcf9f84ac01e6e0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadb8f8c087961cd486f6c3aa3e694a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f4c5c78e335c155d4a88e8e4c692c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6c8d501e18bc7e806dfca2c1c8f8f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274574f1051b22adfe0d270e545465cc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fbde8b628c8bfc6bfdfd2115e3824959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50ddd7b26a524b44cafef02ba68bd1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1c3042d3ae92b5f674e45ae26ee9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb6df0483808ee9ff45cdac4f6f1ff962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeea0804d3ca50948c777748bcfe0d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6ff4ebbf70706b0e6df5c0d8369b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5aa1168c2a0ee02adfd9263dd6f5a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ab69ce2fd774ed54865109caf398966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cff39694cfb020d1a9ab35a161cdcd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7476d8fea5b4ab213258906263976968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ea36f6fdd686056341419c8b20da0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8889f0f8236706741c3e35f7cd88bcc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e148a3732c577c97e198f16dd40fe5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef8d3ac56cf6338c045156ac84877972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df4a5958719e7d88664f37b1b09537973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20a2fc8823df71c4a874e15e4772ee974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e8773b7bcf08d48b429326bbcebc8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a67e36d9e0f6760aca58a57ca98299976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6ef2104734328909d7c0778d8fc6a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26fe89e89cd6ed5e6ac5d98df6187b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c8c1d88a45c507f512f509e964682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074090addccce16f0fe0b8ee73564393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd44270e9e6f743cb9c0f44df0117c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acd92d475f90cafc6036290c93e9785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34ebfb9b0f65953a1c6b389853e136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9943e0f6d8fe08709b4396760366a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf60d607cfd88738e8c2f1ae60918308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7e302a00f97b92f633bf97dbdb799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8d1c06317e28be5ded9cd4cd98b4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e811790b3643f52b0c3a54d417d1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d6e4ef8dc76fff0216f0396b8d0df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4253fdb75d9887127e1b516c3052e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b8a780a4169a303cc819b2b8b355714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45979e16b134bd925d5f23ad54f9dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2761c8b61742e7364d522c5922107616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365f8aa211c960aa577f8d4d257a23f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029c788dea786b35f5048a98d33709a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b392f330c85ba5b95e46ce09ef1a2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f77750c432bd4605be57f6dad9ebaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a50131a816dc25d663f52ff7fbfbcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa997d2da3acf4fed83f8568db4c63ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9010031d94f4101457a6bcf96a3ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d6f747e9f2aac3d528019f4dc634124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fc08c4e2969ba4d975d7cba9f281d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46803e45d451c885e2af93866c8e390f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcaeec92b7e81250561a48871e755227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7640927e7aad6485ca18edc2228718028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11f41f983d51da07c81e3337b09d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081585ab09147a1d54e8add90606db1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035aae24bb113722fa4f36a32b838b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbeef25bddefcdabae05b56413a26632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1e52e3e3c360b924f754dc0da1aa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c0917f6b06eac8d3214b067b5cf1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b72a3bb1ce83c9cfe6902edd0290735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcc11993da88af669d2c78ab78b25b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e6a5920f3a90f0ee3240a912d67337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbcb0956af0d30ff632ab52d14973238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523cc03508dca45c1cb12cbc7d6d8ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31800ec50a5ff89639836eba5863609740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b7219ad30932028cf636e7ddd3b3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80236bf07b8559082c5bfc5439ff6e8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557863faa22eaf5608ab8c4d0b4994743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe869b62da5e2f9aad0b4df4675b5a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df028c51f05d002661f1e7c474c35e6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10742caecda89941c545addae546b07a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5102f5b0aa0a1eb6449f125353e1e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8650fd951e5bad9619f77d3256d0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aba3f6ba13ca6bbf75d07e4445c10e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac6b58d4b5a81b870866591ad6a61450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204713f19ba3367514153f0686abe2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f33adadcfe2f802cfff9d2b4498c8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc03418d3956e0350d8c2c674d96953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19594c48708e68010580b6fa8ff5748c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6ea84d4a05f4ff21d5f733e42133755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb10040839cd7bdf216c54dfd32520756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8697839f2f9fbacae605cf0b7a0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bba9858885b45ea322ae770337e0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a41666034cfb212433ce4737eb27a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265949fe8f15af6821c1586c7c4da60860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12564e441e89c65de9704a0739a1ec361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed0b3c311ef3e348b5954105e336f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82144dcff2f563e773a6261f014abebd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16e99a2a16fc4457924b5d34c902e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da32401ab3ea4c01f98dd9d88d34ec765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3173022058f4f088fcd0e0a47445d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4afdcd3b88e4eb2e423b0f726271d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be637981e617de5d2ad462853bb2142e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a42a24b6738c6eed33fe8c11b804769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d9509a39fe204ede4ad3efb1bfd1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8922cd251275c709ab6080fe02d64b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce16210327f8aecbbba2dfd79f949a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7306a16a500870337f3b38b3c5eeb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816d6ba356a556db57424cb83c063ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e5fd4887f7abfb7f5ff17e52fbac375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3badfffede0ce0c1c4e3d4bc956a9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f07a60bfd7742c26e2b97f7a07f92377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9cb9c8723bcd046014903385b36e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0ccc5b7abb26b78c9a869515bf50779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6aa9550191881889af12996c8105c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fcf6460ada4ccae8f249e423c3d1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892e1f26d0032aa66f95a454044711a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e4b98f6158703f0a0e7600ecb052383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2457d0321fe759a12037c2db1ba5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cfd18276032a8d298f06fe175f4e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1416865c9b1ecc39105fd1505f78a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b2f9669abaafcbaa635a85226483f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d729d9ba9328b8fd5f1315a0a2b5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd90e6cd1b2494055e3feaf84b1d4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24db90367c94c8e32a92103fd8fc8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e15d65389408a81d12f4b30e2ee05991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72318e17b55691b6df5d0f32855bcd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf6bef20884bd477bb354358b1123393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cea58e70c8eece09c9699dfa83d2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53088e7775189059ec83e81579e00695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357785573ee4567dbd78e9240c3e36d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51a3b745d9612c182c6d7669d7bc1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78606cf1b73805e1928bc46ba032921598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7867a4fd1f5efb4be70ac7cdd73c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3966ce8bc0e197c74fbb9f60b2fb64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ff6dabd513c1de2d826987030f4ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5543987f3bf23a47a0816f10ee6e0b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6715611359c34ccb15cea0239142c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec286658ee354029761f5033921bee3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e01c3517b8c18edd6d8d5bcd3465b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605888450cb1249fe94fd2ab4d5f01b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21551da39e7422948756d2914cad30e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c700c8f039cbd268f1493085b6dd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcce15f7ab1621e007ee19eb15011a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d7b375004fb260eac8954c4fa39a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3bd2632b7b11210b25f0c8f078a61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9596244f49c61d1ddcbd95ca0423428112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e07988eb13e12e13e3b9c157d3519113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47c1a15c03bdc9d626862e05a16fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd53e9950c52a9dc7de61527f5c913115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc24dad1101a74c4bb57e6e52cf22d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf6063b442b08d76f74b0751cb1741117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda13c2a00854f6eec3ee26a708c580118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acab5a049a248edb83da581146682d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169a64774d29560b0edf438a154ec66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fae297bba7f0ed01520db4b998e501121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa615bff8930fdd1a90c0d0d46134564122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc37b8ca9e9fa42cea8cef8fa81e153123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1d628e8e34a59850c84e4c7aaaa85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a845d5af5fcb830eefe0610a036b33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f389089e23b1f1df58d8bd44dff8e4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eda0570e4d926613f828c49cac1a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427caac4b279457b520a9e28e75bfbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986ccd27a820ae00eb2ed7db4ada8b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee10bbe90f32e83ce04a72db2980b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb564b6648fd1874a6ca577f68797957131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491d24a788c1aaae67146c9322cb77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f29cd1ec473d8f2f8e4ac6235e7ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb7bb4bc97e82e36584e0630e0f53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7f6d6164da34eabff994670c2d386135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2776dafc2abd122d842f8857a437f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e5bb772ca880274dbdb04afe48353137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457495425923d1811ec3ade5eb6b5b84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfd733953f597b9791e3d011068ca4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba60bb3b91e0af994bc07fc0a2bb9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c725cb91c2a3f604c647e5101fe74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eca5d4308b8759de7e5eb7faa7c08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57fd7e9a09f3de3221ac5af4ef800a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85556fe9d846d0c4f81a13f9af199bdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0176cf94c0c2d0f3a43285771c2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb84a4920ab18e0469e5224a9245cee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d29c4f5167e8928b0ad72e051a5b55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df88e582262c2237e24c538abc41d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06859ddf7d4f92741e85d78a5dadc6bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae733eb356eb089272fce6a7313db5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d36df4ffaf3da49cb759c092997ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edb53785c04718fa201d78f8ddf053152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66fcc85c1e1040ddd3308609adfd23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cf3aa719a564c0b0f76b73c1940eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb804069753f44313a7b85289c00766155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82739e376a6dbe9358d8b7b0c2179aa3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adf738fad09fd757220705d7d19804157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b25b5687c8ce34af893c127718d848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1226701e428c7bf8723a161e241b95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572dda660b5a235a02dce59fc8a7bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a111e963103819bd6473529a194fff8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26466ffa5baaacab4eed77bc729b9099162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24a8a33baaa59c724f1b59f93be4fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82e915adc80840c0e4d98167963338164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430d44c0006e541669ce1cd24bf6bfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2a3c1d300e75bcaed3fa1dbf680b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776121e9dc0bda24e55b02a349657bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a961c648bbfa91e27ee600552e8875f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac16a0d3b37a361ca5d3e5e50a65ae1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7fc2007e4139e3bbf783464139738170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891bd4386c57a6917a23551e95f12a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc89020005efab78243c7f6c0f82dfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5b2409b86cba34f5e4d5be1b5ed1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1627fd388f23bbe30d375fa0d1af1dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662d06097bae007ef0b7c46340d8b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f44bd15ac78bbae460ff81f1a652a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1cfad8b18e7976a8ad3bb88fc13ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030495857123fc56d494641eacb4365178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751edd23c7476be748bbad3fe4f97d1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498167398ef6ccda829c8bf175ae882180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab8368ef26f298197502a2b2e14ec8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42df08ebed8ca61354b468df06f0e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7136f9c953c84d60e15201c8829a26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffc083743f1122dac2332ed7fc828f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b72f79ab2d1b08b04c5f9a19efd0e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c5b5e6d2ef75db2839b71b0f2e80b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f541571bfb3ce7c3cbd37995eb6bb32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e9adbed472b1986388cff8f86df77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e85cc8cc5ebbfc229f3aa45ce82445189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947f706eb30e1009ba033d6e4940b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fe897288e9453bd5b114d832979f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a8b1abc36e5751b73f8b41e002242192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d87eb9cda86233a62bdb1841932a80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3e3d1bad6c1adcfd27e98beb51eb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d0f54cdfd930db27d3e3095b30e0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2d051a4919915f2962373519e2903196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ef009cea93492a9d6cce45eb7641e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd0fafa124cd3740782ca87ac76a8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ef1b600e13ba6c3dedb68f1338669199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea188f46c05a286b8d673b2abf0c53f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429a6d7f673d765754e413c6be4becd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e99df8864a97114d43841f2c690d24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169948a43d2e9033b3bcddb44d41305c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dabbc816a0d3d5c88a218ed3472549204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41bf4b56da566a45a4050100008a33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dfb4b36b322bc89a2dfb4e69c7b10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa4822b3326d645bda9fa41a2f9a75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82a020cfce80de0f29f997839fe2e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7b3075d1ad8e5e9bb5e7e9f0bb405209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e5ab092f2e0d95ccb458296a4e60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a947921b88e233a61ccd7d623259473211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace88be336101c801647bd9ab30a331212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5786ee8a31ffc052167839c9d5a261213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22865773c7ce9704d843693f8d96992a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469e8d43b38f16c35adbe53189de5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9649eabc31a4ddd416dcbd797a792216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1053fb7c9a7c1719bb27dc343bf78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5bc9fb41b9297f968905bd7e7ea65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271321996edf6c80d6b94f3231aa474e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1901e4aadb180edc7cce98328d38d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a10a33c43b462b605feec8ce648c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38aa0db1b0d1dabc8bb27c3093fa67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c6a6f93b3d06bcc03aee18a49858223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df425c4b6380169901afca6a07ecea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca49258f1c27606103befd454face8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1cb1a114999bd07ee53f2d2f4df79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39faea905e920d76fb8254cc8d378b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba21cd59a901369d1770cbb29f1a082228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a23b9f04a8208a7e409ba74028ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585897529a3e69b28513a2494438ab5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec3d4a438395ee52c187ac0eef15e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385ba1934c7783cea1b1c4227055467232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea4e6df1de61885a48887ec9b6535233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec9580fce98175456b3e9044c46f33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0aeb8b2479ec352710ffc14dcb9ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd885f1751e91c377c2f458d9ff8892236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887c05613d04ca06f0e86f697dfbad3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a17e6143699d5c5c3bb3bf00bd1b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2e7c2923c36bdd0678aaf2ba49006239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e047e4a384829ff7d4a9bd336684ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acbbcecab20e198ba8aa36a8523713241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c083d90d97265cbbf84f79419c9bd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd3cf6ba26b0d202ffa5918702fccd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05da5a1bd2f8012e5b4d89b9fc1ea6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3e87c530b4140dc01ea0a840de621245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46cc32d3fac5c1bf28d9ba798c12ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66910bec40091f87c9911d28fd3267b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd5fa281d11e242646c0278fb3353248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c72a05ad64d3ea0268c221d4836bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3983aaed2bdd4e07f491704bbf09047250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35526b7fdcb46ecfc6b9ecd347db565a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d1ee1843e528d32e1d00cf42c85de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49141bf6bfb966a29596c95065f44c89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a30a733e2db6c46e1ac18c1cc07f66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a6c7d7383ae32d74d754303153154255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba26d097efce08bb988a042dfb96021256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea027cacdbd816a146bb65d03bb5f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c0890871eea5bd44dda3fc05bfabb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87798957830d95a58258e4b1dae6b3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eec374f5a1f9bcd709b259f4929e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d5e73386a119d7173523d88a795f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f035b036c22926bad9c5dfc79708a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb01bb8cb4e63f8ae736d0bf52425c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaee882e2027d327aacd7bb0ff6c894264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7096a6acccb1ccb9485670765f718265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19b66124d101451156f518fb55511a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618ab007069ea2f79525c0531aed404267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e904141f2bad9c3fa84f1c0dcbe8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80d66b2690eaedda03f27c47cd33c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1caacfc6a5c3881f9c3e038c48bca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa6e46541c24565b77c2d9c136607271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c061bdde5c6befdfefbf7caaceae7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043f3289a126b6f2dc6eea29508023c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f765b44e38e35a238b1e5540eedeba1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c87c00c1282d3badf5a164ac6a496275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cebd1c7db6a00bf87c04ba21616bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e605a654e4b24365329191be9b3da9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af0a88a98b31c07ee8fc187e22ec4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9525baee5b563144b5a64f0de5b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff0dcbca1f67168dbdf3282c6f31b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513929ac0f57432761cd7775e90203a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcac6b0d573f0915d25d77d1090cd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211a9d21a7250c08c167e7818552355283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb18eef3d9324f631315be0882979fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f97633187d06b5ae4aa748513a4c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca59c9b7d985e173d582972b7a27f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f5a9c773ad6ce8be24d536f31ee8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef180b14891d2fb12e91c5d06a36096f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99766986b5c359c41388048aa798481289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93740dad089bc4f977a0acadfbe361bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f7651f5856b0f49a21d92732a945291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7d895653085497c1eda901dd38dc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e41364e27de81c6712aba929aa6d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd21cdc9aede1244f5601d85da11fe9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703f520a65ec648c9d8b559a78af264295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1feec29e932ca06ed2de7d6c34047296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd05b75788ad56db2940e97191e511297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86635c962b0caa5baec3a9a798d2bbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac0f14962a88b17a293d7bb00484ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9379b1e90f7a0af2f2b83997ad274f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8734f878cb953e06d32ac4eb7aa480301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75643afa3f40f1e1a5ca84cccd1f0d05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852743eddadfacb923eaaecca37535cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32603565a048beaab53d3b0f476f8129304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d0b30dc0be33362e60d1d981c557305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b14627e400383982ef60e7321ef03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b3642e96a077858c6685c3a12e1af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45804516d10fb3ce3defa7ea152f34c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c30754b2e729ce68dd2012dc4bb9d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bed01902c34729aa58d6d6d5bec8d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a36cda3490a47dbf975f2d2d231c78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159927c664d13649910654cc0f623487312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ef09c37793904290733c12f5f54ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fd8e2e526549b7ff4378d86df3130314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aedc199a117d803f8669bc41e0aa9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015adf01597ae504b177eb9ea9196c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa0605489c62ee3ce4614d387875a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad764fee0962b2cf8d6dd088babf591d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338645298112033fe0980a3eedc80f59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752db105196f7427f7100f930bc78904320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c972f80b139986e022059e3244549e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe6817b9817f8e27d1d3a342d373d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb0bb33729544b8455f690ae051d8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21a41887bb929d21127d1534c5d8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bd68050922b3434ebf120886a0b0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8120b28ec5fbe539393afc90716b613326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb0d80572a990ddb1883ed82c7d3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18485ab681d980da542b8d2f31fa25c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31336a1f46493e1c0179f09621f7db67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700934448d24fb51dc8915ff96367c66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc2085b583b57ddef64903992aa52e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6bffca06c90417e6825152f4fb51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac089c8d85a2f5ecd55eedb7ff5c7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e01691c4f8d5eb1ac10c52c3dea18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d626ac06cf830eda82a71ed59023c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6fd3374249ecdbd4c6cc74f15a18e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501120c67de03b3c1a4ffe821ce27b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850aaea1e5be878185a803d5505caa3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62adf08cfcdde77266b679fe8978859339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639cdb6dd0cbd1df7915dcafc25b19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882c2c1a765e42ea0457cb627afa78b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3b0e4a8e48e415fc3664b7fce2e6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54e9d8caa025f39f4da8a8e0018a7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c6092178f4d3322c84d4b723ac775344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7a170444a969720e6b4210cf1398e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0b6e15bac619abd4f033e3e66021d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480238b4d8469851da816dc33592d16e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92fe67cc49d8a8f22d0cedc2d33596348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8f49d5e09364821e8cfb9827deb06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a0c789b407e47c057838f0296251350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e747b30ce507b497ad0f3dfaa67008351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e74954696c00777e8b41da13acda13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a53fc46a26124608aee3b376da8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d953ea928252196761070cf28ddd8f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb2df11596b7eaf56530ccd14ac601355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c89e9bdc90fd788e90083f24eb65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8810b014049c9cb254874da52b0d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a642d830ffb9984576332841c34f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a20ec69632d0f147a64a6bf7f2f959359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb6a6be9a0b3daa2399ed908016b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749375ac5b8a2cd639be02a443def44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445278d6824883d2bfeef4766e3878d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ef050d716606cb018c24d760792c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef816ebdee718d2722b9734bce5f6c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a6eb3fcc8b90540374dfe14fbea78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38486710cce1d55fa97ab5ea4193fc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc173baf9c6d2df9dfee9139b73f9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182c208cec3e7998a22214ddb1bdbfe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16655c84bb11b65ea4953e1bd080f26c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56a1602dcafcaf014d57dafd29d984370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa8492cbd1b9f8d12b4c11ed16250371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b07de1f7691f89988841007430e26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da155b4541fcd31d04c88da3372f43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bd12f681660070f55ca1048912894374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b0a4f725b66ef374f6b56b3511bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a409106bb1668062233c52479d63e9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ca1cc14458fe2a8ade143c2627d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a515e63ae91e6f36b841a46ea207cb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da62e137eaf1b91720fab491fc506a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce00e81bb9b8360602682590539c3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b7bece759835ec162822fa732137a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf980afdb8496a0ff6683887eb9ca67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a50c53634d51e7ab06f0ebf81582383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffb0ed3864a1c1858f239692aac269384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba86d2f7ecf72dd0c278bdc38ebcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e45984b66fb0c85eb074ce9bf4c22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20672a30f840bb662b47bf869ab94057387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180548a9240945c324ec90631044d23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bb18282234569b201b55dafa84785389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ce6f14674725dc3b75e0c63d4ca12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae7e009f316e3c64c0a37360957600391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e0ab6aea9fe0684b6b64ed1f98a9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebd2f5e0ae5c28da082bba83509e8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e3a316f26c6fafb7077f629e8d9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6f422e908ccaa92328c1e10e7198d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe372665be61f67b8da4fb118e8b3a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed94503ac2436f8bb636ead4155c7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8617ab523d313b16a1931aad21038f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba35e0ed1f969c4008d1e60c944e44b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c9637a7ba1734b60595ce2c9b56db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c27fbac6f9d69438ace951e97675f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d3fba5fc861d44773fbe89b372e59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd73b4e8b633001ff5be50128930cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b274adc62553a29da854132fd7d84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3559e4acdedb59c520448e5aa891f1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87e9f699de4511a043ccc4e34579a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1e6d52084e10d913896bbf7501d10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a96a2eaf5a1e3a216b28bddf7c023408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54135cf37deae5e324ad632cf49e8aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d389d8a7820cc98a078803fd69801b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482519c9b8e75d3c36e95ff9b2193914411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56eac25c44f6ac1b98af7f1220be3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3d3079e3bd91441ade7a83e8dceb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b843fc049eb6755f74989fb500d39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1275e145cce3e3fe51fd902bb0a53a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57ac53e4f52ea1d07eb820bd4ee8bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d096152c32810bd4336a33beb4db4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a523230129d008c46ee4047c22238e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a333b600c9ab92ea27bf193c4a753c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c72a7f4ace6294eff63bb95b34892d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782183079eeb31f49dea16d408363bdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87559f302fb8194fe9978a7ea44d312422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ef56a9a958c9a6078ccb98259f56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170889dff96f60b0ae96051233122b94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d1ddf2ad9e6890efbebf4f4243834425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e765ca79850e22143b502621c8248426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b542bb96eac26b7349a4b603a60d0ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b1fb748ddcedf55d75b67db4b8d15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab589415a11a4ff567b2106c2b8a339429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225af11501c0c127a30722c1be064a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd015cf0b1a1cd2bc0e8d283a02b0b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a7bce45d373cce93a9a6d109ec0c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbfd31d632563655077a596c677159433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2047b6be1e36013c22d6a284dc523434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ada06ace18d3a036aa31ee6e3891d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39cc7f3b4d06eeb250c58a6da0b52b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18e64d1598d3e3842a1c17dd152019437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cae6a4a434c11677ba2ad166465193438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626762ea4c8b560f6b38760cc990f8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f1a461078ce62c61feef54120d535440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485983d0f3075190c726c1d3194e23d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68d7ab1de0c0314ac358c46c119800442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2981313b096703b1f60e11b3f9f12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4c6770dee81ba2e812c0db583b3b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f5b7498d82462a549230642e6032e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef3401629044b7b586ba8f4d0938c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a309638336183bb1613d06ed7217f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9f9bd9b9dad606d9d97de0808f8b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1845051bd167a4739811e48697cbcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972ef00c0165563d69eaca42c253a05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25ae63417a8cde2bc31dd476b37103451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e55aa8af59e8338cf25d78a70c4ac2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdd929d1a3f73419309d4e5112f938453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac59722ea220f6871af58d9f5bc3c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2606f9fc332631e61961978b4b970455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75906a03139a5997260c3dfc2e7a5faa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24667ebd7616cb231df0200bfbd0e5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc94a43cab104b3f89efa7fb828b00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f5c453af799318dd8b87e1abb6251459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aa04c3e2a2f5586ab8a489c7d5a55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd754ad089d4e3e2f02c3dc899802a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca438be8314f718435ce7a005f8ae5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9065c4e03e0679eda634b065d6e48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaac0c81314487280bbb45068c0d0cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa71a6205258a6093a64022e01d6ec0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce688de3d52722e44a336dbed357fe79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f33643fdbcc699b8ff6ba49b096960467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fcbfc37be981079341e62b6f99df3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ac6df84e0b88eb9778b7f667387f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46ab92b28bd3f917b028f40e0da162470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e3082432f71e002ed006a70267c06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56669e8367a1b5b2951438714f832ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c5b03095748050db230b0a3e3dcc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cab69d54cc6ba0c69ac5cca223a419474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14fd8fcadd7d83377a08d4d5228e58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eaf70c94ecdda1e8ccfbc99ea3e75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26882d1bf92a4a0f60c22c50a3de35a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdb16abfcda7fd8d530bfea637d6da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e2650eebace856c6b4af15b7014b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940702d82eb3561e57d7d8d61cfe733480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fce6a102c0f5ba0d178cd8ccdb019a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d8bc765aa08b9335063b6540b259e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5554153b302fe09f75a74313343f88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38436494c833c45f78808bac9e6e1f9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c75d8bdf069409bdb312f2a18e530485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bf3564fb8d223211cce0c6ac8ddf6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d33db06d818a62b8f37b1c158c103b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd5ec6c5e933a02d31acd084b4bc81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5bb1e498d87dd20b48c8629ed76d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8565a99b25b267f3539c089131e4a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a05a124db8048b6f0b119bfb040d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c758be0c0ceefc4d573d875efb75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e52a205b521628686d9108c246f51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970652ba93febdd6681d0c31016035d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ce936714b205d59a8b47c17e9e9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31669923cd71ade7607196d58550e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff4d8578f77d183d7088b0478ac156497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3b113f2a95c9685324a0cd909205e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f98712ced2c24b05b964e0287d407499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba8add85894d6af7f380549cd27091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21a97e4e4ee519516e87e4403345f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc12a4a2f725a4447f669306f8e00d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da9cad61d00dff2963cd2cc74a549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e90d8092335f9d74c0d66d0995500504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c15fb5721b6b88989bbf2e559e8164505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237f97cf35af1798437d0ac028d04dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e9a7de5713af1d88115b20423a860507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e365acc535995bd410904dc7fe2262e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305c0b1de7981d800190cca94ef810d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ae0993992666b60717954a3daea16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06879370d818602c9c52a1df16f14c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6a91947ce1b768edd274bc2294a23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccf508dcbf69f3ec3e231249c1cb08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa2b4ccb810c4cde09538529534f58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892a7e7752d6a6af2da15e63ef9f542515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40f1d72321e23bc996aca34f3e17b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f88bb50e2c8a9ebf4442da941c17a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f9e1368c59c3330a6840ec4a88d63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3bf58866a7ada2539b467f9330389519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3a0266de2eb500659e17963010185520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c80cf7f6f6123e0dfb72239b3e87f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd1ef5ae4e1e0935dd83324cd9847522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2470540957db4cdec13980f7753494523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc944b07c8a987bb6ef828b1788a6c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82c1a1d48569e31d18f1ac184bb0fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c30225bb3fb171f656c6cf94a50953526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3d28f9b1c73ada7f6dc1a8895f57e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ba121bde34952be0fea159954bab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b7c6508523f40273d908410cd181f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e08f6e040029cecc565b89cd3a2bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526a4432ff592ee10e34d628cd37b4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578d14a8fc58e49787be61ee29a58bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110ad84f7858d5985bcd9fc2bcf47cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709d02f38e48a2824c1c13dc42ea3c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff22cf2cdc0a2f265fdbad7fb4ad9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed4facee7be3d5aa8c60991c49f5f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dd144981ffc0c963b4ba5c5ad06c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5c6f36f581fa509c63008def10440538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1bd98ea28804ec6b9f68f042eb4ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cc8a2e4d5cde437f0e234ee45265c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec73214906a638900c96dc8430814e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6245677c63a52edf6edaa200913a8d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c031bc3487a9a8af7222972ed2fab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a1858ecd96a028e50aa9453547f58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a317b1e6d9da5b0c3e230030e0fba4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709701d020ac7c7756aa9a0bfb74f98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6be9d3b3735765aa32e60dd146312547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa32c203d09622647b85620a205a8e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7c0416d9ac5e3cec4f3ae93134c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb7a21c63d717e6739d927767c26eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c787a71eb6012bc2739ec63e4208f24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c160bb2722dd22103a6ce0f9f0f596552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb08a2fe31b258492b575a43e817d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d671a27ea72bc9e040d4a55c75a5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2831dbc5409469b82db826d542926a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853af88648c5191a506189c7c913af5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c071e1cf10a229a3af476e10dc297557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcaa2f05d0767f0b0c82b2dd5a256b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af03e2526abef2aacb50c85e04eaaed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a7fc35a2a609d082e1542e771fb0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2758788b94af39ad4a57883ea01d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334af5a2f1a09d127a84e87e75388c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bc9c2ba411d3c5bfc1825d7aaa341563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f66caa12252a438235f0db79eb026564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6e391b97c863d43faf7c73bcef6f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc049b4c75c126791d23977dfe837d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d3aec5232221302fad7f0b1ba3a8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf87a66581357450fa02b79f539d1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab281a19efeed62969178ccb0d0268569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7ddced1e18f5cee9a3e9c2f94045b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83034e7bf9b3e0b2a311a391d1bf872b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d1fcf0302854e719e2f2d8c375f61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8986b13fda7efc4b15f2169f454002573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580184db8790a57486410177ae0e2fd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7d26d260ba8654c539d48c1096f33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc5588b84e15ed13654a5892e95a65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca637363f1604e4bb6ae5ec9adc8c6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9981f64010db5a281ca94d3bf3b720e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b938ddbaa71c917f3f9d285c07590579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a62f672cb4d3a5d55acc6f9d6f198580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d08929f8966efd590d794b6689b6ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ee23624a1abfb39e3f024186d860582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec377596040f83f93853345e2a075a4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a49f6f41411ef3d867a3a2c8b523a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176313db997e997cd16e6d2214fbde3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f08c4b3ceb7892d6673e538b09d89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd0edf21efdbde420fc2abcf5b8639587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74368351ba0c658bf58c2f2effc5d7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066a804a142254ca9166a03dc76b1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e9d547ee1605ac1a97bec1815adc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec35ce3a3c628d1838528b4bddbac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a928cbd1adfe47c2f5bfe38495254e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445216cbb8d2c98a62500a2d01a7664593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea2008aae092c4d43ed228b52a97d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c80b87128fc03718eb8518b5e979c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c184150c6e921fda8143a22c4ff3ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfda4b717843f3bf5e87490513b2c22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bd95013f4345aec9428cbb37991e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c3b8ded430aca9d3b24969ac1a763599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e1b6654d433cb48b9d5f68419d1ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50682346d11a95b2852b3c9f04b0350c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee118cf6a3a6eda3731dbe07fcca8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186b9d6dd7becad1e838a679a7fe04c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f4098c25770fdbcf3a5ace5c4ef4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e3a0219892f2b3db3448b3e05039605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb776f9eee4ffcae56187fd0fd6ca75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514e80e45492047fe44b29a0ca99bc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b6810f44b2c6b359d33fe945ea6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26eb1e47c2bf9f01ab50d855863e7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec6422fde6301998d175be879dd6bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4fd05ff7531ad6894111983dcc4c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4de18d3700d3a4aa94a796c9b3134612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3ec47e22faf7de65d3857c3d6dd33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782be3e0a8824ad9cf5fafd9345d9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40db8b66fc496ca25a827a8ad2764e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8456724b36748adfd999e3f430330d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa45581b93c81eb4b9bf4894856545617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbe884b0af774ddd76828b3cc4baeb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf2d5a6dc02699e5bf3f6c8df6219b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3468d7e100cae5b4a7fc8aac1aa1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1605b489707b9b1964bb343019d100a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf277d603135e600f009c899b714f08a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988d474fb1f69e12e2589dd664ef89a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff0d5a1ca3fb354b91a895a668a93b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49389a00df6528a7aaea3213371705625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a110abf09e6b3ed32cb4b431189e99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99aaf57da9b90c4dadb873ce031dbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7f52ce72848a073f3b1b33881ec11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd161bf8d5008efe5ddbe96ade4a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a18f462e37042b29cae26be190323630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad42c711b3213a8662b6eccd8029e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27736c002c5568e6a844d45a0cf0c967632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27ce362d0daa2574d47aa546789e50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aabda4369793634f85ae2896f9fa17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d31f6295e066393dd07dc1994b1596635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb9dfa83ba2ca9886c73e313ba52b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81c369ebc018d4096c894df52a2c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3b28360c8369cdbb9e3f76d9cfd58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec62387ca2e07ed09acc6647ba998f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cb68ce14dfc23bd1f69681846db15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d5e1118e7bff426099ac95a5d895f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91988f5499c7cd0f87a74ee7be8df9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e374a62ebec4d065e9303e17ccb4e27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aaea9a34e201bddee96c4d8eb86f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7091160869909291789b0b23d80ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11971a56881c04dc1d0763a025adc8f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c4e5295758bd93ef6ef70c12bc2f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62143d988d287ad42395217704831c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a926fba4cb79d6b48e0a52309b717649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08886cddf2b153409d998b289bf791650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb604e89302adc63e71dccefd4f30629651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50076373a82377fbaadb24ae05f977e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f93b964470f510175367ffbf837fbc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2293a9282a6a4bf430d82eee9fee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff9ecdfcfac9e425e24437c8f9b76a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d35004cf39619f7494dca2a3a9dd6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adca2f9392ba5f9ad9928f1fa410ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b674c4ed1859c584e89c133f710d0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c88ab49185ea99cb0867cc5acc13c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83a506ba761a0dd9e6416a5256684660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0686a903dcf1b2ee78e51a82a70b29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54310bd9516ca4f1f0229a6cc91a5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c648258063f33f7e0e21fe59e5312663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58800beef76f2b06feaa7a994ba93fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e146435b31d11be420092ee87ce1261665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7883448bd8f21c36de3f6091a9de894666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16c5fa9726ae8f379cfffe029e3b01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d280659c27853658f91a505ecef645668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75781507aa0515ae2abdf2deae8de92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd509b32898b4ca0ede3cf8da14fb69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbce4f0f778f47c9f97657d8f6877fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f205769c4572bc9fbf2b68c3ce3a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af266af237b8ecb87ff69ceb31502673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e831bf750de186bd79f7045c89cceb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a359ab42768a6ca9896bf20b1504cc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b6f37de827a2209cff6e6960e664c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09381169f87f542598f267b82b8b5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05e47bfa1db387736c7bafae528a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4e007857f81402353556d35fcf5ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3225db6c7282d4ffd606eab295553f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f355c9b484d05a9629e2ffbf2115348681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af80421cfd468023c99b074e769562682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914cde29f9a4fd05140ac8822e3066f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c6c5c9fe3fe8131ae8f4383418204684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d1214a047d467559103cffc2ce30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21be80a24db3b122437979eaf066d3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d084e079443145d70de37dad4b9927687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fdc03d17f40f826fbef857f50a4a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fb07479d2a92bbeda48645cdcd3c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea66b58549e0d759b63c7733f71dce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c469cf9fcb1288f703fc26d474763691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf6133d7374f807dee64eb8d09ad80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ac8015485e0655f6cb391822a1252693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e62a7eb18a994802ac6cab7205f7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b848d8a56c5899c78f004272ec3ce3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e1feafb7484a2ee4820745be5ef0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019e8d9f4f8c078f6ba76048d55fee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82e2370d17f098614e274e0a5f0b40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9551173a3d926af08e6f340a9140197699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6b4c402aa18f0040d39704f90490700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e25b47d276350be9ef19ae1377de6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dde1c5ecf5761d0043a2215d68fe91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f88d6fadc3d0c3eb3bbd1f906d2f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e169a4264d3b887bd0b7dde77b41301704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeef6d88938e45cc93141992274bf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc448443d4e9e8af9e2eed0393203ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbc4856d010ef217fe07a07e7026df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae167d812f82f3a9f93e89f2da0b3a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ca4c71e84a3f5a8939ab2cd1f8a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8cbf258b783e3d6ff5dd036078e23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a450615f7d3b7629ad4bb56245eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62092717e23b0260c8cd101c24aabef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe8da8c45458a7392b8d85b91c9ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92159168c78088db7ff86834be48e708714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3b1f1ed07ae8ebe7ec1bdd5e6b0bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f43c4d6871c862b6210ef9b1ab62a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e40460e72c78afa38c9962468d73e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd9fb65f7ba122141cd1ecd5278621718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e459f1558b03c5685027822992c236f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae37960905bafd78a18684c03af234720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb99e822e9d5a379f8096a36af783721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d875365ce0bcfd6944676acb25af8a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744569aaa6d52e47bd335da72b324d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5f314a59d93567202f96461e6cbd3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f4f7350010803442be82fc1b2f898725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775b69be99fdf5d72c04a6be4aedb9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b47671427b405b2c7b806d3b859cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332b81ca1f731ea4a85c8fb1844704728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce90c264756d941a7b76a41cfced0fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e706ee6f37bf08a81958c8baa5536730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac887157d9fb6b1e1ab18e026422ee5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a20724e1307c5e5e6592141a2f375732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908d03fdf64e53cee7c1a9dcae50e0e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaa1c8678d549d0818a2fc24c3972d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822571d428639dac569d7b32a033037735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fd347e84450574888883a8db2e7d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223913f04fe40a2186cd6350c8b26b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ecd6d461af337e7a7700b4ab600ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6ae91cd6646ce7580d40c02ab511f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af3d26425bdf39b1f0ae9b26549496740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d7f2dae227a3dfd7490b6c94533b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc197937ffe028dc7ab7614bea8884742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc812c4b64d543a70cb017edabead6b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aacbb21b42fc468d17a3bff7693e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e70729be9d6c0bfae89e904237596c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf9c54a4628af322c40550603e40e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c4e97f37732e4e4df6d39fcb4e51e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ec8afec2d649e254675b90901bcf1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14072875be3b9c60abe6b7ce3ce55994749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db7505f366f39bcaa4428eefe52d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29dbf7d36ebb3265d22feddfb6425751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bc8d3d5bc3fee0acb287b119dab85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f320cf4e699daf1612a50b92664a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5cd31c2363b6508490fb68c7e97d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7514f6abfc6a78c3bb6d2afb1888e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988afcfcb1697e144f216cd0d7faf01f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102ee25032d83963852328724354761757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95943ce97fb72e89cb68a7f11e6a1024758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88036c6e33073ea2a2b44b928ff3e8d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ec94cc4d1596fbc77821f86f981ed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3d9c801d80dea758d909d6543873b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77087fae661e9cf0bd99765ba6e2ddf7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987d7af8e7e5c0eeaef29bba600cc4e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce174e74242e5362ba245df67e10f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12233dab9c8287f7c0df4d44b169235765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49933faf2822d4b325daf36f1c5e7d8a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a14b4f5c2252b8ef1dbae804df3b78767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46f198734119b1bafcf7124229834a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e173e095d4c3fd1dafda02e8033ac8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa896e0d1507da51a8232ba5b261c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c8d829a18e9feed9e5d678d1c951b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803efc71cefb52ba31c5c2c086948444772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583b6c418432167c309a11b050a9f0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b532b99728e3b519b35c7fd846ab9e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ef11cc68c446fa84331693b0418e7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e2e94237850e4eac7d0a5fdd63bc9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d55f2399013ff4ba7850bc998ba11f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43573eb5f2b6c5a1806177efb68e38778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34299228982761ae5f2f45dee33e0578779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936453e4fe5258a925b665c09d20d46780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b43247fe395a81d172cc13a4f6c82f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2561202021a054885c51374062de1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2031f40513c03b45826df438a638c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18cc8a0da1e8ce78b283417ebf7e60784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e3bde9b15e8915502cc0ba1c8a28a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4454205b9151f71be280093346ec65b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6daaf9c7dfb8d07d92e05d8dccf55787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc127365ac82fd86666f95be029248788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d251483eec75bddcad449a3a5e4c31789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97252413b380bbb8f91131679995e7bb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6af560a882f3750aca462dd2f62db791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e3902f449189730755914d5f125b0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b8c0bf87b7435e072f86efc37d9bd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58dda4a92a63b1dda460beefeb1cb2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618d97ef1c93f83b5b19e1166757d43795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c9bef835aa61f5598e72fc93bc721796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4da81e28215b444fc7ea68e8ac30a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b404214a9d1e7b52e2af792ca48ff798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae5eaa555422bb7458c28542f75f92799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc53040fde530f90da70a8eb255ce16800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b6aad2d996bfed2f43fcfde2151fe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b620d28f8e90f309154287a79b7459b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6278b21cf45c0e5ba8e1fef20a1c4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8760111d4ea24e6482f2c836382537804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65438854cc0efcead6690b4e5b025c07805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc187bd50fa1c5c50a076687e754c5b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e4aa378d94d464c26d5b0edb01d5a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17a5b769f132ba8136c2cfc22befaf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29bd7e171bfc0496f6fd75c487bc81809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e1f85f975242c8058e6cb5cb58f3f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8146621fe3634e12485e6198e71e47811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025b2331499daaf610fef0e51924e28812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ba1515fc167784c2f508ecde6101e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999111efbdefd2a8b8f8d7f47dff6ac5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5261d471f722e8175869c1bad7f119f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60539bf22a1aff221068a62e0a7ce7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19958c3cbfadb9eb44766a43956b1b46817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84684eb6859b330f32fb1888cb2a0eb8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5b85018a57a53778bc2144017a11d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3797cdf4e452a79a8ce095defa7856f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0755e68bcd79af021909c103156bc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168e6d69d54e96c9eb10149dfab2de5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9434450f40f41baaf0339c5b920ce823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11548582be905e3fde4c1791b4972d1f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952370e1766c1914df8d25736d7961a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b09757d0339f225624c1943008fc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7e8c545ee1f01def933e37db7b154827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125e1853c570afa7eb763286e5b682828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b26b696094ada3a46a224311ff65829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08e6c6dd14edba8053500056232fde830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a47cf6c7c925bbb85d897ce9695ab831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58011b9da687f99213b3b4ca2bc795e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae91c7b7097c82d0102599f77f7029833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafa39ca01233f225d4b6e1fd09be8f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2307e3dfb3ad670e30b7377e12d37835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05975d33e66eb5db6063972c5df734d9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ebff18b747010441fb144b1e73cc6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a770829762b8a719aaf1c8bbb2303d0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acae695e59e093a3837a7c94726f674839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2dcd265e8a4f434b9774a4ddb1deb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae7f21ef98792de70d1b8bda599ed3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b34ab8ec5ab96bb6077a048467dda842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b9a80341411ce56d6da37f8931827843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd960415961dc32c7978fa62d50f91844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d30a9ec97cf3b9cec084e49d5e517845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659623b3c61f1800b85adab60d0e426846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e573815dd208c479f0d8c42e33413847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89b0da36c9461fdc263c5cef59a2af848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a0bfb600947834ccb0fe20769208e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734bc19636fc972e11e99cfe5ef3fcc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061e07a094848455be7a5d22deb1eb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18045c7207af0be42ba885ae43c3b1d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73d76af3d441e35b379123b92fceb7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b828c52e07083b6871b0e4716dd2ef854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945ca68ad9aa981bf60f27a2c2768d1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ffa2d554a3f86b0c0488b662d398856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe995416d0db0bf2e4dff7dbcfefa7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7c0b8cf60c9012ef83c9da8aa14ef858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06b703bbddb08add3392864504b265859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d929439f205497e7a22e5771754c96860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf800de3447f12b909186e7842d630861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3578c1a5a643034169de301e1383a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c691bf1f7fe1a3069d7a83a25d6422863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720c23c2e5bde6ab76ddc3599c8a498864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d11dbfb16c7e2ab6ee216a5a3e7586865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe178afb67733910a5df90d109f4c0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcefe484c7d5b6e875ca3a7ad4c1a1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6111351b85233fd9dcff643898088f5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bece06c659c2790ed531d1116c0d54869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3f1434f942932dec2c5c2a759663c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e2711587351905763fb4779fe8299871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc1a15bab3bc595b65766912c41e10872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570aa3d5fc48555981ad2d860274ef873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec2c6d79e98dc503d159f36880765874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e2fdd6f05f654fc9af8d95245eec4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfd0487592cd970ebbe71f65ee106d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b8c210075355c4ad504cdb2d0f9c1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37a839d5bc30f388da71dc525fbaec878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda472f4f4c3866efde5de7e232ab751879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eababeb7dbe74e6d28e7f6bbe916f1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95336e16f3770555e3498336d68d85fc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e591bf3f29a7bffbe3d8a8e0002b8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307ae2a48c26d5419eab137442e5f19883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c8bb90fb1b70d570534f0ccb1f5c2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e197fd78472051d91a641cf6f72900885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba08ea9da70f68405134e545094c3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e8d47201f22578571ee802744848887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966024ac93e098122d0a465fa71b8a8d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990872843613add5929d98ed54b6bbc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d3a763a8fcd4773cbaa33e5dd8865890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750304ec5c2a859052b00332608ea0cd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574c266627e7f21cbdc57eef283486c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f66186a7af050af4124304bf6fb1b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01459717a2dad3676d15f1489cf7bea7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b7b82d07fdde5dc4295cef02fec9c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2ce13340d73acd57e38bb5db3380e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23496c3db9018f5691aa25352443b1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2fbde98d54485ac5d0d4cb5ab475f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b2c01220f46390c0a94424421c623899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bcdb8995b64054a2c9b5d2ee97357900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e501214324aba63103ddcabd66256e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26660c569b4d28ca9416d272f48a8b5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22491c0b395bb98ca2d16f927600f9b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902eba4a8c6a383f39802c7c97ef0f0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e54f3086223074e2a9edc3759428f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f80b08b059c60f4b682fe14eb23690906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c58e3f714087c2a12daf432fd3237907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efea983e62d685863131d146608b8f6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec667128ba66a1c16251570fe9f831f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f11bf53515cd70154c2ab151456bd9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d92c231e983ccf7e18a6c633e6d13f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a05e5cf0eb6e3e0f8c92656c6fb5f9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6511b4988a96d6983725deaa5ebdba3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53ce34351343b31e52de5922ed3020914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa4589c333ca793c6bea5b966b0bce915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a512493f84819fd564e61b07b659e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cec44f1e8efe0630bf3241fa36f1da917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08859d1aece29376b64a55ae8e2ca414918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25612414c44ef4b9597142503fc364eb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912febce8136383a7b7922b51ab6a3a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b805b67317df2e15dd0f8af8c0382921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914fe72f1212cc4ae8d720cd25d4179922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61986ea31c1b99398513b9897224e7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f2b11687f323fd8424ff787351056924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df655cab6a6aebf2405ee365308001cf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315ed3114462dd49d4bbc60b3e2376926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2948e852aec321030d08eb112a12777927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c775fbd9f3eaaf5a3193cc8dbbf9bb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccd34475067aaf4904fa68708ec8e7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368a5fd45d8338b79a61f561b666fc8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74218ecc3ca913c65d26ab2a5ceb5771931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d574dab0b0ccf3d2d3096ecb945a7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b7c632d85a975b9c6dca9b065678933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a0272916bfb6e2ffca0050dc42f37934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce5e01c4030e1e7f4b9210df07f625935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0ff1402d9927d31df88d43d8c80e7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da83619e9cd89a7c92a7f915b8e95e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c159c41b2e04db298b5cda8958c533938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecc0c75ddb4ee983b69e2c5424cb9c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aa25bd6a380b3fe3e0849fb39cf75940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a646216ba4f3d97a603ed476a50e75f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb6b4a1ed8d9670679d4941130439f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1aa545b146b3ac92ae5313740576e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab081840889b6c835aec51e92ec326944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f544f4300899939f36740e1a193bfc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf6d5f88a78b297125847e6edc6c4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c25aead253829978c508beb6d9d1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea93978eaac399e8f2e263cc5a6c02a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e099c2a432e7baaa002ae407fb422949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01662bf520b20557b2933fc8454d529950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267026181ad3b52b397766f9cca4ad57951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5d170bdf15b6aaea85ab545b54b17952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2c26c38076d4a581e79df2a64ce73953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4185089419664b77e9d3bf0c44dcdd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65513299ae83e559b6b641646cec7273955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79f77b01118e1d77ad2e6806f2ad02956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79f526702a7364d52d72c88c1ba1d5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1878fc5e73c2d347c37cdbcfc602366958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ff239006df77c4e359280d4f90126959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f228b9139db8ba4da3bf5ea8afca5c5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9edf644ac494a986e6fb844e5a4ef961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728c295da2af01b2c6aae97d6a53f8d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd66633efe9943e2f63510f7a7cbd52963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b18219f778cd767d51073438784174964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba22dd3198c5e4e1a878e5bfc4e076965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba63df3b6f753e1ad08a7363993998966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfff270fda90e37dbaefadfdd6adca967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e467ea873f38ba3e5a79a8efb6e73968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b934c092b822fcb12ac0c84f702cbe969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8feacf1ab375076266d81b37734b3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398296f53ba8b2ccbe2b83fded00fce8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b84522e58da21d5f80516c4189eed972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b98c98c4db469607c4892b11e90eb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6720d6851948eb3e77293af4db8e0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d635a9609fd46e7cc2c95d646c138975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0726a2250ecc4d2dee5cdc6e28a8115976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034b3e61786312ba6e62463a1a72c51977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>