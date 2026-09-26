--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0050ca5583e8c64b47e78a0d1dc1af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895e63cf526799528b165604b2e9e802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f1a4ad1f13b733580d7f62dbfc6aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaca1b1d249644ac3d880c392cef154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafa4ef7565705073529f25cbd9ee515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da59b714c3819fc6cc8a76849d28fec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e486fe682d2e175d2fc70eb6f979e217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43635c8337226309ad24c9f7b5930cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e32766028bbbfa6e9554d070eeb129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f28e7c9da942519eee07977a457f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dc318bcb188fb4c95430dbf52824b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa008262eec3eb3b531e9e962545b5aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a9db1ddae39035c29a17220dd945413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff862e2d75025621a31e84cb79cbcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de70a41d7414be357560c818ff2458a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ebc5390d4af8bde470c8cd63346bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a90f9818c63970f9799e550edef0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22d01a72673401a6afe0c893aaf3bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e182605fcce1b2a67cf1aa047101719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448d85b4d044e7fdb0f50427ed75ede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95cf98a7b1bfb75f6af6f03deb623f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea0e4c9ca722ab680d1e1f1fa57e2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a81443c826cc72b31fa2a5b26e744a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a548a94317b2aa53ea887e7e2670924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f649d8395fef862766341cea3f48125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504642ff401ba336f91d88f0be90a41126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f317e9e8758c0af5efec53c2a081a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb79cc4d0dfd0f04e0f7c7bf842c5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dbef212cea4c1f27cc49ca9e786f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b6398db1fff5725963c6d3c9851c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8693129f26912dd4c08dd7be6c87231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264f515365bb14ecd47122a770b8cf232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa77d1aa3523b501aa2f4ee3f59503f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe76bb4c80c1091cd2e32898416b99234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a672d78efe0ea0742bbe3e7a4090d9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd740eaa55fc83ba2f527dceea6fa436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec50627a234a9acf48f0d967b0042cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603a747726951f9ef548208f163af7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dc1e55ca8dfac725bbddde049d2ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b903af55b97bded2290dfe3a238a59040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb7e27c5ce56c8b6f3ae780e20f27441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d64175d26dad7f4e112e89c1579e5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b594de7ac4a5bb52714619e8442dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343e0ce70360ca9577dbc351da61b7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d8b6346d7f10ee9510eaded11433145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faa8d0d8aed7d90bf0ea5d5bbcc80346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6a662f63157c9eb7f91fae25d8cad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3687a94ce25cf228490b9ba1d014248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580a7ca44f60f42d1a2cc34870bb9d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81bcf207210738c9114ee6584b9b3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edfb04703be07060f4daa4372eefc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b384f35e46a572502c003ac4391d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e843b7ea8da4d0cec478d62c87e8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac70bd3848941780b47b799c655a2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9992cf0eeb3a3b62ff8ec8f9b06eaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab38478d92b48fe95435b865401d9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ac74b58be3e23a93391f5f4dde88f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad291faf54d6050b3aa6aa11ab91d5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a87f8401ecbcc057359390154454f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5fc53e7cfc14ecbc3fda36a7e513e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14c846ff77d73eacf0d36d9214fba861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70a7706038b2930e6e7ba4eefcda0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d16ffaa15cb340a118d13e480236cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8e10cd17b62f2656cac89f7c9bf5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2385ab37dce6ddc9d59ccc67365dab365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f12fafb7e010ec0b09f2b3cda8fbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdf74de017679df103a89d4318321567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae33716d63eda67ddb624362b0688a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43f656b62778429c8495168614afa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ce8dff29861c936c555dd56bb82f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055f59bfb3394af306e3c3fd3567f7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f785dc5e3c54643f3d529facb3934af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8144371df15815ace5b60dc585bb4ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472f37269c68273ff746b658d46fe8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2805635ee55905fc72e13b4e4bdf35c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccebaaea1d3dd20896039a0a946ba576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb465dc8ac2e02df163671980a23d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d543e31a2d9a0f405e1de69930639b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed628b3baf61120c8d247c73f56d69479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eb7628d0b713849ea56d113b1200680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f59481ae392a8fafebfe97bad9ba181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f63f9363089bec5980b2d82c83f8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebbcaff847aaafbec42499a792a5ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed9589ecc438d0c21967b82539666484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c168beb94a30b81fdb1f6e96e6714585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43860cae1cc3987c36ecce31cbc9bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef489eaca481c8a8a099b40b8a502b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d43c61760d0ca88568bfb33b17632e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475af2bd0e06be2029588457c85bc9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634343e88564ec9ff0e8b4d54917db490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8cf894f3c0f5bbade2095633046d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ded7259a9e9e13cef4764cfe22b2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1969f9e61774f4eae991c9ae914a7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed275e57d23b4522cfb712b50ccbae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85be97a6f753ed9a7dc3662b9ed3f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e90c9d5c2240eaf9c26b797c8859396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfadba04c9195792cadfc6e6720d4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a75451785940eb4822d4cf1f60149498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a599598181cdd6d723986254a7aa6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c185342c610112569d5593485390835100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef60bdaa09f5f6f61105d64119c803101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c0708af3c53b0b39df1d699ac8a17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb15752e1d6f9daef9268f1558c6335103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b120c691ba9d21ac0c8922f19acc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a74824440c284143138d720669d54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc177ee91df1f1d849b894fd4076e12d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d4bf5b31221a828274fca79a022bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a8ed436074243aade5dd7921842d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03267f8bda9300718d4d8de07fbeee58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf699e92ae91b0f1c8561683c8f25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7777cb97f2124ac422c817d7d2dd076111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7376b783eb294cb8f34e21beae303a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945762e86568f36dd9d8cc0c54d8a0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0f34c5836483dc5583a0f313303ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbec71ea700c481b0fb8678907a449115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda8c7255a1f3cbc82d607cc353d83a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd00df34d2e8286666d9bd3db6f74c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8870d173e40b486c23c73844b7c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bae7b84c8b8d56f4cff8a8089d0ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf54438504c1006b226911a6120e59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6243e253a3cf80948e96308d9bffd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8cc06b25ead3eff60a408ea027f63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0ad2660f6c44e2a3e3aefc488820b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b203c273329d8477af7b079ddd0781124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00276dbe3667e2ee29e5b6a028e4da2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d5dde35a49373651da980f3e12a26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a11e323a45a9658d3d59df2f13b7f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98282716f851fc5172eac2622ed2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085f60e0de49fba97c86ebf3edd996129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645f0943fb01ee1b6d0a6475d938140130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d50180f67c83b58bf6d392a0989c1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f26fd8a5d0f715f72ef6efbac3975c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fe38bffd91e43db8223571808cef3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3266209e14581d9c22dc9db062192134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e66233fb5e255937e12ab83ae28eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61290253d73f65b709315fb0c444884136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef116154d04043496ad883d32ef480d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec7165cf4dcd0f02357b8f951b7aaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dab57e62ee12532236555338ead94a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff0f92ed47bf67d1cd0827d973ea33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e2c62c603e21e043a04c422d42d26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afe1669a462e84a39346ace472e0e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242cc82c9b8e83816a4f6c83b81840d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650e97e8242861dbee67b419eff3bac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcb9d47066596ea303860230572c97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d70bd94e830a69fcca4d727e8ade6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a901a62404c59edc238e35115d2734f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f75c8b5838e69a7b2132109698af01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969abc95bb465dc952eb6259a8d07b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dbba2a556cd31d9da28f8ccb09dec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c861422e763aa892796668a7ea0fee9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e5a3acd02b6a68ab4d4878ae7c3a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99be16699ce53a9ad9f95fe14838c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99727d3e45bc6a8723669cc3cf1b81b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c315e42ee286b5f33a8a00fec8a40e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae757bc75fc22e2bbc7a08f4627c041156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e655be67eece90ecb1b86701fa51c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a94421792e30a1dcd97e5df138b93f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62c068d75d8a7db4579624d4a97f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712bb4c8f450ea61912bc4eb9f3e54d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d12076f9c9bc347e77249b082669e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695ffca676f100fbd10dc6c600139b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a5de1af2655983556b5acb56de8dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb766ccb001ea782f1444d5592da3955164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14095cae3f195146543dd44ce37f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951eb2b1eadfe4395bf7a91861229ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af926cecaca8a7f8d00cae3ae0322d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61639786efc7a5555a9e98b39ae510f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600579d1a2f5eb311bfd574d78f5d57b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3fa435984db90222ef86164fff14f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4ff76b33f3007cba52d7cb98be7db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a219ca3dfc23477bfcbd958fd7ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8030f30e03e7625f13022cd3eb7d02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64141c7a76fcd4d413a0cc2907e7ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7c1c87c5893a0f7af55598fe4a530175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c1c8c6f64c23eefe4f3e08bbc63cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a752cfd2918a75ac8b778be86484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe83b0caa3cae16873a6806def408a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681719b7607b159a74a038c5844a24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39448e435a2878ec1b3a2e45c26d995180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39e607537040dba47641a8989e3163181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8419cb380f043e487c265f7e0a86457182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4cb459c6bdc07a44f07ee8544cad9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215dfe39f7a8d0e6339675ef74b7f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a024ba943ab06ff71ac7fc76b1037c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec382504c6842964dbddc070394f614e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295a7cde3a0a50e688b463bb7946289187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792772c81a98a0d99460e867cbf14de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458f69c7205081371a8f48c8f2e1aed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b494edd3f4db9c94ff407696a1bb0a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b76407c5aec5da899ac9721386c45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ffdc68553816456c88b72e548d79b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b0cc76d014c44afa16c8a131fca94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32077cc742eaca2f071e43bb368dcaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253f86ed4d0350517ac8e24211055b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c7dceb0e97d67d6a72a5957752e17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913afb1edaf23b9536ded6a5e9b54e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4151eb20a15e535b3df66744b9df4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9be4331ed0cf9a2ba9c70d58bc91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5f8441fd57c6bfb08ce0e58698131200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7dc6ac29114ac90e1713446a095a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42734dfd40c61e1d227bff1637b3bd9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a17e075ec1eaa16e364aaa401f3b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbd01f169ecd0177e388f60594030f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a947e2bbc6df03dded4219cfebd14b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb9eef5acd07a641a4b8f8d1617ed2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1e7cc4d675c76efecf420ce74c4bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab829099ed435fb658b72bd7d8b691208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6f85d5ca17c074b4281885b349103209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e8259cc13635a1c2ec17e17d3b636210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fca544782f6057be56c515d23cc76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b14c1920e08856834855a1865b98f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18134fd778a59e838ed30c2297daab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327543fedcfe7d1333f9c4a1acc80b02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd25758cd5686278c4f320691f971215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0f9c9dc65436d1c72b0d1ccec9fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a16f9d27c93670b0c0b0aa174c8cbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbc22c7f1a45a09429038cbc0edb29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1c68d75bcc77237d7efaa8ac96dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436b0561c48f1ae4a719b66a2cac14f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb58625e412864b7a368b3d4a5a6d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767f898dbfe4dfaae86c53b2c00569d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194fb3e5993c92c9087bfbe397b39b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17abe0b7785e540cca991d9c39584224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c435145d0096dba42497449a05601c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b118214892363a5774a1f10358038226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b82aca39a7ea6126255656a36aeffc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d6640a7641e2d0e4c12e8e5facece228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fce498097c7b108cb7637bc55e08e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be53ee193614a694e961cd37e8894a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428bf0baa1ce04621f3179d2832eb27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d697e84cd1d8bcd2cb8337cc39ac69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee1c4f3567b7616222f8c8f9292a57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e98f22be9b841bed5c954346bf9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86a5832f5715ed5b0bde6f4a3488b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48294e2ec700be97a8066753c1928c3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ff7d427cac95dced2f9c5cbf7a2a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3baa3011bb05fca7b4dcb4e34372e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad299332434c1fcfe734210886760239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2937da872d8a3c608790eebb597196240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ccd65785067e235f42dd74c4ea2c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479da5f862d099014b6f325a18ccac8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb4c25acf4f204e53ca9de490645d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31683017d4eef82bd6915f713e2a4bb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39881d04a6bbf6e09a87e425d637e28a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e8fb7e726903b1ca4db2c309a8406246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8bebadbf64aed4df4ae8974a9f292247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07680bfecd8ed4d438c15e963e94d7d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962952675bb73be7b603b60c84447a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32585b93dc33e7e9b97ba51c125f8fb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90fa7984223acb000bde0477b902ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a164ec37c1b05b4be03fcfa6c6f5c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a744427d76afeb24613544d8cefc30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe3c8b3c5a67b14824778d8dcb7c20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44407369fe993ba4c3645038a4380a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d657a742d44c7a38ceb0c1a142b23fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1690cc4fdfaecc37b4a25be77a330257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470eec8508f1915305fa4c5ff51cb65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab668f9e10190c5c6987b6b3b2da5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66928024090c4be03427e0f365374ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aa1e09c409483a80c2f1ef3488950261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f31fe3430f436bf31fc238b89e4d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee729690a5000e78ca9fdfa65a0358e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b8fe54a580c95c8112f317a99eb5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1b4876aecdbe6ff5b542d6398adc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959967bfdca67e721eb89c0cf83f6196266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e404c83819f518a869b75d0ebfb5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a3f6ba87255e7d0360268edd0055268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ea97662c380874553bb7a904d8f15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379ec912ca312879fd0ea2bf71d82d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85859c7845215a901beb5af556d20e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0b90e1772d37c74f5d323963b0197272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c091ebc11469e184216f2ecd02e12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bcc55d70393509bd3085fdfed36de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4616c28e924311976c4458d09e02e6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788dbb5b886ac429054ab8aa8bc6823276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349debf7cb8ab1aa3b27b1f440c0c203277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fbebcfab4b7a76c9bb3f07117dee4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe26af2e2457381120e8945ae96eb8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba8eb3c4c8c2ac9da9d6b1350a19c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d4fbd32af4f4a90e06bf78f4130d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883df08cbf22dd6028a4e8cbb44b3522282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b56f92a1bda1fea98d47c6fe5b90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6e821edb183da2179a27918b39fd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b95eaf94ddf938cd086f0296aea0c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed35524e75ebe3a53e1b9a01bea931286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0808ca71b7655092ab9aecb449ee09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4adc213a1aa2bea6e29a98f6c115288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7191440023f74fa152c5d98ab6dbb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee20cc5ba9173b0b39adf2413cf35e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588413cad839a395d262cd1bb20e45a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b677e94f9f76ab52e80eaf10bacd5c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b6355fe3fc5f9e623ac3030537eec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530240d6efc5d8d1bd4f9ba4dc49fa5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d20cd5b7a438283fc3ee798ac64860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549dc9d996a12eec50506da06b4ec9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042f2a3b7b5bb28ca3a677ea5c88e6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676910e2c5c68c9d369976d9500f6cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61158dd3525a834cc348f540db3fac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdf570dce938b5a653302729f9cf6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd00055d2d2b4f540ebebc9b8404e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92789b9879f75bd65797167c41702082302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06000dff696eb3e584cc116cbbbdc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d602abc8ce461ce0d29b14efd8070304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a66c2ea7c34df7552139bb13cd0765305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5150413a255eb05d7d4cf7f5ac8c90d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0185e05ed4df7d6c324be99280eca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc857ef31f2151a85d24e61cc21f0c9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997159a46abcd8b17ba53be1bbc683b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fb83b21bd068133832493d05d1fc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb5472febcdc2a3146860f85acac07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b7c882c39c0276a858c0d57c6a8b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90bab084026c4888a81407fcfab3d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724507ec466e6b3cad20d3068b7dcb7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75d5619e59c2b557f865a623087047315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de00a3c59d0af332fdf804b70215c2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d542a0f1b091c924b4ae095bcc00bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2201ff1fe04a08b5ad015dfad1f67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba158f070f439afbafc4ec7b1f34e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91eb22279610c4ee7cfeb942c5a325320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795516eb42f5911506c98d158dfa35d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c5012a77224af53768dd049126c8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6794687f4db5beb255a3a910f4925d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b43ec8d1c05d2cfe8b2b1fa486217324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b133fd60fbccd924df95aa5b394e2d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad555b84ee7ab5f3da2c59c00570163326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9fa9ce224ea0ece202fefc1d4ff70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c22bb0685695fb123a78181b9e957328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db43887ac8e904a1ca2a7ba95362e71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d9f452e0e4b7258aa02074cbc845330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f85c69b26507df30ca9c237bc028a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d8ccc7dc3bee0a65ce124a2ab8a93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe9dbb15390ebec771a3a00348579333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224dd14bcaadaa912ae634a67590436334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3fda27314122ae21bd7bebb60c2a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1741a5b43cf05e9cd4b31021a21de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeca2f0f846bd4768539ae4e22fa4cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52319b7cdf4d8a926ae5eb3a48bca9e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c8d77344c1c31ff723e9aface770339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9a75a927de8fba8a9d447fe722aea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d69aed3d9ae372b7ae7f87b427bd0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993e385f162a9ed5f2b62ca6a5b3cd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b5b95c81e1743ee8297bfaa53308c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ce94ae8f13e7c0ead61d9e4bbb1e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca9145498809b142a889a25144e303345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ea8d926c752fada3d12f2956b403d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff714056bcb2dd1af5fab60f1f65319d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dcd2614011fb05679f504e2bdddb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e82b1425e1910e3e93fdf55a606b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f01938f5d83296b68cc274bd2fa0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f8383684b045c1a8de4bf36783ac1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fad301db1b12549443575024e6712352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043dcc3eaffcab28dcf3dff44aa3cfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba40088f22616d0d3e61e99e9f7d6f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6a58281e1db15a03dee9da0188bbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486994f679e57dffca6958a5fd157f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b83b73326f7fefac68f2db6193b8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b216b8dcb6830591cc59015201af033358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ac03c7a3037c5ed7ad95c4696d59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2bfc34452b4591e909b39175e5d99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2bbbbc8d9d97f11b86c343a03b7a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180ffd5e6a38e00c7583e4e7f539964362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975ec4df59a6df05ba0461af35aa2b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ceca3b2473d6ac30e2067aac844c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a405efad2e4878d2af69b75a6c2e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735aae163d99c7dbda97b0ed2e6819f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614530883b175634f8b027358557502f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab88cc42fab05920c5e7a046f56add368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058338f206aa0a1b6f308dc98559da4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d6d259a8a7f88d2adc2af5105ec42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee23cb9c1fe773175f0df90f2cb3b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b38920be14eb4a24ca658d69469b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa547e96c5cab672a2214b8d8a9e6a43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7478a817bd303a224220ffc7e140fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d90d6aa2e15b3e9fc40f32d8e24b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dcad817c43ebb8833a8246ab523d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f121698c36ec81f6c4a6686c0b2155377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06280de551d2d09578277ae2576c950f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc20593c5d90c0a7ddab50e94072b15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd11ea97dec68e93d0da246b92d71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26945d2cdbb11c963b8ba77310e5592381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bc734a380efbe3b70ff63fe517304382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713294aa768d40629acc953afe1ddb7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ffafeec4ec12db77454af8b9b300f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7956c1849b6048b5dafc45e5bb8ae96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e4042951d9effb410bab6e4fb1b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de5ea797f481342e7bd12ddc48831e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6030510f4a02f1646c4289c84d4c3ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33c2252ce9bee8167fc432a2500465389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f211909a38c79e2002d907685aa8d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a093e28702b179b0fe05285823eb36f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91368ed618e040f1bfdd645b3c67d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cfbc6b657dbb073d04b0e51a7b27f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2f74866369277abfbfdd0ec6a7893394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a6e41439d3de4f55651e943c7d85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267044981245066a2fcaa18df204e17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb41c1635b4733b3e4ee55937f0fe22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a19df0b72a3879a0cc70ca9079d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95664fba3ad55b19262b780bda67c7d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011038cb00819388c805aa8711c4b5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f239d71c401ba5b8e3f2944280f12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b9784a603eb9643d1f03a876a2639402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9225bd7404a700db16f30d3fdf24b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f19aed1a7393ab37b51c84815dc14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad497f34a74b9679a4253f0c0f57476405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57ddc465b2b01d7a6642381e951b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268808b3c5ce4634ba486df224af13df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da706d3d221bf53e4025f547daf21f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29039bbb46eef36af3749e8e0f364e78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf51a48b6cd54d78816f44077625fc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579987085b35c74c30ec3cb125c8d42e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d363bc07ad904bff805bc9bdedbe9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09bae6082004d850453968c1e95aee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dbeca9f3c33ec01d2b1711e0f2ff3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44121d0d3087eafa158569231ad9e7c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f557d66d3f97733dd6be9f96d3bd28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875c9089263aa928cca68629f328466417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af475c9a9b76bd45873c091a0912f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7408f55037e192f161f4e7f0365ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e119b1cf9c36dc78e0862392b007be2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e407969465c2af574725b5fa8166c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56bfa5c99d10e279bf7b3624077e98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba40ca4e300062c48c10b65115b213423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce20e46d9d3108fcd0d88c5b298d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f345a5e5e9a3b371f15fbc9661ca6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7c10b4b90314d9e69feea7d80f9f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60955e063e0d0695bce0a02b69def200427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c0101d4640f1e17913eec1fe02149428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc99ca77a85094526d8572ccaf1d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b0a465ba93c50456cd12adcf2a1c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c10320658fdecfad6db869156f2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517886e78473f0aed0ce0aa561321585432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd75515d56667a99f3f2e675a81905b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd921c09a093ba8250676d7855318434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53375411db0865f1dad47139481235ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c643c73ce9805771ac5d457e53193436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be95457d436b3237062a05a9e27541437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285b0fb2ff47dde743232890fe26da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc21f21066e42e2e51208737efe2b6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c78b50bfe4524d969cb6ce5fc7b399440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd47c478c7b5073f738429ccbf578e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c160a4c8e2a714e9fec637b6575e6f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d45a2ea60d2d7f1e30239766d5401443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcbebd4547bc1813638ec621143fb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5957dacd389c89e40d3e0dbf21fd699445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cc21d601ebc3784b89ec2867535d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f910f73882d3c2d288413dab12af2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf78fadd8ea1261b47773b3f59d544f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40417fae4d729fd2ab0abaa32c83956449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b21383b4dd41939c87d203594d3ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78102358f69f1983a4ca9849a0d0bda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385b592399e0995ef9e28763ae992d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a784f2aebe85e66826e09acd9add0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ab57993f0a14bcb7275098a1cd5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2b00b2800d25197d7a9fb2da0090a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ce20ed564a599bf2ffc94303ffa0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e2548e607bd9a8c80a56a84e54ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd3c164a5d5e9e9a74923811f35e11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f771e9d6c47226636398ae83a7c97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9795cf96e18e340b90894597120689460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f62ddecf6641fed587b1c65ecb643d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46b81c07cc1709f52338bfbe6d3e31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee92d79f2ac83693914c33d2c21f98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a7d4e0eecb10c02084e947af35497464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300e6f7d23aed83e616fc18b234bcf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16c9c30976ab93c96cd705d0dbe31e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5844b725fb2d9fd9ead45ce2b7e4ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7593b1dcaf7cb680e3bb4827cf5df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d106531c99031b5650e5d207448d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912383c659df39eab6dcece6409d96e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ff7d3673d3ef49ea1ef897d475751471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d694b434998e38ecc46817a0315b88b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614a690576bd14668cdb572af00ab89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7f3130076dac4d830147ca1fe92b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8556a11ba551b639acda55564a6c399475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a602b140f095d193e3403fc96d0770f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4386044624f9dcc7d22827d71626fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bea3df3262516a336e27a436a9a6db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18fd617cb42f078d96ef120f0e316d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01083e51c7866cf3a9d0e7c77741c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1bf275cf0261ea2e971bafec2415481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da85f0abc278150852cbe0766a5f631482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805e398c5a833b6c759b1d15037fcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1b66bff94706031335bb817f6aa01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f36d0b37287cf19468f001cc84efea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aad6f8b7746c203ee762af643d95a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771015b983bed67cba179dc3cb81c93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d30deedcba45beb3bd3a5b2355aba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c02f13573a116e3ee73fc1934af45a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210d3194b9afea302321317a0578799490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5390113443b064d90d131a5083f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6260bdae44ab06587835a938b7f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e464b44f6287fb77a7b6c8d10366e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760860b8e5918a0be2ad4551b0d0820494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb9868801be9b0339f343f7b4028f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab50c82ca82b867fc893149b50f813496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3120e09c310c4a413ffc5cdab8c9c5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a436266f91cb2be1532f84a43bba5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df186bf5afbbbf55df5bf5ddec9f44d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495101a64738c41a794190d31df44dc8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11dafef5b246a707ac3771d1c59975501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c5e5aab741728a5bd0f4753ada084502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb985d9a3314bc5483131719880d9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ca3fde4d7f8e9cd61323ad82db539504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337d569ffffdcfe602c06ed3954d52b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b61d78033423e0e0b783a691f5c0b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c6f1f61f6fb64c5c0cb0f853fb3c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01307d5df4dff9b274857f22a7c273508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a30bdac862e2ce157b4294f723427b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17322f40917c0a2264501b9ce6faa785510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6ae9bbc0b0d49bc99659deb1aee35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08a750d0106c83a73d4fa6e5456c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce591fa7159b711b2df2e8bb20241513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b01216edd48e65f0bc52c99da57f2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7b4e7dfc748369126c94cb85358e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5607b81554fef41c193dee66a8258516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12ae15f13ca55858ab8afbbae096c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81686cb3d681c199bb792aa9aa149b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a49a76e2d636c721a7665268e5d20e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e37f3afdd71f084fa3b3ce925af6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff7ca7c9a904e1395573e7dd8e1c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64da5b3577bc914230d724517688112522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70852260658c7b8fc725ba2d610b11aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f56f6a401efa114de635868729fec9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8faf0185324ddf572b9e4df466b8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedb4a20e6bef08fc3898e9509ce0d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a603eafbf602cef138a8b2d2ce90b28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9786c83921af73125f8a464bfd7b10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5121a910a2cfbaa1dff7dc4df2c2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3693cef19f4bddb6d0ca28876aad5bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d584076ba98c45883a8b146bbe88ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5128dad7ad396a741218feda9b7a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b528c21d6bc5629ae91ebd9cabdde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e3ed4f77629eb2a2702eab7f70be8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3db953c2e81f2e616e6c026457ffe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a70a173e3be0799d89d43dc789129536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a7c8bc4d6726ce5fc91d662fe6962537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985226ac2f9d89ab1dc9119977634ee8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa94ff756afb270592fcf0a33873d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9a13a087b241727e386cfb04be103540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd676c1d764811ce47e5b7e48e7845ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6342f0b22d6462506e3fabc6f4f44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1172bfd5ac64bf73ae7dc53b2724543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b786d612024ff8211aacf3a52f77f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dfe114824435d71e96b5310234278545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeac3dd7f5417b95184c3c01baa8267546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cccb3ba0f447af064c0d963a380b8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba2477dc6fc2fe9a72edf26b1b4796548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227bd122567d69a4aab2ab884d1fc2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb92d603cb79485a444db592a4310550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0ebeedcf81f95e54f773ac1015f8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5976ee144136a28fa3214122c6c93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ddf66874ed52d30ec15d68c0d62be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88aaa087aa182c911d3a256669f45a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e971c1d8995a8516c65c8bbbad47c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744ab73cca2b6db2f0f8791a693f683556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a24359d420ea3f62024d2621bbddc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731c4d199c56a8fb6ec7f2759a28607558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a6cda99347ca8b18f0794e5bf4baa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0690abea6f86451dbe438d8b2c7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c761fe629c9443e1649a3fafccbc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e8c79ece9d0a6871ce3725834cfdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6ef2b75a3343485e9d388aacc15dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e455831edf243b4e1fa2a847a49eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50372a60cd217079fededb6ac9b7df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ee3c015f4a81239ed499e76ca7672566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0a8708a0ed332db981d5405e1313a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f6ff0d4e76caeaf2ef1a9492b811c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c4feb39b1a33587165c473593eac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68cef1f9b440611b751bd200bca39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffc4e41bb8469d6f11abc2b3e64ee1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5780c266fcc725cfa6d69beaa3570c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3197141f3530240e40ed12e84762d7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352577720761f0b9279d70cb39840fb2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39883b068f083ce0eeb5ec7dba9e314575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476af2f563ac35b561d46391442a356576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32576fbb006a0b3e7f3b9fc6502f8918577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7109e9b90e5371065eb79ea417600d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede032dbfc078964705aa66408d39b5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68d074fa8da7ff219fcb87292495df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0434953a88ac95553779a9b06ffe4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a54bd27d5db95d569953da6ebebc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38870121480c066640e6ab360260d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaeca67d756c5bbe607ad5f40747e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde5f30e7b6f9dbd3ae0a5e34585e46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa67b10966c3c4b8a5b2fe800cce469586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d951744f31424f5e112400852ff3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17104be4bbc3a0125c79eed2aa97432f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c034cd79e7b7ec5bfa9bbfad175ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ec4859e84efeecc6fd1d04e8df978590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41132adee9f2056e91c1afd00565e914591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c93dbc8f27620f39bf584c560e591592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852616573a73a9dce56c72cef885eae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfddd893f2ddddeac0986993eabb7da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34a9c2cec490754ff5646819d7e9f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb9b535fa24e97c4b8d85eb2321d03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff64edfc98190c04675c755f1756d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197086d3bc14a59e133f53b1a504b04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66dcc1b0fac20e7f517aaebf8fee8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b374c756e081828dc6aa21a4079a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc013c45e9aa73efdbde9b141ec3ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa1e244ef9ea1427ce0c62af8d3f6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cb002c59a4178c94bb3a01e3b06e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edb69d3cc60bc7c38ff9442c213ad0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13a51785815fd08c332783d5dd6b33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc1e8fb346c887f417c5e0ddf13f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5505d46b2fa5785f0facafb1d351f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4edd0af657a0f523b312349ca681cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73187697bfd72df9d7d17ea4e0d615f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5cbd6f057a3012e7be118074e1338610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a4876562c4e8638546041e2b0062611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a0a0fd688094164225463198ed9fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90d342272f824c772945f97e0982b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033b39e445472327db8b347f797f24b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2a407efb3cd62017d86afe6daf822615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6be1f12bf9a8af900acbbf5b0d8b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5b4e6f4af31c1b897d363933fe451617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433eca73ac9a0d17866cd308d6ee9d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7363858cfa095ec6ba669ec16acf8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c932629a028a54dc8b08d07a2c0923f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d6fa8f936b94135e34d1287ea9b96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764221a695c90cbe96981ba3302980c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9df7ecd284ea5d4226bde64feaa77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874006ff63839a4109aef83bd3c5f8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e1b6d829e28a02f4def64e6f3041c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e10bb243df8c7787de7a8c95d91c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ce03389995ac18aae513256e18ac1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba078a8b9393351d3a262c4bbc27260628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9e7dac20ecb8ec5fa5576aeb9cf2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a9c57ac16fe4d38604e5b65255564630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111845fe175ccaf56e5d61dfe4ed09d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734330036353a8abd131fe451777c8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb67382f735a8701f3a1ec30a1e3ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf24da1f4f7f8f217fd2ef013cc73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a2e354f5afee854127bd38c9b4725635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834a68877ba4907ef5ff07d4ee5f824636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e954cc1aa75b4518fb8f5788476d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aafc0b38993a7c83c7000036e6db2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fd49481521257aa0d616648bb21df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef5eed059927d37595b54bb8d38ff2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee3d281a66554628ed41d86a7151a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c0d1afe33dc1a8a7795e52ae37095642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d0f41eaa1365d5a7b1a03875c56e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab4e6f73fa655f31ee0be2dccd550644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399046a8edcad6776f3495b3e0415e23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6663e6be7d4ffa1008d973ed082a90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760cb7f14880056540e3e7ba5b88345647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3631ac6d1da66daf5e6412ccb459f1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf96b9c1587ad759d9d521014867767649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd9b80eca73e5948c39fe49a784d84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eff5ced115347c3f727e25eb0120d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddfccb2421c6c1414e839324b1153e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926b67358c856d60f005571cd6b6ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e33ba88fdf8871a81a3650759d60f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e04c88d806b3b9b67ad4a3f6bfd832655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12337036478916b5b52206b9fbaa2a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e55b0008303a6d9e9ac74de3aaaf86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a19f16ad7e34e5f10a723cbb73189658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3789d3b4588e740ee8ee586a6b1eb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d55dae7b37000d55b1d652c105da7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79934e1cfd8284d659d1d5d2fb2452661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c69ab7fb8d097848b636c9a2555ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af208ee2215b7d83d032a05319bfc89d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d484b237826bd49525a378ed3a44522664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deea04150f646e4a79c7192c0a6cfc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d76564ee592d0befe10806a7500d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7756f6ffb3119e404b3d0cfd19a3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716058ac2b14dff1e4a2987e6102fb5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbe5436d988bc442751e8bbffb2379669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252387ba5779d9c8fa6e613a7f84bdcb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990338e63b4ffd1ef324ebe32275448671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2920bdf7d06e8c96d224ae5d0a2945672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35bf828b8067d07a1e924a43e29f4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab182d12f7de94e35c532969db65a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c042b1b5b38bdad21f9f181883a3df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5774c777acf7fa66f91b77cd9db4b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50e029634bbedd4080de807c036b08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68003204ecaad5ba823a0bd072b4ef91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e8ea919de4277d30f766539c2f419679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94ff07ce0fa35cdb55bab6fecdc777680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afedff365f47c4bc8fd1630cf417782681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266370efdc1e821cc958e33e8399402682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c1238a8177fe9900348d871ff10ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28453df42e482e5df611ed282f8d4bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258543de9820ed040447d5d5287c356685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644aefff1b99c294822904460a6777f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701572c3bfbf2bdb27798bf2d1966dde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b653be3e3a3eb2e3ceae076803593688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c31c37202d40923da06e4c6b9882f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2040cb1fd30708389f2725ee0553dbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ff32be9a51d5a33cf0a5ae5128a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c3b102001b3782efde9cefc2a1129692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb04b5069515084b9d2c768dd5e0c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5fdd4ac35552f80c2bfcecb2f16b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e96dca4f5edb5f7569e2459648ba5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f691168cbbe0e2cff303812eda3b81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15159268739a0ce416b3fd03a29c83f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd573faafe8eef180da19c01f96492698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207080b2494fdade5f4778ae31925b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ad2b45bf5770d7e3089c4fb2cb68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eeabf17c2ed565e1f0c6697ab34ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33b7699753ab306868e729b66df5bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb885ee041981aacd834cc580fed8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4a1d20ccaebae519198e654c6c311704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b0a1fa10fa1ccd7c1f2f7d18c4cf2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194f037f771f45804b62ebe899ec7f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0128b194749d53b942a019a851080f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c091c5d2bdeebed8dbd0bc80be9ffd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41ea6c6caa5608f5541a7909cf1826709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9968ca997036670827c339b6fd45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82658dbaf1b07f3f7e022b06a5f4d7ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b36902b4bcd48806531138e74b6ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b686e17c66fdadb72403ed56722b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbab90d2c5c38b444f0a9bf56b5f1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61948bad4c4a04fa910d2036ecd73b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c159ee713d77e7aba4bafc0bd7a307716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd35538ca8c422fbebc0790a7a2c2c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfc8da94278be462ea905594d3c097718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515d9f2d75e435a97a8417060ff36b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0ca3a68dede89816a90a9d7e6ce5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043a85c7240a7b2ba6a019f5200fee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40aa997ad2647f6615d310c5ac6f236722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720cec50bed0181c1d595b170337ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db9951ee06d9d5a339f4f433c51120724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9894b61ad950360d93ddf414ba4b84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bec706fdcdc60e800eb83a29d44cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2178bd6c0de317d5871e723a10d5c65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca72ebcdc3be62ad75d192d61faa49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e930ab061ec231af594b874667935729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a5f358cd3e5a55e7aa213c5954492730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc366a82d0243a5578a27af9357e938731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3c51dafc75b1fece0ea1f258edb7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f51f49bfcc45ebe5f57d652b3a9c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea280bd1334002848d9c1a31957ad7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf24073a6096fbc4f3f49bc893b26e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663064055cd4c018efc9cbd42087ded1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e079e610b62b82424d2fc33ed4b1b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7259cb8b5254824a37eca9f25e3dae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac35f16811f1c6d045a7c180e47afa8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4f8d09ca348ddb3fbef818835c835740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c115f16fc16e734a65c891106fd57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c732ba5da97e52ae952c9e3af3b1044742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abf7df710ab5e995bb5566d2429266743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567febd1fed480300bb698c4b78402744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525444791483e08dae31c14266474cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ffebc5494e57f17981a025e421687746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a5a978be2425ee70ed288340dbfe2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0582157add8dc5fb439050bb2060748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f6e2a40ff75dbd37e4766583f989e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294a193517eebb38c4d26e197f4caf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f76be79f5fd32f3ee43abfb05e4c18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d2d5ff747d66b327c6e8d3d269afd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ab49ebc2d5d22131dec04b1d4b400753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aef38a949c34e92c0852452cf5a56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da87f924dea3fb18bdf7e802b2fdb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11629416d2a74f01e1d9e29155750b9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3e76e7f2bcc65d01129a057e08497757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d895bdc4a428d16a4eed0316b0ec4f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266269805ca3046b682062d21b54a6e1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c6a71cc323c388a85794489a5dba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b3b031bb401bf629d28c526c7116a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ed05ad9e2a02b3847e8cd564b0a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901f3678be999fcb43b246ee3a5267d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc3c06d7aa37ca625cdf4bef8dc2db764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b61c8f4d97780a286524265113632765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbff53f7435f080a986ce0412e49fc7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92f9f578f6f9e1572ea59b211a5902767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d487a86dd1952473a1e2df7de017768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e2682ba8dd4febf77d33552b6fd2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5b512cdd045cadab37620454c41c8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355017efb651828db0532c3cad243731771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12b2cb5ce47441a87e2d6b53e389e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40eb31fea4a1881042e24bc556c89b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd8b05896cb66df45ae00b5a469da8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff249644c80f095e3e6f8ede5b1a497c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303411dcbfbe4e15d988cf47c99e21ec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad1fab071495b0f73f7e3a4cf5686f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddea8e48b2f31a7ff8338be955bf0fa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44968cfdcd92b67a5b23aac4998a85da779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c1df423a80d44a0bc446f3d7817d3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c22c64bb84e2ff3542190f74328015781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044b8b1c19a34862a6edbedef339595782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe12900a4b25fba24c1f58c9d2253aa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff67e255bce0de5e7c01dd466db6478784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce46a4f58e935b2c60e35aaee6181cf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548855f85b728341e33b7d0b0a04e58a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a70f1ace7e2cd758b60da6a97cee5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6830fdc1f04f18ee9c8d76f27fafa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d005a95676a7d0590462e29019b4028789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a551a4245545704c824e46da64ee8d3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b891ad5cb6c4a7ea4f261ae2c167d88791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bed93657701c2ddcaa4ff24b900230792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0608f9f2efe609d1ec8da0c52db214a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740c5d97a440c085cd20441cd56309794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c36a065b718ccce644ce8b182901c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc268e359dc053e06f8d9ab2134bb6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be96edb591ba87d8d73bdecf55bf07797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739663c616aa4deeae7f56d9fc345a91798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9d86c1f11057536055b6bf5cf90fe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8251fd67602e5242f541f10c8cbc38800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef876b10d1f481806e1f04322e23226801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12168752925c187cf88cb219148cf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866bd8b04d5ac2a918649067e336ff803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4d76079abdbf9cccd18ba3e7fd73804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91a76cee0bf8df0a20bf2bfd4cd684805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4965581a09a5378d077c6d5cc8e86806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baba373f23fb81a55bb93075f14e0f1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e041e8f708282a9ad64de1aa936de1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445df7c4eb19c463c883d53a023c8883809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d87f7d37f0d70896af1d79ceb9597810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0d5a5eee3d1c6ebbd8ba5df9421e5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e9e604ef55b2c06176292c6709b07812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c5e32aa5ffa5bb7107654ff864acd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a0a5ccfd889a4c7e8a760aadc21e8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44925cb3be2944c0f11cc823581ed9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f878c5e6689f4763f8b01602e9f0e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d58e328e4e1f00651fc137b17221cc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8554944cb2d35a80b3df9c8d162a216818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1210c4452c9a8d1d27d8e67d8b59a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dceadd5597fe7b8c30dc3e4ce2ba67820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481d816400db4af2d201062142998d9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e126c50a7df218182b8759b73fefe822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244331c794f48b76c79dd0f94e99ab16823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6093cc247494c08b4a6d8d10021ef07824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a509258433f9e5e2748db40f91f20a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ca3670f3fc3d618ce0f29c21b704a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2d7513b5fbfd82b645b236981effd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27058e902886cf004637ec4982e5e06b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f884eb82455f74c798f4251eb1a71829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf765a368195bb0d6523efb67d90cd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f6f6f3cb0b794bd731a56401576b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc190198effd389d8706f7b4a177e2bd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7b69b0f0f1839ccfb8a0f533c2f72833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ebc9fa012b894069f94e62e33256a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcb4bc92c9a1e77cf7379b94e883e3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865fb0a8a624b167f31bb52b095ecee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da4f98656dccfde8a9231266db5404837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5f859fae165cc7f115d3d3083223f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e7cd1f5fd398e36eaa43499f58ce5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4458d116598796bfa8878b47ac79429840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f32d17291a96121c6b95a76a83da5c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c549ad43b8870fba7748e2a0867d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195410fd90f896f39988e7ae2057def843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c142035b1c40d4970c402866a6e94844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308519d76990d34d5d17cf59e0228c5d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c362ca8fecef96ef2007ea4af7feb6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7f774735fffe345506c8b3637f639847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b29e322828bef0e8b650f26e34758848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733d29858a082a1e49c8be666da3447849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700898ff0cf163e486dccf6f0ee21283850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f683980d8eb8ef7319e3b9df8813851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76945efdd7207faf11f85bba2d15ae74852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1c635fb1537a43a15cb1637439a69853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6f725560292f47c620fa47f06cff854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c612a94676a756077fc7bea689ca855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e376d41b227f206f26890af849c1d2e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd94ddc5f519fe7b1feff8eff21557857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda480d3096bd1f262f845fd0153b469858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261dc9b923640755ef8cd2b76051e31859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0ce3624d43eed52a743b2ebdd52cb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aca6efb826da338b9e3f2baf10f6ba861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d12a31bb98a19dfbfd172320205f60862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729152cf7b05c54c0647af258db174863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651c06fb9a3ed7a49a8efc4a0008ded864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d9f86cdda18c35850dd5aa9dff55d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406341e29f29e09037d6e1e9f2517b7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd87ee64cc06780702b35e2001676a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f461c1d5526a99fbc323708146b8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1cf7fa4820833bdd32c10f50ed0d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614f6da9f61e0037a8bcad847a7136a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab63fe87d2fc59fd2a0f5fb7cc598871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768398aae118d50ea72b044f9bdfb39872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f9804ea3488268a714e6c58e49f12873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d2729427fd09711db59351f6074f9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b8a7f7339aded1f2e2b154e1867d0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff129d8b8b8aeebd612d1007842cf92876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d60cda3334f6da4fdf27a27f5ee7bf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76576cc6840330e6ffb1a6e3e92fb72e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f95b423d5d0073e46b2d929140103b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23068059c828a24ff828b9770e93368b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af2f1b92449d7da4563c3fc45005e8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3bed6f2ef79b04bf53ece73bcb996882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288074d1a3880cd4b7352866309c8038883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8369cbd96e68a70044191d7239e935884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5a17929ad864284acd69b3b0862b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ab30f2ec87722f3cf6a53844f04d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2769868c940b5eaaf5c358a4cddb58a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf10843accbf034db5c0a33a4f4823f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893701f6d460f9f94d1e8730271459f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bcbcf5dd921f53df5b2148fa91812890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ce9768e026c77fb1ee0ef09a5abd4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bff2eabc2a08fd1102be33b7708ca892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c980a6e32043f01e39ddb222fbd9412893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81caa4e63b456fb0d1de5a089056f3e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13e77625b0f3ba4c6b83093a866340895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abac99411d5045c27564d4f761c98aa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3fee79c9b351cfd8ffa79b846a6f6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bb9e16c5ba71125b7f90a1cff5cdc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046679eb134274308494273993b9080c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282fe30e7a50df122facd2dbecee2eb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7089ab064b8feebc8af50a207b60d7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db12b117c054017d27f688358210ba6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03155de417b10e616d99977a7f85fe3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc89ca9bec4a65d6ae8274c1a73be4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6959589f981178f396040379e5425905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24716f069d3d9e7d223d5a30cdfa37ce906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964b72a40789d4f8b6f74456c8eafb4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b23f4f011d44b7c77c4b432862ec0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0d38d08127dc7c59703e9f91fbe94909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631593d0db0f22936c3c2bdfe0cbf17910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2b3a52ded608876e042db25264e30911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6972560d533734b4d6dd0e94a63e7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f973a7e6e6d1a85896b54ac040c6f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2bd472c98c2dc5c17ba121c2d4409914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e3639d4b596e851675e4e75ed616915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4357846920d45d4ba981effc0d8ee15916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2645e6f75ecf0d48eb41aa0ebb5eb93917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c17ed3f46f06a1d7b7a986b5ff890918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57a6c48ef2ae2a28484285e319c078919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc354429af893fc86c09a27034faae8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53126bea34b0ba6ee8e68092e9ef5646921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c599cf4f438210bac902b0ea0766ae922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657d96de6d654177b828b0d2722b87f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821dacff8bee8202446edba02b3043f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c8340c071498d5a341b64e94c3db925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b1e2528607c97192c46fb7473308926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61526b844e050b178a150218778abcfa927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5aa4bd51144126cf14e7644facc0d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b63ea79957623468b16293ca2d33b0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498262dd51f635662d89c23290735082930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e3dd1adf5ae354bab5fe499962eb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0e54df536e7f203f3865b258bb5b1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175bdda0247ff1309a2e84a378f2df933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed67604d5b0e66f8669e818697896d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070d7b8a1d66163ded58bfa23548660935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095c9425c5660edf9dcb523c5e9f58f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebc74044f00249c082ca9eb93244f0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e56aae8a72378e0620406684dad595938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d8d41fc7c36c8ab86d7e51718b62f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac138c665e8e3007641c0379945e1ca940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbdafb62a8d43ce10a2f872cd12cf1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e50b0b84e161aee4ef1f2b1abbd550942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488d72e3b102cd098f4db11f085f309943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cd803ebfc9778fb872eb5a13aac4c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136561b1e1902c1ed19c6de1fb611d66945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929beb537206b97b13d3b2a5cf193bd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9e6ddbce65427818e74380690594d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba47bbb0b9632ffbade3fb35af98a15948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f87f52367480ae91b1953ba54a590949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aafd90b2066e0c1adc306920516bb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0820fbc8377779012721f09b0a89c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678cb50ef7831398c093270054e002f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc465bc9225215c914a51f36f705f1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fa833755bfb068e180ce13824e655954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd86527a177513c95a4bffdfdba6425955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99bef5cdd5b2dc5b430a287f784790956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077b5ff2ffdc56d3382cf5e4c73426f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93305b5af60014f0bf2bc8bed9aeeb32958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc1f560e3e6ff616abb41f7fdb268959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7ee48d0f3526b9b7fedb4f1198e8f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ed3b424b86cb909b3e5afc26a7f4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c728d6235fce7c35168e354d8e12c2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc55e3e5163cc363dedaa029ffa94a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da7397ca84f3dd58f30728e6d2751964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6bbae286565a5e190d5eed7309014965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ef3286bbd599d886d76d7419d246966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2a5b300d97c1562d6fd701d32e97967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ef45f5036de3f1ac456cdb184efd6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a64abd418ec51877b5914cdec20e1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e76b46590053aa39bdde4669e6558970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36582431aaee6268ab0f312f48e9e955971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569f5918ea36b7fd89f48d861d0dec6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebf62db139556bd534f336b1238db3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f351bf3fa251a83dff649f60983c9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea91ee0d3252f476d5af07d3663ee8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845102de343965e0ed13ee4a019b617976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6002b87142bd145d3e565c05de7f1977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7121ee6cb957d6587d28e33f3b5e181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9cafc9a35d4c36357f65a5cf566ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb4b98f89a2d1533521027c71254ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9965ef58adca3f6e4094733ece24584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aea4e73439599fc8773fd9224e1b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e4ead866a617dbf49eebdc75b306a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf691173618be2b0b2e14a98f47d857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5977695356d8bfd6c34aa7979d3357d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f4f3bd773310c4b7a82a125caae39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b2c2f7d25c3d497958295ca96f21110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3a49f71a15212638e931e05300a6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb8e6eb238150552f39a9c20597e6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eb1dacf84a065355f1f2d95659a9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d2703bbd025b8d220c81137029e7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89a342f3fced6875d2322acd108a5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d860c2e63af57b183620bb63c71ff716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f558e3983c31b3802ca5a5e32531a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96aed2433c372752ae6d2aefe2051a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248637026c28a729d04d4290cf035f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c9ea5aa27264e4635891fcd5c7e4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b2a932ab1b75049c13d64be387e7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf089f73db41eb041275c40cc9d934922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98dc21def59bacc39473c065cabb8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e995ef7d1db4eb6ebadc5b05b858a5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2ad83baf06d952590209595cf92dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7b52e6f8a0f45602e764544514fb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b7a02aa5abc0198220f420ea2ab2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa61bd9e0702834897b021a82f7f3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da079e438f8cbd674039001600a3e0e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c3f4f8ecfe9371f4a7366653e7e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f2e284ef9cbc3fd3dc2ef2f53be5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585c6fdb4721aac3ff9798603746ab332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4442934eb1489c17bcb7f9c646ee2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3111b0c736b740cb973a41c616c106c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d03f01eb2c971646bda367d552d8d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b8791f095024cfc163301b964db7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac21d1cad6d49f2de9d67204322f4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86f237e0e1ecce6adb906ea1ea0f8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c756d7eda477976b8c19d4d67ec297739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d2a49b8bbbc15883d4bc60d0e35da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c57368bd1598fc768620b87d42cdf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817e9e2678211aaff381db29462fc2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42009653c68b13a9a3142b259946df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e084e50a26ad82b1f1e00e1f0b726644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d7b0ad47c55e41cac17430113a0a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5901e63f8dda0081d749e9fff6cfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a21248bce93849a20c6ffdeaf185fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dacf3075678a6bb6f1f4dd9ea8f5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a57b5bf1fd0ddc4b3279f74f74ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186c5676badb4920371a9f45068623750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee1f09bb824f49c8735316a404751c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea683fcc8deded9a9d1962930330ef852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae885fe76cf575941159c3e7ba5ddf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af095ae5c5c4a8c438a2887b2cf48cbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6382a4283f30eec8c99b7475dc3cd2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c99ce326369c2a6ae7fab2680903b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afccf33de520239fc02a3f1e65e52d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbd99bdb9ee40ee8801cbd6cbf0d5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1aaa70dd9abb970b9bc73b61e01d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22e5fa3e13508a1f52b975488249ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa99646981fb500a87fac3f8e22f14561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e252f9cfe3f2369d7558db4223536262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2971eff03d0f89ef272185b1a1694763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800b0fbacfe17b8067c20f83ae511ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24c6b6e361692133a4a08f5d59453a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638976c70d348d11b0feb8f814a84f6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a55b7dfedb6677594a5a19c3a331e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d2cdb961d475df52dcb6bdf3dd2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec99d11d6ade9dd2d23634938f9790169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41025d2a51bc731f3090d4820842b74470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac22aedbeed91cdd13551f558e73beb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44213320f2e13ead3721fb72e29e41cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3fb06a233109bb4731b1821eda7f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e68ec712e47d0bdac1a60ce30205f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0e2bff0d84a1f238b07fc872f19be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0768f2ac05c91fdbcbf146743661b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaddef8a12bd8867a9faf5dc1cc36777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc49e1536e5b14b30400d6c367822f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa94d3c3bb7cb73bff29bede8ddfb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c77cc022cdebd22ba6ffb3712155280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba91b147c3c9a5bdbe109d8e31eb11a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130f05c127030a7c4b76db8c56b98ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119d5acd2ea24970b6285f3a755a3dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51c05bacc353f53277db7835b4e2c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff3223ca46a29ea3b8cfdbb19991b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324fdaa67b132357efd06213761e76e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1f94e85d1e82f9c868474b0e2f2bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3110826a0b4092e50fd793bce924088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660985f1abd5174374e5b20d83347c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0a55f70601dc5f220bf1443a937e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3063abe7de04bb4105c326c49196fef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8b51554f2df273bb65314fba4d7be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e16a6a808351ddde7175362fe61f7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a82f406ca14b4d13c354718ddccaa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca232c832f48bdf8f8155498a2cb80195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8344730ff9848c2514e1bff5b6abbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509727276ed86e3cd7b65b27bdd0de597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cca0433a6af4d95e0616324a502a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07214778794ccc453104354c2e88862399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad342e7c8ff206dd884fa51a2595c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac94116541a5f8b330b50c5125e1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cd602fc2388d89c5dda1e6a5f9a58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5cdda0487f8d80700d21d4d83066e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795924f9b6fcf4c06fa776bc52c53fc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75738389b0b3656e57f47b123c72a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98de838261eb4bef5f05afa1a48bd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9bcfb487fb746187d45f82d276062107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb277503419b3c5efeafbfe6c854733f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39195816799b0325d98e9dd45f49b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8accadaf4842cf00033099539a7862c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008c33e4eb00cf447c838bea9362009111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367e77d393f88deb48845dbb03fbee1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885a1ff9aed137c1f2bbb2850ee9519113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60494e734a86945e62647401f1a60380114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2956719f7db7144a51fa99cdb00f08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a6d35325633e81e572fe3ab4681c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1799e55b8b898c10f18075fb909a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d418ae9c0bacf0d0a96d5f79d30299118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8508e196e41849d75b0e61ce6333d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2180448c4b7c1dc05f5c36608088e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebebc56062e45415a4330b9286b8d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509890f67806eab25c68efe1981841a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc357cadf68bf089c0abcea6872facde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7065b24baec5a9a01deef9fdfa257b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b977843fb9f08f30aeb74812a66e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306270e2f5cbca646df77e2b0cf8d55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda09260264088b780c3b0732a421be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105fabb7dded2a32db73ef6a1fad4d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f0cd71b64a21fd2576f3d1bc04d9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5327c449a4d3d37f36358c77923cb26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04615872d6fda1b8ae7a3bf9429d173d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910450a549a5b0bc2b4d4bc633838a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8721b9d5a7adab2ce25ee8e4bff4439133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6daecfc5645546674b6b4f351952a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f2d6744a9b2c62d943ed6784008aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dccc2024ae68033f808a41e005a38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdf52d10f39d4a6cf5d02d2a792e25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b6a30c27f4488ce359a6d4dec3e3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb0153ab560dc3a6dc5e021eecebfb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82a3df435a0684c64dbf1e1c8ff9f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7524c0146a95b048844224784a69dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db3a7dfceb5928b52e38be86c5c9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1b4048cb6d7b3ca4b9852f0d9cdce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76646e78a73c167825b1e83c54ca6053144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb0fdc699ed3267a3d17ee87b1295145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9ea76d43b9e5c83fa816bf891e87e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882bb7ec234a67a579269ed27bec39d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6e3237d19268686e053356ba16cf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2d8296f5d047445f9de7e4086dbf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacce5534f86ff0b581e0821eb0ebb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca4b980af11cf20a5ecfa345d706ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a71c8b53c2c8f323d4a31554e42f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc3b08b56dd12bfeff7f4f8d4c590153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d70a69ea8c20573c760672b260eed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b193cc4a96d27466cd6c004743d983155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e65d8ab425a3110ef7c41f71a5738156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2e84017b1691dde3c895110a30897157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e8baa2767809b1abbaf03e292564c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870876501b45cc1d90f575c8cbd2d9fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5794aac5843accad8bf07dd3dd7d20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c576741e936b8d785bc1d692e095e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca34356fc674022a50356a3f0a30b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc14aab8c1692bf7c3fd54bcadb98b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c143e07018f62ac213c9f2c19fe658164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b2a46d0e4671aa35ec96764a19d58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30a950b5c6c81f8819602019b6af5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80400384a97dba7ea616df4eadc91baf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8c1fa863dea1a564aee76df343b3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a788c4c950ad770d47723d5733c4c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bbebe0425bb3c03bb630f5b6bf899170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922d377db2e8c6e07ce2eab18999ba7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880aff06a9fee6a7299915d7f80f61a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d249f8bd85022dae83f4f39caaf57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e058e69536d7dae0f9cba6b4443a956174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac2d104f5f387097d5a571861e4e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da825d1376af9e45f64750d0d27e5c27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f901b39db44622599311373bfaffcf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3773365580623ebe65fb4bfa0cf73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afa92455cae39427663141dec048d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9a832b9f8ed258f8f2719c84a657a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595b517a857be8a63973c91f3fec3cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85c86929391017de9a3b884fe32324182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0c3ecb4c31b811cb120e7207914a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49fa9e0e52e42e39f548a67f24944d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad7345e6eaba4e95911aabf0219d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7714aa9085e3521435d839ba22cbd68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad2c8f59be5d4940823793ecd473a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6949dc705d9fe453febea38592729e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ec17d7e1eb65f390eb0862ca1c48f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c3fcac9cecff53135f0d2e5246eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c5f6a23976e73ac3b08ddb0276b31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71925cda5fba66a45caf754b6ef838dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307195511e0f5dd64433a19f2729523f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f4c8099d07977a37fe6741fe8e7bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc93df7a7ea36e6729495b6f838ae22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400276bb01eb5fa5ae7709a8cd3c9719196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15ec57cc5be6512495c03235e24fdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc229765de935c0c81431c8d1013402198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaa37a3867a4b6389c7e4ae3fb9efe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6210c0c6ab4d0b22f70cf9b6104a404200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d18a81a3a7f06383ceaddb1a3cab5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46ce6d05d15d9a8d34748b8b3d0f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ed0eb36a752906b164cd0d54d1176203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098139f8c5fc1a9acaf082c28c01af0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec6fce96b0ee4c6d22067a94a32fbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9a5474ca37635f9f7cbe1d2ddd42d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd21a3bd90008ef908404890269fab2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a714b917793daa5d4feb1f115d4965208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f1528678078d332ab7265203ad72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910046b122303943b8bb5d809ac05f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774451f96d5be69764f825a5d853b264211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f53757b15e367260ecd40022499b0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebbe7ddfe5920bde37760a67c85319213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d28ad6538c28a05b5447d7f8ba5ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c4eb76592514468d91ebff665d92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c30bfe45b262ab3d8da809d0e3fcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c56629a19a4f457a73c443456e4d21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ea1180989fcdcd908bae73c9e1d49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208f0f640435da1e0db6d13479e7af2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c72af152c1cbae5139d3bdaad75230220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea771b6ecde7e3bd77d78fc8ca45bbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe224e5beca04d697f9fa196eef268bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061f71f90a0536b3281463cb2faf5cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef651bab25654969d7d4eeb6e460c1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bafa36a1307b62071502cc979b581225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0d18e53e8271e25f161cc940a3559226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965e3c1fff2d216c9a59819bceef9a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a29340fd2eedcefe383f77c82a88f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2230dd2a4f79601881943e16c5fca8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f93d25cc6a6c776e7dd8096edae21a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60980537f543fdeec8455e94a96424ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2771753fe2bf1ecc35de9d93fdcb31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4862989a55bf50fe1eb3cac54d5fe6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad98692c7433e063232add55fc6304234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd729a0a4af336cb6b07d0621a584073235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed3db8c109ceb735fb667f77b5a2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c54a4df0fed5847fa4d4ec9b66fda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bae8f81bdd20394c40a6116b63fa7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc495fe1595962364c8abf2d3621681239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0b1c2fe183472b8c9419c0196cc14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b17ffcba1420dc500f8e2cf97f7b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502432f2846566be8695784035d37305242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd87652578b1af0653fcd51879dfc16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb23a192b5662f35b3a5f8ae7c9e3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78981f5e01e1c015c8e49bf5bf1893b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2783ba89f17620b2c2e3b3ef776ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0145468b286bcee029b46e33f4fc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a7c9780a7ccfb7138ccde258c5715248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a0635d94f288fac8c89f8c69285e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a3957e0108f338c376f18b2224fdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270d471b3f0b3d42bad6ffd645b85fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e7b1f425017b0066947dd6a1a3bd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9a97983de568c30bb3a9af83155c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e632ab76b9e7e10935dce0a6606d72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8180247308cf927c10ee52bfe48d0b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569962726e94d84bfd19961e15b706ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9a84c60419aa8849acd0c5e73dae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd402e6bf9e23f5c23b050d7f9a6c51e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b064186d324ae0161878d7f0817f0c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633752be78a0a28705b077b44d8d893b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e8d81026dda5d8c86e79ea3ba53db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a2b0378b9a7202a594340a9f1945262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c7ea16763cc9f30f6522725fcc5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07169c3e3fd4ad0d0a7d0fc883e3cf2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e256bc6a56f9aae0d61efc42f53e335265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a24ebb67b105d3ce4eeb088355f187266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44c50aa2df616dd5a66b75ad4b3879267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f2729d8b8e520bbff39ac09787cbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df337eeb365e77a20cb5599de0c7f53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8bdc51cc0be0525be8f7e67d5a64e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a754ed82804a168b69a4fe65aa23432271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de50ead605107adea32c0c0f59f204d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6693cc942717221e2e75feca5d0242273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1a514d6fe8e2fed6b7125b5f3fa6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176345140451a761e2c78f43d60f41e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d3dbb705033f40a4adfed8ff7be59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aab0ca1b63d6dff22e33f73f29ba4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34433c5fa245f55d687dd2c15713c33b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641adb25bf5b4d3739d7829cfc4718c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aecc02dcd7291c30c930bb14225b4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de10fe7e02281285071fd557389a990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c17ece338adefd5b0ed7f4f326e6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75f84d8758323bba99552b76d036ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe30881bb4370045637ac8571d0c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a598b000c5d0f8be99e9f2cd80bb1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba318e16d4fca4f9abf5b65fc7bc68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6221b8597521424b22ee289a329b5db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51077856b1eea9b5ad39f6b1f9a5fe35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ed7db917ca4f12082926013ea89c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dffed14693ffe59bdf960502807ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dba6eee76bc5d670971cdcfe2a444291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a337e516752fddc5b0c6f856d1803a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5d8f3a57a9548919803570115f29f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737ed619eaf1741e83a269bec4b70d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd57fa68faf0d50d869e31c5ab03909295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a22c16150bea301436b1cc4bb5caa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c28227059e43524ef9c60958b9baa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40448f3eff26efb0a8d803826ee42fd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192708071372240b25a652c876c23b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4cde8b4fe072458ed0cb1eb0b9f07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c59e5b87a705a10b1f3398e069431301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b67a1c636eff0efe6ca484bdccdcd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f094fe874730f3ba6238d396a1839303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a548accfb04fc342fdef21f0947f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58554c23afd440aecc9e33f3b2051ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0fa7d2b94165fb0ace8853864614d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49911a1f8d6d70c9fe02b2572806f4a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8084e4a6343a9bf2ffb6ebdc836b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fd9d1a78ab8cd6a6cc6d2b3b6a426309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049192588acec9ab0ee50a238f0c7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dccc1fa9f13a95508ce37eb2b70421311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad627e7214791ff77bf77d27c4e4c8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaef91b36982ad0a069f06c6973726313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6002aa24b85d9d9cdc63c2beced5e26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9648daa7f2175d0470c73269c0ae133315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3134067d206b810946dbe039883a96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98459537136552eabcecce5d8aec80a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feddf388fd1b321158e77a100eeb2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fafa8564069a20acd883fc5bb8418319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987bcb82dbe747cc3f0497d645126e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a4f12d2555e006f33a971bba01aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2261043aa77b73009331ebad4898cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bfd26c459d8b2cc94592c4ba94cf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a4dfc32022725de612d368179c304324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395645d6603481dc0cccf092bb5fee0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba367c1c4fe88d4f042637a16af156e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062466e5fd720036777553b886c5187c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae331fee8edd2d60728aa3b52fdf8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07431916155c1421a4849dc2e0d8666329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82569a8184f436fbbba2694eaa710a5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ed398e771b77ac187562850f5a7c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0cceb2958f5938713cb9c8be0ff33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f10ee4644c54f1a8c86ca13240955333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1cbbb23eb016eaff893b3a07f907334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd38d49b4e8cadf54e73d18f3f0b6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b92f51b43337f9071fd1b106cd396336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dab25bf6263dfbb5778369494e72c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d149d2def89bb34196c1d48f2f97aa2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1939bb6838082e89ae99e6fd486a4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accf15d3b1aa177c5e0b8b181410a67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407de671610eb3f5bb438a1cad8f393341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9979050edcdfebdf8db9bb90796dc83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55047802b51d5b6671a9fea357b0fbe1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc5adeec5121843f9e3bd587df535a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cc4feb49ad1d8fffba5124039e005345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e560393fe411bda2b1624ee21d1427c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f29e8760fe306ea253f46c276147fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba32153fc362c51b8b3899b50e6ac9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af40d22973c6c7b0a68a56a764a2049349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd8a192a2466459af991cdd0996de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ccffd5fabe04154884617977d543d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e2afe33e079d07e0cab173a8dbe2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc472e5950c19427e210c9179b879b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297c4f2c86c2de2bd805e7755be5663354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f242168d5c2404f286c4414ed9e4070355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30ad14cfca3a558274aa64489afeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5fa59546e24517a2c99c6b6e22178357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4887a2669c47026a49c0dcba5af9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf3befc56485bd6acc9ca95ec55b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea5f6ef3b25fac3f67134ade56cc9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3903d8a0682c23b34c75ea4485a7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec4e01d00c357a498fbeca2c95ece5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fc7213a68bda12d13f61b1c02bafc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234055c502b01c11fb30d500c8a37a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdae7ac6f65cef1263321d9b2522260365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be6ee1fde4ca826cbc83da895a97c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02445ba83b1188cdacd585e34763462367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb47db0158c5b982e5b9e62f937b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a93ec9aa6aed4501abc429d5aa0d6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78254a2a4fec9338d7cb226123d5d5e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf14dc8d4d1bbc51f53f0a52645c39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54e5df641312d3469ca5381a5d9149372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0f59ffcae0832f04a55b05fc39607373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4143e17af2ce902ee5f5978c2d4ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4074363104f0dbdc166efe3462eaf5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343bbbb497ae0207de9b532c859db4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf17b5ec66c8648992a83689a85b772377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b297e70c0b71ccc7dd7103511c5c39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b51ecb3685f647052642151e6790a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6351f99c778aff422c77bd842435a05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed0c9d120cbc7e26aa6c66f9b4e17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7610327996c75a46b3412ec7c3a75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecf711df0632071514d26ec0daf259383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efffadccae7169dc2ac1eae326ed75c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e58ba7764e07461721f5f6bbcf3a9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762abbb645eaa73dbeded3056f6f1f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d987a8eac07142fc99a6afd67dac1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c4ae853a04b5c6a93aa803241382388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feb5f36bd4adcbd79d25d5282d57b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afabb7234405075fa171750abccfd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570790352056f23f7b3f9422266a8660391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29165bfd4f80c5eb61b28d7758556ea0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647815371bcf76a7a80c00a8f01cb1ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe0181030b7751f6464bad1364dc04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd009e45ba39791c24a3e5e723b754395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d2f66b1a17c4e1535babe4281cca8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfe6b9fa0c848ca4bfc0d39c2f1c22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b13f605b340ba84692fa538fc6c0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cacf527f60be1195c0ed33f7bda512399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d65d6a6dad07a83181e4352fe4f90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63550b872870569ff2ebda18c64116401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea7f9383536125ebd057cbb60bdfd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dd26c6d70787d6ae3b198955e1823403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d2efdf3b9836453efdb887c98abd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ee6d71100c623ab91f45481b8b65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a223f0ba8563a65fe5cb399ea7d15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad716e915935e0d34ee998cc43efeb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d6bfbb98e5116a657ea3e13beaf4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8cee220a0bfb00e21aeebdb63c8bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652262df627a56a30836b49191accd1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd10fd011cd6c73ddf0b7f62bcaef9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477c55aa847e6d9fc09b9ffcf270f8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc1e7bd83e0c409af5b21d7e81d54a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81852804ed9dbc072796b06746610840414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ad7f9ae30abcb4d921c70c8c17c0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784de3c7059e0edafe5b514a8fa476b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555207103a9ae788ac1fa6a93099fbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b00a505bcc06c72d7cbefd824e9402418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4850a9328f7d3f4de8daba2c30d55b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f982417b0020c5b604976b292a7628420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c55e01dc2b171f8dcc49421317835b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb412536b7c9f53a990e2f55660470422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2416923bb02e537bd7598d928de4c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d37953c4542c4714c88700442a2341424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb479ef8eb1ebe70cad286e101624cc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4057ed87296cfdfa26da128fe67f77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5a69392986190e22c93f4ec51ff96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2884be67808e689cd9bbbf1685c89fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400f2092f4d5e14493b33f4f6352a67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d3900788eb44fcec5c123f17b6cbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b42dc7b9ac204442664b67b419992431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6bb0a1f621c96e714fbc159a4552432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3c6f2408dadce9b0ada33282f5ddc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a0ca5c871fe02345b2d38931ddfe0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0491f677107ca5ff557476f5d65e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f32a87bbb0a3a0f4749fe09e860d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62ae469b6c7c7efcf5d4016d1605ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1a99d3ec347c96e0e1a9aa232fe0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72cd5e75261ca5bc9acaba69403b07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e245a2ad709abe083ec2b47ae00ff5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e9a390d19e7b4f7b7f93947128a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9573ac02b01f798a7519ed90ac3f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c83c028a7ed1064c109f8225fcde8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a332fff6d7775478da0cc6b5e26998c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088d5035292119f5ed7ba658d0d0d54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfe5a500070a411ae1d1daddc26b8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e058d7f61c6d94303d6f7209468a56b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089399df5a01f29ffe14151247cac04e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b3521ca66b2ceb385ef251d52d640449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda8c4c5edeec5c3bb4b2f69e37397a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af7398a59fb6f60145e00365ff101451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cbfb21d96cea3709c1d577c6c786a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9305c12e4605e0e9bdd593db69cd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc9f13fb230c0098940061f333bb8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1db025ccf7915b0df4dafd2740b2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011865f6e0f064fe105dea7aacf756fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5169ff551dfa8e8e4b5d0adac517c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362a031104698fd4c9394bfca8c2403458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ab80d247bd2587a829c1f1c0fae1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c69624ad21864b10d9d42c7bccd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ca96f0ead6c533e390e7bf35ffa2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298a34af79c4e91acee0b86824aff11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068cf42a19e95dd8a4be46b435e19a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c8b35cadd53750ce3aa20c389fa30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60190461cb500a431e02d095e27767c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7e213c9824eb4fc165a4da4201570466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b72242879cf6e1e239f4584083023d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2d889804922aae7f586f14642c073468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3df4afe5442fd2011266c5a69bd016469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295c077730d3534a7d116f0a7d985ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3596648661b564fefc38a1e63e541f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e700a24a29290e8c307fdcaacd9bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dad93fc417821f8405082d1dde242473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7742bae66be87d02ab4048bd915b64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cd7e385bcdc6fc31a5008af2ab68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391a83b2ec706ac1b9ae5c880085daf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99695c0bac48f16c531abecfa744cc1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508f5ecfe97a1eda292d8dc07cb1a74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fad427a6562022e30c2f7cba641e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886a6d637e6bcbf30c0f2b6c1a7b416480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc39c62f318ef94b08c0ae688bf68d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c5b57317aa98f8c78d28e35ca5240482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356616018a7f544fc05756d9b31202f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44c461cdd84421b4792d57125a30a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8e5445c88318b58d0514910c72903485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d21f1dc3e365e999844b6437d4bcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844ddd16a49824cfe04021e81183239487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f90930d26a360f1602985b9a88f348488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac884723f2569a021b5a5e10cba279489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0e524f1dbdeb11807093e6a04663490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb1f187bd10f896bae0711def7b392491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215719fe4836d4d51b5cea19ec451b8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b205c094aeec9f9b50484ac2c3eed9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75700d551d2baea2cfd273d89fcddf50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ff39ddf8addece4a06f7821cdf30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb05027e779ad43f89c17309d062b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2cd30259d1587f27e4bd2a925671d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3313e000bfff99dbd154cbb4b9001498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b7d745f0e3b3be60a63a170e95ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f7a07885bb1a5d16ebdb4c6144d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210334f2e5ef43bb69f274ecb900e9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6443432e4b081946d4cb38594c477502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f5686425e72d8d2f2192e283a598b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c36926dbe46a933c8718c39df1929c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14c148f61ca54e3045f9b0de100283505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951442bfe69e4328085e11d14cd1a84c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece5c037d8fb78158816cefbfd52e97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6f2bf6c6ee4d37896e4c989ecd2d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069732be873163a25daf08145ffa8e26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8a2929376e2d41bc955e1d36e253d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc59a4b28e80db40ce9f13df7778fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfac82750546d4c9dd993979fb72447512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64456dd58d75f9d787016a164c8b3b8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfbbcb4904f8bff2b07a9db587a0d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fba05781d6782034f3178ddf73c3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d68f05f8de9dae08986385459e2496516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16ce3a1ce6c5a63ed6355a8062ac3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a7c53b8f51c1e5bf9c73bd4558c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f324b8706e24eb2ed889df5e3511f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275264a37ee8f782745352a7a5fec09c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9199948da32b522197a64cc1e10cdc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799c84c0d5f2b10e1cfd4d230bf27d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de0648a454fc111d546fbd50471d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84558e6732f58107a071779186dfdbbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0d8b2831d8b1d285e2828c1fbd596525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615789c90395f3218f65ed890aa70d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dcc68fe70445b8bd5f67968430297527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89338fbd7b212bd9eb9ae5182ef5941c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c81aba481670a9c37d7d2651dc438d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7782e020911b1f5b261f8f47401c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ddd73d99c063eca6260d5df08f6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd719931531f646caaf50a192e419d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d869d9c57c8c1ec5098fbea8916e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed931b3ec88f6e346f27e2118fff70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdbf68c4d760d6ca1a403e055deff4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebe0192585c03f8629176d01158bde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7660a8fbba363b7de80f98a91137a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7727bb4217941fa0ebac326d80a23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e09e3b01f23b1cf3a6e53a3d96c3a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfc46b0ce15e48b24e8c925203977e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192768d1f9bff790f43bfe91ed8b0d69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af9867875d9fa678b6f7724a596a83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d21026296e4509349811434774f2ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc4e5700589b8c30e84b0cc721eb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959d968160d5d4673ced45d91ee255e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4e0d0f5c4066f187a41102626bcd5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eacc7aba83f80d6e12ef1c79dcfca5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f901c43dc27cef94794f9e4044c60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a97c3d7df97b7f5eb8349e69d12a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256458bb95be41b138dcd80f6eb32c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ce5de0946137a148bd68d4fb872c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd639d9c9fe0e8a8b0907ca798ea516a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39071049c9d47b2ff332a500e1ca98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709de8307927fee89db7f279dc17c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87225ef222434b31788da76646fec1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc6d769774907298a85a40d98ab00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d36cd5988fe44e26c0bdd0ebc44fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d449fccdcfd118e5af20e7b90b325558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3f0e6fc12f5f72d102cc822fdb91c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52959ea8e9693a38e93ac29361238c7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bbc5da1f9cb529daa2fdb4d09fc53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feae138adc93e6d4dc2bf1a2aaa5c81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb2b97c0ecb9ebda0615edd087f3ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950bf74b03db249322dd1f8148cf388564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3f32df514fea06f2679d1655ba297565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9fdf215074dc3af51d39aea163b43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6379563f8b864b2b6089620fa9517567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaac0f8598a144f4dfcc128470b743568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217d6771c8bb415edf43a3725657979569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f733a1d0b510146cda9fe0afe520ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f0e84f9cc367bea8ff5727ef4739571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af136b1df1e98867b8b0552800dc02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954615c339c634999d1e7ab8025d77af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78aeb2d18bc45a8f5ffaa73c148c0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b87ea690bf654ba59d52ffa1e3a8da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbfcb3d157d49a32dcd0719b2dde2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266a0bf41988b77455e4e963468a51b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0edfe2b4dace7ba6d1d0572000d2e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4e4b6063ab4530b9163f6b79a5eca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ff3fbc9b14526b67a2079ac445869580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27679940a3d8ed25515476e5476a613581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9e2b69653b27e6af27f370034dc37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc2bc1c916d779e28aba5ace523d61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43801ab10173295e7239e7e990286952584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550b09f960fac214c3b2eaa8d264cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ded1c51928bc39bcfbe84191db56f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd794bb69aae6cf80c3fa8e82d620c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdfb106c23dc99176d4de38a555574588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64819212837630881b75aeb9d5d478589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b5fc2302f759b912df6e0a93d29c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e175b6acc7e3ec98bbe8999bddb420591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a13433327cf3012987eade5c024185592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b3f6acae33aff9779ca83d3c102b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41ac895dec88f919d2a84f0927b29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d560668e51f1302c4d623cda8d0df1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec76ebceb68ca7ab1e3526c14ca954d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2152e2a962669c41bc15f4ff0d643597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290dfd2f0dc082aecd4deb92594e9b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a9108e4ad7eb91878440a1fa254f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3959a06526263aefc845b7feed560600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b541db121ec7ee833ddf5f2083eb43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1540629176701db5ef571ed8fe5358602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dad3ea2a8bd854c5f8fec6ffceb5e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100c699001053837716c45cd371189a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a692a9fc39233cd3d6565bcb8a30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fc781f78a8fdfc0e9b55d3ab981fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd397565d720c8dc8a4fbf771a9df7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdc2ceba5983bfd9bb2aad6fa89c25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08673e874b3cd60c01158524292077609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee80dc784f99c4f2b132907ef8698b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3394098c1e950d962429efa204da2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c27f6a75df239267c750f64f5f0a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a0742b2aff4d48e93f51bc26e89ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eae2f4ed4a5008eaada1c7d23e7bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94ca8c4635544b194e78d0e528c6fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09e10bd2478a0aef0fcf418d23584616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4285129c6a7c0009f52115a0d653dc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef672ad56641b4ef3f946e4d061b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124729172d62e041d84e8408759b8051619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e29d51552b70109f307cd6141da41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb4ad8562cbf2167f973b1de2af2df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f91cae03b6625ca40d7082f9da8b05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea079ef7975d3a94d04479c4dbd7ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685620f9e1713e0eb4424a2e453f1b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e91bfb911c1eaef5f7a261444a2758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbba6a109e7740b600cb8a2327fcbba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6034e8e2e0bb4ea169cfa3816f166e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c28a1a0a5a5bf50bdc0bdb01f8ae0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2ce7df89495c3aba85dd38888176b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b6f1bcf59f201a54177f67a38abf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b402d9c69c35a76fc6b696c9335d551631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129148e25a126d3c9bba42626df0a95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199dff1017ce881615d91c97a5840e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858985d498ea385c9d717fa5d89a3c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f17c1a5d836e3c044a27eb161d57b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef228b939fa6f915d16c8acefeafa537636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede458d7eed59084dfd11bd649a0749637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e2fbb24649e4eaf0c9fdb6f09f138638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ee5da1bf1272e6610cab28bdeabb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5490bc959b182197d5dcdd01601906640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546992224b7c9593eb1b2caf4360c284641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e370e82cd1131466e622e20d02b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000c2e232b0db2ccb4410821974e0a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ba68ccfe3738391b4a0db12f28d81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dbd2c60afd5c83702f975416950a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b0a74ce043e2692a0f3f0039a8cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c575fbc21497bf61d503cd80b2f9cc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecc87d526f8ddce4d9b1870338e5f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645818a66c952dda7d862cc01ffd0d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebd929cd522d9e6e9b168acc5c34ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf269a1a81cc852d603c4262c4218b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee09da830b8c93fd6e989a4bab3e54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd620633922ee46cebdba275f573fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c223bf5cb67a1e3ed328706889e116654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6300e8b0b36826e62cc76b6e25b567655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9e8a17060e7610a01eda80fede37e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d418ba14df3da2a3b3e1213823509657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ae1bd2d79d4902191647953e873c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe14b790ba4901f593d7863c5e2105659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af670d40360f1ccb7feb74e76d599529660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9757b3a61ee24e8005b221c4f85a1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49733cf52d411ef2fd3963c0e347b778662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbda47e4164480f2170b9684dca641d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1a8a4ffdbb3baa5deb22d7c9197c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2902af02610ff107c88b26e9fca5f61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de627502764eee6359107e6277a74d56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd24a0e598cc3f4d12cd2b9a4aed3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73cca05895c9a40f84a485f0e042ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a5e14a0c6546e725aeb77322c5462669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1ca3421105b89de9865eb98ece4e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a2a4f0370aed5091ad6f8c96431ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcb797f4d8f1f9a6782d1e6f34d4f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd281509453995ee42ac6f53d70d6419673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689dea2788bf93ca72c117be9aa5526674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fc5e6bc043c4d896787454bc55115675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898651b4be010e341186d52e67d6b363676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f185a884f0fc89ecf44f75e8d831dbe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09b64295f584c4f5f7708e9a45e02b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be0cad2a2058b43e503e1823a43577679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2fa2fb66d5ecdf0a41100dd8b5937680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed68579b3c5e32f624bf10ccbcb33fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f368c2e37ddf64ed0ef4f012979bc89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20db277c49c47fa31cdc02a025ee4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd569adb465bcf8a7e9c6a537da7fc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd395281455a1243cb838c7d9694cc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ada54bd4ebda3b73c64df0764195f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874473ede0ae73839f095ef5710dc9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8fac93fe000a1c877a4c1e8630bb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969b62914ac2a115db90ab2b19535f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdd7172d09dca70321ee3ff7125572690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c726e0d2771b67e5a2d4bba43d77f8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e344fc56b7ace609d061455013e13e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b084712cd22cebf2e7e5c12f6c56ec1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5468be6a3e083f9bb3c34d3aea129694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2fedeac5f971a4e58bf98c2aff6aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e16aad410b20f6ffbaa687bbbb802696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d62efaabf16da2d8b96dbb094cde0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583f8a385c6797f9989fa83fea15c41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e9b2a48732f2a94da548bd4d61927699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8945b9c1e93e42686e228c8f8173054700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13db1fb6e2a067208d4f81a20504313701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e1f256ad41d1f89ed635a01e3cbc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74088970d74eb994679baa9181e35bf0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e3718e09a41610ea425a5d244300704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89249ffe66d0f4614f88bf47694fa5ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74731ba0923cef219014e8923077a0d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039b41d99a065ef8841480c3619f9a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dccb344e3db86aef5f77f9100dd83a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82872d2de2f27f4025da92ec18cb00fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208df3877afa2105960254bac8c5bda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646db2b48b860ba9f832e46da442d96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ae5dfee8b24214f2c6db1012ea4fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45795008e148de31b4bee04baf089a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114610302f9a5467a76cdb893503ad68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9e098b9c7a65a042954184f043918715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617504c4a6ab2301e0498891636b8eee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c559653a2f3e9d54aa2d0a47d36f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbbc8075b313bb0e90ca8f68cdf2c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ec428620f4562d95bd5395845c816719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3fd1d78d715e66fb0df7099aade35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150867255a85b19f60fd71047e543e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dbea74b520e3bfdae04af296b5007722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2e6f6030ba81d35dc7c783ffe255b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c166c7ddf645b5459f745e8bf65117724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a617fb73088cc6aaef4775fb9dce55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e87d083e4b17125153c17a5ef20410726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6976b8c300fdc991d774b763564f95e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e05616e48e22a583c7f745440e701728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a153c2a464e9c3ad48712f12498454729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd992ccf02b39dd73505fda90d7920c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ba0c11d8ce46695c77a3ed3877b8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4562523f1c5cef51a92fb39225552732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d77e5b8c7461f9d359fafcb6f4db30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728dd58945e6ec92bccbc84bdedacb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e68bfa40f7a70ff6e7e7684ac08a90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18139da85d297959b2282b62387f4d24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9b9fc2b0836f63ba5858e7e91636b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d22fa72ead13ca4105f09f5104449738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c86b92568d6871eecb0f7f00df342739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0c589ec396699b4dc24ce97e12de8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f87b6618aaf05733480af548437d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a162f0a5763933a5a93758dc3a528742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071527736fa4ec0915f77d28b472fec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3ceb02176536ac81a79828afcfc91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864c690aa37272e05c39e001b06336c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add272dfc9caf7665a62ecef32fdd46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809ae25d505f6b30d9921a6b3fd01f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434299825a40bfef4a2bfe57f879eebe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32719b581e6a9e1cdd46a56de1d7f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f153808ee77bec297b8940f329df17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46168f80a9cf2f0bcf00c2ca93c2e4ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9c0bad275d948c180bc57ab365eba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0d8d87db32f73c1ea776243c2b45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b4ddf7922ed3f47aca6876f8e56f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b44758ce1bc6365433c8cb42567e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f24f5b2c1dd48c8d2c0ae71d9fb606756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269a2dd9e7ecd10706740dffee47f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b61fd6ff637000f3dfa839dbb3a61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23b05cc57818a3aef8aba44983548d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7b7a1e8e474bf2156dfccdd7f377760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c6d412c8a70e2d602b02a6213dad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce563e3d9ad5795ef0afbb3a8ca6d68762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f503b60b2adb211256d4b21470d743763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04753754e01799612ddf41026193fbc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed5d91f25fc8ef03f694db46cd75a2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ed4f6bd001b832c83b3acb143a42e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f05f5315dbfbd8aa29b33ce679e36767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd45c55f6991aca7cc10c434174097768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23e529e191cb6038b389fb52585e8c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42554f01fa410d0f109468eee7bba30770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff39583ed1c61e1a5d45ad1dbb8e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac9431fb28de84e3eab56635b1dc2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0136182cf3b3c0ca6bc812827765171773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cd9b6610cd345defafe11561b63ae774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29efb1474863b55220e361a1c4e3bd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404869894acbb7940f5f8fa84019937776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab154298322bc3c139cedd66ea14a944777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02a1aafece33a0c0c18634097697ec778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a608fd3dd60f59eb5f73dd75d2b8d9b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a07754068aaa62ef731a227456805e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc45d3de5c193e0116e8d574eeb20781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24412cc026de4dab589f74f988e1fe32782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060af23cf93f001a5fb619102dd879c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b469af4c05d8417750013742bd7792d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d3dbabeacbed0ee653f1721944731785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d503afcd287d0fb09b4e72b8e63ae9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ae8871a60b5b2adf7d4a19767387787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3122a60e5588869cfe76de59e68f51788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeedcbd974e5148c45eaedee0b173dd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64803a5e935d825ff29a2ff8f2c2ffa0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d56d18815705da68f45f215dfd9853791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae43309b1fd620a15b8d641a17090f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa854fb5c273f53c0802274ef9d68c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351c6b117d3cb60b9598df7ea9f55d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba64edd2d258b7f6d2314baa976842795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a87da93bb62a19dd58af53ca64e7c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889701f18cded508575ad147cd55a04797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36225f75d8c86f1a8be8943690705cc5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db523e01a990704f53c4946d575c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9940f6aa3f28f1aebd98dd63ff1c82800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94555f6b439d4995b7cf5d55851979801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d434109b62595f5be6a2b2c731f30802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81708ccb7eb2163f74a035165c541b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02ab252d40649e52a03f3054360ea804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ecaae703f66eef14189e5c1d91670805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74a86e480bdcb85ac9099d3d3712fa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3a1044a00b49c5302caa52761e08e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783ac78b9d748a9ceee7288bce0eaa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e292474970137029ed36227ed45104a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e2e634b7c688e41d6ebd4cace74fe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc5667371d14c1df26a861bbb9c9d8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63870114804563276e18d62199e8aac0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8007e1b0a69f092ac08a322e13f5e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd5fc1ec8206bcb943b19022934f81814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3770177b792b9c18fa20fcb2d187a8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcea05ae637e60cc678d72b75894b88816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fd3d2235ece349b3036b60f2cb8c4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f4f55eaba2ad670ac12953f6e9963818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec2ea4c9d39a7729b901127d995ec1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a593e5e33ab35a01b35a73317c484820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d89ab5f6cc5e379c53cfb38086cab821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6b3abed813b8aefc0ba3403116093822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68686e7604b70225f4996a41a2c4ea0d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b59ae28f056520e986d35adf336bc4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bd9690eca1f3c93bb01c79787b401825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ad406a76c20c6fb672f3eab2b7466826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10f40ecb3c5fb2a494ff50265ad82b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8124e6c9b164ec62e25e0fe7512eb91828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8dc56efac7d744933c4c1e9d41a0c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855290aca7c1b9bed9a19560eeba01b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4eaba6d9f29bdfe0f738553068445831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc44c5bbd4bb469173c78073be58091832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f467f079f65d51568fc75a24532c99f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a213c5b091cf53d575b5e8eea165ae834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7239e7775d8a127d794f934c0a8cbf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df8becba5f28d370fdcf9d2d3cd551836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53526502333bee7d2ba61f2cd2032aa3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c49e55d0b8e1aefb01053983f05e65838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecee777c60cd27b7f85cf7d0e9acde839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575f3af19871c0f27028ba9a95b812e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257b9eb477afd9b9ada0dcdd8a0de02841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba18e175c012eb48a973e5ccd95735842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796a396dc8d72e95ee1544cf16789b4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a18296dd7c91c9929a60d8e661280844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577171a6632f3fdc7ca522e997ae9cf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc348df3b0b47ae0072fc78d646226846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a53081bd3ead0dca1ac406afabcb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd4a685dd77a7de5c987dbc4c18b7d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416acb8399e9f148b2d03a42e4f6520849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388333e164a5ea083411350e9151feb7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076aff16fb6a505564e5f0a2e793a56851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd7091cdef9966a3b5697d113665f4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ffb4edc696b2a07ad6a36e4de1b4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1927830a8bd2262c03ac786bb560f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b77493a03079e9882258b06a0fa89855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fd5b9f56315bff0b6da1904f2650b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e24236fe005d3b7b307d18e7bdae857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984cc172f71ff1b646adca0bb2854a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03f113e06ce4b882bd706e4145b59859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8162ef3e5fe204f0b02c0746e80f98860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc60c69525d0e518444e5f748a122861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51bd17ceedece26ae34468a5e9df50862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecce5346908725573d8fbd0088eaede863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a945e22f32bcd587afe72d7808777a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dcf352acfa5e7ef0cf667719e6ca7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3c08321b0cbafe6ccca711230166866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaaa9f8a0d429262916d3fb26ce76e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf36e73d43a4a97db7dc2073a0002d7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8283a0fe963d1e5f65b83ced99101869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bccc1d642eda0ea574f6d1b197ac2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c6a432d11bf8a2d97e94c83988e5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e458a9373f3ba3907d77ec8b17bcc39872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d07a6a61eff56c356025858127335873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1938cdf10be197cab4b45e65ea5a5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb1dea57aa57628a26a1d5e6b472c4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052744b1cc1246deca70163b3f4e799876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483b8609c1af365045b9a3a425a190d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d3a66f6cbbc8300353ccb04910ed6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60a3228cf74849f3369e77e5e872c9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe3d5ff1b60320a29444577b784fb8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61fe939189e867d057455d5cbb0306881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfecec2b1ca978db82ac7daccba4a64882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b0bb6c48565428d6be5770a0c036883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35535f1d5054af16302fa627b39762e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ab1892a8a23981de7237c64fc7e55885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805815e3425a1b8403c95a7757462be1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c3b8171bdd8c493bac96e634f9e2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262442f46de53d4edc7882d248a199cc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57465d1d4c598a87e46e632619533b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792cf5c6907247dd25c1a19b1721cba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78d73abcd3af5ad179a869cb4f6074891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeb4476af4f88f8a9bf7d79513073d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80768fd005adc18aff548a63662dda893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c397d6b33d9ebe8de75ccc73c2e1f7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb6f485ff6c4b19ffb9c49ed2c6bbb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2b99fd31e44f6b309d75ff8662a5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2a954ac40e917888dd59153e51212897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374ef3b77f3fc54568271372c3babaf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45ef6ddcf8a9f47ffbdf0fb6942a93899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c98e8cb6174f3c8bc9b3a828f76e81900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b0702803a9065767990c5a55d3b0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d91f7f352ba0ded0f3fe0ea6839e5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe657277e104da9284fab33f36d5178903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29dbbbba0846328192bd9c50006814904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc01a6cc4e6ccdabfd368efcd02b44c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481d7fd0728d20bc1d4f9dc7a7e5838906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b0991df8dddd5522515907b61d38e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812f8874451450a29ce1c5e676b43ec908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9bf2277ca49b4ef6831c740b2f1d1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467f59c100f4801d2ce6ff557e3e9fa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c273e0ed5b6abe8d8a10d21f45249ea911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d19448408c95d11bdcbf3fe78b8f97912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4889b193ca2a8d9ba8963b1532fe7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969844f93ab527d2cb60919843f0731a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f5c201efe6251edbbdc61ea4ccdd8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28b497418ab7c58667d5a38dafb124916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf7ca965b53e5566b3dcae5644db36917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff93161997afbaa418c0f424b1af045918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b462a0ffcd92b06f922c4f6146b4d7d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c39874109ea73a3d9bb505ef013af920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989741e896c7edeac349b46c7c9ec58e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab0ac8efaf32de9a69d01280f52d46922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19372eebda1fef8c80ec2399fe516e72923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a49859fced9cfe388ce31744d7bc67924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7717a12283bad0868666d5342517925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b493f3910a223a7afa432543610cae7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b993185f14827ebbf98827ae2953d6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642ab03a318baa2595d984d972143c7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728b4617e6d9067c055e0278c7839d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091ea511ec86a6cacac1805bc841da1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119806eb45bc83589f21d6966bc7250931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5e321b8125a99cca1bd369745ebd0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e16fd0bd63a8be6856a4333f0272a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3d749958965e2b732123eef849b43934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781e7b3c998fb52b7170ab29ff982bb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b539f3ffc22ba38a37b60d5b9cd8993936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2b86805a7f7b3bfa406a978cba1ce937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d556c5fcd19281eb5979b7ae90fe20938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eef74367602c4b88ee0eae3d49412939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87545ec2ba4fabed8da6319b178a7f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099b5a9f724b129c67ae0743938161f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd881b2581a30bd36393a3c366c9d4d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d61a198730987ae8ad48824a9292f0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03f6d83023f5b6d575f8439d17a0cd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdbc9d8551b3d34f3f22c2d8820ced945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b3ac0c926eeadb38911fc94488a7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ff37df3f2910325b5e0fe8e21732c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d069fc7cf4b8de92ad67eb21a0d4c5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0933af2296a5088870cab6b04432697949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c84315c3371a5438f1c71506676c96950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce48d08580324dea87c36e50af49dc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15248a14dd5f92420234290db42e8bff952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ee824f3ea8cd0cd3aece59783c10953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998aec3b0c473376d5715685ecb9cca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4d4675ed421edf60392b041839ac9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899ec5da6165e6df58d7a01147ee0d3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923ac6c84b84131dd00b971b18f1c49957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60af66155bfe6fc54dbcaf887e32a8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f60925a30e3e083d404e3c830b59e0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67527dccc799f6d95e366617ecd6b1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7191013ec61f7f951408ac575585d70961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccca267c17b925ab9fd6854950d924962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867013a2c4b185b332528616452f1e9c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae683dcb49c23d6aad87bf97911567964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e47e9d372d7a82d668b014947bdc51965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d87f162032ad7835211194f34db7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca3dbdbe13d78e0be0156ed50c1a95967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf24d5e87d118fb8b2e7f97e1ed45e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b69f5340e016d417dd615de2751857969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33654f65bd93b3fee4b103400cfbafff970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ed2fd97bd78415992295e46cab039971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134102768ba090eb75f4b879542b88c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ec5f4162e8264866e669e369170c9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34409727fbe2ce11782dfe145e2413974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9213f35b1a1942c81216e48eba7c4d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c54c56c215019602c3c04e65e4068b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffaf69b7fce26de097dbafc9381633977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>