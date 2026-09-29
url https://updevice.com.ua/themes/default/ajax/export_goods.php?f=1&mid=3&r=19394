--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831662e061b176efc9eb082c6d56b3701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880034c294f621cf585705ed008904f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf3828e10449c0ce1231ec7df170f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b253b096c386206315e00c0d31a38e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baf0e245cbdbdb826cb348cfbf039a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e33eeb9c622a87111fb3fcbd24f5426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d01454e3ebc50d9804d106408f5ed77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2fa0e0802c542677a26fedb586ed48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddfc6ffa4a4b57d9e8d8ac926f61d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9a1b0b222f6b94a25607389eb020910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e165c9d2e8389b92856fd4442a9f3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc667265c2d5474fa7716cb5233e1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b5b63f02338524cc2a5dd1c96c87e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49bb7537e5bb0162a2d3d142e4b95814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b743eeb15e6c090a777df7779ce915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef499e9c09e56d4190ef8950f289c9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16719a45b3ec19657ebf1f13d732f7f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38294eb6373c157edb123745b24818a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a843e779b1d024d9bf9c51e2b325919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebddc01419c707171d13ed8a5861abb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521718cfca1590ac86ff99d1fe50b4f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161305b0c1f211e614f99b18af688322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b6053e62d81c65c4bbadd4425bea023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f48104ce25345919dca7a39f497bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d39dfe505612d8d515ddf4a5779f0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a0c742f90d6afe0cce8ea808ea1f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edb4ed8145d30fe19fb9ef658da14927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42f6dd9c155517e4345d4afa246a5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d924b720aeccdcfc8f37939164ce129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab8fd213456e7bd4749226dc8e4e5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3115d7eb440572085dc9f79a3d0e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf2ab00221af71caf3f23737cbb7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69277cb3f288b0d8daba8cec22190ba033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d6259f37cd27733032b1d1384dcb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d17b68628d64136ee6800f280405b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ab2e938934cc8ad73de814cb82ed836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0a8d00afa0aec91a2eabb6264e51837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ad9c0ee112681b87885b2ff6247a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfaddb6cb99ad3c5b9f81ecd13874039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bfcd0a972196f69ec1247b4ca177f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f676d0f9b0a87752c7081b6d2bd89041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508af4ac2e465d24cdc2f9589c9b3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15b3d4fbe17a9f9cb314ba71a51b1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db3c6db9927c54815faf9a179ec6a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e90c0893a5bc269cb4e567b87855b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6637b6ac8b5faab2574b5a17da50b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9571d05c009e891e982be5af903eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7616c6253077b9792d551cb615ac2a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676409ad088f5f50339ce9f5598218649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd77f91e6fdc02bd29e1492a806e2ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197372c9c1784f77ff5188ec8fc211c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe7b1557d2de8e5f056138614931652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905063b939f39cce0cd9a1bd7b41e4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d877e64d77252a791fa38ba463cba954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d010c41ed7a6939b39021a622d1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520346570087ef87381b9b36ef2d8de456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e51f1ac4a97ed33e053e63e547c2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f9450a84473fd693634aef592a28658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b6768d764efb1e19c9e784fdcef4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44139c738a8f03dee8fefdf1216c7a5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8b8d47326ab255c5f267c92d62a9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbdd685f700648112206ec92ad40d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe5f8324e19c1c9da7e73a52a1cbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05961a054c4cb2597ce623edd702d92464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea15f6bbed0b12b2d0bb0ad80a7e67e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9399f62b4ac4f9b06bf6f8dfc93296d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec31a60a80638570c939cdaa94a2b2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c82a736368fc4a92673454e327b7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea88252ba533db45a2fcf95d172e10269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a2d0d7bbf0bc746fbf7560d7f585370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55649e03bd967a789f763252f4bf7d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71172157db1aa3936d0d606b28bdcf7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace154880b1e8a19ff7401dd584ef71b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407822d328b0462a5f8fb295497e44f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03b7c62ddb26fce52392fa4cdd7aec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737af2edfd8b454522e48bac4a6ab2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f14b32a1be5627ee11c2a02ac80e9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b0e244cad2ce26af1b35d0cc9ea6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc94c76d6af5991a8f4b1d17a92541679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c18c452301d0f079b362532008227680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a60f5ea05de04a308c184fb74cbae181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8def6e3be6b79066136007e2f08c3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c9db1fc743f37e5597d3c605b40583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90764edf09be808bb318bf97c52e4bb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ce7064c528922efdb307953827a8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cbe826437fa29ea8c8d6737ee3e9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fe3cd7e529cc260954d45a327860187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a15eecc0412d3c7e17dbd6c6dc57588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8609757946e84ae41658be5f65ad0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212353982f1a9857b79124511d07e89890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b09e0ec73dbbc69c46b33e78a2d2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0db7c5a27944dd54b3a93e08b40a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa032817d8f12435aa4f2df2d9255693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417c901ed61914bda2a8acdb2b72db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173216f762e785592572d13526a9b1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6547732263766f3a19aef6110c9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5e3d870d1d2d496bcd77aee51b67497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cd679ecf2b8a3fb0db1436eadb6df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66159cec6043bbbfc5f00a1723fdf4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db885dd598203974714d82db667498e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959a362da54e3a470c5cddba710099f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a015fb972b4eb7de30b1a8d3736b86e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13eb2dfa4f2d0c0dd17fd663b8e44e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db81c26f645a62f04182d039863b85a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6af7b6c0de71ce37b918dc5089a05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a710c833b7ea4b85cbc88459f25ca72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6190b9bf419a4f06a3cee4a9b02358107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8ba71d3534616f9efc8e4f000de8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55999205c02b67bd87928972ce4f8737109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a60215ab1fade79e819a0701cdb326110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b780ba340664fd7497d773de3959f66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901afa2a79561a98d17a024e9dfe798112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696cfce951c64ced8249986d583f2a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024920bd659ebb127c5b23dfc91b979a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241f18f53ac960efc15c0637ce95242115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc8ecac91ebb115615c221903b5bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4a72fd13bc75913c84b4691ec0ab6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88523b278e799f24a252d8994bd9856d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea13e505e679274d84f17f6b5da6563119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0006aafac523e89e0be567e58afa097120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f715dec27b8c9c00dd6f8f766b2233121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749884e1a03fa83f3f07d52f56628101122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e5a6f42346d44277fa119a02ec9cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a296734bcaaedf7d918ae34b54ef937124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920ac5c6dfc1a7787f0c654807963b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743b5cfb72142397428de265b9cf98e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007982b20ab4d097b3afd399c593ad2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e8e0879f5f00b282427e4205e55ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273724c0f0824d62fd517de7c86833d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dac37229476b39b95b325fa21b4a28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a33bb71f9125477210866ecaf9fae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a142f90a5234ca06e1823000ff63ad9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed02a54a132fc23c70d2a8941fabd46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75d7988b10261008543566ae6bb4c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb0621c26ddcf1435e38506e45dd7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dc6c35ec13f482a00002ea9ebb482136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ac67175ca1de2698d0c66573a246e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b0034349f5b4beecef4a7e4fb9bb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d6ad15897ffb37b3cf8f4ea8fa3c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21b23526c0486c25723f42ce0ae4ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9ac284cc3b4098b0c73497988f408141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e790e3a34a97e39714863eebf9557b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e11e1dd29e91aa502d8c79e471a0d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6368f6ed9d15ea96d3f78d0bb1d52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da8dd4b87af24daad17a1ec58316ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26a54491e8c4d2da49379caa7065db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23452eee0141aa783fb16990bcfedac9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4df25b50f0b010697a6277520d6d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3bd36e1dc57a713ba6da14b9e25c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b7e9fb96d436a877651c711307795150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f72245568a514d81f55770096d53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9318f626b8a1155765573b85e0832152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d4d16289d020fa7e04ea2e4ac181153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e15b0ebfabdd2604f7176aa49568154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8573e003a85dc253cbba607017ca5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e847e5e2ed06db210786134974e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f8711c34f24173a372c50378877be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5c4b5317cfec390470763142059be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66424ddae390bc6fd1504aa1f43fd2ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a86261f4327a6fdf46e041c8db6e6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc342cb85233879a619a9480db89ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410a785894b3d17d25d70b3c4298403162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f11f789ebf87486e74709e6aee585d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aca6f79eecbed7a5fbe6faa8f4b7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f93c9819d8bf530ab97bb314dcdbd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f82acf8b1c2637a951520dcb23969166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711161652c8a9ba8035707c944bfe2d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04365e5c62fce466aa996056388f21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ee7d7aa9fce8d5b592ba902d5d162169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd5558915511c28475c4155cfa154170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215f952fe35c7f1388aefffb941a860171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcacb4221c5bbc2bc33906faef7241172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c14db1e4b7bcf46698be512267fe5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf3d75094de2f5043556591a6bab1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c541a7dd43128e73bcb83ee5deaca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feabbbdccc6b63c8b03a521a03e651176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c2cc2982ff045b9e788e37832ea3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b698c8b691e2b193f0d280518afb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4030209f00ff65489b78c2fd316fb43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b33406e463af5b4d635aee449c8583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5a050c8142500bf32e14237a84f8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a022c24b92bf66dd86d181de39884182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c9d721ba9b61762b865aa3153a91a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fb4a776cc7a4543724eba95739310184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2138c2e50b14e1a3638d188d0391304185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b34ac9861c48fd1d6160913e57934186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79910620092422fa05e2b8d103cacbec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da4bdae5b7ca238b256e814735812c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057de753cf85fcffe2c2fa44857fc760189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9e8df9e79e1af26cccab2fecec577190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978054a9f959eb64ffe21f87c09a305191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405a7f4f3121ed105bd9005a4a12829192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee115c03a9eadf146515764a3f942f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5d7521fef7dae344f22f7a418078d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c651a68cea807c00217ca9390251e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db3804256797f988fca790084c7a9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa1af97697e7fe7b58c5be0288632d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dba2e592db40539b071b9b87d5cb31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7a59b643c08cf90ab43b7a3e4d1e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da423394a52762bb1cf0559fa369a211200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1299ebc358161b45f0f2e2682f6aba1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3b64a40c2f40034acb0005a070572202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f68abd04fb989588472c84a8f844cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d01ef9ed1887c556edb74d148c42c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4def09e34a2e072b3b73d1c4112b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7d7f99bbb9d7755adcd04444b2430206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7ec5d35c03248c71861edcadf8e9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f25ed0a63fe92a4f7bda395f438b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eb1fa3e61ad6970cadcd437dc5493209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc2a4a6ebb3e693bf909f3f3bb2c87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd9f887a08e86f1d3ae825f030d860211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc97d20e75d8f9cb1c46326033e1d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5ca0123c0c0308eb26e8e517d4dc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a67dd124fd5c6a49fdafd72f169c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7dbe989c517f2096794022af7fddb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948130bf239aeea00c548d60236c7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fd5de2eb85418fad3c9f512890563217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6641f776ab6f92fbaf32d4d320893218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc115a5a5085ab028f7bdd5d16ff99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83e6c183d0d763c1bac8628ecee517220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bc8b09289f75c528ec76ef8ed6e79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9e97626c111697bc337b4a2d83c2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1718796e9c2b6a59342c85e8bde4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40fb64dc8b73cbd9f22dd819c917fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57c6525f821319ef35b429ebfba71d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f13d194701a6423f6803a9e6bf491226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652d96acb8721e4fd4f569edd4421d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08adf4a24dd695ec9f27ce88ace5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ed7e4273241061aeb91c397890ecf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fb0d0970347a84a0766675f42575b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6e9a7d51866ffff94705ee9252c49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805421949649910d1d4ae1baafd7bdb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2dabe568622d3a810e30fdc6d0b64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c122cb60e525523d5fc5f1042d2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375c6bf7f4376ddb70002297ac56fbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc95b20ea93ae6eb14251582054e15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b2c0f5aeee769e82c5a73577a692237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea446c04cb60665936eddadea02649238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a50912493394cfa8d90851461e8ee4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88306763b4eb0bdd23ecb46fd5a51922240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12a8ca6908ab29403071f453fe737c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b05da8dcb921fb6fdc98280f58e2bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12f369e1fe61ca28d571fe19154b1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fc23352c4d630fc9bec24dd81edd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ad3802151948e1d6fea0b6524e992245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354880e3fef91a146f8aee5046eef1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ccd78999a4fc7563b48d2447f33c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b33cdd628d63efc87eaa5e0ec58d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae7c7194ba8124d792972ce01bce9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef736c135c83527ff33a734f6d3740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3f08af75de4047b75739b1f094d05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8ceac156aaea4aa28e4c3fd442295252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ed99b33429a20a84d9e73ef250bd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe657322411b3394ecd79206690455a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0619df3ae75077ed9b2103ac0088445255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd7c28baf6ee51cfc9e4692f1e69b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527f8edba9a1e2daa4e107d56876d02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03296e1f1c9a31d9ee3e14448aa188258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c745da5746edd2f6d8f62a73b97971259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04137408268cabaf4031c357fb9881e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcb4f45a886c615a390d5916e4836f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f10e86cfa2acc4a86dd31b2f2cfd46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373818e525a7f424c313379d5315b93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fda4b0e6a0fcc074059c8056bcf3e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabb60d8705669618fd87e678470cb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19b96e89fc0a98c0f745f12d3532bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77d1c1dd2748dfde70630acf3abf6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2c5c564f2d45dd0b514a9e17ed64e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480ce7c03ff23a933647be00dd4824e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305c40702629165cd649dec28ea3677270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a104b692100b88ff004e3e4123dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c6625c329e370eb2515683d241c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8094ecf7113cfa7166fea98bdfc9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24b36617ca1356efa81fc9bfba3f3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d3e5258b5d6809f87e965d099d32b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae066cd3a3aeb14c44b180c42b417c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba848a97c6946cca3df6bc4e40d68d81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd234f1a1ddec9304fd3f80a499ba105278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a2410f039c1514d0791b9bc4b57e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce202e9503d91957618c58a9c7410f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f03c453476f13822af69a56db1c43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf18ef627e77b449a7a49732680b4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7701e24646b281ddb01c997126b3240283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b425c2fd8427913e632e28c8e1a0d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f61bbcaa6c25d228577cc669471aaf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c9c6770dc1c4b3806d4267fef3cb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f1f6e19c696f1f2f388e87cb26eee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ac8f2e206fbd628347669a2297355288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced3107a17b38f62b7b871b4ea0fd8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b02616a4de0496f79ab2109718cd48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aec670fb15f2541da15b3b536896f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540407e6100c2c401ab2925bdd8b67f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dab35b7396f4b5450811979ce46822293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e1fb214e4f2d485f735d8bd85a21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f90a8bcd6fd926a894096590108b4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c41505384097364a8304471554212296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaef2684a14db609a508e664192109297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f692057857b05caa0e109c9f316c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f1490f7cdd2e95cbdaae6ecfd14a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c786f564e1f79bb4496a41b310c94e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6022615b6473432ed8aad8e6c7b487b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b633c55569b01826224aa62249d4820302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d13dc19e409c9b3e0709a5db1807e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cae1bbcbd9c7789f311d324bc4a5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b3c5ed07cc3ec6dc075028b7038b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cdcba023be551fc3477dd867128cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9623f37bf0bfec18fa324a5a7d45dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356ba4805a9961f446a4f027272e5b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d62e47a0e04730a9c58d76edbe45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af51830e85300a935e3445b566c8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8d7ebda0d96efe076e16e3a183c95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8efc982615fc2c706e91dd5699410312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ba7ae58242f52af46eea86437154b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba70cefa7db835bd8a8159fba212b10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf263d927d4dc7331ed7c2d01db4a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320af7e9803764fe8b700ba410d7967316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa237ed030fa55e7ec81ac572c069559317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff72f77cb1f08d88631fe2f9e36f32c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f2aeeafe250ace76e24fc2d6000d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bb59b87c85050782705b8a163bcc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc528fca951de39bbfe8af9684c86d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dac8a65ee1acf62eaecbfaa258db1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08698da0b2ed0a271bd0cf8ad6f863323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca919b2f13c9c0d8912e51ba7e2e0ced324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8623420780dc934d1ed96ccb5dbd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feed16f16a633aa876e62763aac7aa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc937a1a901e4c1697a9034d7dc6d61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c667daf5a1e8153b876abd9a19b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa07a312eac6d78a7518c0ad9bdc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec5aeb4caccf07fc4531e4c0cc7b35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac3850889ac259dbedba72c04ad92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c13d4632cbf438a3e6569611398087332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508bc0cfc40e836a71885d847de2898333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ac8cbc151aea247df02ef469143e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea968da391174d90635682f385fc1dfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4bc4496b48012cf98d10439f60bcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302eb3d530e672de0e7bcee545d834a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d1a27abeb3f0081842c714b41e26e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550a2d9160ca09eb081b3ec739cfac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8be288ac2e599bd0d1e31b10c6211340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc6961d5676b777e2d5bb448dd15dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e7715b1a8dc36720de8a935c92cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452cc8cf22280ca2d7c5c61f5bd540c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84902e7eb2be8d6720299cb881b3d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b83f50942b4764114dd58db86ed8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379b473f43979684aa05e4e05c5cc67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece802923185c0434f1140947ef798347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d9bfd12ffb376f76c2944c56b8099348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d102161de84e3866b34c5971dbe4205349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8e9395e35a31f589df53c69de5b1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235382f95b8d6d05b099fc4e17fcd112351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e21f2c64970ed1bd320fd2163132352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7ff9ecf95842c9be833ced0866460353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaebf6c80dfbab3dcfb6784ce8567b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffe7c64ebca0f9d50a8bf00b168256355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa66bc7073bd18fea089a27fb5ccdc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65e09c1974e9a0592c5c6a237abc78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10c562333d2974359b949e7a458067358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f5507a0c56434e81a8c4a59bdac4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fe9ad79fd1d7813cb50e632ad0d62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642334303c9d4d846dcb581e3761b60f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5159400722335a8dd1f3f18281e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6befd583d0c32186eddb1c14e1e170363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a430218029fe1c58207fa64b4ff3119364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444a2c700b5150c346f881fb0fffc6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb93beced7aabb119f57f8cf5daa24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a73358569cbdc47ca84b8211871427367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c686bfe7bb53783aba48add94021b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbc85e4d740b8f3c4b6ee6a8b695c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310cc8bf631d892e00316f41420db65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eead2565af3576c6a3c5cc3e691409371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab0c8c3d9be0224f88ec1d2614836c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff14323f8843b2fa79aae514550a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b5b7b91aafeedf87d6d320b545a4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43aab46c1e67698df50bfb4f3eb43b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6eca6c98a17be81430c42030369f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec92b00be8e894d1d8d352e547f3bd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e9aa94f1b17568ea0745f4a23e8ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c73e97a3feeb589ca81fe45aef26ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9ff6055568257cb0bb9380a246a08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82519641d015f0ecb5b0290d55298d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525904c0690c449b1953fe9977a06cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f8fe79d676582ce444b80db59301d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95195d1a56327d874150fe0ff1d808384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ce6368d181ef003f6e6b3f815ebc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaecaabbe8f3d233f08db4652b6a76a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd553d6ba3fe9a513dec5f04eea5cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e4262e14943e793c1e897946aa14b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302aef000e7908f0288032e722e6930389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da3367576210fff862d97c539c307f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc87119de1fa07a43d349818fe96b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aca1e7fa89c1adeb70b8b5141ffe70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dda1c0ffb47f7cf5f730ffa825629393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b29ac93d6dc82d805709c090d7d88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d52beb2fb66a99bd377b01955a379395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c76f2248af23ac6e82594bd33e07e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca9b8dcbed4c8925426d9e2456911a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d84505b11160d31bd9b0ae4e4991f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674c5935c2ba9ed46d24ed4181e1cb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6cd4ab7f3522373e87911e0beb2a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669fbfdbd457fd2723e69715dfc9b51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb423c1a5be8ab95a8d9468c85a10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b14642ff5be02676edb3b7cc353e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649878ad907344df23fa066ec3cdaf66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4d9aca9de4f2eb79ffb311252026e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f81acaaf10b52c2f74333fab2288406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82ff19f5c08769f505c59a05e8070c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131682164f92eb5a1adcb58bda7b5ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab53e38115ab06bae6bd926c51391aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e809d115ce47c0fc53ca05d35ef1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7150c4df1c4f1d0db64675f3aeb0fbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c51503e52ab81f009102a1c27190ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d197ecd99f00c1f8565348862266413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074888e5c5a00315dcebd23080f5011f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adb25ce6502f522ee9adb6c7a3515b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952baf860c0ca323d967ad58d7807684416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a01c4ec269248f7a83f1f1e42dc173417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba6f93a4168650b664df2860024028418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3eae58164b409012f4dbe716322c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c98d9ec0e799d7296147a1df654b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669b6a51cfc216c69f22ccce1e87bbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75403d960d81bc6b869f069853c096ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffcd443ae5957fde4a8d7af79ad4ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300df7048a5efed8f00f3353f3cfe11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf84767c9bde60b15bc216a8e9bda5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc5f4aa0de6618a0d47d85c561a27a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37575a691466d4939bc5aaf3175a3132427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b678f884c43de723bf4da7cd04fc51a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82e1cb25430df50212425b1ae38eca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c1f68b9b0813096ba15b3682cacd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244a1d95f785ecdd22a578eadc453a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1726380ef8ee1a767fe1bcc32bdc7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347e061f5dc2209d63a8a405443a9f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fb5b26eeaa3380f61135f93e8c388434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a6193b55f5b387324862c0c51ebf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109ff28b1438ccafc0f614b6347e4fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a9d5dc73790825bdf11ab559d6663437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc1ef9d73f9e5a4953ff76027de706438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40e51d1114cf0c57ed3b3497f5adb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931cb6c785b9333f96bf604c5ac69c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46855f49ea46c1380585ea32f85ae3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d9255b53e6585903f9e71762c599e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda92326e90bb9e19814708f0527a836443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be98e13faae818ffabd2a14936d5d12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926991f1b69aecbc10972135caf0248f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ee430425ea0a661d7a72bb6ddae14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fae88fd91ea940871aedd755721e1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e25eeaa7619e6de06900ca9a369b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a674997af1494d7247d400af15b77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b18a344b2257f6d503797d615a3db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55bc2ea734a792969c5241373ba0d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00c1a9a2eaf0ea2ccf96df6c8c2e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96351470c300c3568515491b3d2b04a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74448568257a94eab3a9bc9144cc2d9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28481e902d4844426a388b47254f900455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2170213d584dbc6f1321a4bea21e86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa822364b796b270f609f86d5e0f1e60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d795b2fc77f0a94bcc98da6035999458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d09d24f557c7d28553666e175ce797459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bad3bf4625e54a6495ad0f2157b885460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42900981f50f1eae3fc5ea029c0f16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfef9f047a1a426c6b6e89f1d251d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559716ad2544d63d252f9d857d796dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b1992794175f745740e43bb17aaf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f63b2f0d319d1847b5738d85efdd2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e9eb2754dc0aafbdd5a08aa89974b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbec38e223de206230c8f9ebca7af5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83cef8048307428a6cda1299e511d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0796bba0a2de41e2511cbe70619c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516aaef1c7443b90f8420af2c48ff91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc363861758085d1c679e3cb2cc526471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d9d31e8f52156a7a5fa692db4e3c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72059a28d8afd2f1e6c26dd5a53f03be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e58f4d668b28732001aa136268546c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4498af96e9b1f485c45d260b2160d00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adef3a16b04dbe7635f6a7a32de99e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1069e1a04b14825d6fbfcde088b943c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8a96c7106ed6ba8bf10254ddc91ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8ac74dceb9cae6bf5cbd5b536545479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06cac8046f91c5ee97ae9d34f48523480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d155916141b3df57a743e7542a7aa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3561995d40025b81ea07b7bd04f9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0d801dd7711ff431f0f17a1248eec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5a619be5f8147dd34785f4ead7790484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63238b591b89c87458c6c0d475f387d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161308feeeb35bcc905a49679f3fc779486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffc8d79a34a19242aa0701ba00f363487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bf865a8af4ed568749ba32397187e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f427077c6138c472bd62dbf167167489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26575f3e06537d2eecee827379f603490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5090a64071e4bc7b09ffae890f9424491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a93ba2a14d753056f1e53b00545ac2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43918dd89329b2d41af16ddfdb0deff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d813431bf6fa4d325eb22a8532d13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01e2cc720dc06fa6b52016750c7330495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997e25e7c50af100402dc684efceab8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994356bec1e86f7c9f0d37d93a2af8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cad762dec4dc52f7ea9f33af13464498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c8ba8110defe9433ab12a0103ce0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cded93ee18f1cb383e77f4a20a7906e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83769e29adfabeb74fd9e78b0694d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61980edc2217070f701a63de15ae7c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb768381e657545dd1029f0d050104503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f14e28255371f2989fd7e2f4af4cdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f7cdbeeb254eef9e25285830ee14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e6c5a46cd2da72dc11c67e10e8ddc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6836caf2d58509dcb9c676263e32ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e61d3dd16825f0ccbc3cedfe445b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def005cde11f0d7926adc1856c3f8a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be5f804113e9bb23f212c443d88f8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea98a4f405101805ff36912405ee8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafc167c7e0dd9e024aea37b65a3ff4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1346fafbdc7b4454ad8f782555cd7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39db30ead22046e5e548e2f9f99cf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce956351923a7f75fa62ed5ce5c582e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfc97504b8b54fcfb677ce2d7951d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee702c006170930f85b104cab1d0eb91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63f38def66b50ef724cbbfb710917518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2dbc91b45227e68f28cddf4dedec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e319e0b9cc9a27bc5eec7a1e9d286520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1512adc1ccd1cb90ef89d825cecf98e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc5af49f48ceeedfe148089459eca9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eada07d0764a4a132d1d0c33dd102523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800806fccc559fe594ebdd9c2b54ce2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff3b8fc0184a90e6d56151332b0720525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b990f6793f27133b75a1c8501908526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a644838eeb092ed6515f86f27c2b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0790834bf650728242c0d610d4abb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d0c45d526a72da97dc3dffc155cde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9755155359eb847c2950290aee4d7b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646635acc11bf0a9b8395e0552eb52b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e2bbda8beae0cf6cbc5abade19d05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48907d1072921e4d40c3102207fb680533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6289009178fe401894c2fa4a0f815534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b6f972a408062ef9fcdb642c46320535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ab58f6de021a74a01edb392f61f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4a1efff58d736367567c2844e0d09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e016aa615a2a21078684315a70dc105538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cec3cff8e589110ec7ac8c8360800539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c9ff7fa9da9a68ac4dbd8dc1208b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf349497b0fad93ec84df7e42a4745e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743ef8497c68ef3e657f6aaf0f0fa0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9015876fc3ec5556590e4ff2b88e21e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e0ec62074c5c12c872a89328f6ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90d7ece4bb8dd484c8589763dcc69f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f130af4e31cc86e58a0d1ddb465f4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb17fcfba2d4a50c504d026a91bb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf9fffdd334c38498f0a61ed67e62e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3234db42d9706b6a722ce2fdcafde6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0f1e1967583e6313dd02b99db9e85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940688101938b5e4efcc8e124dc78b6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963bd6113499c36bd14b5665cca6f7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577da90c4cc043239ba387e4f2902794553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddc469c83f64f44fe543c0899ee4f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e94e3c7a512cc8a08b8db45b2edf0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe9a1146c3d3e4129ec7caf5664bf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c7d758fd8fdcb5aff9687af590a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde828c6cfcacfa905f979faec164e73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64a9452e1788c440493b0c2ed7411559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918499f8df890231149ae8741ce0b744560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869ccdbb738644efb163f700bdbda86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97073230ea913b5a52a8025149ee663d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3312f9b5a2a46bf869933522277667563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb52648ec9f53d332d22952cb48b71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4530b140285d825c79a265ddfedb1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fab8059f5d36707cea0a7918dc5b91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a39184fe0dfedf1bf6a4c2938e5ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a7e87c032d2af67f26022686fd0d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdfe7d479035f834d89ac2c34b3d6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3001978877c6a1f607c25930f96fcc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60a0f4846b116880f7061e93e027a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c336e62f8bb41480cbcf2456b227a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea546a53e6a651c1da164e5d963b5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9309d0d710363737ed496c91141d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559ba33383852c8a9e02e4d005e4f70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd44f5548f74ec1c1a56e00af375c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c53509fb86ed135ec33dfcb41f05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13b89a411d11a1149b151cdd4cccd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2a98afb554b072d83bf01b49b76e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bdbdbc0a1522376325373e4dd6513580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78282b237ebc8e66dfb031b868edc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebbf9e6591f46f6fdc3ea52c40ff0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb12b08ec8351270a6291d77fcfb2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054a738f51c3dd4186f8013ca811532584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f45b3be8f5e48b4e9fbe589276d55f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bca5ed0a4f3cecd00b7a074b958f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318394df7d018254deda5fcab5bdb11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cb52ed76356b59238568f023ce666588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bb3cc800740f7920490b894d0ae44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e70d7450b6522c978fc125ce9523d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb50e1c4b1fc62692c124b7b654d7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a95a4fc611f1bf923d4f885b3c616e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a45b6fc5bead1261f8e0d37065312593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5670a4a209e34379cd0ed8742e6ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e64515fdc12233d18c5d7d15e6a12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625ec451f1d9fc401fdc94b20e2339b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fd239ec81168bc5d76b1f7e623a6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c5a273e2abbebcf464fc1a8c9913598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0162a38a028c4c6f1cd29b7d51bc3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698aee2647bdf8b564ce08b9f95825f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef3966baa868cbc1572a555e4d6939601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d89389cf5f93b36421e9764ff3eaee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654645eb680ad966852e6e46944df5b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dae354420ed4ad858e73382894d5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b76fb8f06b6aa6bdb4666b95fc4871605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82128c4f9be6e6537fc76f38b77367e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502fee214396ce68015df6523463d0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b1681ecff793b4e0cada5b922678608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aeedfa9a9a3a4ccf10095654ae590609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071391d7ca19300e6f6ba337fab5f8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7587efa235f76a0ca66588040d64d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f783db08f2c25fbe7ed57264c7696a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dd85fca052ba5868a62aa2f8b142c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bcb8da1b888cc1f99cd5acd4ba36e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1ff747e850138bbf2d068058678a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3473e233da91717879a7ce88a47def616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d84ba3b5c058a91d6da12face232a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7b4e7d342b0d3cfd4400e3cef315618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db987dadf0b0eb67ad6000f6ee09af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da65535ec7cb42ed4213e99726f200f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd7aa76806c5c37d89406734aa95a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb414d0483cba1a75292aa1c96f8f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1adb139b30a9b1212d870cec54b9e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce278cd540f2e1f3f77eae3904cc9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14601e0ba57935dde27b45dca06c4be1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376db92ab6b3cf84dded21a8fe1c9c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1799ca1b5f9315feb7cc37f9bacb2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa293c78a90d3c746293c143e47a2b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39cd6bba017371279311fd176d5bef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9eab913771b992c779948f9146984630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43786db4536275aafed95e6dc81a4940631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378e0cd52de722fe672616581c7ac3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d503b12e50577b2889c9d6614ea45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd74d0d98937d2f80cdb029f2f8847634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cd33a9d18ea040136a2c0810e91d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5c22e54032b2a80ee9123ed554ce8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c87d86e9111e50ba39b114aa2b731637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f54ab04a44130cbcb2e76aab9be3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f47df2e1ebee8439a5f503ba2b6f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873727e064cc2cbc2c12ba5a3f646e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b190ea0931befb01465ff5bb511c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b46a90313b3e1d5358dc1c01954a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef57c9a89257f00a826463fd61c875643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b43a31bd42dadd5170857c09c35b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f384ab702ac1f15859dc826a9574250645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b34962d23b14691a5963fb00ebe46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03294c3140a2582d4e37b13b50ba43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5436af8774d3723d6f440dfe0d2b35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84b60706d535a0079ec521b0c3725649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e675d3201ffb215e7a87251016a8ac5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43716f6ace14539fd94d61cb610ae450651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d60d347a9f2ecf9fae33bb81b9c7ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f0feede079cc93d554f5e8475384d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db0bfb90daecfcb69658572627eab6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f917becf167f5d9a4dd39ef30c566655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14676c569c68d313d7812a603834d1b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b356b352049f7191694df767d7a3ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da32263b8e930887090d8fb639e1b9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224b589c152bc0215641257d6ebee25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e073488f9e43b07a7f468e8f78b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180bbb774569f94d49b43b8bf4d3375661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bba470404a992eb36ea7a1aeee80d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7d956c926ea9e09164eb7c4488bc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06fec212a89adb853ae485a9e643d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aacc280e739382b7a0a2a6da309de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c634cc572cf789faa619d010c80f36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff78bfa8fed2547f19ee584d1d0ea0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf87b67de2ce18811527dc169f03ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191093489240cd37c30b70f06206d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857871359fd038470923abd33bb2ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933a98c955fd44af9e9fa85eb298ab3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588324617831e3bb100f55a6c0823b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092150f1040bd29938dd9e095525267673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961ce5c34b8073a823edf00ae49c734674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8843e217784d26796a89c1740b449675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a571890bf6a17cba7ace7f1b27a96d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd6cf955eebd3658a8ba60e835320a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fe1803b61f44b335f7f6bddc77466678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a0184f939900302b4c8ed627a8fee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24050e7a5d09ffe858871e3df067c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b0df976d4dd855e79548a3299ae8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d9768b0b0c4804873e08a3a98286f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63c6e39ed885a9475248bd681b44c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d849385991d29f73cdcf07191b1149d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c13441bb5fe64d554d30b2e80383685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d30701ab2b373fc460a3cde8d2aa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53531ff681ae73e2871b111193ee38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745c658c458a653a2570795215fb0e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7f44494510d64af744ba23d97535e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b910b0579faab68c6ed7a0a2d5c57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa9a18c0bade41c7220db9d585132c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab76099297af75bdfd037044ba8c797692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04e9ba98973bf8ddcb5aebb3f9ec0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ca14763ea79a7addbd65c3aa33867694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c6ee4e09ab41dab281e8c0bf2238f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebe6ad393e18eaefc417c1156a76cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e4d9652ccc9ba8adced6f9c8fcf38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efedd0f139cc916e09259cf288f623698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac7ef3233935da833d57f8e87a6dba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c41593a8dfa3e534f55253d13764e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e2c6ecc9d28a3ed3fd24f6e7f4d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002a81f278eecdbd230cd0c088ad89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10375995c5b0ffa56ec68e2ee797ddc8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfff03fe6d196c5be0e80a6e88de17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b05c4966516d2aa0f72fff244a9cca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b74d807b42099c3929dd78ff7fc52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc09661d35aeb17d2fbd7eb8c7f66a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef168c4af7c13c81ab32470d9658a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f67cd5026074b7c3fd28f1d518bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffcadb84225b5a15b93f1a01e1c9ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244ee72b8e1e3ec5674f2fc6e552de5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305904bb635b0689c967488b1b18da1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b644e072f2cee2bac9eb09c7d8defff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b927c7b5e8f1a422bf3853b7dbb8a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fa84947338915049ede618792d3ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7766b000e1d9adb07bb41ff3ed882d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24200e97dcc2030558521f23843d5111717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9927d0f95a473b1a72327fe85f097718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f174d4bc1b97381841fec7cacb20697719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef899d46f9100f4f4f77212143befa1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c4dceb9fddad86a35659b44ccf262721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8267f41c8ca4909c03821aa7776e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988ebb444409ba440714d55878f6e5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50191fcc07f1c33d482771eae7d7783d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d02905f9fc5414ef28ddb58b048308725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06902953e93bca7fe37c01bf26b46f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43186a5597a37e4bee5733f09b89e7a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de33b270f85af1943e933186c32d74f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b551b0264414b4ed651a565a5ec66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e398c86c4a6d9cb4127c63c17393dda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaa4750af68f008a5d4965d43ef90c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66eebfaa309fc50be70f76c216cc10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8bbed4a840c5f0b7e89f83b5de67c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b216410a6d2323583e4460981b54d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81197f16ea55cb97a5c193c0d4acbd27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627f70cb14b822ce8efc4f5aec1c97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76030a4faa7cb8b711489c0109affb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eec9f2b3690412c01dd26446e7977738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d30851afb52c20c487aa8bd5e542c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeea3f6601d15e69d1c392360be173740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5e8565eabc7ae6d96d90237ce2a3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519222b15fa642a2fae45f93052cd2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d5dbb97947a8600fdb36c6ace61fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0d1893f0908402403f75edb863d72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc5ff2268c2e398c4a3ee6c9e5cc9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae94cf9dfa7026b9a9b17c71231dbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acf5e6234d45fe972a83eed5387865747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c4eb9a9fde4cabdd56c321928dfa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4146e033da9477e927a1e856acf641b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827179ba9b40d140a3774cf6ec09767750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6071013bbb2ae50c0fe627ce82bf77a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ce580789723dfe00419a23e6cb201752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b881522837c6a93cc83bbe902bb78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc78c96d3d28f73a29ca6666e69893d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66397f88c7cc73c063961ab8b73454b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa021ef373f2cdbcd405589ee3a38d5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64161fa1bd2ff6ed3d883918a0811f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0c8c29a250d243095535d868a266b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf4e75debf17041dbb24e6d2e9b0ee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd74a29255b72ea40aba584bec41189760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c6cff37a47fac59e21b0b41031a56761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48477d8ec9c605bfcadaaafc3a510434762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f98c7c30421a207828e5522dc55786763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ac55553c17458ecc88095339fac69764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327993c4ea1b8b7515163b39474db995765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bcf2a32c28564c2ce12115ce070b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6028eb7d9fe2eccfc335bc98664bf46767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bac6ba0b719ba3a50982f21b6ef3c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1713b46f84161946d9c86ab888b338769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938dc7e649012765da0985b65e324b2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae7344a1d43ad8b60210369d3850a4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a741da25484921d689f3a7574c7b2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd631af703ef50956fc07354cc809a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b390dc94678bff37638dcb8aa1fcdd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875df5bce3020a55dffd419c43399383775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcd2595ff098372809c66c147f6667776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e384602470bb42dc4d8e2a15b6f96f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc45702db7a47da35043c3577242f9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9fdf6008a8999ddef2fbab1816585779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109ee42f0ce7bd92ba5810950a97a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ab69a4392f1452b852494824c40a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa20e279060dd181b0a1772438acff7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f787c23d753b9a1bd4c4234fc282b1a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d7d5c4ea28e8f84c6600a2b26be8c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039ff076bdb36861075b0d87add51ee785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947523c74cd81dd2ac733af2e73721d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec026feb6ab2f53c11e2a497c2d55e2f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d48021aea7b044fe101cd143e666ed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fc5c89ac3bf197022731d185558bf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bc6aaa45a58ad7a5d38e73b9fafd2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28159d373daee53d03164d18bf80bb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058cfaab055acc3200d3464a672f2fd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbbdd9190ea30f8a1e80d255d164e8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226149d7c2fddd3405d715660ec2da68794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dd494b1d3e544aa8f93c44d4883f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8890ae7b2bf184f5a2441a29afb0a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeae69968ec5452b66e0ef5091aad0a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93942b98ee102ae58ba7433d9cbf2f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b05415578259c609dd611a84c4aba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48964e7bc87d003abc2d1bc356c28cc4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac7f49816ed8684ae7499157c68029801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199fb86752087554225ef5d38a0670d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d32c61eda64f2044d1d8bfea282ef7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ddfb95f3e8b062c8becf84ad1b1e0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c998a5ea32bb7e1d0255e4bca8a1655805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0edcf3aca59ca4c816bd28cac7b9b4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598d767e7c880fa8e9f7138a54d71f4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c5feeed85e7e6488b5c126addd828808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b611178d43ada7697ab6b29b4fa6a0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318b9bec0cc481fe272ade1dbd56e9d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056a27fbf0f10aadd4e484c3d53a67e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907689c9ee87e5c098ed1a96d71e3915812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8fedd1bb7628d9e0ed3b4b1b2b2eb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5282145d385d9401fbbc4fac44caa0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11658d76a7a64679a2a030592c7274815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a52d7334d7ee1d197f06022e97d4f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae826b6d22384ca58f59a79f40835c1a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b664e79ba9b3067f2003eec003d05818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa76ca326d27112be089688c9e6e3d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada84c0c4fa99fa42323d03cdb966d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31132aacd781b2fba55c485ce1273821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f82feb70bbd4717bd95163facb1a8b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065022218899498c359feed45cda9b35823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe0f7bb7bc40193ce26bd6f41fc936824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dae59c32973f405987fcd3e84b36e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69360ce0536e8487684275f204c24b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd53a4e26d68cfc1b70d8c77e52ac827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc822274ac5d0827c273bb66c321a49828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d40b0a0bab7ea746f7411b835bb4a4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375219b95a90464b77de4e778f9e83c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d3b01f9cc0f7c3b59b0e37ef68cf2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4dc056a7e8fb699653c0ed8d60123832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9eb38e52ef47e986db5023210df06833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f8028478270bb9a24f0928a162016834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aebe0918cd33a93d27693e85c52efd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da8cd6374c12393e0eda3a1f56b45836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e316b42507b96f41e8726b5f8916dc0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b259ae432186538e75c596010ae229838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020159be63e35678224a2c9700bfeaf3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc44833fa46d33781755a5405f98411840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7927c4db73528411d77ede2f07889841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436279dccf1028ce9388f54d6a29847c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74560b0d31f8f29c62b9551d47b782843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b0fea8e2c3bcb1e7f5ef5b2168b76844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779e526a11d2fbcdbd868057a95051b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f866b15be2ecc732b76c85da57d3dd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaf2cb694e5e32d5105f296cc87848847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93948182d00dbde3c286b607793dc145848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330900fea27ef705ab32ba1ca8994335849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fa36684df9b23fcfb66e47cb36717850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e5883d5a17ba7b32a79842bc6f7b4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872145997a28e23c398183bb2bac7ada852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665810703c2a456632dc73fb27fa99c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819dd99c3e629ea4570678f88fa3139854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94290e9ac149cf9627bea7c7e5d73584855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326effc566ee078a2e2b3ed39554cc4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66808552b342339b520d330f7955eba7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf4c6055c1b11623dc52fd8bd37ec5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff78869f57830a6e3b415a919c8dcd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9dead32fa665306ae52c27c51a106860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0b7fbddb8cbfac27d786796b8d4ec861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaf2aefefc0ca9fc19c8882f17d7d5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8691992bf06a591cf7ade87c5c65dd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23158f685541a1faa837272f85de043f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b951d982a1889788d883267c91bcc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b039a404c51d8dba26a3d58b70f331866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c98570a8cc106f8920e3053bfc4ba867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472721ab58edeb95a75ed8cdb03bf370868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5505881284ccccfe64fb6353234dc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a09abafe0c29d4524e6c1937feb134870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972446179f5ae4f8d01c9431aa08608871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e60fb2e198e993f4ce5ea18d33c8a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc5be88d043d35dd602b649bfba4d3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656e6a0e154862346a03ace4f43712874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed4fb876d7c86a0fea03ed8943ece875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e0ecb0d613b264c61c5d7631101d9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8e62cc9dce4776c5a04c1198f6397877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa7250fe3f501c400c791e0256fc3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d8541bfa9f6a4c59eda8d3951e60e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e520ad2b5511fb14755b54972ab96880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706efbfee62d56a873eb79eff91b932f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e50dbd9228cd00f658def254fffee9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1ea6494fdb10270f393435011acbd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e9183814b30c01bfb771df81148cc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6e726c342ea0826f9c997b35c7d3a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a57f0a8e6711f7199c6fe642089479886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2300f05593ac120ca5e282d006530887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784238f734c98d09ca6a03af4a76a767888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218047eb0c7d90dda514a786b3b9ff5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed76a3e0bd00cff0b190bf13716496890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83dc6b8e22a983d29c6c9b2b3f535e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ed81eb1a3cc69e8e52ed32834e054892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaa69ca57d008d6fb85d4aac7c235c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dda9f719fb8b9377652477f5efd08894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91162be2ef5fe43070689161c025bb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef7cd440b7e44793372ea75393354896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abb2fff949c7f4fbd260b67ee370b9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2069ff8e4c8e4ece437ba12129dcbd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f8043f098cbdda0fb91efaa59df6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d47d097e32b3694c9b774421b76d4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bbc284a1bd2aace04938fcc5ed7b7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77da499863d7458ea89cd5f19d748c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809a144c1b9a5688fca4f16d566d46903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c61a2c421bc41a86afe1e3b32c537904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0ddd9637a626feedf4fc1d9e272c8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440af9abe7a9d8d69b5c2b647428b10906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3524c66dc4b8e44cc530bb40e0cd54907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1404d6a22972277ce1e10cde8c838908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ce2520fcaabbe2ac1283997dd5255909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e64def3fb53056d1e53cce7afb78d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48103d6e1c3e0010dca1c5a3ed6401ed911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd559fc5fae95c0fec0fe6457a706215912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dd156947153cfe3779e5d4a142364913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd0661a56b47269a300f1543be0fa7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9e6126abb109ef8a0813d62e95cb1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738f13ee92de22979dd79489f791803916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98007e00d7b6ee2c4114145e9c789054917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78089279b9f9fbfd5d847ea4413dd7b4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31ed8c26d012e23e7e9287553bb71e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62cdb12ce68bcfa8c08d203ec8075b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05daa153fc64e070cd0684be24faf4d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bce6aa3ebfc07cebed5ec452e8cce922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658b22ba9cf2b99d3c67df2f2a66f71923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e301830f7a9d9ee2f33685b69b13fd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06325eae1ba818ac86b28d97b8c525925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc77f105e2feee2806ad8d1eb633a5c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d6e66bcf260c21832414a83db6d4a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f0939751f2fd2890a40e91fa1c521928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1ce0919a2800defe99e839b42ad84929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d578b3daac4e16488fc001225edddec930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993fd4a403c0ee1641e23949f5f53b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934226609ad75b864cf6ced679b85ebd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f498205f9aab894489c8580a2a0678e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff29aae778f0413ea478d7d06e78f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ddd6504efed8ad39794d1fa21e73c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b9a777a809048f435be2319f798cf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f068ee9234e3e87d16c5a44a901ddc4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f86cd928cc6431513929d22cae364938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92032cc6765459172e89c18dad8ea5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5832b7fbd52198d78b2c77dd55b3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de2879f3e59a56f3761897ba14ba91941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e215e74224feee8a9867f6eb130fe9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90b2a8e166e3cccc38f0470ba8dabe943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98610cd8a369cf624bfbca732ddc14e3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619dd852480ab24c89488c46e119425945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7a5d9552a5dd7770ef2bb6170dcda946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c89a0aa9e6726da108fecc6f2f8eb2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346af69f0c488ba51c73a1c1b3111cff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c93876da4e698ebd19c9af5b0689d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4605b9d44e2f39e8764778bac14581950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a1f8e22d825df4f04807e2550d305951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e1f6749b23a0dfea7dafc3cc428e5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339088a3189d9f7ebd4e003a76e17cb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319b62698bdc63460fde6a3be7b441954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa44fe859354b09d87252171e7736955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc685730f2844adc6f950bb1126d5e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313d4b2f325062a6be41a5120ca1ae1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38a0c78090a9a64b71ce32a966d2ab958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3306e2264ebfbbfd97c7dceafef42959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9a111ccb81bf80db149855318577c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd61c9c246ea13d982854d24d47983961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abe5b40328d16d42e96d62cb9c8d4f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38574e9aad9f25ef900c9c3ae28a35963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08f330a5b15927648f06109042be1c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c29336ed638a575138e28959cbcd3c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070081da0bbb05f5da1866a2a33f88a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44019bdae14323f5a510ad4c187c64d9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239665ee7d1f332d6bc1f4756749217b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944f292631642c5b2fddcdcb4d1dc60969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2d578bb68eb2d83f3f50be956677b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca0e310348923b52dee2a20f815b6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5e29c87ff86a8d80b64175d5c9189972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950c7ead1211615fd2316a74b8549ac973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a61fc68671ece55b3458389ad81130974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cb4fe4b4618b9f3852cc5b745e3ac975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cd427b098d2d2815f6bae0a12294a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d438b536e85758bd63c9dccd382731977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30bef4ee5358ad8754d4c244d01cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2f8a730ddae4b5a50758eafa75eee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6825435dba7d7542e546f06f5a4b1493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae49ce2e46926179dd47adf4e144a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eefd7ec03bbdd52d37365cebc91d6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994f70f3492dcee87d966121f69ec586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64241df101e7a70c9c7cb54dd01c1ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ac4a66e5b89bacac78a95d615bb068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808bd4f4b5e12ffe3bfa53f7bf26f3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aba97817ecb9a6f044dc4c9860af110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c244138ace668f10aeb04742590665411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b24c1b3e4f6726b02a574f3d881212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e2d1cbd372b92ea18537e560bbad913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e30f27ed35c20e87cb391baabfaa2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d00a88dafa8b5e353869c28cb4408415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb88de433785c7c33cd1dea57a668916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed55c341debc5f4ed10c9349e2589c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c56ea8d1fa40868a275c7caff8c5ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e786217e8cd3e420813521b907ba16719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8ef43cf89dfe5e6d511becd948d6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b1fa07efa35544b2e5a6c50cb630d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efeb549cceffe836cacd377d69983422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9c6b9f669eb301106f7627e8c428323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930583ee56cae558e4c08394757dea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0801f6722a358b872e33a611ae3c9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec882a1f813c8e5b98d182ac6640c5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4835b9e3297d0c2e653467d34d7977b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341793ec9b8ecb043cdb09f2095e052f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeddb1b696b7d6ebda29ac96cc68b2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ee66b712973e5d675857f51ef39b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684497590b8c904440b1c28424e3ffc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55205a78df82484550b2ffbc63da91a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdb23d1bde39a5eef2b153c34a93ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846e649540fefeca967d0f7848f204a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ccf23a87dc7d71642f276afde619835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1d43a125bd9a406860a0921893e9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ce3f8c840eb8424b0c035552b24b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c158831d1ebfc289b2d238584889f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eb6eedf81c9afc80a245aa1a7c37c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef020e136e7c788d0414b50c9b6558c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c57e54aca4d25d9239568eb8e05c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808888535ff9d5b17329280b483a6c1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32540f2702ce064d7aca44ab7fac7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d16399dd369093778fa9f6d63b9de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe6aa4ee8ac3eabb0e94b27217884145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581082205667283eb908c7f14a1f94af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbade116b3396a0975075f723c628e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383aa57f809ed25a8d708d4b3d53d0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf367a71a71fc23caec58bfa932158b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a769efbdc18e6e1ed8b84c73bfe30a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35cb4d70b4398da6b4192e130637cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dec6ff2909fb4758c704398fe02f1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a6a17f77bcce710da288ef58caf3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a14d790fcfd989773ff89b31736e4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc630125a4a6025d65f1d9f014fe486d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d9e9d1fc86ea12b30a3a72477c48956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9909515fa7c0431314bc1849c2d03857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777fc70980a9a729211e738449670ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c605162c87dc14a8eeaf17dd9c35059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34712de5ee175d820f3b08dd8790a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84547deefbeb46b30707df3e6312137f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae447bc951fddd7ea7ae54cc0e653162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e43246d87a669a067c98d86735c7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e598bf252a7bd420341e1a6a9d1791264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67f8b38a3a88a22a029cc0d2d88e2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11247464db3cde0be1b7ce2bea4818f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd500c4fbc60852b9f0b73f747e3dad567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d50142006d3cd4fc606326fcbf258168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624af64830b375bdfae1db97566b040369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e8956c0ccfc712a5f4313c5f6b5d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127b276c0fcfd5914e295475a79881d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05789a70c7e3f773bbbd8916f69a00572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5a7ab05b0c719ec072a803a182cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379ca57e21966504f11623fa2fc3c8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514eb4759c0e811362446259e1bcb7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b3054fbdd60430c3507e8d07edb3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580db4792294f26f4e87cc227a637077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d261171cadd34ea49b0da81583f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68487442b711f877e22b355ca64591cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ba6a0612d5c3fb0028c3d6a3b74a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f079710a664a5f4262573dedd14139481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4227c0e7c004642dd0648b28047364082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40423d1ce84491a381540ad7af056bd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62564eb475b320ad1e5d6468c5408ac584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242eaa99296694523cc9ad29d2dcb8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dd0778436ddf3d875ad286e6c266986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc844ebd02101d79988ede2ee11d2ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a908ed5769d289dcbc7d52baf9cbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010b0cc44fab8e333fdaea63bb8d9da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f44bead3bbb2497f2cbdf8055369ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b28cb73e0a9891f9b181d803da1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5aedd26c5298b34156426d40ca1ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca6ddd54f075805d7fdc694fa2a4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd47c00f98e21b64739b63c32f342194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a9ed1a36467713fa2bcf217edd87495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9bea3c5f66617aeb7f0ebbd1878c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437a9070e9b86cf4744f6da4512325597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb8eb1fcc60bdeb6b51f584d2052c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662941a9df94d4de9e2deefd385e6d7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec291af359931f4bef75e04a927fdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ab5a60093aea398ec79cde94ade5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b0d4819ca91248e3d3929641834b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a789a792491fd231b6bc81d9099a94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d206cd832aca4c15b61ce0bfd68ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e29fd3d3b27490e3ae9a7c4f4b9f6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae4bf2550dc328d24a005ef1e3171a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf92c82f3a8ea9512a75ce2f033c54e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d19406e0691ee4dd659619a158f39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3c26f6435fd687e7c1da73a573f7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e39fd8d0f27d1903421491b8385d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948e8335653a56818edb3ce3142005f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23439fd0aca59d39c3a2030c7f6a76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073c309fe5e9ed37f781ec13518697f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7c6f1d5b4068e9d09b3c6d37e2c99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c3d838233fcf14036735fbdee9f87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411045647ccde82fd30dc74356525e43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40375d2b2505a6ddbc6b01a3517bd13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6ab7678bd92f7e85538b510d6fd9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4616abdd96d136b5f3cab1902d37364119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3831e0a01c26a15edd17ca803b02e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc52ffb585cbdf9e4de7eabf26e860121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e9e9cfae6a703db8f4adb20d9d7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d82f28c6dfeb7add26729adad8d429123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac3cd77c888b7b509a003e14289e69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe96a251cc5c4350ad87009dc6703ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f48bbcc05b74b3a774fbd8a1ced0fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e592a2a16c3e7dcd0b996adb2af4c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a1660ed932f3e57409481777ded6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e588cb2f70f1ec5ef70f4169146a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427d712fe5ba98fc72885bc1b794149130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f5891dc5b6257cdacd2a8585e0ca7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a633ac82e2aea9a25ac8192e9cc70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8d4b9303d0ce1f2a082f57172ada133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de48bb38c1c228191504992948f044134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a2ea528a9d9225556daec21f9f728135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c54911f8f09e2b484f5751be8f0160136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc90b535d9c7ae044fa921e277dd4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56befa4d3c812b5e7a98b5faf581c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff794842d5ccec8514c9b80446546139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03345ce4dacb05da84a6f645de173f9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea0bfb637dbd6d62dd2cd2b6903bfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964f7a43e262f85507122626e7c10d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809571a3bcf1d887418288b74e3b6af6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174e542ee9716115bf8df1685712b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3641df3f488c37e254cf15899936cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164843c0d6f34ebf5f883a333372772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3811f528959a889743778af8d5115147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0903c5272b20510262472463d7107c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613eec4fab89b681ded057df5f1444149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6475ac49362a546979ed32652dd38b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1195083a051a2ea39dd9e41cedb72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5029ff8ef72066a0df429a7aacd1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c68c59a5e618d9a1f19f62797604e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24494060d30c91add2d2df8a303137a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ef0906a57c43e7c90dda1a3aeebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd83dcd93024977909ba2ce6ebf135156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220225010789cabaa47cfd833757e12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cae3dc18eee83620db9161629f35f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c1fd7799bfbc2f23af78ce7c2b941159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cad2e13f97657e1d41164d00fec0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8781c38200278854b7633199c17ba70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db2e99692ba756b599159b3eebcfff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb50c5a4c8dbeab694dace9cdf6c51b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1db933a4c53754634ef560e393593164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18a499b0041e3821d6a6c6303b0021165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0a29a740a9122c5d82aefdd87ec3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636655283f509ddac51128743bd2bd56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe232414f2a63348c7cdbf0e391589168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ce819efe9fcbc00427a805616f9ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29c66dac5038206fe301d6b2aee1e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0161f419e3611649cdeea96fe4f591171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e92adf99bde26fbecb1a9dd99ceb5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f0d333aec0fb512b6065853bbad68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e78108bcc3989787230304e251492174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947022ccee5a82ca0de7850bd459db19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d725d0b59de935f6c2d334360412a6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a4c5fd0a0457d00dc1acaa9a4662b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cef8d0f4a40b94038e07608a445086178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c613653321848a749cc4b63642b90d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa433788f3c3c7650a47e2ba8f55a33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fa9071e49a5f51e6e473b1943c3f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7068fb12af26953d3f62c6877944e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e169284f5ffa196a63fba177b32ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433259315f35a5d458c49f939805bf2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c914dfba7ccb51cfb367ece86435079185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd5e0d46cdfa41525bde816fc4d341186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f6b03a0e59bc98f8e86af05e8daff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9cac65ba33ed88f8412b2d628ef44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777cce3feaa59ba316d4e066a59ab64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5f833691ef0b33fadabff8aa1f65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdbc96c42a3800b58d838c769d6827191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13029405b07248d7ea6a16bbf753463d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9f491f57d6a048ee442d95660b6b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731493c5a80555569f2404a2568587a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83f07633adeb9d1a3d8eaff57d7ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf140c56866a0de3dc7d3a20bd5ca8d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ed27b16e4cd9cda55713c267980cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e09409747d8c6701e076da6981dcb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d44a3eff1c67e2bd9c4a01493e717199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb29bcafec37ff99ac744bd8a66038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbe4110545337538a5600f5a1a3455201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df605ffdbdd187a2e510f3e65dd151a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e776bbaafae26d9227e245be38eabfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36ae03bc493f315cb2cd720f41946a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54b70fe42fad1b10d2404b25bf0083205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aed805f215d9a3ddeea9949a66326206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f29ea7053fcb8cca67467de765d5ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6677d57ae0fdff1dc8e8cdf72b1bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa999946776c0a3ae6c958707c2a4020209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100da6920b4e7a47fa6e4136795fbf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35664fd03f6bfbd8b1dbc634ee8d82c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c75ad1282b1f05bd49545a761461a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0b2cc77b47fc63ac4632529c13ae6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441d7f69f89763e33890d4a6702ded1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8c7e82cadd09183174c22d0cc5189215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2716fb16d600bf12326374650421f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0095069a8db29fedcbc182848581c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d7524154b78c1706ed4e881062c3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920b9a1ebb07eb8060e6e30b563ce5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbd2f2de8f4754963cb40941e2679a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666c77c5c327ddde84eea2e6344e1c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970397bbe563b4d1d985a0258671aec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f87d128eae17090361af5bb26464d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e97f24c63252bd54d3291b48577ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c24dfc5fec9403abfd1071e56f48da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfcffdeb0b5f26471515f8f95e2742226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e037e1f5f47a75c8a582acb85bd449c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493c7a3211c9351b41ed6074d990505228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aebff427d7cd2e72e6f173759e116229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e52e40894f7f5035d0f5ac2d39df5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26b9d6d717b433be864c715414959f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dc33c82d4343426255eab826c8e83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb54d37f3b4bf7a61561232a988701233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7b13161b4698374290f860524371f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65d0945e3f605d6da5f151c94d76ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd652d0ee53db8ca860b05a1cf5a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57537b47468d0de913bd041ed3f39114237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f97672571189e115403117abb9488238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b06fba5ec98d7c75de4abc9d27b26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7b85f95fc36f30dfec6a255c383a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763852f0801035e9b48b0c7bedcc9d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6c5c36121f8c75917cc16d803e81e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f906a799ec9177a20a2b1b23911f6a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f9f360fad3b9ec4a6c16e16557667244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047ecdcaaa3b56197d16dc34da160a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab01485ec273a69525a0a28da30729246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66f818f836b80295fe5740dfbe93b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293dceba7f00b1cb6800f0086b1ff04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d346bfc1d92d51b78ee2869d568283249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a1d55ad87cd303c43d8b2b2259cb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49af2b7247c3a7bf7bceba95618622251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa10450fd243472305916e2eb4d7d39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eac925057dff232d42bc5077d9613f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0064e27add80893bde5920be52d084254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36107a3bd1aacdbd72009c6903fbe2a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f0e646098ce00b0f97840e6407077256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5f5bf3ef00bb0153db6e27b38e675257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43db7123c86346536e32bbd5dd8521258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d3bba307186c7334dcc9f1a1b5db2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45edfd5934b2364a544506acae31bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b266a114ee7022bede114de85037261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a85bc360a6db2fb431f0def32062e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119a941b59901eece792526916d2777263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54b4d7ae08d0b2132d90c79218340d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771a7b7ea1d56a9c282d7b82557875265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd90e4fcaf9d95d33e1719d21966697266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb290b88b9dda20bf43c42fad89915d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0355fe03b925af085f0af5c3df532268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0dc871838a56e9ca9ece523dd32d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49121d28185dda1887eb9f8e3ab7344f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e9e934b3940ad9684697300f63ac5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b323fe90d386e2b4f55f2e5812467c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ac0eec49b3afbcbeba810f1e6489273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab75ba4be19ec8810228c929902a6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3122c8b3a1458c8ceec8e215e04a30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338066ffa0755952807d646e52a2e43a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a129811dd836b7054cfc5999b04c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f9047888c386e3b46fbe271d49659278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de85b766acfaf6dd6a29a48cdb30e63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1a5926ae039b37ea6f5581bf50f37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c7909475a2f6ed94fa5314829047281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862afbaa56d23b24becdcc3759c3082282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c896ddfa3ccd9fb8c8b4bbdc92ce5ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a929b49c1f4437984dd71470a748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a760f052f38f1de3f466ea482567d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d76f32c138d431133a3debf3f2a6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743524fcd4112cb08ed6acf2c69af7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df6a1a65ae70cf648baa8043658d6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8ac5839cf1ffd8a08eae9b64ca4b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe672b90100e7b22759284d667bacb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c3273e43ec638a423d0bb939aaf51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648d96b846f5d25a1ed595f4de1676b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855fa3eee5cd23305203153fbee8a78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4c82c74ab2e3ef0fe058d209b40a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a711d22cc583c8570eaf77fb41563295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1235c48b48aebe4ed8ece44529ea06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2bb92dce117b7abd6fc782e7cd4a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94447f633f64cd7ddc7bb355509494d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9fe7463a6dba988fea9904a954eb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6b1c0227ccc3ab12c267b9b39847f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5014dbc7f98b3a1acdaabaa70df74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20354a61d15560d2ac2a5b42fa95a08e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0a63e1f681096cb8d63aae4f5035d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f4e32137f712f4711f86ffb40cb9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc94581ea0ea43b3ef0495af487f9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d5e35fcd63bc10e34b0245da0f267306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db328524e950942d845e0d98f40089e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d62a5a42b2786c2bd46649b26a3a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b06b5854cd08ffd918b31252bc3d83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8be9b60f410b44e4ecbc4aa0b81716310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf7148222b09fbb3b8f8c74f430d9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ed831dc3ff6b5503c36a4cb2f7dc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016268136966321faa8ab911d96f624313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e7669064e64ea90a64a28fb4de807314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ba5106c6ee682d130b31175bd3ae0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aeb5f90ac476a31b9d178941502fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f04db35e18b2f46b6e9855803eceb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a266724da9067febe5005993e992d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356b8337864fa1eb135201d78c3f24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5878ad143e055803b7774b1200a0fae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72eab59c9998a4d3983b18f8bdea66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21b87db0cb6b27e1b3fb6a02dcef8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59535a8c9161324388a3f115570c7233323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1471fffa294088c8ad673c55b9c756324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f592fc1d784aa27c27d1c1a47fc90a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe95cc9407aaf2e56a851cb05d2ccf6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0e88d4322c515a2c0bccea166cb15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba805fcc805863c0ad31b08d06445328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c1b28c802fb3c8a22127d598176ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e8ef0031dd748ce7f1fcbc4b9d20b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec06adcfdbb9fb4260824fadb86d9fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e6dd02b79279c0552840aa05e0a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2a8263cb5fdc405f54501d7cf183a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e2b413230b822dc9496a355b48b6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874c8a6d8040d0faa1c6beb5c163cc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35766f3075335d31a1c0721d532ed54d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084523a04f7991069e9f803c9447941337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e176b4c5f10f0befe9106c467f315338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e33ca26b5c370e4f27d07c2f1d30e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19281d0ca2e3bee266d27a264ffad449340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6ff33ba87dc08d954d4c8674c803f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585e1929ff1cc0580c0b978d9626e70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30190c8bc9cb2a2b9a05d7625b157b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdbe3a3889c003af85ce381d021c7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c6e096cd7c96b8bc067ed64e7d06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d2ac6e5774b8e06d82f8adaa8e08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae369a55fe723e2b3c905547becfb2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed32bdecfba70735f134e0a70a42b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f48bd3a97c7f10bfc319f918de52e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66079184fca6824557d99c6a8edb1e8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fe1ccf875cb5de696b5ca638644bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0760f3a76449431fe32bc4d318fda0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef58fb2a9045c97e8970ec800cd88cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d687a917d901b0198c04a6fe69fe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae4afac46b5030621ac1e9047bd542355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912943a3050998e99c67a21ec477e874356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ce9035c8eeaa4155e9b89eacef76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d39ae2acc9134a3769bb16ba700bfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f661a410dc3ee2c6f8e70ade69c2e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf4d853964a107583d0a685ec89fce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072616efbd2512a73e625da1320df53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f4d703c42cdbdfe50ac8eb03fff34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ad0b3e94fb630e191419d38ad9e6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ba2d83316179a2f59c2d56cf3b8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e84c441c5d023a7396b63be45f62c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a221aae669d1b4f310c87c6f7a8e6c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972c5376ec659d3d95ceb296590fd03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409dc88cbb153d799b1e9de11016c2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa250ceeddee2618a9a3d71a0c2f9d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c490e1bd99cbf6c1fb7aa7153b3445e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb029b9a6bc3c2e2beab443e12b7178d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172decce69fd14e6f0cbc7833ad0fb24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147343a32878d6595b55de0196e0ad90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67545eff0b0fb9de38c25ee77e7f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997bd3b940dbc340b75cc3384da93b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed97eed6d8af79f4973b4929f0c1aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bdaa57503db1d7b9a3bcef4d2a243377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366f10c7964d4820923561f8a159554378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8206f8726709632eef838012b6ef5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b49304dea268a12877a5f9dace92d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d81a031e6ba2afdd81cbc86c03757381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9566f87da26f0e677c306062d2cc94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82445a44d3eaba99361afefa3639e7df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8709db49c5bb5d4a0a267c5d3b678c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96317a61ba1dad50132d6f54147d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fda511fddd26ad095fd49c9da2d597386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7be0bab3973727e0c4e72ba1c21a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c10b0bc83dc40e2d9b838a6653401c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d39be34ef585cc9519463c53200ab9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1921c4aebbe535c341aa191ce79ee8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f244000882064d95517be43c7c98f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66b58086acb8b1098cef83af5de2ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8ee37ba97e22b9085453a739b1aa9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e751543817030deb17edae7aa164f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0526876ee4830656b423bae5062b2bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b6a1a4c8c8083a77c1c36eb74142396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c3e6a4003ecb976829f7bbad31075397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ff68c1313ba2ac885bc3b2cdd2d56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb10b2006813440c82180a8d1f725f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edef0181e1b7d18570722cb5590c225400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ce436500ccf0fbe1b7fb555e18e25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd776bf67c33e62892908877e4005402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fccd6fbcdaa0649d4894ff06444b62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3573c3ac8b5901bd94a48c81335491404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56830c1b93863b8e1ffe7bdaf42ab3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705edaf39d464271ec95c50b36262791406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0468e3c39442de70eb9edb8d3f782407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d632d210c294c76713c83185b8d85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd5c69961b5cf1775462767383ab9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c4613f565079437f9f91d2bb08568410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b016da0ce64a10abe35ee6832e14c8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4666136b6778328ce00589edeccea11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b7c12edb661a987fa76382ebe498413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa88ba1eecd571a69e68cff7cae10d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218971e5dfdf22432cfb0e9841b77d45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63b28a26778a1520b4b0fe2be1189416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e820f44ab0f49d856027f3522ec2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca2917d7df13c565271c60e4a17f32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1809003046538efde9e13bdee481cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff91793aa2a287695873de33ea6a17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd7d08a73bec049c71f64be7a08985421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7c220a7db3ed20234af944571ab00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ff56b89461277d4dddd92c9d5c82e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5284bde6102f4c5fad189928ea337424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3eb19b193e16610f7bbca4b06d07f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8173423cbec080e97fd487dcdb7c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893deb461623438b785ebaadfb996598427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37c06d6d36bc36b66444700bd3d5bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0577672dd2d21cc13289f971925cd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92baa2c92710557f28a6b7b0e3f9e7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05968d0d1050f099f176365b091cf1b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc90730b1f912a27d029606a42c5386432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008d0e7af38fdf0c1424243dcaeb233433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209bf28a00e24fe4a60dca60a401c3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d427316796c26df8ef610ebb37b6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9cba931299803f03b8ab356e74392436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ded38871e2e5a629ce8135972fec38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370c5726ff4a8c4d7939d2ed3c3439e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a5ce9bcd67872a8dd27989a67d0aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603b954ccbc685b4dcfd40e03b3c40c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac341729b16d5f73e00cd71e017c9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9fc8fab14b9858365720c3960139442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73871a924f40ee8b7b3790098c0930e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8075d72b691fdc9d16acb5aff39fe74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d556999ed81c05385105658222bc033445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4b57aafe5bab886f7eb7424aca460446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c69ccaa389c3a6019ae1711c937ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d3013275506dab1b43849133e140d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5047c53a6cfdcad6b87a4dd6478d309449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd7cc2fa87ba445221287d52d2e9a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8044022d8b0464fc3ad28cb606ac05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301ef0ccf133ac8d4c14ffb758a2cfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a936d718fcd50e20a0dcce8406221bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2a292bb4a1edddf88f4b593df74b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e7be153a5af913c80a77083c8ea12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cceee24cb774854c75be0e1cc96923456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aff1cff85ef26a2b396cd50abcc47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726cbf0873c799625cbc209437e9e69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8ea40c83645182218e342d56f1e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318605ff467e8134c634892c772bd29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d0596a11d4666d52e4f1d8cb3e034461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1521364edf71fac976a85b51f709230462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bfde0945d0f90f16411206eab0f0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d39ae179977c9da27dce847af2eb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cad7d95ddce9073dd30fea93beb0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecca16657e5ad21951aab08fdf15565466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec80c7d772a0533268a5d18ae8aef4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367be5c1efb5d7a20d1ca2bdc26a62a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ee805113413b525e1f1ecde29575b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6e27542a375b8ec91c7ed381d1f1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0615a992f00646f9c99b1d7f7ea50be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3687bcb070a90de249151b82ba817472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c0019adb95cb7ed8a7e18c1fe9414473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d98c32ed354e52eaca718c7953779474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89289590ba97abdf3150170964143dad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8778acf96b2b9e41db8aed23cc1f576476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66697d4cb0a91c4e77aff6029cab58d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4a3c7666c2a1276c9557ba16f95b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2de16f3239bdcc271fbb81dbf19c17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c3acdf82954582cc8dffa5f08c3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e79524cf20af0dca54ea2b008cb72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e434eecee2c3aa9e8a2280c8ef6bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806d9be6da4b58c412ea59fcce3fb26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcb0647cfa4b99f6efdb1d51ad3797484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3671f0fa84fdd98d09c91164987c8cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1caa6760add682ff576792f4ca03ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b07935ba50fda19a638227a3316a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b52a66acc9b283f8f690504fc3d18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d435c4a81293d1fe06e7628e43efc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aa78d6b07a3f26ba1bd0eca261e73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de2b3ff47eaf9c2e5bcde25f9c3822491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb422fd01872fd554e82c710c5d1db0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d37a235919c7011f0b9989ab826c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba09e1e30a2c42a3f327a4bddd31b3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fed7aece12c978eda895f6f71e3dcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4795a0993fd007bbb0b2031cd89322496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805affcd9a456341cdef2ebf4ddd85a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58c95370e616bf0fc8fb786462391a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e1b221d4c2b392d803bdd3ce58ebb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfbd23e3fcc5bfb8c5a55fd2af725e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3b8ae0ff676e530ba3e04f009def2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3104fa661066d770365d59355e46f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6570782b20f8c34fb7f929f7c97405503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1ae4ad35ef22bccdeeafc5cade9dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2434fab4a2edf844db67ae0bfa7886f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c84ed86eff8f9484f71859d2ac0792506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57a9e41cd9c449b579fcd7da409dbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f47a592f8ef595236700c0ce522860508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c249316b5acde1d91c8fb7500a2cc10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c0bf802aefa32f29728b1e14c3f3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc1fc029b491e73e8cc02b60971de2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8ce81b957d13bd0cefb21a8070c85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa040bf6c15eebf7fb673c65afdd84b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39adbd7adb91deb8b691d4f0b8e8b28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92182d79cb2179ef22c51267388dbb42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59034dc6382e44cfd407b8a17dff572516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370a55ad3d73728d81590e3608cb2c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ba0f2c1ae32bfb1fa8445b077fe7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6236a4ea2d50bbf13c1e9926062a18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714058ccb80a85811559b823850fe604520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329cb05eb85f12f6de082ca0413df4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475a80085a8f993301cf90cba8e4f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed8866b0223a0d2e0b2652d10eeb4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37778d637bf815f8d6b31f7172b0ccab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2fe8b826d8b3d6f47d3825827a5b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086439822543345e4d79d50b2a2336526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c78ad5ec74e5423c33733d62b920fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51673623b67609794ed133167b696f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cad72e26eec24894dae25e1f6c9e08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d6d76bf13ec25c69a8e91cc0ab8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e6d7e581cad058dce9af6b76a756531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a614da70fbb5e85f1381cc15f816b87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c23385b46b1f0cb1adcc212dd05db5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77151ef7fd6a3ec9a82e50448bdb49a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd5506a176011615403cdd365a8623535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c50ee370497c5212e52c35190880536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7e0783b2f182c87fa0b487c1c8a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3abc22d83e84dbe2909e5bf931663538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d79ec9f0e87dd6f0edb970cf4f77a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69b144391a4bce8a984f3cbba3e0df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bedbc96ed8bc472ef7ef6b5c8e52da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43398a7aa63ae2993107d6012d7281d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b33975a57742cf1fc428e46884546543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788edb611704daab117d8a96c77ad9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75d2819537cdc86aa84bb1780761d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9fdd23855ddf3ccce8360727208f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752789b6873460fe2ebca3001a43ee3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c3c9191b31e4deeef23c1f1654d13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc86ea30d61677ea29fef1841cb90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64826beb85fd94375c3471e3fb7945e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389eec132ca6471fafbb7a634f64167551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839299d1e4c34b2d1f82c442db08541a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280571dce24626258be97c8eaffd492553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd0f01da2f5f66dc9b87d23983d831554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07b81cc52b9d3667fb84ccd579b8e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfc882baa1f8d8fb2fec59ee073586556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6b30121b3e065d0fbcb1029a64e80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6fdaec90ab5a2433bd28ce86bfa59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bc5b9801e6a25b0d719da9345717559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93ea81a309bf7a4b9c1702adb9b657560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea9ecb2eb317c10fad2eda9d7be733561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96823b2250d1e3217e6d2fdd16a9f0fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc712cf057e14e66435f90e2375b6ca4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d2250394e1493ebb8e831cc0db3c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b2b155d5cdd018c4de3e1269e344565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd73c751a2d844d09c397a65bb08a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8cb5d5b88cb5bcaa513fec5a5f0e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ed2d803a4185e1cc70b5491bfe858568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d694db14adc1060352de842dfd67b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a23b0ecbab2aa7ba9163340bcf8c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795d7f42e59c23d62f03bda8cb6abe9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a398fab21c4affc8f9d56d59ca502b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69df2b24be0c5f155a4631d0248487573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fb436f6daa33c9f77ba1a9d6c8b5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0005eed053297b7c31f90b110f0dd37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc230df0764a2e48fe5a4ed93fbfc51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b1c8df0138ec28a0387a8785430d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427bce936a324be24f7111e57306854578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f3353a812631f8598231b84002508579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bccca4f846e11f0b3978fb102368a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72594c92bc127360d862143dba93c667581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa517a760ef14ddee8772e0a4927c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c756ad2bdaa3908d715f440c5598c22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855e5c482e69b54fd20700bf2494e2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a9c880a9bc8e423e59d56cdfa29c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781f7f01e3c9b6aa607ab3cf2b00489586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe2587d09186a6b0567fb349ddc34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d173bda25905a07ad5e788bef2f91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e499cfb837f4a9f3d6a9f4f3cea86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fac3650abf24bd90119c304defb716590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26d78771251f610d85ef933e9800cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b6070213932552d0ce597130ee41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847820eaafc499810a0f367fb96c0674593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b241185e6aa347e2aacd9f3a18c63e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091a76e235efbf78f4bb6b342ae684d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6694febe19f30b4343f9578a927a5f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9eda9727370c329cbe8ec4fad65da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3f80e0c360b12ba179674da2ab2fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178027d57aaebd0f1fabe2c64817c9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bec73eb91ba1f068a8abaf404536cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1c28b87e2ffe612532937862d22db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256078c2f49f5793cddd78956e7c9e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b5c749dec507dbf979055712b29c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80bafc670399410a41453db8b0985b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca6e473d95549ea37e2dd7209dfbe9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d09a0763f8b1839901152e8cddeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f4d5db940ad845ebf95125e6ea39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c80d517b8cecdae6f7e17a557264608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc6cba264136440e96bae1e1f5ef4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b6b0a43e96bf6fd35c751ecdb5734610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d7dac2d6e086914338e017982c8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d6621d4b989484cf16046e117e28d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b580dec420debe355532bce29a89cad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96115c86c93448193ea146f0d98c614614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f930c62f8108cf711e0d479f78c3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a592b2a55b6165c98360cdb4fc1db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63843d1eaea894c76bafcaa59c803dee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5716188cf7c86c44e8c29d0bda199fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50913dec81e76a85b68d1b3731ee12ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca870685cbd30b0bb33e7ea73bdee3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca66b5c5a16662c3ee6df862b76970621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba05456cfe8e6a80d6206d03141328622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85da2906076fa12068a5d366415e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e0de79f6fb02da6829bffa815bddd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e507942a6ebc8323e6af8f6c930d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49541d59daf294318332e680cfbf2dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd748d84cf2e9e746055350292951a2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2993dba1885974385d5e7e335aaf99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13245d1ea233d889b4275c86fa1c98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf0b168fc5f2fc476061f84eac71c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf071b4b99be0d73e68353a91ef66d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da9c7fdf021f0d0e2c5d30b833c20e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce57f77263ae3ea4247c86352c98cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829dc4865bc4ddbc5f80a4481c33b56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a88265646ad7c5ce3ac6fea0c9605d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb9c7ed99a12bc9a7d9583710f77db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd9d103aac1f55f9b6e318cacce6dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6ad5617a1db74c357bee43a21ceb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178839dda8103495217de00a03708a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79777296bfa3edb573c3388ad92255640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d2ce45e28076aa79d8c558f946e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22c1ca2af71ca1e5e96f0b78e45e6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee21e5b2c014bd6950fb9b2df32146643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f2a957ce6793e5aeab233bb540f16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d61549eb5471c6097f14be5c03910645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e3d1711828293d6c42d46d1140b2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ec0df9b51160a4b2022d0425c68f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cb4e66aa07a72008c0cb245e76ef2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742541c38bdbcacdba7bbf5871c029a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907bd01f9e93f838da9269630f740e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a07b4865f9c175979d60eaa472baf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ece5668b857349ebcb7d8e24d389f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204b6497600c13087625c44ca29db03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2def1a2a394a6ce840e8fcfcc40bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942b18aa62f692279f727100e78723d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45042e02b642b5b1628a063ff26280b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87740ca35f29ebac111424be513470c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd9f6a61148595fba07bebb39698d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1879c4c6ed89b2ef5964b666a0f4975659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c67d4060bd1ec9cc8b328345ca32be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae74f48fc895a424f91af49671515661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047f31e2713e3da4df7b510d6ffb576662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7fc191c9f7b7446295cd92f96c2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff9742f04d79f1ee57b4f25839eaad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e8fe42245f83d76af54a3c5d16a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fea5253c78c6afad1b48367b073d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd7f0e3e36b606fe5159a3684d67f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcab7c84d77905ebd9327d7cdcadc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ed8edf92c50fec2419f967ceafe77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdfee3fe09cf4f3a3e1283ac2d3478670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccf760934b4ce747b052fb965d6e1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1a1f1fb586fe88019ca773944cdbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776bd99cfceb4ff049279664f9e8ac8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f666bc0d23ff392104e16388a3e03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa43a62178e8417cd6bc5cb77836c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88518b86b9447ba19190137988b2cadc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c29f44c422f0742495083a25b8807677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff43b93e341ecdebdeaefe7d63d1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfb7735be8173d9ec63aba37d88068679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2224d5256d8bd8fe68a38ccf1458108680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d29b739908e1fc000740edc086f744681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df154c91f127910247e0c28fb715f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695667c1f61a21b87a5b59481b05ccd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62fc81873b1a924e3b288a09c044a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b986eda2bfb5c2548da0e1ff6fe9f5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229fae72b6adb5b8bec5d0a6afe6f4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156361a6e68f6a2b891e983fa8f252687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a3e64994f2cfcef872ef50e065ec2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348deab688a2c6df87663275cbd31846689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5b2328fb398a3a7aa341006ef1c58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59020f8e35d924e9ad1f0c071ede02e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467a78deac5320f3c147c4c4bc345ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45d6713cac19cb0067be506c61f11c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5240f8e8b2ccf866d8fd75e72a0389694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ac3faee98536f82356dc0ed73c8fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c9b0f8ba1dce610cec301a1d6c585696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646ecfbbc929124a462166dc4a0c57f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cf078970d412d47aad62cb49f887e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d59a8317ceb5ef7bd2cda9459dd8bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f1dfb8e5fa080308d711d0cd86d8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a00c487dc112ff2625563ef4aa6ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17a2bab1f6dd086e7abe5f1596e5ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163228bf37c6465654fa016529278625703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e0a3c5ad7f39ccf6252d9def77f8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffd15d5a81109c2ec9e875d0900c2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb9aaeab2c6603eb62c57967f6c300706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a7ad3dbc563d0f35f54e3c7a89509707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af5891ca79451810f2b44be8ab3874708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7663dd4b4f936519e4854ebb819c87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e055a3273ff1d7d19adc7cf836d17a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b38825805e9ac96b0500b0fa4dc748711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc08ca3be5b9b01bd7f31e48db4ce7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb291bf364b9512986cedb6dac9a86a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925d4515047f4948768428afc1ccef1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448607a08e91e19c8ca21255ed68e2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca9d77d22cb6b8be82a95a0d7d7fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeecd0df1246d1b38ade81b817da6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1fb749a182bd1d366514895e73fe6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7619e1200990026e3452a46e5ce25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd809ef173ceab55ec98bd03b5f520720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3e2c33b953424443acb3b4cb5b912721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d0bf148af5ee055bcfcf040fb8871722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83e3a77a360b6b6b7453ea74adc17f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574deb960b03609996272598fe2dd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9ebf512146c3d6c7ec915523e82ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd5659d83f20c3c35b108dc0958d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf915b4433c7ffcbf4ef9244fc4c68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480023ec244a0e430e6d4f8ab470025728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e947e62bb965946e9cbd6bd23e8239a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a78e49c9d29522b7d3eddbd175913730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bcf230d5da35a45e150479676d628731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200df1a0230a24518e1f78fbf6bb3e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f8b56e047fd3c6b79a59bb3d9f066733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899b5dacd475769b21819489a1ab54c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be1b10422dc589a2e3dbc1a5f18a2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e1396aa7951b83de8b743cf3ebebd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4162f2145e907de86befff7de2066737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24a7fdddc6054d6b4b0eeb048ba6d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b6b6f324107905f81f119e69b3fad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1424f0e8d2835005dde5aa2c238e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6f93f85a900829cd61d770de9ec5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f48a9f424ea6fc4c999500d760a665742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612f5018a46f8fd651f4c23c173f8cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b63182172673c7e48ade657818997744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f712a04c1dc546929e5e5ce86bec4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8927842aaf513d6a1c0da242c689e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d936bc7bfe5379086c17bedabc1785747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e49ba32fbf98925f99a9d0f03b0ce1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2e891273c4ed3aef87d8c87717f9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac0d1d1a499ad68423187d85224ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e74b7ff0da80af72fd4241782068b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870557c08a5d13ffd646dbd4dd837d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde21ae7fd2f61989b437461ed04a5ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73105aaf253df531e8b5c0bdc4a7747754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b177407d76c943d9bdff9ece11300c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5db7bee1a22e3be443974324b4bdcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d079a8b2c00a613fa3d90afffed708757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74f44eb09385bd4f60c5e0291899a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692ba68ea8cb6846b9ad4e22871f6fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac5c07fd4dce74dbba500ab8bb5595760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89a16b29da69d4964ba4bad962578d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f64f5466c506a3082da85e26b9a72762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d9fbe2fe8c535c172facf39eec81a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8717e2ee6a5a0bd7103ec928285a88f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34971ace532321896d8da9c32f5c15765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940c53601924dfcd24acceb76631177766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb450c2baab38fe7acf7c87ce0d4fed9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a31be45ec958fc61bc71d5a950e4c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992f703ee375537889ed17bce003f69769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3f2d318b59c6c73af51b0700ab3ee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81c21357697f384b5173d028e2a4ed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301dea4f41f13812af5f0c4bd52279b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b473c13b02791ff98ffd1f58649498773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554037e68014f885643916de680e9678774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e024b2f0b5ed05f9ddda8719097dc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42760b8ffefaf3e85c9ad2afac8bbe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8080082825fa7f360e4405761535b7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602bf0be958d372790b4c2b3c89890f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e044ff41fdeb9a87934afab4188182779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9c1f1424bec0ad8ecb41ac2dc835a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90affc9ecd6ab869fa15c55b36e720f1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864227e8b9ffb11bc4926591ecc9b69782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d5359de73425eced55b5e0cea3287783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296fb12fe062ac26f5cdd501fc6819a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40182262303e46a4b2f1629d07383c16785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce0b5d26e7cff2e5d77a9c7900cb12786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e0dde1150718ce24cf39268fb8425787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea973886b3957aeae6d0ee01b8e495b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0f22dc42e52c55290b807b1b761bd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36ef9115def083bf065f5763cd23a9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57681353e8ca400e253ad293cd7176791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30a02b933803d30b3a27fd6a3a071d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb65b13ec433196552a9edc36358153793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919b1254792c1a9e9d08a5f2afe259a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebba6b5a661a804d486e0ce8c448bd0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63304c899db3e9d8070889cb0b0938796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3b33d701f11262e0e6f90a157f07f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07def6eea15a598fc87dfbf5ea89edb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421cc1823c4e07bdfb04e815085f786799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c68982a83a0fb6e45f4faa3f87a05e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c03f402cfc6cac4eb5932cc13ebd5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2402a42e000fa445550071f966d84802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b264570fc196df8bb81571e347eed32803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67029ff9573497935b54909d103423804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e28b6bd02cb3be216cc45f64b9fe70805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830d78a05bd7b50632c08956e1bb09e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012c96dbbfd467f93da8bb2b136842b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab760f4ad1bcc3f190f8a3859519a61808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425485af22440d0a8e4adb83739cd82c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b2b29fc5c7e3d678508aff892381810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cc614ac27040dcecf337882ebc82f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20feb288f0feaa6edda552bf2323c9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f950409631c884748b270f731ab93be813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de21535e9282a802e0b7966251da02814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49cb1484d9903ed8de311446a68ef9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57529365508766052907bd14a05f0223816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfbd484f8b6475aa6b42228a6c822b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd672dae292409b414e6a34a07ab5459818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64455370794dceeb34a85e3a46541e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eebcb99f021b89767bfcdcac0f52a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd34a9f17c8d3a764a926003d3499c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd344c455c6a0dc5de9bc48198674a49822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f9b3ae6c075cef6f19a40f4d2ec11823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ca82f814afb735c285844b626ac5b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859662b859b3c5c3d34d9b1f2f576eff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b844dca9274f56c55fa2ed172d2e34826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393e2900b0f588047cac0aab0c86c92827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95824fcc32b9bf7a0899eed6c403addb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70238be70800803f438f5025cce3eea829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22918125d87fd844959142052515d0f5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ae2dbb2f1ec583dd9aaf9c74d71b4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500dcef2d627a68ebefa9768862c0af832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009e9b9def7302d4124d504437170d3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168721fb4aff42e45c1b254e97f0c77834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399b363fc44f8be1646f77acd7d98fe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91683737d90ffc2dcd70784c35ca81ff836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b65b7750efc9c7c9b524e728aa19f1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd7f43a5a427942bbb6a55143dd45838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfcbb4fc3a8e610e2c4e2855a88c1c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8eae5d8698e48f47e599860e0adce840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151324a42663b8c83de800e705816f31841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14a98a2acef491d0e1a89d1a509d4f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fb1417f1a2ba096b591947d2904e7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d3ecea7fed43a8ce56fc4cff79923844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e33cf1db72043b1a85ecd5d6c208845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2cd5afcd639f82477b703fc47e468846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8614b5e582e3d76acfa6e847683f7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a2c47c4108d451d150c683e2ee0ad848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcf73e53a0ff3c974991276d600cc7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6a9d171990df0c335bd9607e12f1a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f56b9b94499fc66b8d8faae8860ba851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2be358e35692b32d026c63fa4d5da2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc46d511e8825ccd1c49cbf63dd281853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448e35f4e45a27a9d3d8df264b27319854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550ed5820e67b5bbc302cec26ca229d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d269d6cded95645a140d7b129f470f8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8ac0f6e3a47973d2b25403bef343d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179983617d3f2bd58c4e363376ac6e40858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22800335719b46f5d7cb47acd0c227859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d59e02c3d3b9951a8e28fa6616d90860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488795f44d75a7ea793a9edac2051ed6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84907bd7ebd3d1e0e5ac245e27612ed862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdf0afb463ebe091e9a7f8ad40ddf9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a094268617066b214b7fd5e7d8694df864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf21a971ed39f237a10f7349d7ec7c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903719d8e6771736063d3e2e2b13aba866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfeb9854b5d5cc67f54802f0784cf3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdc2fe0d3233ed7ab4162da81119aa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a95a456fd7c27f80ed1fccd9e6bb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6598d0d97c6a738a04d28e7068866870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89699fd609057b68c1c7fc1acf9659f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb18f1f0528ace2a578fac5cc8a78b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286171a96c904e309333717656e2b2c6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac8d886afd69d27fd46307f9f845b4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fef9b3612c9705d21474b49e9dd029875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210bc8677faa3d003930a3cd63f059e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043e01826198e00246cd1c19876c233877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e02007657c70b4cbf754922d7adf21878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1942e2aa17cbbd294573abc08252a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129548ba4cf05c52a85b9ea199fc68f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df30d86b796439c7d3c231d5b01e76881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcf9eddc8d993326d85f6d74b04ab9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68741d76fbe3ec1263aabf6f4d766aa3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8de590d7f5934a174c26823059747884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280841d1e46630b59507a8617be36fe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb26822af8d0e8bfd359831ddd2c19886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853152a0d8a7eba5b31d8d4d4c499f28887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a7d5df12e0f4a31d320c5ec5100eb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ea8d87d0be64ed5e166f5e27a38bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb21b000e5e4fed252d5ca721b9aec890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a19f440abb418c4a7642b1c78a77891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3e611208702d1072f87dc36bd24c1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99004f11ad80fdd10c2ea90d3dc7e84b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f279cd4f668468ff9898e8b26bcf5f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3042000ee764b82fe9e7ce3dd9d8d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5586f450a5fb855d15a75b5f9c322e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f137d69b1d6c74db958d2999c30ab1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab75ff7c876285e8f1cdcbc18cce46898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097823f07a2238b236f74635f08cc91f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43708d2340d94db620d205ffad5c93a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a523fba21560339fceb96f9d48ed901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab100b16fec7b0ce183803e95d9226902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb04effea46b45187d507e6a4b5832903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c0a99b4102373322623a097170b17904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be5cffd862577cf5e8545cbc460708905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724a07df3ea184419355ef22bea964906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82de3738480a94214079f8b8cf5764907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317a71664c343b13b996cb5ffc24b12908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c039d79491486a16093ad9aebf05088909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ea2cda2420c57ba9b015353928cef910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407af1fdc28c5f3b662a76e5c05106d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8558b1b3415ad25f6b87c669cf44f9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679af0871a194c6a29398f3478239b5a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae68d0a6cd2a45f3896d46651a8324914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76453087deb88c3a0035be2d5bf0e30915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd042c1052c8301c64093d623dbe6d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d73b0dda44ea932f0e1f46dcb895fb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37d9269698d28e78bc192c42a9f95f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f5fbe9592280f66a3a6aac30dfc3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a818dd82e518cb780edfe72fe8f5a0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8841bfad1a83879a93e894beb617921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931f7a6134894ee733b05387495ee33922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7382074b0ba1dea31631cb000fcaa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b68262fbe890e18395e1acae3ffc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197b9ea15feb4c3693ac133ba384858925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269eb857139fd1930746b45f3e3dc5b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c59feb74218b0551eadde3f9cc2580927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd129436c458fd21806276be20b9f99928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78410d954fca3a12f8b7d8b45448ce2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcee5ea78be17dc4eb09357cd196a0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a70ff84e2c98ba163d7840914d537b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c702992bf0e9372a9450e26878ef1f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391bb752ed069996d224471d5dabfbe933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc675bd96a78ec1cd68552f487ebe00934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f85c0d506a6fca2144f5fa4ca3406935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe92e5eeabb553275151465e7311da936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8076fff5bedd72e95d6ab57668ca8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8f1c2767d13070540d93a55f7118938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9844c6e2598739b3234a0ad8de88a4b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db464b28aeee60cdaa329015556596a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666dfd9833be90ba8673f6b182d6e65941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582be19f8a16abd35d0421318039f9c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe04937fb1518d12cb193cbdeb5b67943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5081d289db0ccf261f9bbb68d6ffb6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0fb44a0d7eac1ea36302e52e94759945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c145999eae107fc2c5b0af31f3c66946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3f8c9baf0dc8fe1c0adcb91ca6669947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8bb91e106966b62a1ea427f6be3b1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac51fa927fba14a1e4d1a2ce02fe213949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd7898bda31718aaf824e99217fad0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e4f3262b80d24cbab812b8db952d0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b95d5985cdc3f5b41830c65c2ab2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6265dacf73529b6ee7a21ca568fa3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798c46febf93e1ea3a78cb4c4105f9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc55977a4dc3511608984aa1b0cda7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aba43e3dab929ceea709a33916b79956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbff347d036108630086109ea34aea957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817b72c1e393141972bca35cd93859a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2ad08a9174b2d321600377bc10100959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7691eee7f1e6b6467bffe42d58c63960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5b8474ac50fc4de84da962c6c6e15961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea37e3f276a73ccd5739468dfae12d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64f93b69a607f793ed182394ace113963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e4523b06014c118d096f82cd257d0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa61a0238513644b62195b94dc9d4b3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bebd65e37804cee78d59794267a8a9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6dcc99620767b738d077ddda48436967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ef22d0570c46522e2a2d6b6e67bc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259804262b3530337542b996862c14e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e267aa4c0de80e013b53be6c192d832970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e6659df80340c9a7cb69deddb19d9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed5aeec45255e43680e80b52b7d3f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03e89d4854a353da4c6beff1ff0f26973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6387c58c160b9f3c01c51b09c8b5e2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b8b33b725554ac30013b0e89c0a0c975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>