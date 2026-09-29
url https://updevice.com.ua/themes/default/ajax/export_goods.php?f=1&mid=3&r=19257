--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e243af40951da7638d5928c6c06f761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb917ba6647528cb19ba412d9ae9852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4cb48d61e331b2948955a857112b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29010f12e889f9049fc36f9dc196b3c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc303aa5ab413a115d2ab039769b425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f29604abc7bad81670bfcbeefec686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65482e734571e06591fb13bb35b96eb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6598d6d65a5d8f99fd5931dc314b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459c08e25e07433d87b024a52eb9ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e323ca8d775e2baa531052020a7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d084f243c5d1516b947a2a092f1a64111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841e70809d342edfde76aae811b5bdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b9c5f7029bdd79757325748ab1d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06f334e09f8ba960e589c1e9cd7de914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8db88061c08b7d142b941ed31346415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a122ad3013f5139e1538e4c897626fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef215bcfb9ddb34285ec9ceb72ae4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d56e619a190b6353aef5959d2f60618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54635c229f0882b2afcc8bd8afdff1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fdca8de7bedf419bde198c2f5f5d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113215b98c2e7dd50ec3ea1e74f180521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cae5648d91dd82bd4cd9394437d0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfebb677db5427ebe6ad4fb5419cdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c825a6e076c7606f3a14116e2a1122224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee97134e4c2e14bf639023684af5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d21e03cbe11e2fcf5e409e223bf5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb93f464a15d1dec2ff39d44513f1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9281e01fe0183f162fbb83966dd4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea878f0e39e62541c2d2024766742729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84f6164495a012761c06982eede20430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c798008d169aa08b9fd3c0ee70125531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed67377724dc913cf248c562f1da77932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10267612482568c693a9f8121814c17333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f93522c99a4ef85e0ff11f1faf884d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830b781544232cbcb81ad341c90d7f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8931b2a95dfe568501544b88510e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef93768e29ebeec3834e8df426054a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ca3a867b82d4a477de60fc2d7efec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7775832e9e7bba298828daa3956a3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a884152b8542a7dc36d7d68073f2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a65bd1692dd2a4a41ec46955c42241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbec66545609179d0d798af9d2e381742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3607ef11246e3aa00e765d763d82443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cf746144089d3ce90fa96f1252f0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d44a0d53d355becfb2e69f03d7b3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f2f9153aad15d3c43da7144aa7bc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b49d27b38f166e61e843ff0a4a83a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2b7a4aa57c2a7ecc89cce03570c8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b1e139a19654411c201ef4324ac049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7fb0e81dcb760f6b806d80ceb01ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b9cbffdb61c3bc5de35ef14a85fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625168889ec5b63504162e920684a1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958beef54ca26bba3ae81dcf471151353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482db5f115b3769ef11ce9e3f113eb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77638e5a1110dc637412e4c13d9ea7eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca029a09b6bc3430e28431b6fa2b1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bc94889e361b865331af4510e878157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200873f881aa75286e5338654c2e11c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b13b29baebeffa0070b0d9351f52cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc49cadfa4e988c25dd8a1385e4db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab92e6ca2650c2eddbc699bf3eac83861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbbef8d700c8ed315e680657108b9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c326eeba8d61d98cbca67bfe57e5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fafe3d43504d13093a83869326c33264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e21dd01e2ad93a856a92889db1ea465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25d0c24f03fc001b1e50cde032b8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc941022d26386a6a1858a81c515a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d277c9e8272d1fd69d8927ae605a0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc47fd1b8c5d9633ff6df63e2b0a93269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bec6608994300602932a81ed59e43370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded32cf559237e0b105f38c1df4d1f3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de954c8c2d9066152cb352a219b62dba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312a59a90fbcaa036dcf602a92f8cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b692948511707098f398fee8c34b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f3a89b1e6902720ce77ab494a03875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7b9a0442f091aebe38c7e0dce84b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c90e6a72e3d5eb6e84cb7e4de9f5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95a264fc9338733114d4d5b167cf3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048db1da075abb4b76bd47857e61d57f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a1806b08f9c82cc942114172106c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac1ff907aabdcea1e95f290b16d30c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085a17a72d034c6eae4e5920482a7f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b3493daee840bf578aad3dffb767883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7d781591af342b90efb347f337c9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd125850daf27ae856e7422a8e41777685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc25415a9dde7bbab267569b40b3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1bd93709ff4c4107c405a8c44762087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f72fb32c4ad0a1ab96c34c919a14d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a56af9d14b532d5d69aae55e7d689389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a222d06a6930c13a327e03faeb49d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97822722650da8526df80dcbf9b159b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c658ac18f55cafff3fba6bcf531e5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1d7dc6148a4291fdd135455b31a1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb88ff8966cc89aaf21bc632d331b0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ddc3ecdf187e3da8ace833554f6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2cd2e52b289c845718bd52e468ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21a08329770a55816ac78463710c8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a8478828ea232a34fc9c070fc9e4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4597a39520e7887d5a6e8b46149358399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344a6e3d0ae0c46aa9d7965d89acfb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983974f238f110c86483a22293a10c30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45394d5281b71b9b1375c17e6ed08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909123d4c3ace15a2670f0351ef525d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8d99371005aded276038fafe4f358104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4502395a5ad2db91ea208ce1f79db3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3909e5617b25f9cb6a0cddaa181bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2a17fa25a00db0fd6a7ac29215967107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b6df50d1abfa7c43d3c4d96c8b51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db72b093e4be022e433bf6f17fae46d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524bbeb917386c62f683f2bb6542a14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe03ade0f52d0434051f98bfbc1ce22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d09b8d9be0ec4697505afbc678f64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6bde0effe6b8957fd6edb0df2d2bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864d6fa0b633c1b3dff4cbdc75b0c6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90219c773361f4347c76268ac24d03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562baccb731e043ad5f5bfddd6862c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5cc24574048f7a3abf914103f5ad0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb15b7ec3524bfe4bf8addb4edf3a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d16676514c1eeae2704037ec3178119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca077e38284f0011b8a757eba7e173120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d73904e951194abab849b8e2efaf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940060075a1873a304bc71c966bb9cf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ea0f300f8177143bef6a87422f9ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0799d15b922f380acf23cebed46d09e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b278036242529dd6c680cad48bd44f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51200071ddd063a048a34dc55ae914b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb405e8ef05dfa751e394476da685fcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef70a2de06151606f4f0a3b2bb52b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022b1d24b58f215b4f7dc49762e86a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea17e4309ce6b2dac84e77c58e96d27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c064e88344688b155414c18d3670c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49508a2b3d40858b9ee88d3fee6c8b90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db118fa67627ede89c9f3e48a20a09ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d36f61f1287c4e5a9e33d0eb73c7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493bb5dad2b504469be3b1cd5c22f0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b2b2bb7ac2bdb227a9d79e39fdfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95593290775d897b91215916f6fbfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8da5ec5c02b18f3e9c43c42747be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a9b644c442fe905d496089b673afa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f9c7063a8bcd1110534d234629d88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a62b49a87bbf1479eff735069f7b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f51c85e1fb8a5bfa965de06b3d0661142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc27b3590f9c285b185e32184fc95f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be945cd0c85c29e89fae73efaf5e2234144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82a19a7025c6542543a6af99dae684145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6c460f9e5f01b5b5791ed36adbd09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a717373c6800aab55a89a887f3ef773147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff70a43056a7ba61005769e3bbf2e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b5b82935d49ab177852c049af6486149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5c5736159a83f13dbd5b95b10bf6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6227c883974e7fa85a19512fc02cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a452a8c1ba339aa9ea4c705cf099fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1278af78e861931713c5be5c8c9d24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043a575c48bfd0f075dfdf846e9fb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40ff49d18ac3259b9f0834924acec5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1a0000ab6f76043473330eb05c5bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f08536496c6dc218b53b977c7123a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30191e5c385709b0ba546ea232f5f2b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7f1e2035f31cc747fc5a2c7495032159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abf333e6779546cf0391ecce5848d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2dbdef13996a2c8fea7c53496d73b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c1595ea7c7a61401adb5eb7acbb79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcce5986ee28198ef3713fd5b6c8e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8f478f0f21bfd3009084dac153c47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5cb7d7bb64654bfec510f632e1c42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1868fc020c0113dd21ce0ddde3843d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227518ec20e9f3477bb783d57a08da48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c1308be36bcd8db307fcf441f8d09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc188eac49d9bf6b253d366c825187169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98842e5203163e945a457644e0e98e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a51e18fac4540245af56b2a1706b2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303377c066c942a424e7fb255e2fe50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fbc02128bcc73db17255dc421b407173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f60daf0fd6af93708fff2c8ed861174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec85b1826fd2e049606de0d01e98b47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8129f9a7a344f195faa848480985a31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e362da4d845cb799338536e148bba8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8cdbf3af763c7789a59d04f5b16d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4a38e8d6d28a330853f23b3ddcf21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b67447b5af8e9b78d2179cb5ef436180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5711f72b2db4dbf3ad29ff2c6661e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b80eb310c5f2c9212901ec1bf76999182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2834af9f152eb54e67e009884e29e1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322250a9fc526c186dba8ce3331556bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe1c4715eb6085624f9df7cf8fba4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1ac85457b29b6cd8fe400f8c374f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0c833848329c31f544115d5cd8613187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff7c9b7b71888d607e86bc576ea5fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4ec168edb276773a66bcf5b7fbe3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff15a1deb8bb9ca2fa9713611ec5c0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb351dbe36e414c1dab8693b18442f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965b5643d464ae24fe3d7f95385b1c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922f8176973848a803d69b21fc3969193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48c834b24eb3fb34a236c659be129a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb5bf1cbdbae8b07de2352cb6de57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5103444feb28fb10c8719a955a1b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358fc79fe0ef83409060141f78c4d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddd719dfb6bed903be57fe57881ffd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff39d925956edff2ec8b279e444ba6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab05a12e64fbce0163af03a869f0c20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582f42dd86ad9558dd48472efc1f9ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af75b2984174863a67fdd84b1c7f90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68136056c805a877d23595d41e20c938203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af53b4e0c007486e467a0baeefc350b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb6ff9c6daec891ce74fa124e2a97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cde476ea4f1fcd58b9d4ce45454f3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf5235512945ef031cb02ff450b1fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ba3b7287f9e9f8121dc24d6f9733208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade3ade9137cd96b1eb37e6bdb7ba3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08343f84ea4b8c0f326cfd4c0475bfa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a623efc7a5a62032304ce1d3d3ca9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc53d1a395124ae02e12a440b0cb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d9edc26a59e1f0217e7ae88ed68cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c82cf4a1f0e764bcac5913488673bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295488f4fc7dab1135d4bd3993a2159215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a71186bf893e895d03dfe60aa7732216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ebf54faaf072ef0fee20e14ca7e4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6246569911962d83dafa05dc6c79572218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710b76f0dcb9c101f462fa5f4b7c8d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b50ead2fd4d6d83dac9635f68bd7b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740972b2b70dbace8d1b7da998566eda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ea8cab1b3251a2e6af61f92d28ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3944f2a18b3ddff8e113106ff6fbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e75c306ac1d6f3d8e6c5bc6cd83e3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae02979cc6381a15c33f947f0ed4361225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f28029ed7e66c4dad208ec93c5ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f331ef6251d46f296d46eddc697dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fddc59d38869e1b16d2781f9c37ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b4477f8737bf0423c59f2678240b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864e66aaefa44230722a0a9076bfd1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d58ec8d4426a62ce56aaa99086f0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f6abcf95bf83db95f12336dac1dc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb050df686a45b3232c0d54c5f4ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf983ec8f975310036d24b713f497234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421c7f0ee57838f0281ee51c9eb2d41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a300fb674f0be3d614c7b62b4ee07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4a747eee2bf0cce5a2f919bff131f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd448a052e9475b73808ce085999752238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ddabc4744d825f4fb1972dfa7187239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee50acdb8d0d3525e08ad374cbd9bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32080f093a7ee1be5e3ade0ce80ebab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dec7a4d624bad64628a8a4072f1c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385f0b2226f861db75e87e1dc2eda48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6c0526f1d072c662133ead9f2324244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5944d0950499c07e3efef7f04f481d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a6ed23fb55ac5efa72c3392c960d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f37c6eeae1da892339c6f1ab1be69a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f34fa6dc69e7a8982d01061fdc5ee3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f92daa7c5cd0a0f309b77578788c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c8a7974957eb224a273010e915ac9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c516bffb3592d4918aff8994a9c6e40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d74d553c2e50baebb8e0760b7691c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33c83770b070418523cfda8efde3a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eda1105eef8bdd60a0467a45ff091254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f9cac82be64c7cc634b984efa9439255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df338a7d454aa87e20e87ca1e78ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3ee69dbc8db650f73c465770301f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a036d28d1b80008c7ea854161f2109258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae17fc557a7f16969e4e267205bb2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fce96db17fc1ea599486c24d7e170260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2de9d17d35b5c74edf02e0f82599d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f099e28a79f9386c3287605b19202262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b29a0e274b63370fc7a5ed1123125f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ffa19ddde6304470f09a14664cd5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579654a18b5b1b15f3b0130a582b4c0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7e88a72c4a86fbf0fcfa802fc066d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0f5206447531db89404933ade6e4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed05c3b81eef726fae1e7cf8e26143268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b041da98389ba8af5560a3a0d8054e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c44345ec955bf79ac2a099572cdb69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18675c3b74f91758533a5e20844754271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521805920547d2e9cea06f8a3eb5fc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475e5f6653b653a3a2c54ea11856b64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35fd9a09310f9f1b9b2acf9ab793f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73219f1692d59b8faaf6ffe8fc5326ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3a66a5c6821141d60a0d1a0f0c88e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40b0eda9d9a3b174bb255e36c54259277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160210396cbde1dac673d0f7f19b830278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375de2e4bb8324913ba36e8dedd9b73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d5976b25b16aca82d6cdd3861dfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4962c8b5405ffcdd4e4719b66f7832281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8573a60d2de9def04b54e893905c473282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d926449c5630bd7adc80cb61b1893283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1c0cfa778e9c8c7ed58cf61cdf68d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639c9c419f7c99672570a8d879acc4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d7ac296c1934733fbb0d6f82ed650286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3beaf210efcb946b9e7ef7ea8941f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164341079c37227be4b567420639245288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582012281464525931169f66c26ceab4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44c0c4336a5bbfa5a112026008b62a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb662cb570cafe677e72d5d5d66291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166334c6e7b40032cc4511039a7b214292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afa4158fc531b3845280a2675efde4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca0cacde87fe78b9086719d7b5c57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703dd46a6f31bfee6fe9c51d6893700295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf97d44ba544b138035e07f7fd92ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aff9b8a87b5d9b0c1ff52becee5da0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6266df42281f69a22507beaeeef98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1689beba62ec4a0c3e349a315046299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d106d9d20a6152e3374067b36c9b29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703db2b1b4d2d97158db187c1f5d7a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca649ebb6bf0ad8d6a9e449ce100d26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19dc7096fb5eaae2363cec811febf6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f64ab76688a2a708a942c2484745b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de559046926ea0920f65f898419f8550305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee56cbe2cce44f96ee256b3d299cdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b29e5b93b46466d87d53a9a8fc98f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e670b1c9c53112f6105f9b742eabc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f347dd564cd84f5a747309a9bdcb793309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d564725c04d518ebc69ea76c374ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aef496071bc43000876e694ae08cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b2d719e5321a8309360a99becebf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126f04017dcd08e1d9a83c9bf5f89eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae244bb0ff86e491b03dc590d1c4075314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f65c115471aff68324b017f2ef4f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b55383bf6473d283dfba27d43ed270316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c9e8811e507ebaae1d913b551e71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207dde34bc4f43b0beaeee7b53e9d34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07f7275b2fe04ec4222be2a1275706319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685df12b26c3f49909ef52101ee7840a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1195ee901f064d04a76ade6604837321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad9a03fdf0e8574d6cfb03ee6a789322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761a9deebffe8223e0714565a70b778323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341d1f369da1dd1a3488668a6a28101324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755e21557f923926429817aaa46e944325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db885f9a7038d35798a0a1ff57e520e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c71a818ad3cbdb20be8be5f80fab1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530b92eb0f81049aae947b7eabd2932328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad7f6153af7526b8722050d58eb4e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e44fe2f30099a6f51c523cb0ab453e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516b6c8900159f2b08cee210242ac61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1babf693cf77a0cdb1661dbd25a38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae0acea083b23c9747a860236720fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de90390dc575da1d5b0e2586b65dce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4635b23a9441ec79137cb7848cf39cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375245d55d3588edf69e3282cc50f7b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab214431bde3424a3e782455099523e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dfd126769f4851646bbf1ddf44a0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9c5637a73ebd7c7583e8e26848a88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6c933b9719378f6b2a344b312836d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41553a5c6067a167605efc68034f996f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f04ab5ad59bc7f37e8975763daf0d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46879b656b526a6d2acd4c1cef6e99e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea323b13e06caea2a563770edfe8ded3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d108462b1def7d9c4ad7881559fe2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b8b9e39012a2db760bfd79fefb336346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c4b29fa273b398efa41db4fa3a720347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be17ff0b472787ed6eaa26e8d1bd4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab106cda1add0bd3dda513802649fb16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eceace8787437ed6a3cfabc45ddc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c01fccd84987d2f61f9610f7d6e65d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32713926c635d2fdabaaa339b0962144352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6441b5c7a8849d237202abb863733f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d907b6e55245d88ff6bb150369d1ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f359b445c38b6e92b42e293c5db0a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1951b7b146954572abd3e194ff0b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ca3d7679c1f0e627a26bc888ebd16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79522585ec86529d4ab40621f91d1953358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26def05b2df677584a58e59910e84733359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b6af3489e5aaafc8810c9129ec9e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf858a8c985474f279c924bd789f0c85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba4ff3c335dd5291ff0986dcc9d3b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe824c640b495b3e0c2bd3d4ac11aed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f41fae2445888a85e8f9a3748df5db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a327d85f311592d12bccd33f17c8a9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec589d5595aa528d6bdaaec13f365d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe19a8990f47789a7e9cfdc7178af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab87425fde1520c6d12b50d07fe0a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad48c72801fbe3fd6d53c9e1bd3f37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e1edc15e73143632f9d34148ed0d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915f1b5421991143fa434c2fd1e9fb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555e79d11ed34bf50e001f03ef1160372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c36eb26bea5c755dd411035ea519a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958bd7c45a3fcd14746fb437333dca7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f2f5783e25fc5548ac3be2837068375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369478fd419a55654af332065e4d27df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9918481aaded4cf4c8eec4f67d86d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf928abd088c93f7ef93e6d724271f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f90485ea28cc32d687bd2fc910b0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c2e5a635da3678142e3ab4a16066a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682712b6bf706442894fad172787420381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59944d5b6bc24aa7f6b9fc10e09c8c65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794a26be3485dcb923251a67a05e0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca376a0d9f492f8533c5f11e80eb0768384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c66d6fa409521c4f554b98bbb6a59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1887ea2c206daaa09ab0c31f73adfe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15266098e4034fe316a8a9954b04e5dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea40c91c837d75db52197ce76eaf88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510aa8cea7efdc31c1aedef17c92e90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7255bc3b6f4aa48d0ac0432bfc24f12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c004cf2e1fac72f1eab74b3ee8d2e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372f5c5140db70383434ef7a804a9de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc5013de65869e3cc188a452dce18b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2750b0244591b35e6ed032e28460165394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3e917a4ef5ac550241e085bf770e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b68aca3574208f620a1d5e25952f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977fc399774ed208f73d9e7943e3927397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e216c2ba12389f10116c8900dab0d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc44f9c12d57c49025543ed0d993cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa669ca1773baaa60820c0c4767d2aca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953347ef4c1bf1e209bf8842b8ba384401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847bc111a2b9946288564d1c62c0271402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9b91acbe4333dfab79198abf8599e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4a8693298e4433793ed345390f5a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076ab5169218b50ba6afb987d9520b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bd468339afdbf1f7ac02568b70afc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a90a7fe5f671cb3ac05211dda9743f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddc74f1bafb07d18738a370f7d8c78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf3dcbeb19e7fad3ef9adbf99bf80d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d45417e2ecdb91ed065c2214dec9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c77e4bd88baaf46a066017501c40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22646c782631ef9617d0413981f684ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954d951a21332ce76539188aa5dc42a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f554b714f7c15108f1e5732f774a811414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b4d5c9228e732e4e7c178fd3d9662415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919d94abec1d550f82427e14d23e98e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d800821b127d808f50411cd735e56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba5cc9d62f5f255ff5ab506af1a31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf5b533a5936d6ae9354825b4536b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f5aa0e095f1d51de62c55dce447f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e390dea2c440f582eee1d665f39276421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a40e9e52d57bd2fd74d3d5d6d53ab9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8025a2e48ae86ca414571e759d399ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7627d1f4350695922d06411be8470e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9ef704952c1b6bdf1c28a4b92e2fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4cba97e1e6d36eb71d7eac3780ae6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf88a987e6747d47b65b8d787628be1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f107ac34627ef71b55b33f68a123aef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c3d7d86295262298c46efdd22cc3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbad2c9a5d13396c93a33db3e6c7bbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cee7beb4b172b781039659b0f713f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd7b08f0e6c53f74cc8367cd70215432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b864238e54d20d1989cf413c390c55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0172353941c77e5bf68678ea7b0f88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffe65fab917514edf8dc199b4c4a02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aca813bc2af6e61884c03148e2565436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618837ab9109b6e1e29ef0e289f3eec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2e244d1dae83504baf68258cd8fc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356b57d315e5b39d921d69adc0b0258439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abfc84a40b7d866ee8c63a4fd4f2d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af868d465a837be2e0117d1ac841140d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc60fafa5e7f1e3b30dd3f3069be6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b37d0ab12a9ed451fce506a45aa0e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f584a06ca6ee0ab53ac4219c0c1aa54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8ce6cda93c68b456755b7c5072e30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc207ae31335598d261e4c55df63712446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd9e5c50528f26ea9725f96ddd583e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d3440fabd0e2065afc8033ff1fff7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2585d2cf2f0113ba9efe56edeec6855449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe774ff0393f8d8fb31791dbec0ca4da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd19fe5b601a570c756d82dc0d6a004451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb192f619ea06c64ee5fc3e1db9428bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45b53752fb6d1009457be5b569ef53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbf445c18dcb59aff64cd22c93f4ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed17501a7e4dc2f50e3bbeda7abe9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eda009fedfcd3b57fce43e0396ef58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdc33503165cc5ab49cd1e7a00f9e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a72daf8e4a896371d70105d5bd9cc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc908962e02e6afef63f8c675a0cef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a878f89d9d72393653a20ac1ca73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeebbcf4297b32148c1b33df953e27b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0c6857fefd1663297fcfd5e01eca1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd28ff3214b64337a8a2281afc4a95a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde7a0f4f62e1b7ad56b3471c8f391464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec30092071a20374d75d1e4c31206f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf57deec38952ed155b63956ad9be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871237dff4f380ae373bd37c3de7fa4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c87fa4ddc6a3ad5ff5dd4c8a54e8e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7f91625821a16b53ceb873f390824469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ef0a6a3f15a4b56c3f5a91fbc7f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a881e2a400d2278708ca03f56757c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ff4fe3a3d504568cc467c99a6fc7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd26e217cd66d9f432989dcd52fcdf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8317198b709e0411cbd4bc3c66d12a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c63b4c4baeaab4eea1f5938ea757ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ed4d8dc14c42c766eba52f4e6e8e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba7f58c7b8b4760787672233b0a644477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948dca91710363fa8c14cdea6183d75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99469f91e9f389dc017c44cea4908b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe9a8d44f6d4372c6bf3d56228b834480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7945bad2d0008c857bbe7fc0f12ca7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26252a53403b5f499a43a3baf6c870f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5b7b34feaf55bb5d27cb9ace52eff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d319984cf9827d819c8fa56aa07d230484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd267ffb2727eeab8cf051dff0561db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af21e744db1c7df111afdb2ac68339486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e885e0bf36c979f7f43bd25f9227e64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d0ec8ba9c749b05acaaf3596b2638488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824191bd6725fa744cf644211051705d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea30a484b160fba3fdab077c90b882490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd04844f4c601db46de67d092a8bdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e0551607159ba30f4c9f9cf88ed1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3bd248470a07c64034b4816366667493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c21163a4fb39e1b0c1a7062afeff1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21951750b20bd08c209b1ee56fa70292495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e51b1506dc1b537e4921bbfba23a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e132f1fe4f5bdadfc3992309263b88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127daf2d26f6c7b6e0fde70257f3d857498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682262d58fc95b21bb60fc743081fb72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1e3e3cb8ab39e954d76fc8b2dc1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bbbe9b482c66fdb644a0b90669372501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2da49ed3efcfeb0c129c39df94c718502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845857e87c6a332105273bfdb87fd0b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88481fed3b51421d70abb9251322473504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b88d899aa6c810a3a0c02aff5c9b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075de51bcea632734d0ed47eb6d7d71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf965a31591f76b4b26a1bdffc67862507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843d2303036125f500a152493ad0a7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8804f4c543b89c12130de3f72d5d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db5420c85c3518411dfb3b37bfcf42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6f2dd19b9e0d59e5ce02ee6f224be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b868a17f88e3247861343e6b2fa3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ab1fd13d54f395c3c73064ea326e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f5ba2d1614537d396b887a92bd866514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5901886f93f6748eb2d13fc9da008515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877dea4c1babe76f80096a834e8dc69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cce3a450dd6001cb7504c6c513165517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1b351c2ced72e9a058d932cbaef10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc801b6ad38845dcf948dae72fb53069519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8abde09953e15a7dc7ac02f0278ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e20a4601c2b3b7748af95c837b52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c9adaee7412bb6affdc103f529ea6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb6d2e955c6faf16f4b6756b979003523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c2a5e8903a5adbe7d623cad8ff7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db514ef4f3fdf5ddf755d188f7204a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9017fe87f749b0e47ae75ab587277b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afd77fd8addccdb79e25552aa66820527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a9108855b7e5bbb26171b6bc3a653528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18527da99cc1763017a592bb8e054f7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42449e832ad4636b74587e9bbec4a81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512077e2c6f40b0738a25c420840480531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b182839d4f5b8dee79b78e404d32a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f94f86bc87fdc1d6fc2037790663d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc96d06ef0e361fd425f79a7135edb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5000299945295db6b80b54a2fdb3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f833688651e198b29388fc8db5a66536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cfbb41bf5222fb28b3898203a50a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf019497eb1343c3077a9997198b2281538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697a2b5ac0f04217a9e89f1dd1e202f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3118cc05baf7edd00a9589ed76def9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad158c4b9ce2af7ca77277a76de3d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22417a8a36ca417abbf8b64dbc04b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247766f61f28ef80ae715a0b1b90c23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c84e946e6f0330c9d1deca1090bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842068bb3f461d2dc6f024b753e6f461545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0854fca24bfc65b33c0bb4a74c8a2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68466fb310ea41810234e21ba67ebde2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f27bf87639cfc5063a86b9541f0376548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dae4590e4df492a3d5a69bbb10f5da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc36ce900da453f8cdadf98121ff4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112181d63639890f4d7e3aa234a7df4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e080d514fd117b2d8956ce4edfd1e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeba8316a6b692cf819350f58746c26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181be701565bccf36d51951faab9f782554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b1c5f4b5dd2f9c00441ef3be0bff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80eb15d53af773789b4472b6e99675556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7615e19496596166cd10f7d97244557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fceae042f9a15c247301f0ec979c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e97782c64da6c5015c85ca07a1032559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573afe3b625073750b456e6320bc8d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d47f35b6a232c656bc7e2707c46524561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69491a97306fa82862a84768ac755233562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ddb8a69e71341ac2a2f8c45ade9e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2268ec9f99cd90968c6cdff83084a30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44ce44ad1668a6578fd3e6f769833a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5786bc47c2bd39f8084f4eb01f134566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442192ab4beec26c30dd1ecdbdde16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a66dafe9cb4b551ba28928f432109a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7aea28282f049c796a44b5b02717e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f92689813e48850d5e3669a1eebc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ab8b20411d7e3fb0b49b2b96bd33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ada3314536816a0f821cbf9e3b95cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b0991b14bd270247e96bea5f9876c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c059fbd5cdc4ae83d0ff54f90ba1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a39cdf818fb8cb01c32a05904257e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d701f49444dab01c65fb4b63f2239576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b3fa5b7fa83b55caa446f1c52ffe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a900c18afecd4ce20e6b5c3513ac65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470fd9b6faef5bd089a25a67e359bad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dcb2c2527c4f6e282bb88a090cafa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97407b0db39c9be2a07a7d5331df0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3669207b79bc7c357d674c6610604582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ae5417eb911aebd8fae3f92ed0b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85b8ead4da7177159ac0e2bc7a8fc0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924798ab9b3a2fa9cac42785ea68df6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e802c3d7bb2a9bd00585a5afabd6eac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ccd7e8227c3aeaeaf97ff7e09dda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8d3735745e7e9f12bd71c48c454b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b0d38dbb40c42b35a39e5814cde92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42348b52ac620e619b99712955b6c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd153c42819f0c702d9d19f76071baa0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdaf2e48513056d42d9b79a6d2f42c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395c1f817045f3b906c175e44b9fd28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf6c5e5449197d62701c78604c1e03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821367fe4be11980bf68530b4650a76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc1e3254cafaabe671c497732fb84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51351dbdb68b37e9e8b5ac80d1fd20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb9eb2ceaa776d82a76fd17fbc0f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01d79976bf60b867d6178932643c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cae37692a81bd486119ae9aa8008df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6b91ec4eca118a6e763ab66ad3142601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e4e94ea735f87d87373331e5916b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c38bc5f1ce1f02a3642e2200e6dfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aa28df2c695bc0d77794429602190604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aee656ccf5907ed39cf02463468aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc516b76debbe8aaf0b91ef4ce4141606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed743f48fd4b76a9de2de26ae3e782607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe263100404d784a5cbd1a59c41a1db7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea098f25b756c2f9b5e5faa6567d162609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4379d4c6890298bc98621a3ae03fd3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bec779ffd6079b6b5285fedc19e6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f75dbe1a28ac54bf8f2e64281aa15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034820da70554e1ea28da791188e4053613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1ebc8496c723b83acf004f174534e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c97fe4ac1b35b621bfb5157cd6d15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62318c661f06291a7d057d49741236d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac6ff9f9c51338a0b60bd2bb5a4efb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612580a26e2a3e8989c93e90df789140618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa97ab1e6cb72f92d111b8d82021d74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419440eae1e4b1c63488882c5b03a030620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee71ed9c6ee8184928aee10286b765621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47e1fc34bd00dc88a5e5b64609743e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba56f4f159cf3bf0a94f55ebd57003e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54b31c8502b480050bda01a1df075624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c306e575b96a92514e26ed17bc413625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6730b80c9460ba8476b13abbf13041626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed5a043372f18d290f791ddd53725627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcb8fc39a38291f4f52d9e54aa054a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54e8b55a5d614b43061698088dd9af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2478d5301a1182625662d79f3dfd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee32b285e9cea785a308f4fcabcce3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659f60085f82691dcceb337847420d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9423d99507b46662b7de4e81d0e6e53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4b4197d0392b8a7599ff1ba72b12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ac7257b6c6f384ebb3e63ca363e6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6304b395328894e297ea6293ac6eaa0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e7f6c7b2d30792645927ca0bf1d77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a61f17f96f587f2fb71b35524637b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea013364b3ca5cde7448f14fd34a904639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9006e6252e7a5c9727c2edc77741521640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bbd2272dba9237573987b2588171a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6621a610057098bf1950c58cbb1fdf2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56726fab2481ec8ad0c32dbf4150c29f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028563767e1b2d8e3d20f6c27050932c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c38b64fec5ab1c464ecfb8f29dd4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76178e53a566db5828dc2c44440fc1c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b471a79dcd4c81fe470ee7a75743e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb287b535de9f7a0bfb02003b5f384c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7ce1f004587b2844aa7046611c1e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91877f1baee149d9ec79e1bfc8372fa0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc549a4a5ec6e6221a958a7caaf19a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3c6427d0fc02c9751ba73606dd8bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec030d7d45d5d3bb6bba82a83a3d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838366d3c7d888a0e3fde451fc812f53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0029a65f1e35aa030ac2b683b75d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f5d191d6ffecb75d450da868fcaf0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf67e7682263e0266aba6f41189f89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a41c3b238d51796939e2a8391055b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a692d2d9e93cbb35deba3ac9baae70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c483e291264153a8389b0063e6de5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a30ca04c6584f0b521def556c328fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fe91f9f89bbb6e02cf228335d20b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bff3bbb254448f2648716cf0125343663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc34a3f809c6c4075c19e6d8a2d3bc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a707d8569f2799b31f66844832827665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457f534b927097c26e8f8d7fb4773ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2131cf82cf92860d781af3fc3798f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dcd1ce609b5f7fcd638471bea644b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c34e19732c451e8f22807331b1526669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441651998e020cd03a85a0612fb1460f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce447246c78a03265a9f5bdbe7f80b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5467b913f9dc28dbbc84c1cb952cf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76683e41da9136e3f75f25927809619673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32278f3c6830f6e9a19a5621f68917d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bf88e844ea3f105da969fb92aba8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca439670a7ad31ea202e32b84546a8f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ead67121afba2603737d5c50b1eeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d7d8cf79925a6635df687df43ba8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9161ace777ec07d1a6ba9eeaf47568679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbb6239976ac372b15e9f03e563e1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103afec74a492e66b96fbf6249a12d50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a752308613503e77f2554ec3476cbaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45ddeefcad9d70766e8eef7a00426d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb649790b33ee8750223e1c69d9c09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8f6b95dedf7d5d8bdcaf1518dcc63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bbeb4a5c39ab1604b052da5057518686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b68f335f9685f50ccf72973e4f233687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499dec79aae8f335d3aefcbec94a5da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91066411d6bb342ccbf0fc89c92f6b7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ac3866dc4f38a4053a583bb4b8c6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6a8b3875b7de875fd5c1d261d9b93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6afebeca3a9a7897368de817858c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8781227d2b2a5043131bc453425fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a86bdac8a48c22103c93964b8b298694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dc5d5fb9e732d645e7cdd4144d97e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be58255500ebc81980334aaae1407d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fdb09ecaf67fb177a8f55eda343c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb124c441e8d4309c22bbf9a13335d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0864672e0e8e500b03236b8ed244c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bb638b1f59b3776936f0d12b24d71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e6ba8203261913514aeec571f8e33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cfdb02ccd8fbf8afae1dd39ca0038702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7f7b5b174f7c08811e5e99d474b3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dba87a8b47ad2e2266cfe366aeda06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afa35b433108fd126d390b72687262705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a8241eba279813544cca14af68766706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b6a35bdaf0b058c564d8e34a4a46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7fa84de218fe0047f3771336cfc4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe34440175ab177911bafa2e24ba4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcb7a61d08fe5ee9375b0cbd0c905d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b545e7e9ae29b7de12614deb6bee51a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd50afc6e9ea4b65ac303d1feb744b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc065c90863c6b67f77f6d8dd102f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617a14dd7ad8014ea655f4c2d77e10c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cbafa636a7d28dd3fabbfa91331a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745251fee4af11cc4dc2ab06a7114731716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978806a433637b66449d87547d12835717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8844974fe2adf581c374551b36b7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6760db6837c68b24f90cc9d7f97e4f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7924638068562affd92f255add1e3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a94d90671c6e24c40aaa7a6e8cf2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c137d89652cad6c54df2694f06f047722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e6773a0db830afe0712d535622544723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3ace1648e9ef79a64f85de4684508724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc35a26ccf055b929740ab55a329e1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bec6f11dc6a43a54ec1a8ebda063e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1face0919d6ef939512fe3500b6c20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd6bc5f730f1229cc2e420ee2ffe70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff9c335bb265d93d59cb968bd88ebb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b0ba4a50526602ec9c543d1831a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca5b7963f5af7b3238381842d3c445731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6ad53a22823306ca09b57b02da4c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c132c95173d274db81b16ac0bc35167733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863eac814cdeb4ac6f2db2fae1b7d93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77f68337cf775daee72dec84429b39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982dc2881c7dcbf1001548fdc37047a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae201b69c5fc10d718fb4a668f9f28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082b3fdb0d2e225a031dd72256805bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4cb63b59a1d83e59c203113addfcb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927906bd10008de44ad4ec54a59371e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c387eee0a1e28c47fe107cbd79958f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ff93299e2daaeb0efdcb19bb7d05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e245dc41b57539a6539d6db13cc0907743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e2402922bc836b568062e1e030c39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0197b3bc74eb1f2027c0f4ff27f7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a5819a895a0d240be5ff0918a391746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51baa8b401d6224b08496307a555b59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231d38232c950b13c1027e2d58892bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36667974d867db51d2cf7bd6d864c290749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f17fe74be5ad4f6d51c6b9461f76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16c24d3c029459d5debd00867f5c9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a34e0fd6771dd624b965ba0cb5852752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b63dcb33c66433a5082bf9ab493276753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c165937c2f56968667fa397e0647fd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64ba1f4f087b9ddd508bafd51c8c32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f3cec1a9e53d41d96bf4e09cebed5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad25b8ae7c221bdbbd741af00297f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184ed7386c54eb6b64e2ba166bd1083758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461caf63f46ea2411d2ee5653b8ffdcc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b8a1ba72645574ed555b2d4353c19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213842c686405e8c812f89fa4053bacf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab568fcfbb6f267ba0f49b492c050063762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293005cbe43802cbbb46eea8ab79b114763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c33329b520bb9323808d9562705677764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a138adbe75b1274ccab7ab1b74d832765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b056d9dfa97cffa42e8e348a08c5a8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e1878c55850b991aef9e36619a898767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de8f2be476c564c16f4b425ce63dbc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965adbc59b63e1186ea39d73f3a0832769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95651b60f2f4f7c2877c9ab1f081b2a5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49eb11a8a6acfee4132b6fc7646466771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b5f32414cb48580407065e4504e00772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5bdc1cb2bc5028d81a2e95a2103c8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe665d293eb41959c8ce4fae5a80998774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460122b3788ed561c10f5a18050e603f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a272e36c7c982af2f48bd1522f8f1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673c3348b827e815b262c77128da341777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b274186979da9789bc8550aa8a850e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698bb4a0cc411a5fe93a8108da7fa14779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef633dd84e672b8355555cda6d72b903780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40f2f507cc344093901ffcbf7e5740781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea49e473b03cba2da54374e395b847782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a83c468674274644c45ae0f256145783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1fa41b2aafe70e3e9c1624600f3ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6bf89616e1d804f75abb02e38588b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18592c192f07fcccf6ba10ba373febb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8dfa7125d495da69a01dd480d98ca787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37363e332ade2afd9553785b73ce8fac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00136ad8940ea04c5ca41baa36a01ab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0cd30d0482fe7941e0cdc9975e71a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdc1c90c71bc39869d9183e75c0bba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72ddf8462d555184d488e089a31141792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfba6cee4d433b2bba359c4ccd2429793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80efb8dbcfb08868782c6264e150fb0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831c233933cffa795a990de9d2b8ff3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd6292373c4a173052d3982c2a0333796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16861c6dfb1053f8380ee3d5a023f83797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb835be0122373b4edaf9edbd9b6c0c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19b2cdff19dffc1a05b0bc6afc4770799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dccfc10bd2052eb91d503cf707052800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868adb742383fc8310003db81727cf7d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b32b08dfd33e5feaa8f7d67a8c095802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf2c79dec47cb67e0969f9c74fdd3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b791ce9dc2299e84ebe5f11154c59c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a916bfb76c37945b60efa2e0b36d0a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94249b9e5dd74e2b7e7aa3eeb30300f2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b4ba45c05fc7ae2376a35d5cc8a06807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f5687eaa68d54badbe834796a47a0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb8a42542a20f972ff7016cc3d0a0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58581928b8a16952aa8a45ad410b94810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510daedd7e2d3f5fa9f50e5a9cbfe52811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa1e65ca89727cd401669122fa8a44812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ed92c2fa35081d1ec26b404714fe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad7231ccd9f0a97ea7c562f6ac0828814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa9ee5d8fc7b1c0b05fe50ad22ddab815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dc082291d3d016e4649386c5babdf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c93ecef47b226e34c85ba65994b4da817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec5925c7dc87e875c80136886bcebc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc7cd2b168a70bf0097d68faf6b7b1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f7ddf98d5368805d85d257639853820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bca5358fcd5b4dc4f42b039e4b3f4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4eb3ae8171f30372233023e35f809822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ea1a86c1c7252be67d021134ca05823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef7a67c13ad5c735d6d774c9d8826824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ce334e8f701a887c1cdc9e96fbd47825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b389fcf72d1d3481d8d2bfd02da3e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1975452a7e9039db9ac7f9b0daaa7e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88b7daa4425fac6b08dba35f2d5c18828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c41f524b70b09afdba55f7bd6fb48829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ec29615dd61ae89f1102c2197722830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9172eaa8b690bb56e86526d3cc8f933831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f0bd2d841b22deec1e24f5ceff678832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded9f5aeee3761ecb310f460f0dc6c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439202b024600a7869ea50c01cc7e2d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b3c9d29f056ed1c607b6ae6fc8596835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9dfa0ea25d2578ee70c58280f2efc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503870f7f4c8ea89b045a66086f7b39837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d33827e9797e14435e627c3aadeab5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ab0288947edc297ea350f74be7ab6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aec164a31f9dbf08075a426120e06a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e75dd7c4ef059b87a4d2aa48f6c2e6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec657d87bfe3ca6902046a97f957938842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6cf5a91fc3d0b01eded6fb0d7b6a7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3bbb33d584ee01d1d316812998e9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163453b98b9263fd1cf7453c1763b57845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ed558b8172f290b48b57fd9b3ab66846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45548bbcfc4006cda54a1448b79dc9b9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95352581da7fe31e368a8cf9f07178d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afd8a8670edf45d1103e78fd4e4510849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7b7f467443d49ae425e701e4c80e5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1be790ee16f4019d80ec8a75bfc73851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b61ea3343d8ff6cc53e04527c8b499852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d4ad86a1fff4aa1023f353dc3af53853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d8ad02acdd35953ff7f57f9f9e867854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc624c75b3cc255dcc5ff653deaf543c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6adaf8b61f94b5d8e8afadf44b729856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888efec8eeb6b0e92940e76580700cce857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cd0d321a0738deaeeaffeb48ee179858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a317c652a27091c42fc6902fe4affd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82270c62795cb5e1e470236d20db3f82860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a17d0e6b99e825e56307c249955e4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ba0e5d743d540119ef31a9c4ceb23862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802f1b3b90bedda6b1082a0f284417b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c20d1c1bf3b9beaf2c06372505c316864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48317de4e43b816200e8e0279cde03de865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7e7387d13ab1b589cdc7bba790b9d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ffd83a641fa3988b6da0496bba43b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115382c6743acaafe7da75c63e3d644e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999541f8dfcf4746d6a9f607b015deb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329ff2ae911266acc7be962f82db6a1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cd61daadc2c1f59adee7ac38f93d3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311c823ba558ffa0569957fd6464f27872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920410520fa67ee2b16b3971377d3d6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ecc1cc19b119917326df24d2f6c64874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcfa6cd0da648cc33b822e51139efc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dac2585135c1aba6b5a0feac6e213876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd62264ab122b362994365190770287877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac565a69cf2e25ad5b69cc0f224a2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a54c1436c322b1c2cbad272d8495e7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d50ace37cc083fb8b988df9a2db34d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7254e5bd87ac9ddd054450f7926f1d2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41805a1d074a24e0032d230e4ebc97f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78a1c3ca937b3e6716e54af3595e06883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2c5e5bb46d3f85dd924f002228a30884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497d27ff0988ebac681ef955d02de96885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b782d68c9112a19a5a734e50ab0a4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cedd0aa8e7e0dc30b2879d16ed74bd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3c844bf5c6d97e81950356cf1b670888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f657178eb88e38dc84723fb07d3b2bd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b4b3b615fba83d03ea6add5465d4d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a1f1497fbc0362c9b93725c819e1a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec48df31010b19d6951afe9be0bd4c9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff98786cc6c6f7bbdab13b68acf68e7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6fa6a1163081c8b73e2f6b162c15c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413bac9172a3c6fbf85782c53fc6c62895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d9f18dcd3fb64cd753cf86b7091e9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b81b55b50a7a9b4b6f8b6021c63c8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e099f7616a9f8450d6ccd6023569a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c4e1f17a1382fa2295533cf49b51a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7809b67602dd630839f592b9c13c04900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f455d4f26cc380b116bf916574ba2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc17e7ac7b14c529949029c98b3124902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c6f849a540a294012868a78d5a0d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ee853cb8867326cda2bb148904217904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05c4bfa8b4a20043be2de9930e1835905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae34e9e645cc261b9eeca01d60acf47906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020b415b934a42689eaf80e9610c476907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83503ad84dea6d061cb7951fcbe8d17c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d385d1e3c7c0e82ffa063ec1fa6a2e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b234d0e3ecd38f2c40cc5fe40885c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4835659468300b6e0d70918b513b58d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02087368cfe69fb0b049843aaf642f2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd7be825380fab8a9cdb00197e5c89913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2e93cf4f0785b781468c0458deb6d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8f9eabc216b4e30c204442db4a1fb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d048e66b1737965a55f56a74829303916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e9d12ee2d9b2a960646ece7fd514917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a526b486ab968bbd1cdd8fd58bcec0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c43c6eae45ae6527e379fd1586cc0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be10d27bdd192216f0e34410d3ff3e1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c467c9a42e4b4ea93e9b354b876e4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a026d96ed94f726710fdc2654b85372922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83559e4350e399b294f80fb966e1c3b2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321674cde56789076a5e53fba6232f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191de8268dc234504e03f94ba64128e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24467ad45929cc9976ab29c931fea15b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f94be33333a775a2a54ec42ec6fac7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9403003529483a824b23c8eef0f9d62928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617bad8c5d9c80f72ce3780e539918c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce0dee9cb15d514dfeb052b27f703e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeafaacede53955cbc7b129bd04c1b3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023350faf2f2d6d5a93cc498346e5f6b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff2f1ca38d8311e9bab76df3d6d8eb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b7d9c3d78e314e20844266f4b2619934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d69550e48c0ce011cf77060bec72935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcecde3208360bf8683c6cb67c6020936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754ea98ddc43504c828d64e98c1e257937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c48c53262728c98955e08860167188938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929cb775b6d0836560f148746779456939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be02ca10e263b49fcd5681a231893a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8fc64f3f648c6f9992b89b6decfe941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81054fd50ab51a7323e9498feb048942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2e7553e9c8ccd26cdb32e02965506943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f7d76517e1cea99209c27b244148f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c7afee979ecc9d5c6f61fd3d855e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbccadef0f2681947d4774b094b4a06946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35955edd7b32f40669e617e7f23795947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc98c1ff8c78d342326285b753e838948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ffddee5a50a28f6d905e61724710949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb070247db17d4fa4b882ff6cdf567ad950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef92fde6bc61e934aeacb5a6d284f7f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3743c8f7382fa26a9db02a73cc3c41952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b5eadd32db0797e20cf083d902859953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b269d7ad00c3141ada039b42b08990954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721577cfbeb1a44332f6c42151c16f5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35019eb88b0bbce80f315d1855eb88a2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754720714e83a2e2c5c27525f996a673957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11239acdb65797b3dd3d3223cc32010c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd61d99f8e855755dc9843ff7057f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac24834c0101c3bf5f73b25bf166659960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56886096e7d63d5afc1bea095ed721961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab075e708281fed426136ba088b3923b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532cb25505ad71a9415786fae827a03963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4d826b096e22b03c22f4d53c94919964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54d17f8ff7d7c42f3e86baf1697c99965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce74a40f82c91b938a8dc4ef7d9ca8b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959de68ca45cb0ce57e2cc135372b1b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246c5730c2bdcdb7a55ffe2a2880629968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de093b03828dbad2b7b9534550a9b302969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a6236c135e1e9484a8d9afa6fd485970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008bba3f1ab9971baf31ac4f3faa6d9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87fbd5f2a52f0d8b6e89df6b09aebe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdcf690b4623d5e70fc7445e57c98c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e456bdf1dc087822dd0ab5cb8640b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76586670b9156e74cea39294990b0f1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22044626f90f69d07a7fb0936bf906976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b8578f13cf8774b341be4d1214a54977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec1fb0611fa6ddad1ed1e7efa5ca91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedbe77f365a6df165e5cd3f26e3b742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaaf036caf7ec174cea957625f25f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d22c438ae4fe78e87f092402a204344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a46e076e9f01ac73a2b461ab7a6a545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a63761840ac607d83abfa6eea57ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8196b457434bb58a1b277b997ba7ce37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088180c325ab1c59163e5359dd1c3cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775472b4c21a4b119216e70b2baa7269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd266201a5339fbabf3da16ecae149010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42251298d6449c50a1ce8fc5dc1cc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014f368b9caa78a9ba72be08ec0d21112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bf9eae25a41784116b773c33cb41013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c42d8df988af579c8e83e98a8e0f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a08b9912caba0dd5f54bc5407b0c5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd68506cbd4e77725e412e14c788db216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb64ed9c7ccc27ac0e85673f96306c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437417b41ffa356635c89d248dd4ddd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de65c15e16bb5edff46ecb9de7eb1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f45675f832636dc903870d2180bca120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b594e49c4c00056d9c57118c3b33c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addedff33cb6afcafeb50f1d35363c0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05e82e3376d246800ac5c08ca7ac9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865aead75b30532b346e9320aeb9f6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8991e41a36b0455504b61c137ae5ecb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c8d36074b48829f1e4f079b9d7bd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b40f43648717326bc1f06f3ea2089d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e4d7f62daaade6f4c9069694b0d7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768a7d8289e92934678b820c596c0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91323ef39c400edddddb5390e8d08930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938e577729097a12ec0681a26932c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256ef4b149088ac738ac422658a58b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0fb63e3d40cebba4c3af95870ac6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178209bb89b3a801f70fbae8d0698334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c8d1057952e80112e65d5b251b6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33eb8f6ba10bdf87d8815a31190c9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d0be8105230c86faebc9a1821338a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30ddf9c7f88eace69e88fe9be0c11338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d780f5d86c10b19411d6f5513a0a1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876193f6f739cace7ee232f2102b0ac540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902dc87d3ac9446e99d615c2e98553041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5af223b4376499ed46be385f4ed26742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5fb621beddc5c6b9ce83cd49bc41543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f768caed1bb1dbaed825f79c6daa8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763c2a3cceeffd259132d70293dcaa245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0a0049869a69efed238360ec66c7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270eea8569d6318afc9a1786724be0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cec453beca899cc290b843042fb3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fcb8b494a235fa60ce81985a3b1c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097600ba22db9f79d2d0dcce2a2ce1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ae942580a632a192e7ba0ed917d0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ed41d7b38688d5ff1e489dd12421752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67043c722bbacf6006c42f52582b29b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd0fad7c346d8cc6d25fdfbefe37354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869461748987262215a4be1756263b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedfeea69880ca9538c9dad15fbffe656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dc631bdab81cd1388dd072a080a3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6874d9360d0d1d9f0b84f655a5ee358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a002007301199438477757b72b2feec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a006d05552595bb3912ffaf75463460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03112c4d29e7412e153ea52a58a892261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b20ac870ad2c843b41b287f6eb96462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0994f444baf8fc481ee600575d38c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893199265df4513e1cecdfafccd58b8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4a087e7fbc74ead5b43fe3d4fd62d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5bfb039829cb5873e43fd66cec61b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459eca838972546c854590e0b88ae7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e27007c51c82c63c44b4d5dbf8272468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12ff5721c59569a5931d3428a6a65469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8baf973e1d8fa34437d07efcd355370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940fb40b4bf490404c349977095549f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ced3decc8723ee10e3ad834edb6c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65994aca3e3f8492beb81854dacee8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e46677de356961344f0fc52ca5d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a813f097cd448e7058e3dcdefa42cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d51ce48b9d6e9fc25c771caab117476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4be21a807e1e4fecc8b2bcdaced8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009b917d7867ce653f94d6131056b7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c014d61a6848da547d9f69a8bb28e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5e0973eb73436215c5383c593895280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a2dbf2eaadcb3d6f259e96952c44281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb16966360b6a3f53616edd710c81582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95d2a1ffaacbea5e1e856fcc6dcb2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92204cb05d74d593856d23b21e98099784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17372106e7d7ccabf71a11e0f5d557a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e140ca84e3328dc809e2fc1a692e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26350e590c771c6b466d15e5bba6b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f0a7bf50db6d93271d7c724ac92488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b349b3627b1ec37363bace75522efb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b191e1f393aff29e84b980686a7c1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056048c0b0907a39c8e2a944f0a8f6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6cdea39b26657dfddcbbfd822fa8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2050ff22e452b64b54da3a96287f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ca94fc637c19f7eeef68650390a4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66416faf4f2f507092977fa68d98008e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4804ff738b52c7d02682a5ac3f41b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb719929bd291e30eefac668adffb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818ba3f651d6f0acab095be03b35d9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76da50a3e63180e81ba1ecf9011adff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eaffe1468839db343158f2e14c56c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4ae61e112514c368a7dd175c2e0c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d34bcbfc9ef393e6a949533d19985102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0e918dc59ac893e093e77c1b43d34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd924fcb9abb4be0408dcac0c8636b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfa6ec9226d2c954fddd286c1f263f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b33023f1ac789d4e3eff7b93332139106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574bfc226d90d073b88d023de363c50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f4d238357ef6f848352993d4c9083108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de0ea239670f18394b82b3ea08f62a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9bb3798ad726d1b0cce25e1cd412c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1db06e619c334fbd7cf6797000817f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72774dea5148a384ebcda40af81c3db3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500952a9ac3fe61dbe12829e31a8d41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feec7a2fb3bb505ac73e1342f0cc4b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a5cd732c44c25283b1b3f979e9872115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658a86665412f09204ada3af0ea6b1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa752d7f0634516d3a5a9e655e23f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f62b39ddace4e10cf1d53669cfa19f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca723634d7c75992f0c5ed7c821456119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c8dd8fcf6f0cbb77737ff243331f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e726c54606fa17687ad1b1071f1c09f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554529afe9f6fe757e1a2e1d7418a9f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20590410949d4c9da889f6200eb00a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc2c3a423005e4cf31c1235ac38f89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dca8c1a56cf1b1c540bd47eb4ebfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc1f69c93070aceecbd28a409ec3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd36958b9577d9a67e8b96c2a21673127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416e78e9dc9fe2af4a664fd330c976f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17365f9f5d479ee82230b60cb86cef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b6c39755030659caab7e7896ec426130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5800418a07098ae97393b45674ec03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b875f17ae24e4dbd4b5c1377d725c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df20cf18b0ba069b1330e42f2a307133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172186698fe5c69422750a772afc39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f468296cc7407948e17946a92c01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c35d96ef5c5bf62e447f19ebdec7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecca65126b9d6c35488c33234946335137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc1ec5e639f62e9f56062c621dff63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e82515e031c52b9117aa2fffd5939e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9376356e83883a54057f29a62f6cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543c378d13e60b6683370b6594d1fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c59b35e838cbeb864568bcda4e1dac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70be546e06b7d70dfdbcc004ecb9c0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd0361dcd3d332a65b2cc9889968d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79bc1e68a296c702ea03a79fcd5bee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0675390ed4d8bcd97cc2faa703b49a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3060030ff076fae2bc25b508267e0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bf4aa02eae3fc243098d8985c4404148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e417dc2a23270613fa6c94377c4a69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5de5a56ff38d2d2ee91904b12e7e87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ba23d2fe2a4b09886c88de46cf169151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551ca3deabdf90ebe9a92d9a747228f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13d50b277e0e909ef8a74095a81d31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4f4f87e3da34562fed05b696c7d7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667e9ae691686120e60a5eb18bf963155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3656384f4b3a9ce219425c3a7cc75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47218858437ceb8a6a468d9a9b93e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d361c9e88796a831409d9c177418c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257180f1f85b17566d344b5b08f86175159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951cd3eaa6fa6afcd564b38576533d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0347d03c1aa6e22805b7b9404fdb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b65beef31f3745322fef748885ea5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a853ec3aeaf7a60310a3bf382557244163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326106d9cbc9a7ad3e4c3b3d21eb93dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d56f5358b226e2693b414be729e469165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe8de7790d10bf8932f9834d8f6c6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f7da707e7cd089320d46c7a29b004167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba9e76428985cd9bd665599b4c25b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce5dd3773da132c3c95bf5db3fed63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32b16688f347389a81cd5606d168bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e889484f46a0d48aa067c0383cf0c7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bba507e6ee31ff06a2d3a8062d3b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e27754e1bc4bcaf2bc67597c9a626a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ce587ac68001f9403eb5d508ae49b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a745f7a9145ffc10a379ead5f07333175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecdc37f3a4d343437852b5f81bccf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0046ea4c2fb44e768535ee3e81bc1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48b717cba0786e48d841a8ab05882e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825762e47de73dbc17dcd5d5581a57ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e77c90fcf5e4768bd6c8bf47a9c7c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7ac4610f99203fe0320ade9c334ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020dd000559a0b93ec5743014d4bf7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2e9faedec419ced10aa6379ff36d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c648cb07f9cbe6e19da109bb8f0117184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a28ee6f07c400051046325db855e99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e180b483eddd897c4caf2c01904431a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa6950f6f9a68db490c231a9a3ce3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9899ba7e16c37828469e316de1c5b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078dacf88c768f2b2400da61ea0297c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773c4c4812e8318b99779d6302947e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdfcc9547d6cbe73e537203a153807191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f22c1f250b0d46f9a7b9b926e564192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb123bc4236e2597a495e70bd3a05e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54092369222dc5ecad8ad2eb2f43551194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb1d5c3cde367a3e94daab6113e7ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737d538f3b02f23272635f9a6a07efe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cc08f051a1ece5a56c3ca10dd74c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba878be2f4b496543b650fca6d501e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876675bed356a919f8a1309ce3bed5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168526b005d7de3eb3cd9c6857680dc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c483b2448c892fc06c7a874c7f4f82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60562daf90832a0d41c9bcdf4bdfc04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6230d9293e8e22adceb6a19c082e5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e180f738b1cbaf1360be60911d07da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e9d76c856024e2e4a395c5639bc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf06fe9ea6421c309c1be863daa2b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648b3f01a47f52390f1c67a54c664ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0316582e3181c6801f8a21516b95c5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab3f6c9790d30ec503b0267a694d5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26045dc3066d1edd8cace976b2bd06e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fff96c0e419cef4aeaf7237fb44d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9232e235c3f7c1dd1e274fbf403a9a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab0693cd16f8ebde4104d414a12ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa019a6a08f890f5ce8fa51cde3382214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed54f14d650b744f3ad802066c217cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b04812c0ae2c3a7c4e54c187bc509216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7b3297d35d0dcba22a0946fd8dd74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf0af5eb4e182eed3a83a36c3d8209218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe99422b77ac2618c3ccfaa156bcc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791936607352d46f9086418f055e6736220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80afaab1b53300b51133bb1c7513e69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275545901ca035160cf7d0e7a62f88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09f9619a73707de92aa76c7db8727a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8b17d4922ff3133e09a614b98e683224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbde853c777dda997d3cc02d19c05c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291951b769aa670f6593928fd1aa7d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603effa112e5240c1ec59e0983397236227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dd4562ee92707f246d67942dd1d9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc60a03a504d5a7bc130ccec42325ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15529f9bb9173182adfa7d4d3d6043f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab481e488655847c8ddb4c06eb5b4d78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df278dc6fc871f8f8596eeb84acbf823232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b66bd888fa0ec5717ec73ca4b28d15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58123c7d74f293277386410a2394be1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c599cfc80434ad9aed285ae354319235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ca0f7a5fe69e9fcab21922163c73c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0cde3a8613e707783acfc6ded5fc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5fff5118d61ef81943d6a438ae000238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8bc898566619b45c7175b997fa446239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e887ea971e9df63275cb93cf513f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4695324cdb1cd96a87639f11dac16e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dbd1ae1285d991187ad3c0fda0dcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb5e0b665a748f9f248f9b0abb2c2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e631efd4b4c2eac7e5b213e6d657244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227fc4fa9f3d3307ed594bf02ccb4f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52d42a7877ecf1392937ed5e322e9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619255276375781e58009cf9c8ff86d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8737775340a98a53a6af7290d3cfe9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6b6583ca4ff2f63d07a5cb42eb558249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1e4f407086be8b5a422263fcfb3e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9daaef90028785de520ac9fc0df77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aab8b3d1bedb2e25561025754c699252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bbfa91c49646964b8b01abd1121c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bf95097a2d5f4cc9a42dab3e370c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe0d0b248eac423ff4af82fe700dbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70162075fd74c2df79acb72e0458e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2207f12a8d5e2692aa77a7a67037257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83448756606d9b29c84d972e238faa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8588821f9032dc9ded4b23a1f56692259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a15c7d02bf647d2c60bcb04e23de9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e5d850fcf9d0da9ea968d375d1809261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d61a9059dba850fa89db7dc028eeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb22bb98055147f4adddb21f4f3968263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f38b05aef255561e19f580321db131264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5ad40e50f0ec9564db94b7b52e815265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eccf41150afb055fa495218fe9ddc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f1dce616b9f8c5f8689d673027c66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef890d8a588950b07441e523f8cf2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff42fb7f73893abda1007decd253ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca654d8f8024bdd6acc3fd6c9a19bd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82741d7bcc63b4bdfc7e89cde09f6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d3c997f2fa37e5166d986f0bf516c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e25229125e4da5402891166fa3eaf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee7803cf0a57999f62c1499f9819f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013e2f9526bf351e85924614d7e9673275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2512a2b2982703d16576fb2f8cd2848276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452b895f7480afb9d7f9df4531673a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053768329261eb2210bbed8d4df989d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743ea5f245096b3c7646dcdafa94914279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d83ad33409df45802fe9655d304fd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefd03e6907c5ef59301e9c12e85e73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20946355643980c5ede1f4aa79f05a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b7554cf6f6efd2bb4914e4eb5f7a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21418f83af55b202d7d966f823c00907284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9cf121f886da7f3b13cb0cf5e9668285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186858e503143069627962cba1773b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb947dfef960ff2f2c14d9c3359cab8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0e3ba75827298e744c8bd8f0d3581288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d2ca732e7b77606d155b3403ca5ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50183a1ca2dc6ac1e3e8f40daa544b43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc2ce0e62e9f115c7a7df8a8aeb4ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd97c24a2f6662bc2d7d7db977aa5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580d71c730a6cd7c32b540bd4a6016f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748429c47ca1de5f9e2ebba185a6835294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e65606f13115a99a13e1cd3a228a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c201e914f17463a1a88b2eff7b6b577296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7ce7e63bcc769fdefbc75c41f2cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d634b32a6bce804714a640fd88ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dd9c4b1d1c4c774f9c53353c020ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c0975e5853d2fc392d5e39b88cffe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23362158240b53e7c00b27dbf181b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd9fe037c2431b3ac03006c9fad84e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bdc4b5ed2f2604573cfc9cc6afab4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f2e09f34a7ac10639edfc327dfdf5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f4d14fc8c6176e5203ab903a47f9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f917d85bc46b034b6005bc4ba4f1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d24a6141e53ea12cc22c1119aed0e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc2fb34d0bd308c470850cc1c6fc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ed8c653d7d57372ebd81f61cefd42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bcaf58fb48f5e4fde02a78b85b3b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb67c637836ba8a371f5a6ccc0d4efd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaab00c79429b84f347e6bb9b945ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eec36f83ef3997aa714a5ff653c35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968db259f034f4ad203da36563c7d37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e861e7e94ce56a151047820d8dbe1f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64e35562146e54bbcf641346aa846f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35897a3b4dfd1c1a0bee3e80216462f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818966b856f9f4afffaee8bd2793b0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4d7e8a00fd81044e0ad1a696de1b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e2f49814d744dc800b934a949058320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacacc1cc4a9610d52c57b914adb1b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86b24d2b0bcdc5a8eebdce1d18efdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c939f474d4d1fbe03f29c256b2b317323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fca4bd918973453a03f3854b8412d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f44906f666be0d252e55d922aaedf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3defd6826a2940844527d1f771257326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0247c74ff25eec1c1964ea4674028327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987e2a3452a5220da5cd44a25c8e28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a00508efe61d011a26aee643190fc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609c949cd700390ea378a39fde69e9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ef6e07f6a0264c13b202c31aea0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d36cb3b6e518ad396e75c9ea67edd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80413af0bb61a7555796bd15031e05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00e352c00aba3cb9a443dd04fe519f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac241abd106b11b949b7dc8812dd2cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0cf407b81437d8851bad89fe0e835336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9b505ef3ba981229a87f272f91a70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f008eef645b6e261ccc26a3e03889338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95261014fa142a30139e59a805a34765339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937736aeaf5fcfacdd9835942d12d48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbef652c52a306228ba1e0c82d476d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114c273b9d80f78aeb31fc1bf2278d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef9e516b0d4d7bc154bf92a4da6b3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59a7c264f727c2d5c302674cda143c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84153ceb9f77177d94037c0f62a3678345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8a2ad33daa1833c8523fd0aa16cc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489181ecc55ea5e294244df4015a6d9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ec7dfe4b76d4770bfa2fa28a816ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d651cbf5a02d0cae0d1d643ecd263bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dacaed7c673c6f01c2144931880f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6b862ff0bbaed4e9fae1ea1e43018351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d763407cbd846828921815f458caa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997ffd2900d30d5cf1756f52b20676e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4507ec3c543af2bd701e6d30c1244354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c47fac4738213e3be61669db08e05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6f7aab31f40fdcbb60317c2d54cdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda41c1ab87626c9198ee5f350da0bfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d0415ffb0dadcb94782be08a2c13f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f456adce000511f2ad24de7843f7730359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f678df2f35a3969d3ebf0421f6e8eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dad4d8b2e38ac3f41defe0b1413b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724f761a2aa6aed16fd17bd880bfb1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8a94f88964201fd8034965ee3f5d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0db24deb783ff98de47f8cb6153f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd10ab4bae6ad255166bc1452b386b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7727eaf0e3e142ff0d4e103c50602366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a1efa63eb7e58395475759f42930d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db7ffe0bd1c34a687d56639556e59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dc02495b6d1da82963e3326196169369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a92923186e32fdae83a8c7aeffbf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27d6ce2792fbe2541cc802ebf5869f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1c0deeffe917102d121d2dfdc2bb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630732ca19124f58381dff44fce691e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe84db702c707f2ec1a37923b267576374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8367efdc7d50d8b7ecd10f5f3181f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078603d3d935f39f025a23b9e5d9ff09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3753f01add5fc775770ae7ccf50900f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa332936709e18792ab0e313c9e104378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac452257186731b339b25094250b32e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9e0ce723c32017556ebdd25fabb79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f801e562728dafeec9710b232a2c0df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3470a012603b71d307e0b73432827382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb9621af3f28f0df8111babf14e5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9be3fa8986554aa23670f3830ced384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487740c616f93cb881ffad28537e346e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699272ac3439e2bd8e47e5fd4925625386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b12ff5ac68fd7ff0e3ef6d6fdb80f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec29f4c657271cdae6295ce28efcdf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a07c290b82e3b5875bed538564aad4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8ef1e8533a42dc4240b247119833b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad99fed5a73d1c0f585da66c86fa55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502b688863e1a69a54d83bfe0735a35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5641558a924e4330f70871e3e637b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0293c0bcdd470b6ebcb903719921547394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f169dcf383e9885b68b42f4f7893e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3f5ca5d6c020a2bb82ed6e500051e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d533a12ed0403f894e9fde1dd9f8af4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edbfc4b46a443a7ef103732d469de4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7841dc6eaa6b7ac8058be0558835d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c7b9bc2b5ca291502bae16909e0b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546534efe0370a96cf259503429b474f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d975ac64958e6c81ceefbdb74593402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f5e3d9eca52de1290047f29e28051403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe941d4b8be8fe1a9bc00caeb150b09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f8e264991a697c16e5854b18b923d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b52680c2a30d86cc8ee93dd4d087b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357ab3d1715bd9d276027a4480d2162407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b900685cc5369c112b5be386968bea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67091fa2bc46f745d51eea49f9b3b5de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eda6e5ce5493f4ef79f07e5ebb384e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99a3f0f645ac61a41ae2a3c1b421f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02921cb6f81971ca28c5b881636258c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f7ce0d71920aebb4f12651d37cbc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb295aa68eac2fa6f0878a10f17a5f20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e02f34bd7b02c61a7fd7a12300891415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4fab41b14906d4bf93d298a0db13c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977a1f328d4f449c097b794772925b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c2a36f5e74bd0cef96e4b9e8600a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a82c022fc4309db3818ca34ee42e5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06273940d9e707d18dd39d88d5b30b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e8126032b5a53b020a7cb659feed4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceda444ac2430521fe67faebe1ca239422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2ef2eeafd5ebf814d464cb1776e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0634ffb847722f0f1546287cbd8962e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7dfc9fbd9840bd37f7e39697ca670425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d239714d3e17669fcd6f29b707ab8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0235cf0b61c139b75cea0e2e27d05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8092c5f2b308d46e061d8d13d2d0d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769d9c33f5785adcef580d443f35fb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200d4228393fe9a0378fdeb9383d03b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fa373313eb0f355bcaed40f3deaab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecb56495d060d0b86ad15fd694681b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0f470cbd7bd341409cdb14aed6488433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d4e0b0e365a40bb3b061c14bb6e93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be6a4a54894c809241074707fc9440435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb973812c3a175d71713fc7f012799c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033c6c5ba9387a9169401730fbdc9f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab7f32dea91138d95d3e388e55a6d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050abd4ad4a5e7dd3bc3ff87dfb1b0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bf16af4bf31917f5ded59d865f327440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964adddb01139e33debaed2f55377b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37e63794bc4674e67ff4059c5d5f52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a64381f90c5a2a192dc62d3d96ad3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28b1a42f6c5ef6de78ce2d2177bd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca65e1be9f4fdf38aeb09bebe53e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cee77003033236349877ac49a1848446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c0996698e79148831c93d13d55177447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcccfc76206874ec1d61da502b2279c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6c05638cf111fa6fc6eff0612c561449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73f0f5416b67619235a40cc8050d1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c2927b5a7eeca49fdc8b1679361c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc4cedddfe43f1a08e4a55f3f3cb71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3bd4cff215eb3d1f3c63a3a0f86f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f8a62b51fbbba4d8f943acfdce83b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5aa5b09f5185296a3b8c9481f73db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f604a2e0f2e076765054094bff3ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12247cfc948efd26acd2060a680b7f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dc6ce7e7b25c508c80326b4640c26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705655382521c089512ee2ee1966f68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4208616694e62c19393c55dae54193460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc86b2b9936565dda08889631c70373461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e591efb49207f2701a7ccf059d23840462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21eb7746f3a33b2869c1a8b29d53ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e4c82f644ad5d26fc369f340b1493464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412757ee7c8b9928f245468b25998a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfe92d32d9b31b92585f6d5e3e6ecf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22521f48ba53efdfee3d4a0688811e26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d94ff6db9c2ae5dfc809101003936468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec562360d044ed984bc357c04835d0cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67093a1eb71e334002b95e372519ece470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc46b7f278fdeb8116277d42a675c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ccddf978b542b080840d538f20c8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd065e418acef543b67757e12d0a3ec7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616d5f95fd93fd05d00ace8cf0ca552474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7af69102ec9cc3e211d583ef3be52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff476ff77c455bbbc1bb4c4c378c8d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ed58159591255b499cb4083080a9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7adfa07ad089ec5248b6e10db0fd63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c2b08855600531c8290ea530329a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12741dca2df691fefbc15a3fc0580b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fa91b6b208ccb89382694d36b0dbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdebb814039e0cab4dc527efae7ba5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a2a2ede67abb52d00db5af3573e83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a0a6f9982d249952d7d5a10af36c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db8a0d9fa67c8ff361c0acab0d4d90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8b3f0a0b36b13ce82b82585852519486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a020b3db29d1edf2b5125199bcfba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d50bcd6bca811525c10a40a14be8fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97c6c9bd06b768b6e95605938f556f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513f2be215764d5a61617c3b337a2cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9986ac0b736457c8d13c33670fcf3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6c32250898fb1d4d27ae48b1cbd07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855c89ec56ef7b528450246e45f2bac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911c9d9452189562584e591087acfe4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7be1bca01ec229eea118cd7ab92ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2133feb9d14fd9509c020927e0064496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f22f5cdcd5b28182299833c0f2f5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97637b645b93a136e509c05baeeb47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e7d0c5d80276859bf70adf6463c8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a327ecbc2a8e9a06aa4382edfc52a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d3e066d7d221ff3db11f0be42c2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a721a05e7741b914778a27744d6ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d98f04dfe29c642b7cfe8e3bce6821503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d5fe946b4db1d739fbdb2f89df94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388279e71eca3897fed388c27be7b471505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cce09a798a11fe8600363307063c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac67493e986a307352d590417f8ab7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282e95fc98f9e692afcdcc0a174e00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9113870fccb29154493b828054a4625509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619655d04925b192cd1bcdc0485666d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbdd5016517e17cc799c7e8c6cd4b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29926fa509f53f8c77e38ca94f4408512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac891b6b71860923d1bbdb456bfd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c13126eedc71a98e5fe28d05ec90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dd68a2040b4dfa2ec36765775b88d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58180c1d8a79295d31678a10d9ca019e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c074375f78160656fc5e62691d15a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65a7d6880e85921dcd9a656502c88e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e3e4dadb94acc79f3f9c890ba4e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf5d40811e69341c88059372c18034520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15004174b7c0676cf18311452acf73ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e9c8287a2fd88d7c327b615f9f9d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aa0fa5cc841ecca88c3c7369bc8f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf38b89b905373d224d36e98cbc872524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29043510015c0fa938f21d0de1049627525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e29eac49e31d80d57eecec76f4a79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64030cedca1dfb76b3a4bc206afc16b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d69feec91d43b545787f37b24fb58a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b191f3b4e2688f7827ecc535c75a0d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e07e6091cc2e00c16b8b4c091af9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b7564e98c8d6f7378176ef3748ee5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b8105be6434f35f98586b15c5fcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92d0fd8937a8e8acca5c1df73e2646533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bebc7b2a84b77a4eb258933570abb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58f61f59044456da75a0fb8964e94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554810ca6dcd90ae5451e846f44969d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47294361ef4221b99ca3088a66adc5fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf830873522f97ff28aa6891f3d0fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc3900d60bcbccc92e809bfcc7a09c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4dea7b1c7e101d0484e3a5d732909540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75226fd4b417a380aea3e35e36b7e36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a95cfc4f3846b0dd77bdabf85993c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8a5ebc3dfe4a5cd9dcd49e689728f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47feaeb3ef9390cdd32b13d8f4b0c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4db95fad216e98ad47d111e3c408f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8de073863244120cc3fe152f0c207d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25fa0962c082fb74bbc1de505cd167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0ce5aaca7ea40feeec1959965b26f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bfb652f173eb2d49275318d4a42c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0ffaf3212d617415bdc3eba675b60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001ee97a3c77d7c2d8b91333dc9bd35551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7c4c0951345f108eb793b2ebff8dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f668f05c7937f4d638e9dffe7b4c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfed285dfc3e5d92ad5a7191a8f8a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243148095d9216944a8bf8c517ce4d6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fb854f6bc826820afe3d21497d9ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2e5b4e10251fc92a20d6761dad5f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ffd9e4d7e233db94070dd373ef57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32548af3e17ef30d6a6511d40bfb0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0cc38e31413fbd2301b6738b2edea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f10d452340de16f8046e129e73795b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c77b305ef62b8acfe879e50a7d62e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fc3eaabd771efb99e53dec4ab30fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bb22238226a37cd2cc8ed7eade6c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683f2128578d5707f178a2ae2bec67d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ed3dc0ddb6ceccbcc8e8d338e9478566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72922ba0361a19670aaeaad09ab74e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83507a55f266f95e3c1a398948e42e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe552a0d03b2ce08e0c74507d86973ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f02ad2e9ac414f521a53c5a427f589570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f70810a010e203660f9654ba4a4f0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b300262a8f3a6ed7ce06ef7243c31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e70c05c7a999da9ad7c36195102d39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3252584f1c63423c046a9e8ea4d731574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80716259f18fe1868ce2098e238749575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175314c482e0288365fba67c4be680ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d67b7b9cdf275bf5611375e567510577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085b9280dd7cc0d048d49d3461dfa29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26daf708f74ed5f015ddacdea9cc360579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1539f6fc1fe1535682e12ac59bb29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6708a33a2778ec118322439ccde88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046ffe5cef002f12752cf90e73bf9ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a34f0f6dce28161ceb30babdee1a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7bf027dcd8d1972f6544eee810cd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f14c33acbdd170724daed72118ad5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eac1e982f28b0f56a4c84e7f4b12e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1da89adf566a293e96493875544ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1077db81d572871f1b21f02cd7342d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd80356d7b2d042d1ebd9083d3cb128589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d5fa1a55784a7d8b51d7409f4f170590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e267490864bf1985d337aaa72721c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea5a70f701fe569dbd3bbe4bcbcf5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4ef1794e7f988d33d910aae951fa7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9fbd793ab8dd2f1a1af19d14c0df0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d265f69a70d398d36cdaf0177003e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968d4c98acb4e6342ac5298f125d347596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcbebdb3ab9cbdd415b9c167d99034597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab1c43dcb171eedcf6614c0650692d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396404d6a6e628ab11028fa0e35ffa7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab44a72626c57646303de84965e290600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d882e009cfe75c7b50f8762618c0801601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87f9cdfed74252ba49531e7536e1ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c6373721559603889522537a1ef69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2754ba7f1ccdede4f0c272b9db83d88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aca585723da5ca92582c80986b4684605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eda54570b25a4ec89cabc89b18df56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d9e341362697c291dd6403787e44d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b9e3eedfb94bbb897104184cbfb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf7bfa99038197439ab5d871d6a96a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79df2994e83800e06329f616dddc575610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a40a8c4a8d9805b1c9e9af0cca8073611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e5a9dced543cab7528139614036b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cfd7a472f6fc9f1187ce5316ea20c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5112c498c04a9930485603abe29e6ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76644eb9c77aa39bf9f7f3814f6dc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e33c24bba4088db7ad611c7fed9be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90324c8e270962d7e633e0e6e41921f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaab9ec4d51a3d0842f250cab6b149618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ea98a68b5f7a7cd8d3db7f22da749619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c28a6257a0c1cad53f744d3845405620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a9799e849bc83e94467ea82da5d6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa539193a70e77970da1959d78b1998622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718a5a3e7eb6f7436b339f00c51f0f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb22291c13b10adaa0565abf6c28aa3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81e452a795c2fa7c61fd23c52efa35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d983d8bc21aab8ccaf420698cad352626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dd2ae85a42fb427f7502d6157fa36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb67e4b13d48c2d9d11c448c84b463628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66c04508465360c1d37f3d84a7de99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527dbf5fe651842e7a9dcee6204131b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d27acbaa953b4d720a143a98836576631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aaed19f7ee68a3e5ab5b4c540bfed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1a38137b21247b557052d3cbe8559633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ec11bde1ff2f8b4b4b8c79cc0c5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bbdb7f97cbfdbfa45f892f5478b3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2e938d79ecf69c45955fd0b1de2ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c1a1f5ba2f1358933477275e62b4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c9c92cdf0fe91ea03b4e7827209eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b0eac6d5142c42efd11f0fcea3cb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f02b892dd21443d5ac54cde7daacc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e5f1d9a3a751e64ca939ecbc5a945641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54988a32b8eb0df92219e0cd06f71434642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2972a60220c11bf7d0aa98c06e3b0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77cbc8160c14c89816b58a8e257e4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017c71a8dba77614833078fee19943b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede2e05b648736185c39b86c236a368646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0aac07f3ac54441a107d5fb5cbd8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3e71cb166319b8c809dcad23afba4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308e44540fcff2da56ba4b5e5b855cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216f8bde0e7f4554b1067bb7599ca27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54bdb63a02f2eb8eab79e394257fc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80325edadd449eec698febde64e7687652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aac558428ce0185fbb75f43856118653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fad3da0d8ee5ed69d71a672051bdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8df5508322cc44fba063bc1f5d752655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10773d47d2f15ba0dcc013c034cee73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dadf8009d2c64d354f55b246c6fb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5cf8f5fc5ae496b629b1ca2455e82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb9547ebe56a9976ca9c5e6079a3bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d0b6306be6af839a631c847b53f30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e90f42f906c7fb9751da654b7a4e71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1971d4c10afd113e85cc74d75afd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe7c4bcc01d979584cbfc3576c4010663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6e37466e094a5e24e40df025067d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffb0274a19b848c0c7b4b5a54b1f5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b69145af0b1cf8b1cc1f131e31ff93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb26ce83c5767f6145278e42067fc4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a36cee9aee29920d462986125fc5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e5c614ecfcebf538316a1f3b177c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def0c2c87548031081f997133d28bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e41dafea8ebbe5bb5a8a668a6d84d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca88aecbe99a2609b2ef76e04e2c7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44af5594bf38309bc00ecb39a22760f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b443bb47f653afd02b9a77b31c589d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad1b1be28bd4f94951d5030a8354e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583853eeb4bda9c7d446782917f3914676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361c8a40043a8c82e348a86ae138dcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b2a50a269bca5cbf4b55af1e912b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb89f564956d78fb11308a240365fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2732d220cc5f437653a4a553d5173680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ead758e2871fc3a060c7109bb2b183681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3bc18d48f0e2ee44e1e0eba127e29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf23e91c48912da14a0189d91931dff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91abce8efc4e2795c86914fe333d99e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e1683e0c81b465bbb76e92b6e9f98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f582b94f357db3671c03a4bd5bc9393686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ff0b2e1617009ec31a82f330ada81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add76c7603e32ce1d12aa3594b38e2cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a47829464697c7494d23686836be0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938d6de75365f99390da88fec35fd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4779ed218e9ad66302d7c5ebc4e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08946861560c7b12ca69227449b6dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ffef6675f20cec2b7e12e05e2031e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654620f478887a70c0cd51ae5dddbbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5e9d0a6cb60744c55109b77424454695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012aadb9f2dffacadfa480582ea9270696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd42dc21e025b9bcb97c066b97ef1cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67da2aeeaa626c161f870026785e1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5eea654590b4a1b7a411bf1fca487699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92f1d51f1adf0360a81137e5e4b162700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6d81f80206b68cc8871674ef90b6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804827e7261f24a30843f8c0547f2d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240b758e57d89961b203a897cec58cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71144aed45ec780bba16279bb36e430704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c6ebcf6ee7d8e46a2a2cd759970bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e93423f42fad7f148ef232a64f3f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f44d0f8511c2e444cbf613e35d6dfc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854fd49e69f971519c498e1c69c59aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d581603aafcebf339e920c485ecf2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707801f27e580d0303160ed9e6d4aad3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c9a9aae05a8d58fa2ae9f034e8ba7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7b3d78d90b2c3d7a0985b8aea31bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83992950b2d599d82cbd5a0c50b2350713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e0b6da8afeed9496cf55f8a25afc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a99dee136b4c4cff86e52fc7bd257715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e4ca62eaf69b63ec92b0d89245c2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68d7eb34cc57c61d261b323e94c5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bafef219f626d5f0c111e7d9447332718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f469578bc61c231bb38aa978c08bccc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fac5c8ddfba54bee335ab3335187a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8f5b37627e2e2cdc28a75dccc4cf1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cd7f971116d6e3cb71eb36cd0087f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099150788d0f2313e1c21c5c8201692d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74a7ae95a55da160af190f2654b681724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79154d8baf1a5d6724b35b1dc4a43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a30d47c1443255219622a418fe1bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479685caa867d5f6f21b1c687064f260727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b9777d90da27cecde2d67e02c34a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724150dfda42793fcd8c258a54525cfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443a52b1a8f08ba28a6635c810c868d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e70e97a4cb8d28246d57e0522ad056731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b107192d09dcc18a70c8852a0217d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8da099feaa54587f97a8ee154e55f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d85c64a5a65e6d73cdae04438ee13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865a258172146f289cee7666df9cd18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d55ba258abd7ae2c4101337c011628736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc50c5a63d91b6a6030d034334e833737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c7cf34add2eeb37ea87024fea296e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94566a94646150a9ef5ac5df82d69195739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be65f6543ea95ebc2cda611398e1730740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ed04f2b9c1a0f22be192b05085241741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb6cab5937694b5de6463f42fcd98a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7e4f35511b65f8578aabe234c1f40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0fc03bce847dfea83242c20551860744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c915e32adffaed0989c86718b5a206e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc76d6596178c77e839435c312be89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917e489cf75d97eab432f7042c5c841747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed621e8ea1ddbdfa5ca8df25263b63d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4441b3f73aa88e5aa2f801f721df36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f7c65c92e6ef79974ddfbfe56a23e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b040d363fafacc79e5912f8966154751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9695667949abc3b46920e59d95eb12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca36d3f265546f7e564483a178e3174753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca660ef8969d74e1829e9d255dfde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e676b6274d68980815ec551187b99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958cf7cbac2a22cb76a6880026796ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21b9b408b698f3e6ade9ec8667f3e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9ff5047a3a35d37441b06ab3b249f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8967c3be4b1eb9ffc9d45c496efd64759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb97eb2192e83f75b5aa7967b35b73e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60476386cfa8124ce2b84f57cd4a1e35761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a7f1b7bf35dc17d2c78f9e3acc94e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35492bbe411ed940e4fdeed9adf89c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724322a3e73dcc61af6fd6360f768c7c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66994b21efe4681c13453cb175f2be8d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552de0d9fd2c1ecc277ab2731a17b7e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7769fa8183149969912bef18e998c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb7ec9bd8f2ce6a8ab9c10c2119fb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e523955a1373829904988c46e64b8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f8890c911d89b7ebafbbf330e831f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719be6ea123a262e96e3178bca2020f0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff10f9e8ce2daf00f827b18eabe8606772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e0e20124dfa2cd17c6db7ec70616773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5380ed5c810223dbd6c0e267696dc8b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ffd7d84f8720f4c83cc7be9a03b5b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5ead8fc32d53ac0fcd951d33c593776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c1b7dee3b58c0134475651e71ca0b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53249236254b9bea8304f0400d6bef32778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a0a22ae962bee4eb068144e22093779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e24340e2e4da5171b7783b072a3ff9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a7be32c9aef7e86d3e148ad888bea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d1e57621975bf9348b74cae8a350d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439fabc7edf0692eaa4206cf52645d1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d43a9d00ba6369a0554e863297418784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2de4333b31d0e498ff74bbaa22bb3d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30a806a526b03fa9f5cd94beb371f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7980fb7e5a269d0a97180acc0a9c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25755414c5c61959a4656e700d85fbd5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec669fd297e3ad177673d9f58318c63789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cdb30e04f283cb7b79aa3036defdb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e93e773ad9b06aef0df1c3545ab5ae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10997834f7b06f065220412149724d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8acc6723bb738a683c6a5330c6ddb4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c725a1bc071b192e0e37548ed2f01ba794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe908391235664850f051fce6e6f0c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5a5d17912abc60fc0d99d9458bf32796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ba4e2f8756029e415c98acb095aed797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6829624c951d3311b0206865a73817f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5e4a1e274888dcf97da80a8005683799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46005cd37eb096ab542c8a201eecf579800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d4b2984270aec4e69eef4b48654ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e6809e56869c36f7a45421868cba4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03ce90cc0961f153e7b69b1c608a32803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276f28930658cb4755a8368c742caad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047bec16adbed3fd989c19a04320e83805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158713af08717dd5c8138782c49b63bb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf366bc77f0e5fae3e43963c28842b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8c42a1ded07d5617087e3eddcd7e7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d5de9d453b953222af348576c2735809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cef04234b9d076357c80210771619810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335e8313f9004dab995e570572b0587811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89f5c1e8aad5fcbaa03b5f9690ca04812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bf393ecbeb9f83302837695d85c51813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10071457396e2d94e0c5a66b70a7ca03814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea528e2aa837f8c420a7f8dfad4047815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85158024fd63ff06b1d5f416d2fd23c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dead3aa5e7bc923029f0c0caebf29817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aad47854bf92e9728101a4e943440818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422efd6b4480d07e9b315fb31bbbd8b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22263bdc1e5400abe8151bc14efc47820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebcbd2f9832d3498db280ea4be10c6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eb976768ddeb3f508523bd26a5714822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250a9754f69b3b49538409eca734d33823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3a03c1f78a593a3d7117ecf906ce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6b506d6a8381b32801ddf3c61d97b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353d586f3d514242007d8e7f7dafa9c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b7dd25447ccacca57376c629dc904827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5a8ff3e38074faa880ea2439e188a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bbfb340dfad873d1c1f58c652d19f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd91c24b57aed7e898e217331b29f3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815ced1fedfc8241f27049267f93dce831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0002fd171b4af6af275be86fa54d04832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8cc4fc79dba1223c4469dd50dc462833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fe902f44bfed49217bac6273ba9d5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ca5ed7e54966cb69f449e108637b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c7b7610125d28de2c254547b5e13c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ee9da09bcfa4194793e222856fdc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16c78d4e29356a79ce6e8d810943d7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eaee59aba7848cccfe52f8b59482a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ddade8b9a8ea39504a97d2097455a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a786bb3c8882cf8ae7a712d223799841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad30d571447e2bcbb4d60bba9dae789842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886eb8b5fa33d3f4aeea475dabafb6a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79562b797928ad1fdde2981d5e6303844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16bedf77b9ef978c26131c6e08e57c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9e24fa4d9d33141002a66068b5577846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517c7a1097f76e9d8341affa4f0fc2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6af76420a72223ef1a98c6c506aa1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36287083d2161fdf958f99680ae3d280849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a936c5de41ff1940664901188965a6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c58220fe3a0b4c94a33b2c597aa8d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21cc29573b998ac14015146b8e7e7b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759ab366410d1fb890cc2b9b1a570a4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34547213e24692b402d1aa75b956a1ef854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca90282244e3d2cda73baaa340739855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c433c4b015d0300dc5f9c9943fb1991856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f477a177b9a8116387792884a01cb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970373060cf4757b27d7d2d95be72db8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcd7ea667ac019278d4b832be9a09a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a4e75635a1678c2e0077fd39e5f21860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd5f7af5f6c8cabb055adcc813b08861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899693d1c907aa0a8eb7667c804e1ebb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996d478ffd7efdbeb38b411e7585d35863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e1744875ccec08e861798304ac1f0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfadb1f0eeef79c5f2cc7cc0003165c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0becef4b892df6aa1c39fdccb273c5f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac263270b91a43c46557819bd28a77867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16637b05c6790f30815d83c872f47d0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d577fad14fc7dba43f9b85fc7060f6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98243b6306861025e8b2be251638cb9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aec1d7d56c3f72969a961eeaf6fbd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdc09bb833c7c43380d27fc03d61d6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b4970fbdd03780f79dd30005cdd8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433235a9a1d2e75d3207b9d606628d8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acd5d9d442b5b5652dc06a70a6c1e3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c627f4ff2d3a4270c99d1d30a56c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beb010b68979ab5b7b92a5f16f7af5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85c87d4845a4777e00d962531ad766878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c51479e9416e658fa95884d27ccac879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb7640134cc7be312f3bd029f250a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c15a2b626afeffc141625a593f09881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327fae822c14843a74952974579f971882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9985e8a9230567d6a5b0f0b99b5d38883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dd3d02860893aa4672dd0dd64c100884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56442b638f4c6074c0bcbf0a3295ee31885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f6c5be676c57f79e49a9d87256a43886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8fcce9254441292334d600263edf9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29037bac098789edddc6d9d88f3a59888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011e9286ddd389bd3cec3a7eeaaefe6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d2353f8fe03e0bbfe377bff3b89c8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59148ac5af96eb5c2834b7ab9dda4288891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec5c637ad6d14c53212129277d37b8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a7a1387a04b04ab34079f28fc421893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a14c45ec41dbbd6522cf00b90671894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1d23050b2994558fb7b2c8f549297895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0c8b21e03c6622457bc21f081110e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ffc365a7a287adc53824854c29b16897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5704eb4c5dedccac216134003cda4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b08352f487157c7da37ed4034ea9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43ac99009a2f134b2000d21141b720900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6ff0065d28b27f10f5b5aca2cba83901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546b3fedae8edfd2d6badc9d9f62b44902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2198041efad91fdf81a3227461b786d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a6f3ca212ee8a8023fd3c01e90c05904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ca7f09bcd39ab047c0b38605163e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036098dad3bbb15894e4c62177d4274906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec319e2936cfdcc3d34e3fa3430030d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b3f380bac620340932991802467d0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e893ef4f6bb84cd654e6f837047ffc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992990529407f90692738d3d2e11443910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123176078429a0aa7c18b57c35d0b4db911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc12f511c01bf2bc84562648d471aa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163b7dbe8c5753e94b15d2d3d4886be913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bd2cf5775387d6244e4aa854aaac7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb682a0bfdb01ec27835b88e523c1f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a70736a603f78ae599cf4d9d031907916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9799a1313b116f7a7a70adc3986c874917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d031fa0be1f698897aa04cf80aa8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40429b5fef1615725b497d14faddab9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da790a2e3b6c2be0013d118e7e2d17920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551238b309056d2248c80a3aeafee0d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7a969dfed7bffff9cfac12eef5bd4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a5f34864fb8183261aae0892e21ec923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915896077104d04d73671f9738172532924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906ab4912989e6141eb28a23b1c871a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7bccbbbd2f40c9b032329eeb74ecb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8021b82630ca570ce222b4e0cf50b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016fc39af292e3c93b66178d617d072928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52147c51e558c167dee46377b90093929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5897d83d83be45c0a8343965e3071d9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4274e1a7811eafc219cb98282cc7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc2d7a513ebb55dff736b1855228ef932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588b0b4af4933b68793d3eeeb3af193933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e3c59ee3176c58c54a53953d32864934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9954d742b086eb7d1321eb91634ce935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97389f597d10658804713429b4312a52936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c03256638c454029b99171f1280139937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d744b3a6b5371e6e0dc2d8524110f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32c2a071a0bf652408c1d8ae4cf0b7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101df5096f672438e4d1a6b8d002774940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e1d9c726c5e1f02e2b38c1de7766a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a585f65bf55c12605bbbbcd77a5524a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361856b6bf4391778f566789e2e0faf8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7c44aaff1a54c72b876fd989e36af944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6f4af43edf8288ea04cf4dd0344e2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999d0b2b181621bf1e31e940d2a13a9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e07ed5783e25c18dedbb153c407db6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fded95473e97186dd822a4bf8952a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b550483e0603cc2f527f9b4c9bf6c6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2274fdebe79e46ada76bb5b9d66ebd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e46c4ff4e62502f780d99bf859c51951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a848e543639c438b09088def4fad84952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c514a6aed68a79c33bd2678d5367f1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8aa054e9c39cff444aeea87af985e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b5543376f7e98fbe213882a620a8d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a345fec19799f23c1d699361bfd41956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf8f33aeaa6e5072519203f8fce55f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e82054e8faefa37b60c1fcd95f24b3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a6d39dbb784ce10f9b5af2f69f2a8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661e4837f40a4fbaa38bf6ae5297656960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3f5d282cf437cee23f3c04a8fa281961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e25b789131773a65a2543a5f9743962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c35ce85f1dcc7c3777552433a65c07963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a2732bbcf8069c0c19c73774c01af964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f051ffa642abc05902b81961dfaa26965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea1bfd56ae084a4464227a870d17ef966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f6a7227b75260885a6198d044839967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9cc5b38bbb15c232179a02e5653b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d30e7f21b8730c08f66697328b4ff6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5fc79cec39245886605a871e4be0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d6e6156ca04c15929b3f7f82afd80971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef58cea60434f9aa176e5bbd9184ad4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30f3f95b1d787f7bb943c97156b693973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2baca4b4ca709fcb16b45cefe760a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883247728ad3ce0a2d29a6660b6c9ad975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>