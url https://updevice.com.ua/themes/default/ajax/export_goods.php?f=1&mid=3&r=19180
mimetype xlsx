--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60005f05c8984a85e5f6fbaac04da06e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5d925b468c4d68bd9133e047caab22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791c3296e6f65474894ef28c163bd203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c19dc9c1032cb4e8cb97cd930e61104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1846a6046515e05b6b3cb8040de0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54130fbd7984d97ce752f4fa338321946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae874d7a5d1ba1986de2b5f3351597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cc9d09227dfe6ff79d52a7212b5f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3fde42d7ae2bde948d0386f9102cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c2b1aea85504dd559eb5173a6d0a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230e29ea6bc89d8f6b2048cbe0d9e5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f1c7caadfb9f1d249b152679b70f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3484ad1d18975373f03557c40664513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c128d4ac641c5d8d6339c9792c69b5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cddb297ac0adb223ae75f82ab1423015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea031067b5a2bc1c88c5e741ae0854e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7045600a62314570190ff41013e3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbdfb845326ed03bc646e1810af47818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e29658fcd5e475378384e66b7b4a6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756eed8cd65214c9d4bfc3dfa7c97d3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3ad78660379adb1eca7098de32c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d172a67aec7960560a77cebf9a4b2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7cceb5050c466652d6641778a45de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f48382cb2b8ee6fc71cafa9fe959024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d548034988c178b868e84a39fc0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f8ff889d7ab69d87a7eaa7950c4a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ef4c378684633c60d61be41bd4e0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b254fac8c56884d0f891673f1d7594c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496fd3d14fefae98ff907684258d0f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc94b1653647c367174297b1ca350830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d3b1a0575f05d9639bce231fb1c9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839892e5db75b3ec97fb3c3502a91de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b76f531222dd068e0b27e9a19495f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50690a46edec39308b7845db353d9bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315f9e66cfc56266f548e3de8d2b9a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab5ae7f9c7eafafdc8f169dcb67f7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c6034d0948c56b9c91cd666130ba537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc61d77d2201ff4f97fe51dafbb781038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4b405db3ed2f625cb23744034686b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77d6e21c7d0f360e69f3aa2fcd661040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cfea12922733266c04bcf70bf3d2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caac26c9e8ea1cdf5dad0fb7d25f7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78bb60ed895d4183ed42b18e712b0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc06aff6384639e136c34bc6efa91a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b2cafa974de09d548a335eda2e73045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614896150ecde5b7002023f8bb49b6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a571002111b4d2c4048d11638758647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f823b30163c96049bd0ba1e56d7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d87e592ccb5e8ea037ed535acc2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c964fc40ae72e30ebff36f4b436063850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d0d6b57d28fdd370f4634fbfec7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee6eab90bab22d8b61a9d7b4cd9b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a3d7d05c064e32073f387c176ad9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766b7af35d3b70c7ac43f17efb1fd5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce983f6b9c1ed8313d8014a01c5dba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee067fe7bb0eeb9dd4e772c969c1f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c2b8f4a13bd9f595dfea8c3f3c85157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc0f214b97f52740c87e9b4e64fe3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c50f04a0f53eacd722f55036f97759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3cfaf216779c0207c71a28564168060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac287a8fcb8c0765179a5115700f2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cea1abb20f78d8862e8089676b9f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b5fbca5b09bf3beaf418bc11fb0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0af5dbeff17c025b66da6087b2d3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5819ff331c735d28e5aff347aaf3a6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608da405fc118a26bb980278778e69a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31986355728248d85db07373110e1cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725dde58d4474e3c3c2272154b698e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86ae73a2d3f2adb601be64047bd5af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4427bf4aa0d0473a08c186b8190f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6062c627b047145d28d771cc2a906f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd1987518f0a21bcba10e9a3854bd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c803511b2de8b4e82d0c1b1455ed35773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc74a2174686a8a1c60c130cd1c4d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb012ba284ae4f0a0575537cf5abef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276217a5e7a1887263ef0816ddae52276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cb53c5d191275f819c192f51989d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c568874020faad28ef12071ef5573878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d7fd5e1ccb9eb4a0d93a5f2a47db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c698d8b31ff254b01ee032e96bf29d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b2ab3865c5c9c52ec8819f33a920381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe89a09d5aea5e1f95140f9cfaac7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eea08b2e140d5aee485c95a6dbef1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f5225b70d2603db58dec280481dd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490be2beb4b4f2575e60ec61e0c4d80285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317c4fb4b204fd31718c96ecd2ef15786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c9cf96a5dcb1867e6fc1fb703ea6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7109179c79bc4c7926add33182d68f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42ea5bd302d16d1b2421aed1c0ce5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14ddbc3e37cd219f0f1c9402f24c4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a243465aa4a085237329680febb167c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2b020f12ba42747fd9f02ff2db8b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e21edf9be4f2053f6bc07f0f2cbefd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e1ae026a7cff2be40600f6e193c8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcde790e7f4f2de93b13d09cbdf04495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26478c8c7f04a3896643385aceb4841f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3ef467a294491121700b190cd920397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82a5f3deb47057a8938e560dda50fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d0fb4f053b8066529f08ccf05965699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d795e53b3478fd1b7052bffcb7fa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05739cb9a83d595681d481b10e63a4d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2baec4a1a025c8f70e25eca5e18c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56b61c36bb936f76bcfcbed0cb43f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cfd05162e6ba2dfa2c49ad9b79619104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52842b46e3854ce6186fc5efa001ba0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb8545dcb435fab4cd560daeedc707106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472cb863eac7defe771d8fcfc84d21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11ed0c98a3aa285b42d91de7dfd520108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac7d9d2574431e75d655ecd5a4e942109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca778f7c3556ea898b20787f8cbf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f90a3e72e947f8ec93b42db53f27f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25934fb554e832191f4ec07bbd0d13a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc204b4ff13bb9c2080f97982f369113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221bc09af2afde26596ea053c71612e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfff242c721c3b2cf907b766cb3498115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845a0bd9d9eddf48850c29a0ac56aa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe5bb7fcfc32dd030d2cb66f3e45f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec20fd8c3087fee1fbeeed36f6386a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ceda7f8057aa8863bd657cedcdf63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f209ef622d85862c22f57e3b34f63fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dd91cd1348d5b4637dc6039f71200121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f345740948b2e1c85e316b1e80c12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029862273777c47cc48ef48d03c4a46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1bef2c7495b6a1e15ef9c3fbafddb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcc129ef8491596ba7aa4acd2c152c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a665a4177828d4214ec0dfc5888e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845934adaf84c5e2f48b7ea8d20e1ad8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dab8e83defcfa9a9e628aade69188128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181ea20fac5cb093fa9f2150eb346c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394275d395cb1eeb03c9dc42fc86b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358637ed616472cb73f18978c8ad9c25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680633f1b079d767e6b858cb396f160132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605be1787e247e0f0d5f83f1cb30596133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fddf3623310c18f4e1be9b975416c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f936d452a3d255699d3857d3aa8526f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c459c6e8bc8e8441c6a32e7e1b8a8f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb4632a626821ed170d4aa59695438137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fa837deb5a224edcdd53f1294cec2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2144a4cd38c302dbc663fa39bea6db6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc66b8ff74123fd205f966c1c8436d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447010777c43bb1847e06151fb184151141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2216aba04fc1b26f0404591682960142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e92125e11b8c57723191cbf927c328143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2a977e1d27298688446b5e44c7e8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04767cc545d952436aa1319adcfbac6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356c2d880285d53ebf8ec1fc68c8306146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f71ff484fe5fde004b1ba6727b3a09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f670bd1def0b9e99022e6cd9905bb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff669766fa0af5a0c14059e6b3c61de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa4506b5c2b4836942e6f3291b4c9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c45cd0c2b72b58919ff0ff66e0bf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aff8f4456165c6bf5ce8ac8d533123152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b3759e842987dfb93dc8f5bd309f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24356ad1a790ea62f200ec5e091a1e7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a460589efe9d1e6a38ff049518e91fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f55e47cf5c2b64d70f1e8eb096a6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf4606ad226327e2369ada3571dcd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feaa0cc91d024df5d5be5330a5abfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fd81b79085b29dc7c72ec94742c18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb36c9614fcc2504e664aca5731b2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1e5bb7c3968d7cab00829c9f9576b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45499380212f28c51065deb946e93d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5ec6fd1b9d26848d3dc7c9737b9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d21007904eda72e895ff02da9cc3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd2255f2f6a32669920f9150cb158165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dbd20b49e52cc9ab292b6b06ae245166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385450d56b4e4da68a3700020191917167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4c15b8d19303c3dee32d4c43284e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f861a71cca715f1a72ea137919b6ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416df81da26ec21540dcd4f35b5d400170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af2e226e847427479bf92a9073f3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3bee318c790f13026db695103c082172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b1bdbaf9fbe8da329d7386acafb48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439d8976b60ebada7178dffea73d4ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67064067f866349a211f36ecf49d947f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9adf75589a3b799d061a9defe9ecbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54314b071008a888bbea5b939b0c245c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f32ef0bd82746e48c46350b50b6527178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18694f3901a1e1da8eb4a8d54ca3ea4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0afe2625feef49feb51afa72c8ddd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf26ce5d880127f52dc443d6e26fc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db29c44f2425a676f151d9359aff6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d5ed4c71e20aaf0b160176f00eefb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b023719f0f6d829c64eb876bfa8a37d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f17a2a4f6524781337021eb55eef1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3827cc050c7a41cabcf9f7f24fb7ebe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27153600a9c56652c1856976b872b2ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9045f2ca59664bd5bda5290d5f87c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c55588dd195b79b552dc237fc296189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba628543cf10292e4bab3e0e861659d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb9e7b8a5b72e6211cd3cca045d71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197ba7526d9d75340dd533e494ed8d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140dbc749e91db2a70104c4b41330f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d255f426ccf90150ca8b92f0fa5d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3bdc74b785cda6c00e01814319cdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75902ffa772eb310b0ec3ce900189d7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba21e69f3033ead0283a169329ffa4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6a6410f0c6a90b51464cc01e4e50b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab349a43edd5d4060e01fcf88e78b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33258d1697f2ebd43b2e526833951af9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f538b080f7757c7281a8d0a9d4ae2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b773e1ebdcb236e43a6e3f6a1524e1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c42cbddfd8deb8c29e74492a023186203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04771c451276dc4f538a3f1a452394a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1886e5dd3c8f0d27205ee4e59f6a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f4d26fbd8e56f14019dbe3ba025e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff536dca136ab61475eada4126b4f6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c66a1ccbf01ebd451158f1b084e5ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464177e1a8f5099b3332427a44060e00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a31c33b9ef074f576bb82854bd5877210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0744491a0bf00934129e28cf126f2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802b6d60f3745582d004d7b80044496212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f951a140a21e25b81fc126b1f7b2f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f018bf2dc0b4ad152473d8b768ea9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726ce6a9ebe94cda40899bb554d6eca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be11f2b52061f76325dbbec2cff8d68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173548c60c9fba7fcd8651e251e9cbaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0844260854a0b732ca7a91fa2739e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb865ffe1cc41ecb8ed7e35a323812219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c004c52d33e4cad429bd4ce81bf93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67624da89cce6caacafb8ab9461130db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8137f42ac0c151c775c70429a0bc47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945aafead0a3f5782fac68b4bcdf14a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f0058031d42ed0749d45ea5dc3644224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe09e803bc4d26120c58e90a39c3c8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854eaf01172361756e564a34af2cd10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58964e5ab72ae6d566eb10e186b7e41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffdc8f0fb9f7b8dd3862c5f38d03f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080f36ebdbace68146f0dde0f31b248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e822c8b7bfc60339171ff7c94c05ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db067b7b70dc099f5646b34efa48d349231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089bb95b9f61d677e658aecdbd38927232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448b28dc29e24fe7954f3c163fd76ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc4afd07a363b3f9f06af8d50e3cc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7eddf958163894a8d5d2a00f68d4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9445053a2f17e331f9598799f44cb4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc1d59dec6092db1385004c43bf3b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba36cf1544a03d3c86a3c931a48a660238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d6ec1783ebd07a604f16072d33f40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759410500b7498cd44ed12e41a901760240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff791093901134ffeff7c54b89f205241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef69d1eeca4a78ca17fd49251a1e174242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa97cb021bb78cc531c65207e8e92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571fa7d3410d5b71c4543bccb053e90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83165a67e7b81c8cca72ad63feda5485245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d4b94ee41a99c4a010a5b496520c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0257ce70d39df880fe0a62afdfa25a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21ef23b3727b5023e5fdd0b0b7544e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411537a6924bc3054a1aff97b3735c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c6de795496495efa56605915c8ece250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28961908e1e805a15f762e476f6f76b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe853d2d5d8527422418d53b680c31b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4f9a65ab22969c00536b3210d88e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc1f196260f951da2168d9d6f83aaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614e79346cfc3af56b131529ba81a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79fb4531eec35db5af29e505eb0ea2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f95caa74f8b2f48aa155eddf537e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d190cce45daafc7d9e08f53196555258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f267319705b90d2810303171d489f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879d6e413f79319cb295bb459b1600d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11224949ae1207cc6870c10ae645d152261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94cd02efbe8a8e7c4248a62fae7fc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09cae970275e6627a173ac48ac3036263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7882ca305074d12b9967f49018c824264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427adc9ffb75afad5db9bcb20ed47809265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8c7af2ea9706411497a987e4e60c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c3ac8000e24a350bc3e4ec614cbdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ba152697a90565c57a711307a0771268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c96aa54597d247d83bcbd81b77b28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b487cd263880e950acb0c9bc381a862270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb2795be3c521cfafb0f4555e7000d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816cccaa13604b8e550484c73938d05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac42c6df767fa0f6289969269c3c264273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3767c6227fbf885eca3461fa50dba68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dd2f28f228eba8d75f3e3cfa6d077275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9055dcc381d13a7e3270daad5815676276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b86c45489b7f1ffa112b79eba5f88a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf05da6d3eb895c1c96ad6f2d46ca4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33caf9b30a3c05afd1c3ca9e3f4ea0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fad01427cb19c352f5645cf9f2533280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc89782b23be8cd643e211ef33fb9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e41f00717c9541837f47cf20bd984282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748ff7461b160a29ce34c4dd3adaa5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57873d507587b73526a00b6b74cee4b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce63b251fb49f3f4f0b594eec2ea86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aee558ec6c1e2bb5e5e0757deed53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279162d05efbbd083874b06c69abc72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e949f401e8a60c5ea61168a0e6a044a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447cb22a69e46c08f2b018153901635289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabed30458ab02d19926af891e55fb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f2f0bc50056df59e119a3d057fc44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cacc85dca8e07a06ba4e68525ddfde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383449bcf916b2552280b1b0256bf9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19cd960abc00f3669fd85d169d2042294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085857607d2f4707fd3856c839a3eb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16121091f713e42244c99a1da203b617296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9e2377919d09b368852668e105421297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55758ac0643c8c592d29320602e3c842298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48355cfb39c39f7b049926a552d95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673be13ecf9dd65c158ea06df4f6741300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f965457a09853ea4e501c0b00a8050301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445341e888340da39830875f6d82ff77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc1fe48937909fefd8b3597e841a2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8e27fe2dd1572fdae4ec3275520e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43750de6e1a1d34d007fe46a4a64750305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb364f397faa991f91d367cd59ba78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3364cd6c735dd31b4c31793e5e592c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b733ebc131e5b10a822557debaf339308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe9720e4f7cb0e7f9fbdee8c0ce9ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe3bb75b14afe1d56c242c2654e8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884305cca8708d744f651f10344b706311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db37771e047d53efc27019805fdf77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8900e115415d1b79114ccd677f81f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0f247ddf8e46b83f39e418c7345e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e080a2578ec0137292ed19d2f18fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffbe2a99bdee7f2fcb37287e9dd344316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae85bd26d2fe0a2b1e9696564dde337317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b21b39a7bb064184c74cb69f8a072a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025f087616c98ab1361b49c951456ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963e89e50a6b1dfb47cea49d0cba2b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c0217fc9c0e445ce17ddc739708a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5564b21b78e8fd473f6ebef9bbb4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97e95e1b93a6008d0ae38a6c0e75a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c3653bce30493cb73116fed513a4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0843424752d1b16d335732276b86d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7fff568f573f14b9326836a350190326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6e623cc3b9ba2899c6583567e5a32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeab642534c176ae5850cfdfdffbfe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fa8774097e91cbaf6e040a742778a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedc48ed3e1bd3d3a1d12b2c8d5a197330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77b865a664eec82f32365295e644e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25c1682c5040d3888407e9e4b571e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff808fdd3295201788a661d5ffcb9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d7d460c98f10e1ec77ff98a89460334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00117e4a1d82acb47f752b718a7b1664335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a91a2f517e7e35a48b1a599c13e78d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89293a9f6d1d6d4071acf2d09d7985337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639599ba304f1d4e758cef85d98e9f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b592b5825168cac47d92fa9cf3ed7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9261a51a8cb3893605de28b4d5bb089340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5a80f5259de9f65ed1a25fc701c32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da11249d9932d07ac072ef71531a1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e72c1f57450a12cc665f9e3e5b841343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93f5cfe7571d21808a48766008b2d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd11efcfbb528db6774e553366d0be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaa04ce16176d300f4e32081766d93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6327d377859d5e11a76f4e8a7cd35f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a67c530c8c2ca40058efbda60ec55c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc59fecaeb669b0723ebf1b3b48d745349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a62bc613c67f3095fc1f0ce6c8f3ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b201472c9289e90852cf3323990a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8705ff2fbb6ae1f68fd91691a0c372352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc830e1906e5cbbc4306f532dbe2cb4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd575c7da5936bc22968875d64e5302354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d899a7fd3072e80fd6e80f9e9e4d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398bc20fb9d1d4ca7a3d0e58cda3790356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9bd714b5f36fae1a903af7f9abe85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b186fadf49183cd34673ae1819b38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179596c3a89b65bf31d9278aba91511359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb6c0756508ecd5665ad51d0e569a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68321143fc8c3101d704ca8aadaceb76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405320c81abc50fc98954f9dde8bda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb1bba3ab660ddeb13d1f4067d3867363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22603880a2651aee5e7aae723ebe9bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490526dfcad418d5257e0e57d52ccc61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f449deeec2978844dd21ac2f7e07e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd24bb202158fe06dc6813c28fbc45c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce75be159c97a8a5287ffeea6f05924368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052134a1c1ba068fbc87ef6a7f120d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e48a461d077fd6570f3e2d0c581ebe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75f9ad20de6acec008c8517acd644c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dde289f6dcdfc41f20d77a65f1d00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f70a94a865862fa3e804caa2335d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc77bf49545468d4adb6dc9bc1741e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f208ae3b1d93ce70d60e3442d9ca5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36959c5026dadc7bd8eb76b73938129b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db08d413d0bbf6e7e412ddb2c09e60d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af3615a30b4b0ea088a4b8b188549f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b58763af8177a28a0cea24588740c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b7cae7cc48d3c52e98c585773eb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb82589cb0697b0ed105c991736180381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5647b5578444daf9669b4ddff6db18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a840359413dc379c3f31bdf31107125383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f87c81d0171cd637265264491fb28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1e722fe644700a646d7b04e4f6042385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d94759c0c98ec07d56f3a6f9059b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec094b03ec649d119d5df6f404c7a0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac601399f8554292b9f7d3bbe6a2c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6a434967a6738e48d34184a4afd8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7b317a105a532af316cfd3bb9362a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb37d145650b35522c1b2e7470417a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81187be4bab6fc86d1dc264b8a65ce0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606390ca844d2851ffa3a1e68850de79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31906941f8806e97a92d773950ccb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e7e31836a64a9a54ee7fd4aca6eef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560d423cd5b6941c82a1a2a5ffc3dd8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5acb42d621206168703c0409eb234397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dc7cdbbbfdca521933d71cec423b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f91512eff138e041b826628111dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ed3c3aeb55b0f972fb4013ff82b3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7866f11e8df6f87e725bb672fdfe7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6632fafe4eefb28d79c5bf7a5fb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21273059847c715fa095af8678964c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02816a200a7e6e3463e833d6bd4e2871404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a9a7663e01525054549c03e16aa3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c856c9dc657122300b08aa2266aaf5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76490212ccd6d1f737fe387bcdea93b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c48e9803cbfe154510435f9dcd585a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce269370688718621c09d1e9b0b37a16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ab92750876fad76434b098092c05f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b31d02da5ba7ab6d077c730293d1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f67c280577c5b7e17153fc066f1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3a43c9b2460f8a4d60d6f95dda20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb66c5b5bdbe882e1630bf16fea53c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e5b444460273ca43bec52b3764dd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868da75cd97781735ba95b2be8226d56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100a0b7833db9c32130d15169671fdf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ff3b60983a38617164db0c345c2e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e8121b69b7a1f8880beccff5163c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01cb8f4a0015b0b91f5c2a5f4cd61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5458e6574668b403df3c79ba359799421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9f14c88212cf99d654f4af0872466422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e0591637d48fb1d571497dd6032d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19916761d0d69050c84f0533effbb697424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de571db8fabecfdd0435b3011ae5e14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148bb6a70f35ad04d9ec2999be2520d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e6ac823371e857a4c14e0a44cb473427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43081f9c39b0202704d1b10ea47ce1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1de7b0f74f245b9744c54e6434b8c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfdd654e14f53b572048ceb16574a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04331e124e11f4a1e3002b34850fb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d400b42171c53ad88ea6d451c54c0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1413c4b4d99529b9dd4fce230fa22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998d1bdfcf9cb5485bccfd7068fe535434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81dfbfd0ac8706537f2f67a031fe86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d62e19857233cb2486b23cacf5ac2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324dc52dd151950b80dd7195b0fc76c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d9c939b92a7901166e2ac564edb74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ffc0e3ad5f8150fa2d7df33c50b99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919d3ac5d23176ced1ea0ab616d7c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a41eef8df1892ef634915cbd4c862e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030577021097cc5aa8da8f0de3352f07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8c243cc0c021f14cc7779223ba0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ba09dc9344a8d4902e37179b28fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d36d42cf1575264d24af077e7287f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee9b125a55f6988a0ff8e274857a4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a46b20f1acfb63e0aa05cc0f686a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b0a6eb45d29c6ab9c390b5f271cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587143642fce79a7d2fc24e5a62b6a58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be32c93790b4d204e78328a0c3ef0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dbee29ecd10a462de88e94071a621451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2df5422132aecd2f2fdaa7960098a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa707783c8e8bb0991dd19c2e32a1fdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d9b26cdf2aaadeea0bfe2b0ad43b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9484893951356db7286d66112114bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9d830b8be8b21f00e9514b3ad6475456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21330a688f3984911bb1700b73c2ea0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98430b33dcffd5f6a61b057b1fba885458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d98bcb4941b97fcf4f333ab7d81c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd170e73933df2ef53d008f3133967bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbf92d6a78c407ba7bf80ff4dcc5fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03486586ac78b5d53870e47c6add67ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f2eb3395e6658b389f43f6fc2f343463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622e8cae7dbb76208f3d6e4ed919f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc97b414aa6b0d2ace988e6b072fb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472580ab5832d6641fef66647c4a1858466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918380a0dfd8f79b9ed30272c00a819467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f8b9fac37151c17e14578078df3f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8bde891425ee8fbaaa5ab524673a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19007a444f2adf18050188d7c8eec195470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8683733ee7cf423ecace6e1220ca32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55c3aa7f7451b1726bda6c696f403472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331489c7386f432e05cb790ce1e9d43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d0189eeb0cd7ad02fc8924526a4b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9de5422a6d15c27171c71b922105f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33031cb2ff8ea4497d9821b044bb32d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130921d99421452505ec0d9c01c35eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886a3453cf5f9450dfbdf553abdc6a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7783876fd9fc760d824f8a7930e4b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1791a5160019ae83c292ee380f1b9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47aa97db45851c971095bd998254f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a8aa03c871dd07cbd977e91d41697482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896911223ad89b1c12c89da9b7c0acc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd66554637f62d78d9b8137c5f01362484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f277826afcbece0585c8af427a2e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e1b5f38d7c546b97feb1f46d309ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34671ba47cf687de155b53e266e14d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daafefe8e0faaf6fe281846e47625a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb3b11fd1667dff62a015c7e1263c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718d7770e015938e089354451437707490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0645e7aad9340c625218b38c51e2a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e67962806592a7e9eb39189923567492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b30520ce07e51912cafe5bd9dfd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b085457086625c4db0fd303d3afc07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4c0e04e608bbae6b34e866d28daed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07f1d2233fb3f8c2385fc6b85e33e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae55da244b762c61971f3eca6e0126497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b66866353015598b8b6354b625ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9881d7e16468c69628f21d915193a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc771ade9a06f9e6588b2ef5d36e7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d2864dbdc25a3127b7b56053f398d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1967191796ee85ebbeda6851725c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f4caeb2c62a32de915bc198b5fc8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928e86cbc99ad22b048988551826ae9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f6a9c1233801bd9a2e6e88ffca597505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2265ea11cac7303d093097769b4d5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60270d76555c88efd6c2753b1561c9e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1535a87a7b8f203c2c33bc8b92618508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d60afff1758a40be5e63bec76fd779509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02c201db00bad723858101386d95c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f27448ab2fe65621260c3225a463c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ee73054368c09549952c191aec332512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942340f14ae4bd40b81efc5d291a71d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f1b8ef8bcfb0d4a651cbd7c20c8ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebde4d785697f2d014e2a7e1d335a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed646a0a2ed2e692c1b17716f7b816516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23206d4bff587593e778a50adf0c0ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaae1898d015cb40581e6d9f83f7e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443ec3d1c7e1e7ec1e98f2c05493a65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f5e2e2543332d8706627ddd4a7cd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1f9ea386b1080ffd4e863c60316e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ec611c4bebe2fd75eb6290cad289522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6821afb117a7364d4fa5711d1430523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100b13d233f7f5504a7e841a405c39f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77812639937821513e397a16a36392aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6795698ef2a080b2c5da647a01244c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406b9c9487d30b2d7b22674398a1d90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba37dbc2b0210f60b69121a22f2490528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592b06cca0f2cdc972416ef05f528e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035bafc1bc4bc48f68b79b36a467ae6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bab26c71912bec9bef6e42b293d529531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd0bbea18c8b4968fffd900ab0537f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16758cd34f91d23362f61103075738f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9db9dea3189f14cf8819537ecbe62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eb7085a83f27dc6f6bb14903703b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcdabfa9bb51238e8c9628017ceefc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd446918b34b0fe5287bc3ca3949d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451395d7a1462eb82340a7eef3b5b41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc1965ae12541a8a4b9a31d6bb0c45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074e7d35212c33e3a8b9556aa0d24f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f00b80e00fd15c43b02984e0a33f95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364acc86bdc6504d8baf96257b719459542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd12ad6dceebea800bd2ac320bf515543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ecb32e400fd0215df3163ff0d890a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d928642f11fddb6661580203d64e0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca28049f525f230cfe120ad110517546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b62c527fb6f0c9eb985bb2d788a427547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fe83b5e0b6a4e0822c7b02f64cd7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e0e3526d6517d75f063f945ad9539549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82e000dbe25b4a0909a3e3407f89be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e66b9dbbdea49ba7c4850c6722bcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554441697e0f19bc55022033cb3143a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e29ca5e27594699a68d0b9e804e28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db153ef72bead1bef64d9b4bf5a04cc7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c594ce6b42df81fca322b108898a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e304b0a6e1df6195065dadba891305556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d364805f0bddadb34bfb4c86458680557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a6baf63988cce0d648de8c76309e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bb0e87e170d3a261ce0dd9ff0d575559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786558512f2b0ef483da8f128eac5c34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeb03a8e131464ad8c2fecf6a61630561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f8fc83f1aae2de975d594f0dcafd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa694e21acc1b835301d20e6aa062cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab1c04230e2f113880d12b6b02731d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52a1d30700c50c85d71ccf06d56a78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e419bb846726cc3e8eb4810054cb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad3329dcf8aec78ff74c354e95c21e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63d3fcefe36f9bae2461109dcbf147568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d53863942abe5ea3db504877956a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836f0334ad8d0c7f33d4c6948f8fba2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef327bcbc2dbf1fe69ca5cca71270b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199467fa7bc6b6aa6449ae416beade572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2bfc7b50f92717bd4f84c347c19d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243583cd067b1f200142acb4d3e97dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9802fdf72d25cac53b0f5b46c97df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b87559a4d84e687be6be453307535e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c22185aa82abb43ab26f57b77cca0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aae6c527dcbcc00838daa4a34392b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65449bbf0e74e2e8cbd99dfcb7067feb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e59c92bdd23c23accf140635d79b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf964c28ecab9f17f59ddc1b6698e7e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10ca159b8a42485822593e654ecefc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762d4eecfb61d18af1954b55ccddb54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a82d6e05f0a8c6f9e684252d3d57c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4432fcc3fe8b45eeac1bd657df26f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9165e9302cfd624191335e27a8cc0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594193226a7febe82d36aeecb9328d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ed711d77a7a49d55ef181917cfd99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25389fe7d326c06f1f05f0d610cb55aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8145d7fb056b2fb3ab93a2bcaad34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52394ee4fa538cdd6dd39fb9375f11ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed250d665bab79bc81790b075063f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c168fe6ccd44f0130efdd26356480bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf3ad25b1633935b7c944c1e92213594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f76702fe725705befbbee4ea16e2c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d66fe4cb4c68cc86d922e281fdae7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab15fcc3c9be266a11236e3d53ed1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc9b0f7f3a138deaa315cf3609c860598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95066466691d81cb89e4cddce88dfd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b58376dec3042a6dc5902932ea895600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e38f075c9aac2c6558c3e1f43244601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22361699fc5471513714a62e990e48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bd6114b5f36087be496ccb3aba31d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244415a3b980e59b26bc01be0e85f2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeb71795b10bbafef75344f57ed268605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc209e326207c4c1413c60720888781606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213dd794b177ad48ff86cc7e42c8d7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caa430dfb307ce081807fc3eba02ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefd0b573e6abc6bf4d29dc8953fca2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da323341b288c48b04c792ac7af85632610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bef1742b1846854b7911fceee48889611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda9e1ffc33074ed80427cd26c22126612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce34c49d77d48f4ab2b09799b21155613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4d8d04b10e54fc07831527cf5a0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6e285b20a2e32abff0fbad947ae7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248fb6775b74645076fc659d3c2b91e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68e24cd252e085f5517675ea2649e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2827f8137226940a43c992963b29d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2804092cea07a0c8f9b82596288e9d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f85cd2546d4f508e62d1124261388c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1708f7816c1a0aeb47d24c4b91bfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb365caa5fd49ddbd7ade3237dc716e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043bbea6fa139250487d859d56403a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa0efa9ae60d43991d61e1791a0112624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57a4dbb16008a25bc6c78d0239cfbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aa06fb74c822ff0cae6a3e95cdf00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a7d9c9c2b293e58d89343e20fb6c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6655658eecf77cb67d8fd33e66366628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e5657b32d56e45dabf598f7d6435c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9f343e0be335ee48ce5ad2204c7a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5d6f2dae1b8b79ed71a4403a680e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c4c2b001858d91ecd75f7bd943c84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0305270d65792c4ab1e328a128c04d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b088a116bc1a71f2ab059026d9446634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56d64304068fd2fda2f3ad089bc891635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089498696b6cb91f8cc8c71bb9e9bd27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0298cedc401f16c6b33ca27cf560b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb84070f8dfb8b1e3d3785b856d46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d557954f7b39e31fed03a875ea4716639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6ee13c858dc9dce6a9cd273bedb0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be905e606558a277a32687282fcd5cce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b75b70a02cbd28b8e2a289cd67da5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f133264951ae7c5efa080a5cf8667b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e98531b81852569d1595a97a2df36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87330fdb56879da1a26b613cc536a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738241e0b2052b29add0edeabbabb3f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51942d1b66c7c12efa87512400d74773647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dbc6bb879da2d84d35c18870931b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a746965b09733b7866e30c3dfe125649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f99f804368d43faafc1918f588fd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e65c0b5567d5ffa6dc18890735a93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575870bccdbf42dac4e9f0f6c05ec53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1283e6c74ef2bba9f142bb3228252653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda82a88d44b4d4b9602d697f00f91d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da578cf9eaa5139feb446da0189e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac0f41c1a1e50d5e8f4d1bc0cbd65e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aa5f3d7bffa6783b6d144824f2828657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7961fbb556a7ede5eae9188aed51ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8203ec209dd5cb97929d0f1b0b8298659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba31d7c483d67e012b7e06fafce13d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d26641485138973d6c729a4088459661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3103322664d9121c60a2c91c050f6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35ce0f9650b7b10ba5ad20285e50b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f62d32913597562f2644e73592abb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fbd5b4d50f5caac4b8665adaa01d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a76c25b52fbae249a5d68a15872f92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f91a65ed976c97d8be18e867491ccc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df67efccac26d314af7035c0d728a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1449b4ad000c481cacf83c6fa2664669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a834e4ef7a855eba68a23c47bd2d896670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb346d21094ea99c825a0fa717310dbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa7bae9e48e1fbeba30626fcec5595672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cc666c734e7cb252a7f868ce25043673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f587ceb0b10a3249a6f91b8006d9e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb8329c3c4b1ba85c2eb0b190b2f2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a6cafaf9b04a731a51b477d419de7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab954a64d8a7ca96bfda0cf91a1abea4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dcd72e10ae66af8460eb632ac89d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331431a7287306d26a391c437fa621f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec079e4792d3f8d099f66d10fadee6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ac50b0bb985bc34ff753c739ec5d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236beb17185b9a3ac6c41ddf6275a519682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b37d1b02eb5edf1fad8b85031559ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e823615205bf5784db0927c112873ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550185f950a89cdbe558f1e4295dd4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff06762d972b538f41fdc00fb86b780686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1615ecb76dadea2d0a3023ea026951d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8830a9754764f9a0d7c33c36c7917688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e815083799847f8bac5ededa84d3c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7d391be22ab596d0b5da663c6c92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368e9d583afa62bd2ea86319664751a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1f1d7e50e8777e389a58ef978e30e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e212282b74d3b0dab24b43fbabfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c6860c0591b9889038ed3eec112db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcbcb7e17454efe1552996f86bc48b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770621402e7222597df44d602681f398696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1340ee1b371b56af30ac792296e644a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1be83e5f06d62174ad1cf6a139c5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ec54b253efa6b232cfdbf9090b4da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a75cbbca40e4007534a27c9958357e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d332fd3a64668253cb0be3d1f34f33b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08930699edbc7eda9e17d4390c21a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441a1148974ba237f2cfc4873bccf3d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0094357737480634db43c5a2d50f6df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea6f4a9475e34cf0fca0862d72b1c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175464a12a86c25750edd41bb16579c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b83958a40c0022db87c65bb85232d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328cd2fd990dd144f4b20167b9978b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6f773c0e85828ee7fbe7540743f36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37654a467571505684bda362854c13b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a506fd7aed7970dbdc639be3dd615eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9bb6d903d2d06ee61647732b9a1c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c473affe4c6e7d4b0a1a85dde933d3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264acd69550626be19cbc6d7bef6cf8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796404ea9b3d13f54a5e504ff7f61891715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25609518985b2e854df6b96ac20e83de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002d3bc836d36947431121db42b8796717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b918906902ac99d0ebf9acdfaf72ce9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656e506f4556605fe2f6e1c70af6179719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413f8c42195ca48eeb5a9abd1bbce8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32b2c839b60feb5a7dbab8c82a6211721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e89dc418bb1b4356e9f011ca3c4384722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4a6cac4b57076df1dcabbac82cd75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef24c682254f01eef418a278c7976724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57fc94ded9d8121f817414e9d0a621725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26282873232867584c1d7bbc5540886a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ff4ba540ffd0b640a09421fba309727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b53c0bc789fd7217fbf3cafbf6b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889386baf49e23374c1b91a7342f2a08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea711872d16502bc1189de5c8786fed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a463e93c771a17f84ac927bb1055030731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f970dc5088eba7c22722be7dd2a7c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dab13eca34de2a4a9680d90a2d5f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b1e7d2a2a5a4aee45527b4426ac14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3ea77fdb7f9a8651cb134197938ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e337f0a9eec4a0b6f4d568f953e07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085079ef1f44eb0191cff30defab327d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f373fdf24ffabe1c4d6a3ae7f82b7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eccdd46960e678220bbd4414205b67739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c470e16ef4b551cf82ac58bbfdee02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9e9aae4310da0064cd43cab7cb0cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9accb32b8395c2cfb92905b20f16bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439c1abd17f916794ae1453f21ed054743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ec2114fedcacb6c7d8bb9989c5e5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3641ac501107d2c2d0f6702bcd898745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171646b75fce3d34feed5d5d9e5372b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d168fb0ac794ce41540f3ac86347747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c12019a4d27b79056f8e2b16e9cf9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a09c442989f135dceecd8826e7a674749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941ce1eaae80bd3f697d468371e94ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fbcdea683d8dd05c8e44b699a2cdc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2c742ae253c4a2818cb14f657d0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914bc2a3a77098fa68100e6eedd3034753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01859e6004578e9488c307eaf1378e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0c7b42779a63a05677dde5c6937cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ddbcb2a46a2a3ba479845055a746d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0e50718ba3f138d09c120d10b5491757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaf7f18c78a167806924c30c45501c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a73fbdf0f2efd6db4a22042a6a74759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489b287eeb1eb0d9087be232a7477c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914954e4a1c8f5024e041e62c33df5d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9030b4a4534135a21a5c735afdaf05762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137579f65911f43f30145fa0a8ca6bb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d89591fe7126c5486307f2967e30b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ab69b883177300db2bfa0a514145765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac89f8aaf4cd3787224a74a175d4ccb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e0477bfa905f80b004fe538e6276767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bdd6f9ba66be33ffdd8a5758244ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87870a47c353e3662610418e736a25b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc67c96c849b4dfe63853666179f610770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d891e8aa90c799c560f96e6657a491771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d927703a1d953425bac20839caf5f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b4c3408fd7e2c3b5f9a0359d1b26f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186d27eb1c93bb62644c8aa26f560c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e813371406468d505d6ec830bd141775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c4f0b55cbe16788526d6ca462e97a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e073a8af9155f9a12210a3d9507779777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fda360063f90bf295f34e64cdd6db778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9866c9e7909f78e978faaa77d0b4b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0040dda87f585a58871a035a8f12d5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eabce9eb218c3423bec6eaebb13ed6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f294ec5f0787993ff16896e4185448782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211c2e968fa2b53c85a64015089503f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fbbb2e07a24f2051b334b33f91fd5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603f5b2596e2c45c0a0313558354dd7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187b868f2565ded310d5f3f3b14d1c4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc3cb2b947b4aa09c446725142e9b8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d1a62fb9cc78c9ea65c8846bba5f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34cafd38e1d189de05300cba30a707789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4b1cd8d07aa05b2f98c7f44c7c417790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf8896a75f05eefd50fffdd8685f80791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967788b0e3ce7bee4a8407b341e79c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad255b76e852a68c78bce218f3900d1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5843d613e5558e0cc69d1a3a508148794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b60169f3c69f9c7f198341d1755d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b481bf51686ce7c5ec8702a04c698c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb79ba97a841ad0fa01622db4e8147797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca33d610ab4e1c8a113248056c9397798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da48542ca8d1f1fe224ac06fedb53799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e934005e31fd25da6a7fd41e946e1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30db56be42da1781e5e3a31c279de9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e24554b53e83ad940351fd9857e3c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f87991bbd2b41f7af5edca8fb46d5d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1841c9d9adbdc55085d4d12627b0f6b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5981ee0edfa206aff4e55a1c84c3d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916554c7a6db7d21870dc916d06b849806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899718292fd5f85c1de11486701e7f30807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440637d8009d999c7d7a72c6e48b17d6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc72c7d6b9236bef2a8b8e5e1efe89809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922fa32c239e84e592cab80ee83a8eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1921ccbb5b9febc707214c21609a01811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67077e8aaf7d26b451f34477a85eb09812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2118a51f2335e06d69a7921d1ac54813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec21735ee8e32077e0e6e97aa896b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6b353364f6ae9d1fb08cc9c2c7cd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38cfff5548442c8e501c2d286b88d2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27e8a98962b92c4fbff8604f285d90817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214984b9360050dc7ed55bef25d4630818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc64ad96801e7ffb69ed0e6a7927d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d382e339e6c2c9a1b45c4db482f9e62820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5689e0d60e5aff68e4edf3707030b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f872a722c78d380f6ee943cf2e7f51c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb20cfc05145eb5cdd246aaf28c8fc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b875c0c04ff909105dba401605036824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ca9bc373112ee0ba03d352bc9024825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d8b05b8a364f22d2d0fd34126ba1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c235656540668f7010941aae6c7db827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea35a9b662d77766e4027fc61422d5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f103ff166a647a6f90a6a2662f650829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63bb190d214c10559850f5ce4f2790830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef455c45ef6c2c6b01bad0be9026cb8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ee5520f4418ff547586efc410914832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd93e75027f081add1dc48eee77ad7d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47539a5270a546bcd82957f1bb633f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a73c2e809f4c905b4c2d622e5dd517835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcb70aea1a7c386e3990caa2d9fc02836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176f302229147c0566e5c364046320d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fcddf2bb58da102cf8c5d5ad48b82838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3f3698002b1bf8eca5317e8c21308839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc8b76f5d7c2e383d6c0c33846f8fb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7efede3921c16590a41a2912759ee7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2705789b552d082a27c28027f14c512842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7b258d182bf9ec5cdf831eeb0f898843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20454111cae723a5ec9129880bdf4f7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce736f665cded239f781285523c5899845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45887f5b04e4308cc8001b937494bc62846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee74b1b573b6832fbf929b6a8d74ce847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a7dc8d217d670843ff392f410faed848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b363e0085b149e737f2a4b7c58a3b6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9884210fe9fbc9d42a9be7d6bd402850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb23b2d925405681f7f8cba5337a180851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048810980e850ffc12319ee1ade4208852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db2c80990b4affacc22e0e1e7b11de853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449d20adbcff8a31ffa03fd1059fef854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d4eada3ee594e64e8705b6f03f816855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7218adfde915fce7eb240d48b826b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a8c5fab67013d3ae1c25fa8298da857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c93115e433345c5735fdaf15a3d546858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4485374aa0633e5966dca5fd97c25859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ede4ae0cdf2edd66deefbd3fb1a04860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d2eed4ac7d24ebe2a7210c92f848861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da701d7355ae41809158a832e499c2c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9b92498fddf2478f20c9d238e7ea4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6795d19f4410999a36d20c98a5605864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaea62201b85712c5b665cab43edb1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648505cd95495f140e3b6d02b609bacb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc2eb0b673a91347285ab3b0811b6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e60902e6267db4d250b3131ae075e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86b76b205bae38547a04cb237582ee869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa007ced2ab1d5302fe31f3f2e682654870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590db147ab1bb2a36b8318cdddbd4283871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d3695f1735808e6a4fe9b12d3e03c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00620554f03403228f988d0892d89c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b455de2efd841cb0c2ed9b3c66a98a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6dbbfcf789edb149793fa74edaf24875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d0b29416f0f6776703bd817124055876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63c3712a67476d8176b8f546a41c8b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeceb57b55dd56925b7b5c0741711c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fead29fb856124e228cf7a0a3682f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578097e4adacf6313137d383236d755880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f44ba4a78e364d7b48c5e1564e533b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60576e8e158d33c5bf4f000bddb294fb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f476e3f13f697c72b998e22d91dcf3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc16e68232048fe28b098253b94ea884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345783ee17d309c76b88378903cdde77885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d7ff2f1885a387580c0aa193cf4c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7147662df40ea2c2851e6e5b0fe9a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd073c66cb0008e1be59e497991c2b1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72175e865239944686b1e1ecba948010889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2af82d4c1b1902555a67615ab9afa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8ea5cd13ebcc13f5f3cd6e51f3df6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788be9005b0c90b713dbfe05a35552a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338600d1bd9656dd0dd0b3f56328e20b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e73c0eb731b0c74c3400e37ca766e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579edbf06f069aebd2a91ee55c978aba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5275211092888f640c55603369f39896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1376663027476d37928cfe76f9cbc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da516dd9e9d274385485f12e9a6122898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c3a6eb56f23d710a6c9862598fb7f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb51eef4a5361be74bebf1e8323736900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1fee29516321d64031607f6de3342901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105e7502d416ba2a6ce07a267b069fa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43035a93f9cb49d8816d0f12a50f1d68903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a69955aeb872464b786f2a2ebd45904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701848501ff9c48940fce7ea7afbab1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5574ab849d64057b24a6004975d592906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6486a53ff7c1a8bd00814ec0c0a9b2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bae7976614d92c4f521f75b72adac908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03c33293b3c4bbdb430f03aeb843b5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2710bad93130befed51f2087fc29f01910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124fe241ab1873597e46e2a3405b54c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff3808282ce7316ec992a1a99b8c0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a402386419c967c30e9e3b76b33978913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f2d0d2b527eea95c77a1513f04c6b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b815deab859cb9f6776b5562d2704915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c70491b166505b075e9cdff4a61a37916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5e279e6b0642cc3a69af28b305716917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2c0224b06010489e0ca48bd9f3d79918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c992281514c3f5a286e2f9af291e8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af61b6967e374505d6ef9c5a592e08920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34d6c22fd39574bac5e59da13ebdcf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf1f864df8e83f600adb330a1d2975922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33119c4de9bbe5cfca18704a826b6b10923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbe871dc69295c6964d5b496c3ea6a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c92cb7ae79ab646b6f905c80a89b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e58fd384a8407f877058592179942926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba297f3668207e7d4b3f418190f0e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80adce71a281dbc260db461fda7ae21928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a365f18d8f5d5e5914cd06e503ec69929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f27cb61ede854868723018bd185fc8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918669ddfa1e1be1d3493c5daf31aa3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d146e77c34e1cb75cf281c9b15a20932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa06c120848facfffd18b8ca099b941933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254bbea5c3293e2ac953d131f0de2c5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03631ffb43e3236b35e929e7310f4f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7f0018e03c844b5f60f5719d3b07f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1800ecdf712d39ed2e599318653400a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b6eef0de58bcfe4dd19f68d27809938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429afc0678977e51cc30ed0110220c32939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ed809373c09fc4b2ff12153035be4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd23402ff7d2ec7e2ea8edd05cbae941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a66c01257f847c0b30c69a6b8f282942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798247c4199e62814da2455cfac32ad0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e85f8a29e1177df31cff8e6cba31944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c01a7755fff12512a0211c84edae1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e90ba58b150022d8cc3f7f7f26284946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a851d00f07363c9a874d138e06f6f2f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dc72bc839555ab38bfd3373565603948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d71121419d543cb905515882c089f3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5462e3b76705c153ff3d7659cc9a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c41fcba4ac1a2fd6e0ea67fa8b8b1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0fe9013b9cb8866df07c32b185821952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c574e8103e3fc470de4cc93f6d9e7b7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a596735cdb7adcd614ebe814c392c1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce56d5098c7bafaacbc7629e57de72955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc829dbb70c84e2b5682df71e8e377956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faabd1b7aa7a096a7f0598b90c4753f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5a5c2a862091af9f2b425255ccba958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f0f4321090af899107dd4119b1b16959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a43407749b33c8ab6ca331a00b3de6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98268cf93ac374d55c2cf0d08c4f5c09961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ba1f574fae8df773fa89505aa38b9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51a85ded592897d95d70eddd88171b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab3eda0347443b563fc196f03e35a6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef472497543ed3a0b51a8c846a855a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61dadfc103386e269a9b77b972f5e3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca390701f32d3d7b21906d7955571c40967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb8f1fd36ad41d7fdc921e74c9722968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b48013e0492365bf0a4c835e3c5e86969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7346aa63997733d90a73e8201e05f4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a15faf807ed7ced09035a8ce23a5d7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4974893f737a4f81fb86e9ee6680e0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574bd7856361be07f64b8acf0ea00a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bbd2df4faa1912a1864904d76541c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd810be1cd7f87d717d155cecca96d76975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a7468b7b1871ad0a51533d20259cf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db4e908daf4fd4d0da4b858889d02977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706fada713d396d7130d32e079d85451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f2f3a6aa88c7331b8e4816597c8702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c6b2fafcfb3600c63abade5d58053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66047aff883f88863086c645a5823cdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe8e0a50645abf78c38219f03a0485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ae80ef7be1916aa3e083c09d47c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec658cc48e5f5e83b5cc03b871c917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a735eccc0148afa5023e1a8481eaca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb595bd84f44b65097260cc7957320549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606a9d0642ab6ade5e52028f7eb5cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1139b5e2470f4a92b8ab5c7e386c17011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ee771b7562f4bd0df5e96fc9e466512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629888ebd9a9fd439e00d8d6d8918f4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ab17bafb3d8680fb6efec81c9f80814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dccc147d165d4d33d7a1ae59b201ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fa70ccd7e496758b2562ac695bba816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbba125d06591ad4cb133679ba7e5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec376e9bbb776d4d4433433d7f322a2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc75ca3b96eadcf1036a0ccb5c58b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ac5ca626837e8bfd574d134cf027820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bbd7694d695669e226d39e3368d1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d112601479273640241dae3ada1a96f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e907b889ad4aca53d30f58509de24f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f6fd7ac72a268fceefca35c7f570b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4fd1860a47d62fd52616aac01088425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e212b0f6b50615093a9d679569e8a4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a46bc3b3045b27c0b2a93281617e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dfd957251ad96c0adf7c92b7e726628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e870cb6debd54f698ec13c5dfae2fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74503e94a6885f0eb05f2ede4eae2e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c99ea5787bd065a56cab41fa60b9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7578e7eebdbda3c64c60c42f2fa21132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af21faf7fe6d29f6a086d43c4ea84533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1163adbdad7131999b974cd1d45434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a60ee928a8c81f0fd5ee47a54eef935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f5b2ac8175333ccf793c5d741ab1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65653d9ff367adf1c58ba3ba7848b9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc11cdd7da3fa0a0ef0198e2e80e8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b080daebf4c43e41eed5649320888d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b8abd7f4ec2d806815c3b2c66ca5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95dcfe98e9e06bb68a8b8f9a7c8a7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1618f35477d2fbc714dc44de3332a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ce694fbe1b42efdafdb13d1779bcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6716949aa513a3754bb18c319db01e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5da4f584a005419e5213cb787303045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a1ae02f05f92a2870a4afc28702646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c9516f38cf05e352ec0d826abda3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ffb270dfde099f207a61500f3255648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea1c8167dc8c0107e52440655e499049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3553a6e7e924c4124565981e4d97050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2381cc1e0fa852416311bdce1abae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531586fa1a97a00321ad185661cb99c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af2a3dd9ad2f4b9c6269cba036d3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a37a18657f3229ff46815cf7b4a6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf477fe1a1d621af1d87400f518393a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66ce89e81d65ff28b8fbb17b525be256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884ab7f026c0064d26417496bdca93457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2c14501e2c8bd13ee1db003d908e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8dad6bd14da0d95a87a8e2722816259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fcb1d367e54de49284b3b19b6f32760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913594755597c7f116875ed1cf377b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3abe4afebc54a549770494910a29262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45ed21bcb80d945653178267a3d2ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2a870779f6ac5cadad35baba678af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352113ee2f7b0b696b4f5ad28f9257065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5168297327420ede320208826fd827866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a80d7a0f201eee4ff79ae70006fc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52546e25665de74265dbca26b2bf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792a531e833a3d7144746a3acd1421a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc0507d3b469413b4cc99d11133ccf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a17c187227f53f5f63390ad68485671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c58b7ba8cab8219016ec68267cfb5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3831563f87768b1b4a7dff2fa49748673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fca888cf631416ba40a5512619a3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8b03a807a426b8785cb474ce5032f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75bddf30d89a297d11e22509f911076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb90b5353dc45dd26ba22432d35971e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457400fd7c2fa58d78def8851c3504f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530df66ad761970e579b4101cb0c1d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6573ff778d42e1c311adc482c339980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f252ce6c81f4755e684584016f7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acae801193eacb49d9995cbc07056b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ceb75b9b851bda2a7d37cfd61b6ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2115f8d36d2fd81c05c500770dd1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b7064ffd6b0cfaac8a56d85113ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ca2218a4b17b5ff09ebc07984f96b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d35cde90d46438a77b9b722b8465c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa782bb97745216df54f9cf0e72762bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9b7b38b136d8017e4908152fe0a3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43531e9c44cf47961627fbc638a795590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a249f6a35676ea889c61e8b7164bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0b4e8abda6a4a864f0391aa5f3b7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0910c7751d0c3583422d47ec18736cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b899fa5b903798b1f43ea60374c79a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787899931c47a6e453ec148795c431e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a0d488e0d330db04fc60d70fbcbe996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddae61d9cb77bcbd91d02e5bda0ffee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea4095b6704ccf0c24cb6a4dc339c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85420b80115d2cfa23541feedf8f7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c74c14ff9d49b9d7a2de536061804100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b278b4a7c446c4144e20164cae7afeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909287b1ef8de1d49dbe9f3697a714e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faf44ea961cfea1a505b23d5545493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510859a7e162cf97b2b79e3fd94031d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decaeac876a373ff3405a40db3910c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375ceb15ee88d1e991a458826901f57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac7eee3583ef75b48702c916f85cec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1216a2de27fd128df5926b48e68516b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c2b679e2cff17df1b10bc76fc8dbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda841300e03fd87705eb3ede7dc887110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccff6c499a99839d06d2296ac0d715111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115355303a4c0464cf70ef5de17e31b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e804a717c41cb338db44d4b667f42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da5fb6f590d858365422e627e637de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc3b2ea1ffd2c413d9c4aee25c15c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f966da045431b80acf0520ba07d163116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac8d5f23d45a1f987043ff55f3862b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548772e1d37be357277b0d466599d935118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbb15bfbd8d12e83223656b3318bfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b05fc8b16921bc33030ecd9db317d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8556f61fa442d57b13f59b48aff1a72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6120b4a843f01753234edc92d97c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e161212124ee10dce0f98d329178ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca252cf0c56069658e4be575b36129124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6600551c92d4cd77dc55705762d9af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacc92ac68dc1e6ffd108c9455405fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae5887624a23a192501e4a7ff57375127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5673e66430e7f1ddb7277d9487f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295198b7274ddf962937d7c075755a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc695ad2bec74225fb75ef16943e32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7654b7c773f2ea68b8877fdb3cb14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7c5ec8780b97474aeaa50db01fa5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde481a6896847a19da1990865afba1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0199c03e0f1108fe79c964dde0835134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c855617072291932eb5add016a16026135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816d3406acf99f77876ad8810c88bb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56730d31908c0c0bfbf0c6b5e81ac5d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd69cfbe8a28f0ef8e0e32ccc812c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb284f5079bb341e6dc699b4bd6ebcd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42753e8f238f9e6ca86e9ea9cbfd34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b61a99ab0d129cb7a82603de97b1a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9234771c7d7889a2502fdf38f55a05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4965f121b11802904443c94448342143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b76f819d64d93cc9793ec7ce7a69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa556adc9c880fa3b999abca5aa5ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8de5db6865ee1ee4fc68e87a3bfd4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce94445e86aa0b0432cc1be20542399147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7023d8c19a7b297d0432aa5bc890d9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af8c715dc6af3c07fe5a33f80a338e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01994b585a03fa25df7a66b501db252a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52153e9400270222c494b5fae816eca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3101020c74600e3eca9268210df605152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65993cce8ff4cf2a3e3a9d65b2e29068153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bdc1af2d3c257f79d990d92183457154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3ff3f939b943c17d7d819628bc555155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba05afcc767de6ff8235e7c7356793156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410117d907847d8356bd3c597a8785c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc38657937583f01d7baf812a098439158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a5101dd825bc52923672613980885159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ead2a2085d6e8b63e87682641fc2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f0425cbee06672c397a33b45142f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acc19277a74569727a79da29fb2d07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956c1088b050cabc0cba7abcc86cdb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ec48a9a66ab4a1ea153c6d9f4da92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fd9134a0b177326a2f9ed26e8c6f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac56146a4c9c58598a75db3aff437e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2122cf47e98059c5b818e1f6f49051167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c0edd9054134208bcc27cf66148eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2c76e7949e4a9309af52d2f90886d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea8274cf46e551c2c516227158563e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dd72fd3eba59a1a5ee9497080b4c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe5889801147acd2bf9f186db45b0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099515fcebd557c88be0f58cf03114173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305cb5dbdf63826262c4f34b6ae7439174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb17c8d55bb950c0e612980f70294c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d7514df25fb5402d6d9fc35c8a14c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e24ebf4ca14a5784e1185f7fb688177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d822cc0e14a661010053d19d01743178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67880528424e83fc992a9e85f7bc85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a479849d04dbcbf8ea32bcb61b9209180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92347ea7b3b59be9fd1e6b96793b60f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee3c28d7a8a810231fac613f5a5d5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e50d400af50e601a7bba988535c1f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033475afaf9338fd7038f9ae63050395184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47fe688a7df22f80968fe12c4cd4be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaed43c067ebb1fbabc5c1715f3fb0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcdeaa5707b20f0760b56faa501cc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558dc8a3460541a954a55588bc31ef8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91b217e77465e8a6e02d3088fd8ed7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454fae94a4f55c97dd3c06eea89dde9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b694f05e13ee3d34e70ee36095204a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485bf52798591068358558af9b15eab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfabf3dd2d4f65bbaeaa1c4d839d1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe24a8bd7ca911aaeb92130fa25acc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529584f908f8b4feabc832096acf5868195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f446e5403a69ddaab501182362a5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb5036763e736aad3c6be00b1e4ec8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae45fa6e448982ee69fc3c747623cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed29c80d4f7a9d7f19b510038ae5983199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235efe9306411eebf922dbfefd564c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7e02496e5af60e94da5bd695a8075201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5083f8537fcaaff03111aa58bd81a8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c24bd1410d9b1aad083840c8eb5943203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d106afefe4159e1a0b53db47bc60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a44c37bde3fdde5c645be2e27399bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9e411b92331b37b25cd79bda65fd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b0b4557d14214ca438cfadf19f6e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42239262967bb287e3f2ea07f863f577208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6804bc704e53c641a31f23874f3b50a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b9148d109e03b02142b1f2a89e088210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dfdf2fcc350aada58d53af7c2633b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd503146568c7994a8d90bdb0868968212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e5c66b6ecbd23bbd7d638c4a192b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6a55a4b74b5695c62cbb490cf7f9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80377382bb142ce8d58694a21d799b6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f347fd5305351dbb39a43080aa51b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f760b2695f147b287e8b20f987681e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d0a4fe7bcce2d1494b0dc110e8cef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dd81c639b29f5c9fddd00b934da27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc48d99b4631a9f3cb8ee40f797a17c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf53debc50f99c261056c7eec792c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca75b4d5149254af945fd5fcd459936222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015359ecd5e323591dcef407773df1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a24cbb989f081b5a11560a386638d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc6d51ecaa160f7b1d6f88592cb4dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f0480921318a92d72f066c3fa26c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306547d4adbbc6f3a70dbc1d6aa3465227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d17478d81536ce4b75d439f4e7a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76331e4f7fbd38556726c38712afb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf562ae40c24e47f1343854574e309c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4cfbc809cda6648d466fae7e204dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7d0759562555d20a505dba13663d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4b9a45d022ee6579b5a27b2a931a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834887caf4849c6c34a90674e8e81a76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0bcf13da956bcbf78321a119bb54f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd6db917efa2e285b6b2e2069181d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadb3f4a1404554ddd53dcb7cf1ef6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99555380a024855af430a1c6b15d6f99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1530e87c91b4c34838926cda78a6a72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d30a3e03272aaad83308165a5b00d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8721fd120a1a5eb1b7ba7658173d12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4fa83d18db23d59e4a2751a829949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e927eebf13c3c2abe878b832e302243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fdf4048871f64e001cd4acdd2c10f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c168391f835783f1098adb8f06511245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a037887adcec2505024e31e8c407246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793555eec5bc160ce4d612c8e9c5969247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ccb961fd08b822d5b51a18f020901248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019ef2bdc5e70c7a39cadaec9fd90c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17948971b20a4182aaa61176e2444680250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa60e68582de073d01f4c5bac31f83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce55124e152c8b75aae68e862deaf20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e83203992b3a65b540b227feb2e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdda406dfbef0778ebfd15a2f995a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f79576f73caad0a2974142596df0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9a2a0aa3aafead90278165a937671256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dbbd65b6e30539c50bb657ffb68b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84489efd4c3b77c546216ca462ce131f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ad77ed5137b274bc10fcc1fcfd2ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1e5c190ec1935db20428902b55dbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53462c8ea974a937b74055cdd98570261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8cdda1ffb1cca0cd309aa65bb8e94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52047ad0ac8f7c2ae67a9f3cd8bc3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6fb073da7886a77c373a4fdd97bf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2b53177cd12ae507754885ee34ceb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af36d07c77dd1673878843da61387266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff38feb06ddbc85d6942e22ebd143b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4f6316f9501b242b710aafa72c3e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662ae1a459ed34c8b0becbe7ee98d7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff8270a825c15710512b88337b0fc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542b63ed848522f2c8383ada45b41ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f79492cbabb2e51fda924e43c9f508272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644dc8566f965cb4e58d5876542f67a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4383934648bfd11be43a58f63852b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00569f1b015b41ccd73a255b70215ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8aa76287cbce9848d00503efa78bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4bfe46d5f48e09bb46fc8f4ab3bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f06608fdb896f0b272ad25ceb843f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9b4bca3a7368776d77611665ec9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad88549cf983a98311f6f2e993826a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886024a106ad7e812a6379467b1b36b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f271c069d80f4a24d8963d7cd45a1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09688be130350adf85704473e7118d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdf3abc9d4fd0380aa0af908703736284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b3a963f97d28f7057a6be40e183e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1455609424d66e396eef4ca272a62c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105e88b5aa840184d81134a8515e82c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a3b80a18b9fd480d125993c338dd6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a3d9734a047116ee8b1da2e6285c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1138c7ecbd45ba8e555de83fa66ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09006fd403c9e6fa3c272898722c9f9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0be3ca264500246bc87860cee598d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e7f279f3eff6697cc04f49f0c3ecd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3455cfab69b9328fc545f2c24a409294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00023b66b88817968b2fd9e819d54965295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714c27dfea5d135b0587a60958ad55a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daf778eee2919e4c4b8da63aa0a14c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe55b6747921ef1fb0f0b016a18959298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55a59903743e806277d46da468c87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a12475fb8e4eb4ec1c40967afa486a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad77996930e1851c62986b63a6a78cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca3d7b9ac9f8bf032b38caf86fb290302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f8e422d78d51b7eb0f148972e0b26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34c00f69c831ce3d99e20732602c30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f4a5f87f35fe97005795b10a03c1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274c76b60ae0b8f5c8290030e331aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531634f831ded13a66e6c78745753e63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8762d837708a094ffa545cf7a77686308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4690b8fb93d17f7ec2497644af6fd8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a734db8eac76e2081f9dfed0f934a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d836141f24a2ddd8c42b2f0e0cba3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bbd29d3504674aa530870b4156404312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b482c1a1074761ca71e8314ab80fe1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de3e16971bee7ff717e3bc5d5ca6b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d3166459820936d9bb9a002c2ee7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770523aa59087f8effa9aa122438dc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f3291d1c3fb74f48152f0f66e98b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c21d88187371ed08940dffdf6690d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d1b1d1bec5b78a7330ae2813a63ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688a67019f614063bbd672213cfeafe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d72d8518a8c36ab9072542e18fff0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723de26e96d2117925e5871faf55a91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133e661d63f9029bfb18f5dff004061323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe09995ea285633f1ced1b43332a21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d9b0ce0f2702b5f8784f39addd4ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431b705b8a4a8cec96722d1e968b583326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70644b9144385b4cc9cfac91bc418f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596cad0ea80e5d0f6a7ac8f38be5cfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2655a9e574607cf2398065d05a687329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb559cb2502993b24c1ec1ff95e4246330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb577f9a30a095cd8d6603ba1a7f15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab24fb992c40878f232730575ebf78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3df8be0b78fbe7995c6299cdbb775333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0923d7c5ae2ba8b0751a43442ead0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a75d7f095a74598eef6bf7f3cb61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f2f66a19d0186d21b172fdfa6288336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294926905b0296bf34fb65454691f76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f778eef84eb6cfe3ade348202027338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24952fa4767e49f39a3792dcd8d0038e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ab3af51a7433041fe95459ad0543340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b7985cfedc2f844cac1e438067b25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21daedb3199a22834cf39c610c1044342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963c7fa50a1f7f7797518e9dd51d218343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e978da1abb1152e0ca3e5c1deb781344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed98cbf80e7c5b985afa7b4242dad0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9682f49ec54b35ba9e24d5583ea372b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab426dd30f95a0b84082610822149a32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09daa26fdc9674f101bfc7a3446353348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d8779c87ec02896be1e51400188cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bc4aef4e896ce397c323e90e5b656350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f3a92d0ae158e5c682c183a1f98c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cecd1daee80bc8d98c08d88add7a8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b6ba1583cf0d1322c099621dca308353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ffec9b3021cb799b28989fa6fde3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2ff94c86359a870cccfb34632331b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a6531639f27c823bf90d0cda98b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae68cc3355a04e85fcfdd07ad2da9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83187ac6db507413c3431f1d7bcdbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622394ab086f739405d9df90c2dada4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490255b30f4f22cf9099316510c6a5dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c671a301c18c22a47a8c4235c2e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a07841cf35d32f60254791f4532ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d589e0b874016b8f3382aec445fc8ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d19f88d6f745888616887441694953364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024b241ac6a3db788603756ca76730365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e6b4f8a4b0495bafcaa4ed0b3a37f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dc2b6defaf0aee376eaac7ef9125a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbadf12aa8afec573b5991a7bebb6f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5f3044117863e2385368140c00a87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e364aaffd59ccfc5bbeab6ba54d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4f9f8325b0fbadb5f16cf4292ade4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba321b968763c624e9a63e5eebca6295372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34593229395a86c25c5c001080ddef9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f54be2e7ca2e6e36ff9379f8fce31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363af78e5d85b2000d5375b800c7adb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd8888eac518ed7cd39f65326a09ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cee81682a4eb4425cdbce179cbf9ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d33e10e960e3a4d46a0e5995b793378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b25fce1e6b3fe390dfb5036aa78e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc76296fc5ff6ea588784f0fa5528ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a2f004c79fc0d389f730e5d27949e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392479f940770e2c1792d93110670a28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65732cd8a8ef8753283148936770224383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d48ce5e4075ce8607f45a74539f90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6aea33434b2511765964abf0136a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f72aa5d6f44677943a390498fcd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad925fa7cedc585bbe6f363fb896924387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca2e5159d4308d06d0c8da6d82ce41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fecdfab36eb6f77ba07360f7ea824c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e0520a20e04eee4994ec68d06ab7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a532c69958dc578121da6f2fe812019391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2220867de5ea5b16be8be799ded7c9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cb7e3df928d6a72de70f14715c5ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308a37a548dfb3698153802962a1634394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2f69795fe51ece79a2c0d06301a09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b0736edea100fce572ae5f3e3441396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cec025978cfe36aedffe00c70d5388397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500a2671ccca1258e4e32443bc76d5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31d2e71cd4889f9e2fd32c278c5daf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23e425b006ea61f85ec861c1a87189400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612bf66b1c246b773711e99023d4bdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3886c9d0504248f27fa7b2a733442402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e69711aa7c54b997a6f3882605f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa99cfca507c67647699e3a9c2a388404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f230256f07d81c91bfe682743c18af6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf18f78d238bcdb81390a51867b95b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea1885f9ad4b765c101f71d25f63e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f7d5ca851947329c79d452c4a3adf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c93b65b5fafa63fdc74d4609fa9236409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a31f3705d6fc60c7e70a688ca96d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca648433aad7a44b44b3e4cf3de784411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22908ea6a2a94c7f69e3bd40479ff77b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7b728cc04097f41f695927ff8b0b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991494021a1e21cfc0ed8ec6f1d16d1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbc3b08c7479e7d7dfd33a1305c52f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d59e50d82d4bcf60babfec959c7023416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256621344f26945350b3a7890073796417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe88bb547f04445a1c2b37f455db97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56b851bbc7f9188ea8ee41d45e3b1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3ef803aebbb538b6bafd72d9fb5c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f13adde1ab3d20fc6ad36a511e940c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be27ff59359cdcd2ad3e070394e485422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b99b40922235e57986998efa8edc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce142f45dc3c5560c4fce0ab26fa0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e96ad68699fa0cf375272bfdc4a31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dfe64e1415575f4f6a3b992a946d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911c700530aaf6b2bc9d4607c8c20f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010d0b20f8fa3921a0647a32fc02ec5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d7c4fc5740764e2f7d4660b49d8a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d88dad7e5d8e5ef38d2a8c3aa4e8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56ab586e725e3d7addad769d961e6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62367012b5bb32acd32ab4c02743b6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da980d09a91ea7a215dbbbf0265785d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516823184a83aae1d306e96851dbb55c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2f938b0b0e97ef3d0f69a6205fa8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321e354a3f0163665e4e7d802b7145f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5073f7c9d9f11a1b0cc0d36c35c3f02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799ca6f0fb44447b4ce72517ebf0ed8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0abe2487626cd5f33fe4de64eb21a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96af5f765bff32c1bf664682c22c079440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bceebc9edf5e6a72ca1a82cb6f690e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81573c047353f7790c2b628cb0b88d47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380921be921f89dbb9caf1a7b11056fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebdfb4edcc40a773990e28f79ea969444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53e1b579cadcc85e84c6b5030d02f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbcc1beefeab0d5186ad0aa96f36ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b7c5b361f8b19fc1d40ccd8b4d3aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d09a991351e809a6e726601a547c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a06edd7f07fce53d3e2bd34179dd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c9276cb5234c8cc04d5b22d89ec1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2c737578fbb4a1482873d61822f9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895be8e5d1f7163a7106f042f0c1e7b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d853c8b60365a0aed2bcfc7ddad96aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b645fecb1c1cfe99d1152181ca01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca766093b1c7f8eb4102ff3efa23709455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d7227d2fdcd8a690dafc1e59be38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45880e2badde5e99e2bfdb48031e9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57ffe787593f9353b99f4166ed77d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1566660ce05b66952a702de89ae7ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f119132ae7a8f984cc47f3690a7a460460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb437e87ab8ea5f18aca32226a699e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea006101a1a39a5364fa282a9f88bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c2b5ec1430e1b54cc2a077cc7a47e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637783b3119d2ead69e4f24e4c6dff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6148b8405ee5dc011c117c7d986594465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a3fe636ba2f81c65c465b83918337466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afc4315915b307800ba4863cccee16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927999ee76cb736b33ff9dc07ad257e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251eeedaa35c33644efaa73f58ab79c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e94439d8fe854dff035f5a21a78252470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def9703a807d9f93e15f10a1d0da948471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e804ecb9f5f79317653dc3d83ac3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78446648c97b4919634f6753017582e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b1ad7cd58f5e04ec97232b4235ffc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd97265eaea08d997cf2376601d1602475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b39a756118d862ad0e1bba14396a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbe215a98cb2fae08933270ecf26db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb553d80dc2d7627b7ffcc9876ed53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46714a540ade30f3ddcca23e68002211479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27500d01a9a21fce76488a9869ef14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7574835d40594cfb89313121790dd72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d091bad73917c7c2070746dac61788e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ca4ca59be02c97de153f0db02895483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201890c17e2705b3816d684c35bdb00e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708b30c6b17e9d524c899fa85a83560485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d7bdeedd32b72b076b16ed752691c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153b8d7c833131da40ad44128b2a119487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169acfe2863d2a8eef4a9ec6b2e6ee53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba268564d9b313666d00c1886c47b24b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4ae468a1cce4ef74c297f9adb11b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dc927d059bedf83e9540a2ad6575f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14f4bcfb22f89fab3e4a0114a946df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9e9584ac2f4ce5db035704036ffa5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a634431c91948194fe1f262f1df35e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03d41e30b6aa5d0ae0a0c8afc8e0a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60000527ab93b4e4df4e07b1c68ac52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73975cace84bd1aa3651a3d2871c9626497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19249c36d88457eb18d5653a07f3f2cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ed9d628ec31e4eee7e149425fd35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a154b11a56e914d6d502586497177b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dffbc4e28af1b875f9202fd68685b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680065248171e90ac85e387dc8ada2b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb72a8fe8f3ebfacc38b3f979352371503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60b713cb44af865411c103043dd4d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41861f83259aeee7cb9e2a09b3f8203b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fbbff93d4f040a5a6892722606822506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867af9e36cfea2a1424054e1d0dad89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303effdaa087c88bd8798afcf3677cf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280813377dcc1155728640c8df745f78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dd07f272f9b59555031fec738d82d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd0055873d19eb96d91851be6fa02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752aaf1dae837793272053224df7726512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a62a374988e12874bb048f26423ff1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4921c00764bd944bc8ad8f8ab3510514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aefad0954dabe3d8647a3e4081446515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9fc96068a6a26e93879ff26735b80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d0e0be44b7bd6e044a647a6a75214517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bde7643d3017ed0c59c0196d67213518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cbd606dd152f78d68fff7d45079a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36757eb0be2b42c59a1d39da039c70ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0476bb0147e9700c1f0dc72d9ca04a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450d72d77f655e0f38834babf6f090522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21da32917545083642fe4ced4c6483523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a881c3e374c85abe589498d80f289f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6edb66cc72323a1a813e569ea4619525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906a44edef56ad30cba870990ab5787526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab7df93b507c5caf96d8e71dd1209527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef03a12d56066edfc54ff56ae563c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487de33ee459aa7230afd3224480ffc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cfc6b2da9cfd119cd8f4bd60eb1a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e0ba17740376d93b0dbf533a4ffa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3dd072d12ee0008ed28ee6843058532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c2bb6dd7a3148ee2be044f9d894f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced745a15728d666c98f103963bae1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260d4124126171bba509909cc70337f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff033b2e38067c7758d6c2a1adaf738b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43022461626d22c9a6fb5e9653e2fc35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae628e9bc4cf9f5a2455da63e1e9a325538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84ed564a12d943ac3ba84e03a9a58d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f8fe6df4adcde4704a333b1a1ec1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989c77acd0d1254d272587c7a126408541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b3bf2e6f78575c0c3c1c686ab839542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eddfa095f5d6c8fb6307d6edeb7d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59026f9d929b97afb651afbd81f344544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747fcb2b3eaf49156b519e245b11f2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b20e254211d23170284e3e4b8420ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80bc8ac8b1adfcb7927b6735b38fb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b9dfe7cb1aed136f1e030e219a54f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a926c0b1f5dd472d1e96ff28e6ee53a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72738c3093914e9b3694f8170f40be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb638cf9964cd6a128d2c922c21fcf64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bc82d8fa8c4ae49a1c9750e5f6311552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25edfbe9d9573b8f8ec23bb0bdfe91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e93295abf9b169e0bc63b39759e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9d04baa72554c7f29474ddc8a1d47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd948c41a0f1cd69f7c47007a6c030fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7d2d79753532956373b6750d4a849557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47cc1838fe513a1ab0b0e38402e186558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9a51c43c3887d51ac093cd0ab96a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046021759b59f93704ea6d92a1c8a217560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7f410d8e842726a809573759234fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b35c043ce912d22520506e0ff2d13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485950686461fb565c3eca7916f45d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cdaea6964e55f4cd3e6ecb9aa4094564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9a6f323e1fdf8d8f8b53054e44807565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de61d38104033bc87d8fc39577792b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214519c02ab9eae8e3a8db40159e042567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe6b0eaea17d5986e32adc3496b103568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c5860c8c3bbffab53a12fc8ae1b88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb7984d1199e730e80e822e5a78bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c49292d669132d08c167bfd083fa9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e7f76ddd7b2822300de2fc34005ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88d74a174341246cd44a574cdb2fdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd806a83900f03783907d58f463674e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1983be3c7748b57215d1414aa927a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80280823a2d20aa159c83169ca3fbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036ba52de09fadb54445e5b76434582577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebb7615f950aa91761efc71bc7ef4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744bac9f7c803a90d9c7cfc8d8f731e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfd7a08d7063c9b0346cf1d3c48047580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5e4cc2cb47f3793248a76a609b05c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202875d1f06c58059e8eec3ef5bbcc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f78729500382604b051b06ba0e889f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359e5862aef0a8d93942c59e983fdca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730a937d2f0946582c768c7c4b49ded585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d5016f4be966866fbe0087e673ac7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d47242a361d1fd9c1e3d981c872c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea15570ce91e3f06a4d2e2bf835659e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bee8e0c1fd198d3419009c9b34cd75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187145d18a3a3ac60d0d9836fa2c17ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f1cdfd657768b2fa17b72713e50c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eb86459fb5318183cb338d6359e54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795ad685d79c627d607f54926a588b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca296234b19410576fc2fc66f65132594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646bc540ad396407b8eb0846fdb15df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1a11412df116b920d3eb06883d22f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727c2b65893a0720dbe6b33db28b99b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf31868426c5114824ad8f73757686598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1d69a9f8ae0cb2c7a983d95ca3e26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135af9fb4b065c2604ca1e244047497600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcedfc511db8523efea53eb716fb434601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615be0c7317515e05ca8f85e38e772d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e30c493f157af66c421fb89806125603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e145f44c2fe99607fdb14717deea925604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac91bce95aa8aca8a7f765ce026723605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2fbae6251be8481b338271f1b5d84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014c455bc0c27a14b752f01641cfa02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb3ffea22d883732d9d5ee169f9ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfc399eae7e4996b4979ec02c1dc98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7deaaeacc9c3e457830a19bdee0b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8321f898cbd1752370edf5fa833ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5a99f7de3362ae0657a0e694d52e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67233a96b6f95c2570ec9e56debdbe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b39cb062b75f298ae01b2847ca48d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d984f9515783c80e9589686a4f178615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca125a236d58d6093d4c7b701d089a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0c6077398eead3f1f870adf92d822617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7968505900b4f991d9c8233781d4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76d977acf6cc7922dcabceb3ab837619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22455230a0b5d90541fd6e1f2b28c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255fcc66edd8b4f06f603e022e62a99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f20e015416756d59e8f96603c5ebf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58539302dfb360c38002f795fe791a24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb017dcc92d93f89b1070329aba1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce27f668e1de6d78819f028b08f524625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a58d22690f20c794845d7821d889626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202f55fd42ca98649c9f44e0b1244c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d5a312824d15d53839a7836620c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090382cdd28aa7fa1684a8c197e544d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcd87a7bf235d2eaa8bd49d70e7f0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d046e8b7d57d2214484de79f5285631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0332d044614304c0b83442cd29e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36dd7b86e66c01ee3ddc006a09415633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5997c42352fb00e0085f7c0c05da4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb3e225f53abbe79226493f3017c7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac45ab31dfd96984164a2beb7aa33d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed949b9811825eb57e16db9fe8d94c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e1921f7ebd2d80eb82f9292f1bba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1d94ed019f3e1ef6402f6c9c03513639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac52b7678302a7184011098fd2096b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bef2b3d85e5ac3c246c88fc8a6c04c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0d2d833afe8fea796fcdc98d07378642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de5cd74a84405465d2bde725d875ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4584fd5a048c6d119b2af4d49e00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdc7c2d402025a0358e84b82d9b67e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879091e3805cf6b5d9c62fac3966d54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05ddff20324be18cc47f6e27a1bff5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f357fa97d6e8312dc9a2c41aa4066648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7075e312ed7a9f88b641877ff415cfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4b344dacb4022075170f198b7c894650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b839e05e80061b69bde554a67213651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dc80c1f860c037779aeccadb35693652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e1487ad0b5eb592165fc76fb0259653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2871a852257cfc99530f49a950f00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f8b22e7555924d704fae64a11697f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225988b39d45bba6aaf4fb19b1dc43b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea84339a95355b6b71f19b930af445b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a4d9d6a06920edb89f764817655a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051467bb830a73c24aec6ba7af562955659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d81ad232ca0b29fe54099b76079c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc93c51e2357367a581911124981ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa55790bd71ff6bffeeac5df4dfe88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bd9ff03426e0d7593441fe1e585bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dac2277af2b08bf24191908446f8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda96adf1a8c55cae905a6dda72599e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438948d0bc8f610cd6e6ac295b4e4002666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b90e47fecdfa06402fe6ac8cdc0a09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd0b33dfcd8b4b99b67862a477ce96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6889fe5c8b3b0751a34a45c317a9f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcc7f43d76bbb1ddf5bb5b75892055670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5940da9d114b7808928c43d7920467e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518490a2ce62f0bae58a677fd1ab8bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba5493aaad3df0b4eda25e8ddb49b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c7ee00b60c43ab4219326450536d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd1860a3f7a709da4312f345f9c84d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b9ee473a360d95a3cfa19d65bc21e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971ae245ba8cc1c05df56b228830b6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285e457fa76ff8ddfb920ce0717e04d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8b171e53181c42c49d15e9d63d5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b13de8f02c42a6ef742c2d77ba19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adde3eca510aa3fc642644a3171612681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa84524f6645b0b9d62787f950ecad8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b76be1f661401e6cd3574604a4bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38276bce20e63b16af01c8e78396fe04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d1e71bd5059b23d6e4f075b8b69e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe8406c1405bc705d0e11eb17e29af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd6f2f5594cba58bd658abc41e0d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15186e1ee0e898dc5cf842679456bdac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efae521f31f7de772397059773f3e14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7da9a1af0dbf828f0cb247707a069690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d218f31309c7d4fd10ae1327621f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84b41065dedc1b813fd794c96c550c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3739d08377d59ed3a25267941b363f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f6dd1e2ee3233a5fcb77944fa6d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55261d27b9ff7f164f5e49145ee29dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b33eb102da9adcc98b2054b8dd17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33f90f50508a96e0c7833504fedd72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f599867e5b563c9f91930aa2623a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0050d008e456ad403218746b1552078699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f936665fcf22cf4bac963c3c3da187700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6d056f1899bd4ae3622520209a087701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e413e393df63fdcefe7b657d0eaabbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa814a94d52a165b808918b880c50977703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154ef07b525ff13925f3059b018f581704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ac142438d415ce68707b5497db02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc0792f7606b948590bd65a898b0f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9dd3b0a44a8a446a5df5567e1bd1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57c2f948ef5e0589cfffe6be4cb3d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612f350d7e42c1bd7b3a15a632f27fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b974fb8438a57dbbb372768e71a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00107e1e20642fd60add6197f30686e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3794b397b87631d7d825000fbfa3c61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cea6f0fbbd738d70e3bd7899a399a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5520c17b2dd1a3dc13075e673f4c77e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e5868b22468bd5aadae1279e4ed65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d8ae9395e0ffa8d2e2ae99ffe53c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ea1b66c5c57aec7dcb552eb766e74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab6da11c5179abd241bcb83a4e4add718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3a182c42d10f38bf52cc99d1cafee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf802fb57a9ad6cd22c1db8660ffb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79703d2d228c563e00cc3a520df41d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290ef31d396e7230d14467e05f92441722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d8f3dd43900d3a90ac75e70bf8a49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d4be1bdd0a8748ec59035ba84b6b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c93d6e0a635fa5241b0d534dd4131725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467192f9b9bdca3ff359099640d2e4c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c088f24a2ea3f9f0d11cd9d68ca09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2fb6a8d5c25e4054d7af5bd1c2d5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1533a0f6d6b939ec682a1a85ef6de6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fffd908372a30fbeef440f7d85457730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9861b4b1137a2a3d48908aef31d84b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dfa29c867f9de25dcdf2062a762cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f667c20571fa808ad2a0d465372ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6749183e5b837d1613e98ce09f765734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b0082dca2d466a2f08185e4752050735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d859cfd19f3e6f9b826993fae44b8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05700f8923a19d474be62d63a2288d96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddea21e563b3b2aacd92ebfb447628738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fdd1bdcd2b42fcaeca68a2793ebfb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccdefc1552e5809aba4399dfe13d45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae469cc02109d18b98aa6fe2511021741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce05f34ec506603e090f4f0c53c40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2cf50d69bf06ba58dad78a64403d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cf85a58c2d4817d78e80f71a869e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fbe958d5c4364648b2edb658eed35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ca2afd2b3fd36088452d5daac666746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c8eba982e34bca699e3bf9b2e05c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee053d32408b118a1f22913c8f3e44a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab205a730fd883172877f23fab6401c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13521f1c37536860970fc34c2ac3811e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039263ab0408191b0118281a447c7fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e887773d50b5c28cffbe36dc6f44310752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80888834b0a83f61df8c25bada2633753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d46facd8257159ce42988b9f8e75e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c30e489dbf069eaba074eaeb91e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48bb193e4a55905be686d246ac8d6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69733aae51acb6c9a35ce05792ba1ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8f997145efc32438818847b7a9309758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e00d7c2f527a222bedce5ed80ac96c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be09cfb9e9e685a0e1471d320fd12bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b6bbcb82df8baa439d4e2ed61bbb6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f83ec2252801083a4962ddccf7900762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f180f2c9e42331c71d66b30d54ea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc088695779aff6ace7e4e0efea2e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fadbd9ef7fb6023b923fca8fe69882765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e662316dc4ce44c539a29ab6c53d108766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3768f5f67e374fd3a5fc1a3c515cae767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c4ae9d7459711f7021c50bd3800e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead3feb15746400432ca9d9ed40b711769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aa137251b662e6592a8bc8c243fc1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252b8f56507e60eda65572421b13b29771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a28dc61370452d1a68c4ba824ebd0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff2259619be23b32dec364fa6b603773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b4de70e9398d0562167bb9b77816774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba30a707acdd0eb06ef114689a2c86775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5edc248bbd430b8ea5c87ba72ae65776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ef9d9f3c5d1a2098929e081cfe38777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d4c3dc046030aa4329db8a5e1004778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b70bcff20f941f06edf719296f9b1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e07134c0abeb528bf760ed5dd5474b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821206adf7b8a0417ec29f3bad14d701781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19416dbe6582391f5ce33de2afe8f10c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c43ae6c8aad8cece7fc537fc7858e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88056a900322acb0d54e2ce41255931d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf2c7816c32d37e6d656d3afd3f118785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ff8b9c8df52115e083c2bdcfd1c4b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867128dbaa11d4f594068b27d22d3785787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d2d55844c1cc52eb02297ddf02bb4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac224e11aa66affaaa6811179326f8a5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849197f4466bcf838df81b023a1b7aa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e374950a070d8598e5aca46c4a4c3a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66929f5b162e1ef9be967e661ce04f34792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fcdcad67136b54cc73b2c8be6dff3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28419b9e2c88b3309ee76b84685940794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37071a377b6c3dd42128f7f872537d3a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3808b92d8520d20a3cfb017601459a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee2f3125c8064ab89656b4c74ef67797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2338355f2cca6273b39d7b81d7c41f5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10102a98df4b6a7e1f620409225c60e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb9ecb83652f1ea3a6bf1bd8408f1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3418e3fa1a27d7237fd18b539e288801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfbb57d93de57a77284537999e5d72802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c80b68301d52c882a3f8fe0d3535b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6ba691c1c2fff3b2897411bab308b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e824b847578941b58405e8237226a5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0252250ac2d5ec583a87f75d98a0c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276dcbe0ff967d438a4d411e5c3123c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308e569865422ca6703818cddf07b92808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f1d2a64d55996c23b6e7613af384809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd12f2f710b0ab8301344fa8ebabec9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c8a6fb1fb5dea69f33d33dc64633d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf1c564db4b9bbde67c8132e7fa76c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc6fb8d7272134044a873e530d5c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee72d9fff4a91c3516c6c8061df88814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc198cdf13e928467bcc54c8efb20815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143c9afc57f967e8d25c577cee21ba3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da169504053af07f060d3018961e3d6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5e497130f4e5d82a5e0645b5234b7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95cc3ef493f3975af1749aabdb2da819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad56558e1f01270a2e8743dfa391f8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b1e9aafc1376416cabe02ea85d740821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d820e61fa30f52f862d6321e9bb31c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8862ab11ccc25f9d0a3df00903c5f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b035c7c10159916069410b8e874e2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058608b227f6873960a512cf3986d7c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9762b64a8538fa26e590e4ac5cffb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba5e1511b40c5600ed7546cdb06a3d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eb8274506176a905b59b50750044a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4739d5bf397c2a908c8a17fe0e2ac829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007681d9effa59101d85b9f6d5a9b93830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd8d6e49a50d1415060f643a711b87831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833156e30d2df4237c840b464e91d0e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d1ff2917d1a4641f8a56690ea12f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987f763fd3207090450557815ae4b8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9689df5721c018631e5b9cd43a66b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0d20b0ddeed6f4fb2e003e9db548a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86c8c6b66a570023c4cde9db8f2402837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce73c3808cabe12a18bcf5cb8f1b32838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea501a417c9e26f39e956900617ecd9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01496108fab3cd4ebad60b2cdb54dd70840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea864ac99d9f0f4cd41ed33da2a3b16841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b212229ab366fb11b5751a8cf0544f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553d968965be778b584549b638ba8a1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92392eb24ad1a7c88400abbd8ac86bca844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de92aab03e026e480e3081d0d5818be845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b8435947c4fd58785149b45b9730f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eae899d22a9b68a0506a847394794847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7135ca4c4d1be83d8ef8b1866a79f80848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991853afde8488633069aff20908bbd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c440243aadd388c3b3195998ab31974850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362adc89dd6ff075d236d391c086757f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb902cf523e47e06c52a8490bc89d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a9adb9e79219fd952ef490fd3a320853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41129caed394efdc1cacd408c4662a57854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69facf88893c561673e3af121f35951855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9072eaa7b6233c6aabae923d51910856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7de5d1c4cd3106c6c279dff518bb4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff61894a4ed43bd1fd3ceddaec4cff3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695171f593acbf3908d747d8d3764e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a25b612fb95213a1fc053f0e67b7d3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f59a761e6f4afbf42a67a9aa440d5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449bd2fb6c312066af4e182ef78dab3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f45f9225dcc84661836fe0f06f54c4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa567abd8dc7fa5f82a0ccd58b677a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dddc740ba36019cab3619fefbd2c7d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3f30832c8b91f36586a8ee9245e14866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd4f2de9398c81e309532c0dc93d95867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a8a91769e821c81fa03a1a9a5e96868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee7c68b66f862b1020e088c2b26534869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2329d4c8fe94478b8a5d4a3ad960870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a78305ee46e4b811dbd4ee407cc45871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c051bed742bf3361a2d5cff31f2b9f1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bd895af1d24b3531b298443f6057f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe313bf360710512f3c2c64067e8e46e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad709bf8debfe77687bfb0da1eddba4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4b9a68c9f4bed1dc2038ac1ed6d37876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeaac3a81fd1e3f3bc7030e8333bbc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aaa157afe7f00cc8fbcb42018f96c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40998fe249cd5df86f2a2c8378a5b5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277d6fe3b9b8e055daf629dc5bc0229880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76b844f7b6f6441d2b1035eb381deb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313148551bdeab295aae368a1babe6d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1818168a11a4159f8cc22db148a309883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b654417ecd6b8d82c2cdb4649f074f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00e1e61a36595f26c912bc1bf2bc8c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f467bfcee1c70372e180d5a314ee886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146d11d61e0dc7754fda808111077db887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6934c1c8a701e3c2519a91b5eaf22a3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13d85f314618094df4bd1679f66557889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bfbff99771ec6d7578ced30bcdf6c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc069e56cfac68a6b156e26116ec58d5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d30db1f430c0d8dca3a79d14d7c9ac892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b75bad0d9d16a947df3bdee52d4a0d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e46b1d518c5eca471f18dffb2d93c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c72c48d93642c9477cf0c6440e4a6f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af393cf467bbd1935d5f952c0428363896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7bfc02fa1a96986f0e2085197fce897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b7b43ac63ac6ade504d1d04a850d7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c221060eab280b0176bfbaac930e7f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47176ef851262b76aaf3b66125d6c6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4785c8aba04acebccfa7ddb8a2b5f7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d431b6b97a09dcc72cf449408d0e47902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919dd6188f53e251ee304489c0a545b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa79c719f34ec12dd814b137c3e28cc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082ef5c587d371702775db803e02f45905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb273ddc03e74e5cfe0489d46355a7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41e9b19197bc97554f184162ba4f62907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af266b6179d4c8a708b327eff3f67e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573cc4b3b6a3b41d0651993035b9e7b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2cf887fe310ec841c19fd49943113910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d713644efe9623cb61468b52e456911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420919805ecb10e17d43bf1a7c82640912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d9734236ed8000b1299463e68fff913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265972c7be763565a61ced2f20151e50914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca46c9d59cee408f06b3b8067f5bdc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea8405a3188da8381472c99177a52916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27047591698ec22448d35faa92bfa39917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e730f5a235a1cdbfeae59d76ac3bd8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b830ca0df846fce8b961f7208ffff9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35845c59576aeaa646463bcfab63a307920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc932359c84fd1dd3cb1d0e531f0abab921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d479c4a8b51a9657c2a7b3d00b78e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ba99049935a474eff905fba1a1b4e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb22503f520524aebec30b2b81ce82b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5b5e373d2a5064c0e12a2d2cd95b7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94b72de7fd06ebdb91c908086353c3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94179f98063c088b3cd1478f297740927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6694ffe23e20d0f6fad556385278cd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6984f2840db88b99d6e0a39ffcc020929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc2a60f53786072f1b97bc4641b842930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316cd53d90e2dbb3ad3700f2de07bcd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0e03de157678ae134a28e46bdbe9b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d58aeeb2ea5a634f62b8c7a518d143933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fbb9a5301a303e6040a1751ba694c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba622a65de7a6e27a6674b77c987f302935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005eedc59430e8d040513eafb61f15e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0b74861a99b5c0266dea458830a5b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59031473d00779db2a5321049111f7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2e544f5b6a9a4072316d53cd7c2bd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcded14c5a4471712bb34783a8ebbe940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc647ed389149db36c1efed4fbc4ae941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fea1528d68dfd5d716db3e03cff0c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15180cecd56b1ca12a619c8395f3bec9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e5512bf36f8f49ff3cf29e9e620b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb66c8808285a06f46663bbabb28bf4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2eeb829d79e07e6ca177617abfacf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1347d2757d47c034b989590de428a6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c415a212730573f45d726f88abd386948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f36c61d5070798c1b75cd3bec17f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf89e7128f1d3811bdeb2e8fc457cf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fa314b0d7058caf8202f25eb09972951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad92ef61e1cf90f70478a2f9d67fa8c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a7ec09a4c25e8ce0e44eac7cc20c4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366608c177e89cdd470bf86e5f9ec4c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9458de45aadc901b843af7a482c97ad955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0968575ec67ccf2bfd615622436d7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228b803bcc6ab9a15800ef9d814defb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76eb439898073161c8f7fba0a4aead958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f7d344e3522dfe649c0cc18e9788b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7291493033bfc87c7f8c9bc6bfa4fb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465fc7e0756b12fe39d5c102abc3ed1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c9c1a83c9d06d55a25edf408f6b6f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14469a81123961011fbfa58589ef4df6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1415a0e67163fa2d16bd2421e97e93964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c48be43e019f901b53756c0d0f0bc9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b85717dddaca5dc7881e5537fe8c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a98fb5d4409224a302fd3337ee327967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43a0d123a77e59a46529c320375127968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a58a08d5144e57fb1ec2d80c4c466969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23829578d6f4592340e4c66c92b985da970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4dfe1190372395c474cde40994af3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c084def468c3ed2136ada1ec50ad0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28b402c1ee1cdcb3825c541e8f6bf5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec81df5bfbfe0d88f6a70f0bd86edc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff162f72fd434d567e60396b96bcf9975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>