--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e7230dccf93f31962614dd1bcf80d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662e6796a4db4db8b0ee07525c035f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d43f7648567c017f8bbb5d072d4a8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d90f7c3da9367511398ea031accbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14782968c3128fe05c1e479d701df6325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b998a18501ec04fea517c5df5d7a476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3d99f0866c54ec53e68037b37e3b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9200cb959653de2067bcc44194a2348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3583622e109b3e91abf922a0c63d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2b294f9dc237e6914090466df267e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4695a119f42455072de45bb1fdfda111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b552a6f17168e27d0ebccdddf8d4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf023f35e6d692e9fd9b9545a4fb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ae8f5eb18a8b6428c2e3cfd785b4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa954120bb81e9267cc319c18acedbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725458e6e060ed229a614ba5a5a629da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b265b21968896bee2e874879a939e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431d76430686272c4a48fcd5904ecfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d17a3e3b72c5da254480adc201a15c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b794912744a847c549bfdfc0f791eaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbed7fc2a0faf0ee9a074e672a92aba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f7a39a5e647afd747deef6d123cf622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb219ce66549c615638d37608aa81123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd670cdc4734aa46504063b0e9c3d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947285755f3034c3dde97a02092852825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd162f405eae23b266460f04d00de0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af8807a2912a07ff18ffae701f818327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b474956ef611054b531f67b826ff5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ffdbd144459ace975f6670583498629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38c915ab8a2bafcb9437df55839dea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f0782075cea3f92574b1f8e390ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13521817e0310ceeefa20088d6a9e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b43c5e430e704f059801da87c740e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084c3df2df929b3597f544d543e39d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3434c5390306fedb6590fcdd53fdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ccda8062feef4b9a36b3ad4b6d01036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0375fcfcac08954e9b577f08ce744137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e7c8102f14ffc0b82bd6f710faa2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5d6b3154e2cd38a8d6780abee843c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaaa27b6e15b8e4b1adad175be398a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949e564487061b8d11e5c19b9fbc7ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ca812b9471a40265f372719fcc21f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60585f36d0e042ac4dda8cba18b490e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca731f900d4a826ddd945abc0c9c7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f19cd0d1cc73726a6e47731ab0d61945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fefa161a3963bb14444b3ee0131f6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751dd71429082461519ec9682bddea547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac377260ca1c4ef3fc3eaef0fb9f933d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f3efb01868024e2f3bf9c8228c75649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95cbb94a410f01375e9fbfcde8009850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d6a74b8994025c2bf9baa7a2f96a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388d007cdf8130a77c25b70074e912f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7eb68b09b3261ec45ef6658d0aaae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9def73f0f0ba9ed80a42d931650c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace482762565cff3db3cb3203f7d87ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ba6d3f9eb3dd985bd829495225fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d1f52feebdb8147f85ca56dbcb2f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4c87adb9a50f41f17216262f4cb2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bd5bf16b3536b0fd9ca2a09c66a1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168284621046d0848482c15ba2af9be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c141f17a8c97a7e84f24ddc6557eb3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e911baee8444eb9331146a09eb1ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ec2d6d1f6b1a58ba5683c8fdb00ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6fa6536db007dd0aa79c6cb34339164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930e9b68cdb8eeb1caa5f465e39d52965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b976c69c42e4d23520ee2354d9d1db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ba1c766a1ef91a9d171c3832c6fb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c9120c241031d8778fa59e04af28d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f68e826f6ecc90c52c1119e184fc9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa138b2f2930c7a4833947d9c6b2133370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fa80a8120bcb48054a5a007070a9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598d441e57e04e882ed7636b319fb9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ca632679b3291c6c3f843252096d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45a94dcb3b66bd35b098890648b42574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f017264baa28fd9e2ac551d83304175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c894eccbf151bf37518f5af176f6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad5baf4104908edf81d6a6d4ecc34577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622756847b41e376a11fca1d2c3e10278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8806dccf16077ad110b8687880a712979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115135dd6f828cbe3d11bfac1cbcc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04589f62e3e2ec08cfed2afeab6d746681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d673224c4b4cae4df1fe429fbf0ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a4ee8cd25ec3cb83c8a1100e4d54c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31fa5b7fa514f215f6de50647e325784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd490386fc73c262e565420732fa784985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198cf94015c2827ceef47a493007b0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b349980df417ca56c4bb39240bad88d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63680d110e717fd435589c2dc3f8757488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01148241fbfdfb9ad7e63cad73aae889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad5712990b09b3c0d16a15f868b99b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde41e090d3b0ed824a5ed2d01c9d9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9e7cfc97ae3936bae4611969cc25092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971cb28193a4350fefddf084fd95ec093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8dcf66acc567eb0b9440d589bfdf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6841384fbf8c2b740182702c599ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00695e77dcbaf928f1ae5e3f8a21f2bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb630f5059ebd533994c4ef31126e8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2c528287e699358a2232ff172c6c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5d0e5c09e1278bffd5e94d5b7237399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad8a22074b8cbe87a6cddc69087ba1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff54891468f38c27054ed80330a8c44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8540a7afd8b763e9c32e1c3be859a8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9ee9839107d85ec851ee814c0893e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370165afb0d62ec042e291615b514f32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe34828d3a348c504fd11296a230809105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd1f9dc832cf101904bec0e21beb87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f531401f3c1346b8f7384b52ccc1c5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e36fd4e36763c0902ec6aaf06f658f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd843a4e64b291222ec4978a7c2426109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600c737901c89df56e2fd4f21bd163b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177d8fa49fd2e4b04e70ef5b9f5a832111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f6da10756bef6340891582ebae083112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfb87fa3455c25cf50daec61543eda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5d66dd4b0ff5b73f65042fbd993cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331a5cfd56333b60781345c93d17091115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e0438fcea96b41434e4741ce89292116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78217207fb03dfe20b49c7a1b1f36d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5cdbc08805ade60fb8991cf01e6a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15773cd571fb15f0962cbfdbe94883da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58951452ee836d8bce1af63aafb20a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe04248499e322c30bfef166251f74f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc66eb7d1d33a3967c095676c2fc5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eb212e3d8af33ae8c4b67cd4b186b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017557264f64126aae81ce350f6008b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa204847494b3219e0f86c89027560125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215dcb0cb9103a8247094b78c36ed9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801543f5e0aedabb4e854da0c94af10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a0fa5da56bbda920ebd285dd6fa8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c684184099ee973d90109b982cc549c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b84f2815865b9579ebf8e0dc731c2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55b5ae5ec30c33f7943ac88ec468fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d547ae749fd337572e42332c23a30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df7598ddac07121bb73d7084982539133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85ed51efc30d70cb5805994c4fe672134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03436913c95d9a902a5c0d113ecac77b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa568774bc144ca9bddb00f5a628a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d6a4cbb43f4838fd1289cd6467287137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0b52ee195913a7434e4d4a398fb56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ff9f1fcc4e1bf8fc3d3c7c23506c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e923663540fe58652adc8c720234244140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275a1e7d7d9ba246e9b9ac683cf3a2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb298dcd3d6adcb5d04dab36dbcfaa3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c8fd20b91dad454cbb022adee564143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f80ffd81cdad630418ff04c46f6b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f991d39b4ad95877de7bec869325a41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668a7a685b73e23421bfce211596836146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda85b37c0e48ffe91ed0114cc9f19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a922487011b7e03f4a7748cb7b46088148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85a7fbe05dc7770a1f518518a6bd7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0017558c80d83470e08fcaa6595dbdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6b57dbd75cbb0bc3a2448480b9e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0473b4f662eb39f12ae6025f4bf9573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521df8a8f308c7bd23abc058300f4e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e7be77a3369540b6bafcd02fabf96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddb38d9996c644e28c4f623d7195b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e81e4f0188e6862c01e7b00379423156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc6972b0d2c779985c0c3ec3070c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ac495fbcbfe33c3cb84efd83ec50b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca657215509f0c443176a54af8bf176159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cb2dc75aaeca4e19b877bdba0da7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c47c4bf515cc890dc5d684c632cbba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3b65c3e4975fb03fd501895d64512162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7a59fb2020dabd9adb3c75f9aebcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe1875fafbfefa42d7dd17ac532cf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c7b29e4063044440714dc58e896cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a0436d742049bbabe662a03bd329166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc4b1a15540aa6da07ad142c825cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07969e4dd0de3f0e885942d3ca3392168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2160ddc6d6094192c0a206f18243d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41a9f6d49dd1b2ff76e945fde35c41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da59430bb2c1daa12744d028430523171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0448acab5177f1ee4be8f1611f78831172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a5c994897567020f3b2da3c8a9da4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88918202ed104865d391f0eb26e195a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f135ebf88f811c28e6caef99e3153175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e631cd1f3bfabe11260011ea2e5ca36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a72b285051100f11ba100ee3cf359177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e67acad72f4826b579a84142e3da7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce7e0da94deeaf34a69d51290b06a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb4006c64e18d45578de673c3c7956180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dc5f5859ad36c3863f387a43adce7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752737872938c0dfd50ac4251113ad6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255478fabb274ba95e3fb983d7833f85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d638d33b3a4db34234a619269928f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7eb1c0a4c03d084e91ce099d8f581185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf48e0d8d9248fc9a3e84b70bf73a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c877d88713ff8bfd0b5ddc1f513855c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46731644cf45936dd57b2d91eede83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bcb47ee88a833524585732a20665a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862924a129d7707a58c76f93eb3b3455190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9851efb539ddbe14a505c21f363e3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71459fdb5baf06642b47d7e67ba24f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee52c06b5a4eff65ae568d1f832fa83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13275c47b1e596d909cf444d111db7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cc07b68e5240ff476837a08a7d018195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a5f2cca2c4167988b9d1481432968196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d18571f996c6b77c9fc30ffc1d1e07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55667486260205c4edca452ebabb09b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b2ff2271dfb9a44a8d0693936ea8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd07895ed88c78a30a1c3e835217c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086a746f6ef33098660c3fb5269d133201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0e8efbd3887996338c374599eb31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439a6a0f2b4738a234bdb5d5c830ac5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb4ea4b41eaa88f2a60e1aa12ed92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282ed11fd2179d693a7b8766b27bb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92cd1e17ec9a8a8fdec96aecde92c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f028aac050afadc7c8b8c5e50b16f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d1b98386809f539ba82a8080408f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a36c9edbcf874f7e2f57acad7662b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22138a93d39330db34dbe1d4aeca8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b543901f8f34f3badddf7703b5d96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e707f3aec88a3eda351f4b59f6008212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bb7c773453c74ff449a4675d89e7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb17f9e1ce3da73d5022adeec518b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1bad509cf42d25bd823724464fc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a64f209e39877a1a8a4924c2b56ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a1734a1e092811a08f785dc44bb8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c344c67bd21133b41129e660a876f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294b59e6c593dfeee30780b049b1a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac482eab72a3154ac0c24ed1c517ae65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd34d9c4a1d0205515e2a43bf388b48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14084c398e0c68687f3cea60d3f73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c2c46f852cc920f71b67fa7216217223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6df462303548d5438ce2fcca5d562224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9a335a8e93553d904f06dee7761d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d9145f7697c34560de847f6592b83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a244b9446bc2275ffce707af24773b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075993f1519c5849900ae93a0eb70390228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e18c656ca00d5e82d7336d4f0ecd20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e906075846477c446e19f9da99f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafa93c9015f43140a376d8a196f984231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42821ba420af44828565f26ee34809ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211b4999f42e64e41c86923d1b86818233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09643e150b00e2b8d4ad3945ce59ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7456d062d6debb22aa1ad80bcf751f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c072eb83c2506007f1a468bb30cf3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48522f43d7f889764e6f1fecc634c65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b524551f2d76cded62d3c9b26345d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379ab0f9c44090a4c55b7b5bdfe48e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18544ddc1addf447ee120a8b2a20d446240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43f7fbfc2818c93ad5f57b0a7e4018241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6378bd511b25a0a6460251d18a1fba1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a135b2644f8bef1cbaef0a2425723d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c31eb17538a7eda86409769e947bd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a0e7c09fba46c92c1c83d1fd798f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99567acb7acba7294efbbd75fba7d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee82d5b561a434f26a42cd9a217a11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af4d168eb3ab1214f881ccce8ceab4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89042802d2241e5233df8ad2f34cc324249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1e14ba9c6a621d4b2294acae18c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962e2111ea7fee5d41f7f8d2635ce30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bf8fea22a22b8343af7114044d5e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4ce6eb38ce5b9d5f724fadc73390d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5a9501287eb775227faa8fc552def254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266972b7ed3476617101029493accffe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7702dd98be42828d25d2c407fba42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a76bbf75728c3d6ff119670f5c531257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c10696d50047dc787d5060940d8455258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46a85c18c4d1f7742e07651bfd67be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e632a5be66d3d5167644d284045cf23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850bc94a9d0fd02ccd83dc3dca1021d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a2024dcbfbf28d434a4610f267eb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d1cdf3b9287d956e9bd647acff5d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5a0000496dee3089eeb56d0419ee2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af265b6a5aeee3bab23cc81c53330aa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86dbb8a58361322f947e6f8255aac4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1074b9783a7b2b161514ee26058a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a30499f8c8cee2ec21ae6c8b02dda0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a55de54fa628560ca000393d12080269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd9cade5e2b93dc99a6f51cf851c24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10ae276a4456976bc6e0015cd1de2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae271059e9c0cf89acd8fc8678aa71a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52a7afe61f89b2be9d501e8e8d7af7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660268271012631591382c10e00baf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a0e84d0f4f601adf015425bc151cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec927b1f7bae393fc9629a4e352763276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63226f64d585d8d47d0fd964014382c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4b1cf0c6fdcb7aed864c087d367c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24d0f0d9c913ae77a0c22a9fab333e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481aab91d861f315fde675173436a10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cf5137ff10084997bc117cea6dbc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62e5343c996cee42824e079e4f8434282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c90f208af1abe38c9a92aa8237fb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632935b9d9e2aaccc457e2d844267c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e18b71c2cd05342b32ea8119d68d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89a6421f0e89cfe2a4525dcf043855286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dae24132e7e9f06a312664f7c5f2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be27514d38333a3f96bbd4324689c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab14dc5ef62432be612f6b8c612f5b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ef7fb7a4d1ec003867f441da4e66a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e8a4d96a8ce121d3640f7994bedc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba12fd9f43c6218b73ebf312e75ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abe930e294d822f14dee18a28bd6d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeae74ca7c24173cb5cb87dbc4486f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d65be842a292e4e28ed11bf8e8f38c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4619839515dbbfa92ea1bc22de40315296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864737b5eee9b8aac112530c3acc507297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d318ff0706c44b01cb83e7faa811d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c778bb0df47aece33813e770d376299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7e5c13c12e63ff689916093192497300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb4aaf1c2c587b8203429cc5324b08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6015e23f91374eed40ec7a9789daf26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9f1d1c439f80d7b0977a157d2a11c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453648fd7e300a5330ca27e2eb95a247304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319c7910e585e6365a4493f561e31a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf390320f7daa90adc463650e8cd960306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc9e4d1ee660e9e76525727525814d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876306733f8bae3184f10f1a241b9001308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c3ca61b859b5d7097e6524feb41a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec78df6bc99d0bd2f690e7258a8d17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c978373a486041106c449855cdaf481311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d1f61f2578eb714af1c3ca7680b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2addb8780a39366a3c7235bd6382dec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed798e84fdc06e3c49b6feeba502e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eab24e7f5f1bb0a43414d3e6c2132315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15dc6cf5537c25f39200f51da6b5fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed21b09ba0d5116bd68d85768d92ef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136a9b623857c0b480b9301b50b12d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefcc8fa813d49d14adaf00aa6dd87f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39c54a31bc34b454e364060f71d74c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2102afd7faa87ae2089e4138e8db5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea72ff1546a1361f1d2786d632148c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128b194017f3e54a2235a594318ec52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf613fcb20ae64b61cb0b8b0b3ca27ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59465ff0e8dc3e16ef9e0991ca19636325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92497e8e6f053bc413c3bdbf97aee698326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85b0adb2847f2f49220545fb1ff124327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5da68988c3cc04b0634e545fab324328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ccb0b8e5a5c6bee830426f19b0d45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e72bd6034ed8ab20862eab84509526330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ef365dad3c13d8497aff489cd4161331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d548cc27db192fe3ecc810c6073697332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edf32f694a051f28f7137cbcb3cd04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d46f43b51cbb92f2c40a6cd3b493334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16758c53d1fe1ddb1e04483d2295226335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19665b3c91ebdebf63853099d2d3c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0846c1373f798c41520c64b704d7747337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a2f4a0d3304339f897ed2430855e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91156e1cce6cbb5deb8ba8d8db146381339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef6cab6ffa1bee87d1961574d2b1e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a445d5526f982d08fbae397423c387c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2beae396f5287966836eb572f07af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff239b150826a12033e8bc1267077343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df2e09e626846c6601909e1a713cf5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3af73a8324108109f8abd1b816c152345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f51cffe313be67d764d8aa98473cfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b32a7c900c990f5bc77bdfe69c5d9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476df1babcbc9efc532b1320de2f6a34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d67900e525bebaa4d2ab66f1e3671a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c28897a5601b953f2a62aac3dad83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2092d13f7937255c5af913a44364ccc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3260df1fb9c92da6de1d96663123f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14ce97bd7c4466e88bc22b661ba734353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da50c3d8bf57221ebbcdea935d9f001354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017e086aef8dc1609fecb3210050413355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca97d39a8a0f6e041ee616ac865bf47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370460bddf86ba6f1370d4729b99fae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7710e9f0f9a87bbdfc91c49cd6db425358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb891bb29cecdaa75570273a6c0a5c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd818b26e2deda4c9352aeab6f9f2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee99887f3b2a2b0152d4ea54ac27ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da456b1e4004a33cbbfd7af521ed947362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8714d396800a48724448584609529363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e4fe3dc556daaa966e5543dee3225364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bbb9a841a5a3894908796c42c0d63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd61cb9281fac57a804c1431d3f3d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cde5032836a5a5e9d95a668094ab9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e68be6192e9eac7519a190ce1656e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a0b12025e2fd646e59848c5d150a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667d0d6d3b43b3646d2e8688e616a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab3d295bf4d08e545ee34ed7c77863371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e664c0a0e338c01dc006f0e747eef8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec215eb550345a0476309bf31bf2cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a6681a1b83884ed9302caa8fbc4c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9f368dafc11797852fa64fea3a7d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c6855d60002bf758044e077e4065c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281f697fa2bec5f6949b032a16fa5da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16aaeb1da3235cb767dcb5ef22ee1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551bf3034bf45afb6bf2afe4664c30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71b6d83079b5d95e16103483b80cfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3d7115770dd26df4fc5f5b8065e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eb46fb9f62dea8d2885959bcccfce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedae73df9abdc413ad24ec2011fa08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912544a561a92691f8c5ba51374b48e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13576295c72b3a29a7a849f6872a1073385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622526ba64867881232e9f21fbd1d3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c48dd110d8446c5fa68c63ccd2c3a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe46b6bb8aa6d5094c8a18a555a5fa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ccec6dbb8839e93b40f060b5adda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613abf0df78b82b3c3c98beb7548c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e0ade64af156b24cf1f15cc6879b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478d24f902aeea5e6a0d20940bcce08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6eb1ac753b9d7443c8abf9720014393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d45bba0add4a09e6422d37da654f91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd48b02b023708983c9d4ffc2a171395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cf4bcac1de436633bd327d2fa7ca3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819184b3079662644e19dadf13afbcd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef5f161cafb27593ff436f1fbd3b0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eada7f354f961d010dd0cb99897330399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532a885904d26c9617f4f49b6d0290c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d5b28ba23e37ab7e228c7ed0d17b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19559a4de7b578e448c13154e41ece42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc8b455a029f91f8599b27e13103b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92b6cde879bb3e3203dcc002283da6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368d9946691a91951400cbf45631126405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952820ac2232a62887d68d2b30ee107406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acfcce1ab228e84b605fce8bf48ade407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40751c932c6a7a2462d772f4084b4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee60d09c7f7268cef4bcd0b3122127d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c239c1752abe530fb3961232a35a214410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17383b1d4c2044d05a880e7e5fec4b50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a9658a2e1267fda8e90107d8597aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107651919a1f418a072f50436ebe47eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d31a23223d00cb573a8f441e5f235c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad3b953d3a384d1059b5bcc37228b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ac2080473938c2fb698128f43e1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c347c3cc4c5a9366ca8ae2dc51be04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e7d726faa96138091fe731092e155418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b128feee913035c12f682549b7336a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544b3b1d8850855cf38038160c580d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436f6d6eb4fc43921d0c2bb9485b717421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3122c96f4ae50590154f03b56e5ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9b9a190aff88bf55bd6a8cbf76e54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe008a6c5f277a922ebe66d92f5425a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4d46706590c7c785ac963d3315368425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6cbe8e13d2b13bf26ccaf3afd9f5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ecca9ff6ad8b0f6da7945a4ba3bc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f54de17e4547d98bd1d749a47322fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb2a2d5c46397efb56879eabe0589d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9c088c0c10372b2803c82bd10e06d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea85d1559f5e1f4112a7be4ef38ab1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5be4291ea8cc6a891cc2a7b7a1c6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a6fd98bf96893b34111f01271cea3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e629435fbcdb20b3749eeee4621e35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cd0b5345ef734143c9333514e8959435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8b12fa3c07fee4bd2499b1f089166436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ef1c853f60d89c362305401fe5ebe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b3985e712165d037104744960841438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ffc17edffe7ec04f6818c808d636e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a03ff29eb2188982031690ee0e3e50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0cd3c5188c39529206c3150f62dd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dffb815dd56044dfc74f06ccad433442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19287aca4489beeef88dd63b35ad5f30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36ad1ea2bdfe28784d7a7e0788152444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c3e9466cedf53bb8d1680db57546f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637559cb909eece23c701d8c85440d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb65272af854f5226a959c1cf3cdf7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe47cbae53cd8212c3ec8a140ac2b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216d1eb99705d4bb0a257975d06e15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc37ed61f170227429ebd51d395d69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ed2cac98be871f3dc0f1fde81c93e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5208d52727c2939c7f7afd9a469ced452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36447717dddc3b3a61f87c0d29e1b854453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055f7f40fe1db8f5054e851431ad6be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d925ab4cb0f36d4fcc837296e858ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f35d7d0b244ee2e6a77c14e5ecdb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e731a162ebb469d9144add2283a73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b6be0d180505e6dfe087f3d9242ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f25f79000b6b65ba535dc2a7bfd0d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605eeefcb3922299397a19e7508ae6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c288275016c340e6d6f7fc25e27853461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ec350f5b95e87ee46b6fd501ce68a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec6b4491106ad14e581c803c7aa36c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6c57ca9dc127c6af4b834b5050b02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a97e0aca5982fd48d914c60e4d5ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6429b821f00b56354f512dab90067a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ed6a27eab84ce8b14d3d121f3db83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2f954c506d42a922eb3b0e6a3c2e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae947cc0e4417ea66eb935c5e7905e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b403bd72a006e02924d0eea3fb1cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76105f43c82970453d3c21e4349c7a6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ebd5051c963e0b33b91d8c90da4a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0201547f4f00478baea735f108ab4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f9c26ba10d0c7e556db2166ca08a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923720193a52b4fc7b5f4e76960f0eb5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb58c41bd26a5b794396bbca4bdff25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd97148d945283fb6b56f0a3c9963b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef421e8f0ee4412baaf8b5af8c5ef5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc413a15fec2a980f3621e2b2fe37a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fa73f4bf078c44efa501aa56ca59e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf16211ddfde2dcb5c56ecc51c4414481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2029f2b80c69cb5209abb76030e47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38fd3a9eefb45850d730466548ea2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab815f3f04c44f396fb10fbad97ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ff0809906bd7a98f58ac61e3ed2bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9231db752370c367c848ef3937e591486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7552b0b732a4c261c22d637050433487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3592dd5d96eda4ee92a34938705b0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc4ea98bfe575a8f96b7cad6a376a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba2818be1e1d1163240f1982c26c8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4857e4b9037962b57c176d0ebfece491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71820ae372fdf1a8bfad3b618bfc216492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d329f782a4ef9d876dc745020a78e57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59621439b6c8db3cd17dbd9be17a32e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a5df9a4c9dfc89bd600c5ccb6437e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db84c4bf28b0bc26ce9157ff2a5ddd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedacb909bb2a9e40af00fb246240e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a05f9188c48e58cec86c7aafc11c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29e06c6c05963037b6fabe89215f05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38111798ebdc9b07e50e86c4298ef6d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c99e12bfcee58442930f754c95f3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b67629f0cded92df6e8bcadf233bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5c18b781499cd8e29bf2025433fae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df4d69864cdb7c7fb3712e6e3066fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837e8baae434f83d578693d79f740a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abc09bbf6f87f3cc5c6833d8fe5fcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de3a86f78daa5f1e90ff542397e674507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea308836c8926ef490595ceb1f8dbc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b7e15710509c864558f1a27393fd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7fe5076f3445de99fc54d7fb59e14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac32f6bd41dd221f195b646f556bd6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a19e6d720d8446337aa81ebfe7c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a21acc4a6b2081ce42f9991c96284513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544565c5145fa797ae8877d7beb37974514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f4b154d143ad4ac52294345d58c0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990835db1de530a4f025711f48e4632516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef776b4298d4656373cb95be60daf9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ccc3d72eb45fcbd3e39d0f55f40f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1a5ed302808a5e5d43a1d9035516519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe729de875d1953b05465360fc437232520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df764823488c5c08ff4bf78904ba4c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710787a9d969a56d04c9d4e59aa2aba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69edd1371f05edf7fb949b8ac6fdb8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586588fbc40f5196bc9adebba71e787c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5492e8f2817444c8d11181ae93cff6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17d6e399f2add8e9a3c053b41e5266526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d873d867cd3bc0631cba7622a0599527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6440bc1a9619274a913071bd3f6ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596a750910e895b1096cf8ea8f809f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b841d45191e00cdaa58d0c283dbefb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551e7ca0a05610b07e2a91bade16dcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474cad7e81c9117cead882e2719c5f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6739f81caa570567cb28a33f83f6f29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c6896851ebed6002585c5c7ffbeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58881d3ed4bc460e77b581de30b5b57d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffbd15aca72694a6029bb697cff98f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae166ba02450760144b2c8c78d485a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f60ad83e64b2761ed0287a21e9c26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ea7ecb1d53f99e3c7bd3d9678ab39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e32ec9ca7a9a1a3d259c9c0f51a550540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bf23716aa4fef22c727ca02e0cff1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f71d63644460a0da9f40e8f731f07b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64a02cc461a1858962bc4340cfa773543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a85e6b7153afd470a3f72fd6fff564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce310bc399ade32ecd66cd1ac422d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21a03465719a57797e04670cc78766546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e30f98d04f904ef72942ec60c39ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177cce2a48385a0c61397f8d6aa7331548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55daf43887785cb2825c744a1c1c1fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4cf1588a50cbd078b3417881b7f42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610cf1905d659dcb394a32cbff3f22a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d766479ceefd0f5b1c1cfd3d5fe6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88d6e47ced4dd1e01cc8f0b09590d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739233dde21d732b01b57c6fb320d51b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5905b14fd1840919c47cbb7ca4677555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fe4e5ee13c61e525ed917eec8d590556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c08707aecd22d972df0f193f01deb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67060e0c34f1974652a5498d940ff8f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f4153c7030e0a6a33a2d66a13d36e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79917b3615110a22c38eb3f3bbf865a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c733a0aee094ef88d104019933f60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715830c7c9b0372a1f796315e59206e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257d096ee2895275093e93c5644800563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec051b7df8aef2a21042fd759f576c4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e0e0e0efc3d67214891001071eaa5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31016731681860ed02f24fcdecb880b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53a6f98defdb7c0d1fcfee83444e45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e037b9f25a95aa178ff6f6775d8eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e94d96f882c3f725e2e4975c3616569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaed9313f4b7e3aada4c5fc5ba6707570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e878d51c1b662d9d0f8e7b947b34ecd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b320bdbf4cd207aaddd8230b690254d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee272bb6de1d066ba092120799b6f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbd3dceb597ac4e8423dbe552bb5d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968e9b59e274d715c1305e697dc83a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfbcecc22c035a191c5c63b305a337576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d8035da0def0640b0df3ac362834e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0368ec8cf6107740db082244efb28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9faba9fb26b9c8b7b72f8288209429579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ef81c27b387f69e78de381a02d0b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851437c0857f3d0c60a25af719ec441581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed621fcd56ffa6b6e74ea183caf6c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3e8e5f9499a9e72ff66e2d70421f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f2ee1d6f928a9786632f98068f1f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba09494d813c47acddf99f9596f5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcea22bfc8958351fa500dc6f3f046586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc446a6d6afd30dd218a1ff543c92027587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f030c01b88d4ab805e7ba6be5ade97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455339a703092cb99c1ea63485a57a0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c63e10aa5bc13cdeeefa19e37b334590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b55ba7cc41eed186443e8063a3020591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77512a35dd2a8f953502f3416fa1243592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd4ea346104978561e8c6e7cf5f7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611268f5e6e643831e8c02ceb8bc8e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c43078fa41cbafd88d58885725272b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9d937af577e410dfd7f6b4d9505c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29790346b4739581c9542e3e285b1693597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87312a14306b2d427b6403b2fc8f0daf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c37fb8d10d633903e547c237463fd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde5fc0b90c948eac6bfbc0ecee5b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed72c1b0a059dee3543203cb785c6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02225e7a5ff7c11ad51a144a005d0825602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded51577640aa5e527b410455f0875c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a72178c3fb1efc37d16aeeaa63b651604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d191ea79e4d39ed263199048f55cfee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57bbe6e199a93b24c7d2c2f98d075e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67dcd930131e52c0229bb48874d490607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407013c320a002aacde517f1c93ab97f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1df8ee284174607c0b08475c70765a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3e626f4193f4e06d31661bb62b21f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7467f79ee9572e2f6cea25ad42f1bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8308399508ed28a405c70cffbf8d82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e3aac7e6901aaa9ea0a43bd1651ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dd9c9b57043a0e0a5e2a012b83862614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7f6747184fe3642b00693b34103a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618908dd339e8ca1b54611b50a1a172d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473b5d3d7bbfe8628821ffb083f58c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddb852521fd787243c91102fd906ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97622b105922039f23d41ed6fb25c006619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a98d7c7d44d316c2ad38cd1dd08827620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f1233ec0186c54feb48cc19a6f26a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d47f865ecb5dd54ff317c004341bfa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b85aa32fa7fb17a009fac2c43a4823623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c460261dfbd8ec2752aaa8ee34b6b67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d591cc4967acc6c7e328fa1d12d242625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8dd8c51f0f75ec3da06048bfa81da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46b55f5ef4af9bb0bf9f99db83809d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b06d650c85c7c1ec330293cc1d17e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65794d2f6c7b60c2ad1a61733c0c9672629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69e8a6aa146ffb21fb7d7301bef121630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d411e4e5f21bbe24fb67e0b9dc6e35b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8955ec8ffb8b56d7d94b3b87865845632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef6fae7e8e072168f65e31ef4f9f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf43b641efd7cd0cb20254aecabb76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb59f72f85bc38998b2ebb73a996eb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c536d5776399b85ca537f7ec4f58ecd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7649003035d16481facb8741ad3b6e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d56e5f490784716e7c1362768c5c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e8ed8a47779461104d5110bf6f615639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b63e919ec23b6819e9d003b49bb8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d498392c0ead68ce1ee051fe15cec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3c642f77608dd096f196e00aa8533642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cf100a206aa920203d38d48e4f206643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f13793a3246632d5ce3ab6cb9706f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e599fd1f5a1ba4e1b4b6615f15b62b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7623b69d926bad2574fb92f990967e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b2feac22c4af7205c60a18a819bf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db432b19f3d39413ab3f8dc24a393e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a6e67e50f731d1b2b5c61f8d408b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99f80da74498ad9e87503a27bf0492650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fb1b8788cba867fb1a0f5a8b3598f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae19b97f5c3e284808a1d564cb143e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d0b9b7f04f6898fa52cabf0f41c7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8b7041a27ac5091095e8a41296e62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01728db8cbcaaa282ae070bf1ef4aac5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed8cb5b13de49042d282d8af76d479656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc149bba5f10c3767af57ff6904bb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913813603bf04f33d672d6a8547a5ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13d1d796417031de5c378e343989a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c2f54a4543cd3ca1e1ef5eddde523660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1601de966296eeaf03eae86962139b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f6803608ff14a41a1c7bfa51614bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab443adfc98c9a8c1fb4d7105117d48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d482a1598b59375358f7960c6a1b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07547f87d1ad8b4e02971e7ae09f441b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d1473ec98989d8237db5f8bc51f51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27ad359a0ffe9f285b39887bedcb4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b587ad3a755a727fabd5d882114bd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88761350fe07604496efda4c2bf342dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb545167f817f2b52c27efaeb9925397670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d5fd7cd5a43eacdf76e735b61b2b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec6c2b25cc4cc40258d78246194081672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535590a1de86d4c4be5f16c715f50f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82161f647eae35be55419a7974951f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f43338dd900f6eacff5cd32f31285675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8fbf90e82f06bbf592c996ec6346a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a6bc4c1a40e7ed0e41e0f183c09dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150d9e4b157146261339a09aa0b554b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b218dec73c36688fc643bdd794ec39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1223bee1df1ab04e4738048e1a70015680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843ab8c1b6a57dc98a237149d0912ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382dcc0ba232c509a30c34c5717ec73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900375bf569bed22d12b13405f87b759683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c7528c3b1c52dca32f9842791f73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbff9243f72b57dc7aecc884338011b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cb396a19fcd14b18153bcbbae5534686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fcf2ffe871b206f3fee089c13772b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164d92dd67e22bed7f74f2efff70d6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7a5b2b40572579945871415f8be4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4a14fb4421a7b96225ddf0c3656f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50338f3fc75d3fb6b344241514df9a4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee105c9f0ab1621a43c200f56defb8eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820b9c420eb1f4881a8fb1dc14133e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fdc080df40911346558b6e2a6b2dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad622420e4dd32f9d6d7f7328781a1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d322d8f17a99a6ff5007ada2b3ddca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68285d4ff922986ade06376829601f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a73d61d079bca7f4e29091bd0156698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b83a63eb961ac1633cffca73274e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba84b148cd36ed17a274f954b56ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19738c0471598f2eac2e6862d5de8b71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f10bcb06a3c74681b07c9f5eb407b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fcdb7f870044cf1df8c468022ef38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d453727565fa2021137931348cf8be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da823f7049b224630eb8259a2dc8072d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749b09537b05d8a2acad6188da5e7e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92418cbc2fe801cd508da62d8285015b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105673f468de778e74a2f631f86f18a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655280901a33370fe34ae18bdd0b37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4564988cbd4d04eb27b62303dc40872710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1a7bdb97db6f8333218462f67015711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb891eeb5269426b2f4e8a1b096c2b3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab018564f9d020feccda321f6ce55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0c5af42a62a660206d5f31d889b18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea06ebdff538d5f6a56c2c006caf00a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026d4d73416f7bf039b342c42b4d125716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdbb1e02dd8d25ef6fdf081b9c49df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b7e6649ff59ed6be816df67325422718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507bf587a97665d9b30f4b6119ef2e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66132f1841966386378b5b63558da8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cbdd81407c070f8e5f177b9ee6f7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c55119ba061263d21e399d2fab2dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecbe234ee3f681a314fa3848a02629723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a686c8983ac2e0ad57cb0ad7b071c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335ed9f12cde5d0e5a6e73501fd6868725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788a74edf78a7d2b01f803c0d436e5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534873dd5000bdd078e54a3ee59d058e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b2c85c24871f9db5fbca2c78345d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99ba6bffdde99e9d6a7d6c39e25db9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b51357186a2365edb5ecf60ead644730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501a0bc1bf4a321a5fe9314e738290f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c646641b73949aef215dba8e03c798732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3d4bfb7834201ba5a690828430458733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f79b6feded9224700b3297f6683327734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2d8e44e29f28387a6319e6195536a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584be7155f4228a60b7c045cf97114a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3024c5cae95384b13189cb9abfbe53a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f005e5f1ac3b86ef9e46a3d7ebf82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d1b3dd764225741e3807efedf8c8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb4bbfaa6a89413de52f559f482a1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdf149a03d11ae7fe2c8ead4c1a901741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effe7c0a5604ed5f3ffc7360ecea44a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ccf6be1c9fd5af26c8ab9110afcc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92986750db0284236c08690249edb4b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6657d7b8fd7747e85b88f718b4585745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d10752507a1306379651c9e2a18fd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847bd52f3d6b6d202398991d13f9c0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf8ab9b028aa50b6f89083d8ca903748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb5cfd2fc791e3d20aeede554eb40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20b827fabb7428dbd68e7f2ad97c6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae7b583d11443654d2d7f69f4707b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94702d8e85712f0fe530739fb683e74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1daa514b41b480914effb20623242753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f61c403ac41dca434e30e167e308b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bd4e7551bb55d9ba6d2db12865698755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e055542a1a86c4a5b1a0c3500f70cdd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb764946c129398fb7ace1cb7435c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e102223e348b73d76e04f7814921eaf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ab2787f15679e151d0ccd90973ae3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f834f7633f481bad648a480f5a0f6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2365e26b234eda9a06c0da922eaebde761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2f250a8adf279e4a78aef478ad838762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1dec6b7054cc932d5a32b1e13c882763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb964e6f9a9587dcbb629c3322e0e95c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871ff11521484320f581e7f652e5343765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85665d996d546bee40391a178c24ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a5f883cd7105cbaa510f1615b2425767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d438b6d75f711f7d631c47be978080768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e587f9ec141453260ed3641f0031769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652e64427c8013507ac992c2c474119770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cac5abdfea2aeddb37dc5a2d382854771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f84ac3f623e05a585406013c2dff5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833571b24cce6436f09a86b5d2b41d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498310b4d2061b84af1a0fbdf67cbd7d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092f8e2d52cdbf00f1096ee9ebb72ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accf70b7819cf3bdac24ce197d0ae5c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a0ab8993e036c00eb6c969e0b0657777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33af4258a2b0507e783e220b70cff4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eef95bcf8f19476213d7c0e09bfa01779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185225c0d26fc961a129adfe62181dda780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a269168c7260fb2aa47efdc8dc48f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e26a4817997a005ff84d0e1cf0c1d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3df09e6efb7e0532d4b3c8721e7c56783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063093a29ee1c15a04e8f126f7879f3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f34464bde112edfbedca77041bb7a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b44bd3ac84630932e40d7325daa6fb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83032228ecb89df44ea11a688ac0b22f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867209e640be0e304a34adacb918979788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4d14542deb5be8868fea06151664789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bd4699b0a5831b80f17190a9c09c7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1999671b530e0f8d457b5398a0a6e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d71c802bfb2d63c3a91af6ea51a847792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4493f63b5fde230764746bdf0f875793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380789f66891c5605159a1ea6fb55c6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254f0acdbb5fad7db817763ac100884795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8792d05497cc75df9672a72b1d5e6a5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4431b2531487c4cadc133b4ff0bc7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e1a01589f5dd478f774598e038c7c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde12e9916db80d8195f260b5f2ff0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb806dca7955efe8b642e3efb56cf9b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87a2bcbcb6c01302e0e9692ea8baf4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa48bdb6bd3ebe258658491f701527a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f17938428b0f49399bfe1c9c633ccd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8e48b871059e1891407ff75b82280804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad198350b9695f6e4d7e0c0305e2c43e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5471e5715e67e69f8fa18540a4e70b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f9247d2b1db6dfb768a8ed210d91f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd72dafc46a1d9c5ddf6d6cf003431808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ba89a053e03a796652acfecf759c2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0dfb34586f2f18e827fc2b995f36b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb837ecc5693b14f3f6e3b2485d79811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1503860a348de49980b809cdb55b1a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c30c836e67868da0d61e2da6388d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75249012d090582a5eb3c20df50c1ec814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41063810cc98adc619ecbe50c25ea8a7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cc3f520c1b8903ce628fd03285e38816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988fb349c2e56b7079c5551f94ede9e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff66c9a70549bb3293a2a25bd4a9367818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2acea815af6b292367ca2d20b807b7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9c102ad5d4519602b0d18f2427c59820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8a8d19344dd564c2bc3a8e0c843a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4925de88c077612b018f185f004e489822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60f22ca5834e19fa70a81e80be0f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557255343807c795e6fbefdb041e87ea824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a6886fc224eeb8abe7fe80eda3dba825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c84965980348e76beb76bb50dc7f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451672b6ebfae166f863e96622509ed827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d8b18002cdc1e31ee64eaf57578d5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939b00d7499757f04172b7121aef45a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda949129fa4ee29ff378f6b858592830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5bd3d791cbc1293a7631bca327bbc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a917ff130f64638559d1e1c6dc1ff7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aa9e33c0e80457de3e0e6f29af9c9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614acb815b6706f03c9ff66751ec08b8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d938a9c035190c81c02e057ea30cdbe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857e6ccdda58cab77a3f367371d105836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ab099c0367c8b2ddb92a24dbc7e05837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b03e4d8ab394ba2b1c23d9c6b46ff1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928868d24456b410ae57a408d22d182839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660306f14c5fd5db0454b9ee3ac3cb1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcf1691ebc33501298990c0f2849b9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb011cfcb49f126cc979c431aa7ca4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7822683bc62a2ebb816b6ad1851da6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f21f3b2ca86637b80b815aa64c357844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e57338090c83fff11fae84a3dccf8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e119c1d04bc1b9be9eaddbef0c94846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db61098dbd8dccf9f926973f8d2e421847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3053b9547dccd57c69c08c02139b8ee848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11314cb82f10fa358c9f5c813e7168e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8914ced67b94aacc9f968aeac23cd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53815b094a29008a8d26c661c8106637851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5664f3e7e00de7aa9a02942b5dede8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2caeb132ed1ddcd4dc3d2697ac04853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a6b7c7f945677807fca58be577010854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20eef9dd2aedb645f38f08347356a3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716cf2a73e3b255e900a40922880974856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65262ff3a6b9a3fc33d26f7ee280ddd1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecf16e3f090d51cbd163e70cd42321858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd30df553e33fca8871597feda15ef7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee407fa37c4966795ed01b3317e1653860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6940cc3599b373d55a831d02006e2b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294c95f8556f373141ef3ae88187a41862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c951527274306837e971d4fcec6cd0a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71384b6c83f6394038e3b9498a642ca2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d0a27c792caaf894aafb4f6cff942865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f3a52e16634962dcfc75a0e5c80e7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797b04fb27dd30daab5b8d5b906207e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc381f068500944cc4c999e221b4398868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8be4e56a7ed5999b72f21f4010322869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3e78d73fc6ae6c9795cabf113d19b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73bf7eb23f6b7e8b7584e3ad4fb103871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a58f2b0a40ad0854d24436ac582d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccc1ec66f8771c385c645a83fd4ada873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49545a85175877488d3ba29b97749f81874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0f266f1fecd00f5f5f140607d7fa9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d2e8edfd347e9e5efd3ac74b0dfae876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3723e81d50538d9aa26e5d51a793b9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb59928515f75c1ca17f466aa7cf54878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d4d262c4f0085177bd73fa7e3d841879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a67d6ca72d834040221ee2966c1191880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54095aeec46ef1e82983c3a6bffe1fa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892a0c3bfab6f8f28e6e0609f5f11b1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeced6ae726edd1eeea844b26c0c6dd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80751ffcab7ffb7a9b23cfdde30e4c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f90332210b8bcde0581a32a3809ff885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701903f06c0f78818f652913a1eca419886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411f248cd844c294cfb10b239506467887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822139308c9de12aa940223351c41b64888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85042a2cc7201dbece6e5e7c0116b3d5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88aeb096efb9dba4ab9428de6e778890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f07dfcf3f97c260c87459c26ad6477891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d65ca4d13d030ab5a7d7585aa6d638892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c7ca3c32b273af6d9c9d99b265347893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f2855dd9fd30b6b73ccd10ece589894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48111a7acbaab9b34d402dc5b6c342c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b056e07ba83f2979db0352d9c720d3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc1ffe091b1e6babf211b6c83a9bf0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df8b503d1801d26451fb98263d99a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9072138445e4035360864ffe94acd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62055906c52f3aaab22e66382e70e8d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535698bfbb018df867b7e1fd5cf9810c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc868221c21baa97d7bf24a583e69b6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8c41068f8cd2509772187f2107381903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba95251f641031005144f5dec4077fc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2b153a0c4cc9fe4ed8dac5763a1f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095838b9275eff39c977bbf6da6cbd8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d8d2f42710dffb95057cfbcae8ea2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172449dfd157d1445c69a4fa8a01af908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f46fdb917888d086306391fa748b2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f19fad4fdf1cb895979802e11e74910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7eb7df48bc29e01bdb2680c205ebf0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c076c8640c52b226c2c48d47ae362c3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc90a2bb37a07eac47d75b3d85328dd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9baa771e5587c6becf205e3d16167c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0228ab0deee1ed2e6f2e8841d6fb803915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876582a300b4b77ff810b510c7a23aa916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3fe886ed2ca46ea42ae714a3f4159917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a229238ada8436daff41c021ae655918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93491c3ad370713c2f42cb4d05500e20919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3481c515aa63a3918146c992e9a414920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6e23b244703c508e7320bf0525ba1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099259066cc664ec72c65fd1cf10b521922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b50f74830f053b40a5756d08323f6d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928709c0c6ead8c47a6f7051cec62e9c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d0949a056f75235729c7afd8ba51f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db8a280c1d159672d78e027a4e439926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f77a33536e59b05b9878164101a3d6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfa9f1df9a83669101a809fb3470db928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000bd097eb6caaf05fc6ca9ec74f5a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a7a02854e876a0d82692a839d2096930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06993d502255cfed69fef8f91ecf256c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03564da0775223451d35d29f4db0895932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ff813d1a1499af417e31cb7a70e0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4551da2b12ea52a74e9dc4bd293444934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1de79ee5b95bf62ef0762ff9953f99935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ba2e448afaa705391699d8c416fa0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a27a91b1c8a95d07e6789860b12b2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0b008d333cb2bf162c07068868ed4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38575354c52a6c7104f7c89eb1b0e970939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f09ed244fee5f4f6c94689fea33c1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a214df9f997f2b0ae6f72ad792507941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab6bd97350b4d6f04a563ddbc1f6d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7cd2e134f3141fab50acd8364072c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952d3a7edff793262c616e3f67400a2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb13ec01aeccb230749f548e6263cd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6dfa73f6d8f1d07619aa4c166baa9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c076747e49b869333aecdc874b9f5d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7050aef181e853c2b323a7ddb215aa7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71588958d89e1726a528f6ac45d6f54c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c267cca01f54aa78940dd2e4d2bea950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4754c3c0483d96ed52575409d91a7e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ad0e1b1f1fbe7337c132fad1cddd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7cd4facf5fa20d528b28672d73909953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e820a65b3ca6b7ff48fbaf63126a994954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b97604781dcf26a2e0c3b71ddfa61d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e9bd01d3c0e508f3fdb52d108ba1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c612e13ed1b5dc1ad34bb4e19cfe1e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209477c6e5e0c200862b28e08b783a9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdae327a8192d5528020186df83727959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a13065244a6b725ea5d0e01da5123960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ad6f5ed7198a07cb3f9c8e49468dd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8337107bdee81870a8dc0deba07b005962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747748d7371f99b93686e642c37b4d4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe04d6d69cb3a14ea336230c93067964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d67ac841aa874eeee43d550ea16f06965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a6b3991b8f4defd088192c3d1d58966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c2a1c6774e5d271e2286435ac3324967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a12a48f5e976f2812dfc2e8add1ca6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e511a0b2bf171c5941738bff3edc4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f0a8f30bd9dcd03eaeb47d2472f40970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df47d071d91bad17b156b73eeb6aa84971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c22ee3f4742b6a54332dd49c4b688d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb39ac2dc329081110420980cb63b48973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2640d9203b65bbcab1ae6534c56d12974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef91f08bcf1e7e47b3f9a711a3e04a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fb7ba82601d8534e4df6c0fb068e3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4c8c08eae77742e8409f3400f3b7977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993b5faa176f865d0349d28e77034511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa136795ab7d943a355a3d90ca216e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da26a95c2f48c3114bb119a70a680093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf63bac5ae5d2c121805fa806085a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c961c5a3f83165464de5508d609e9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f59bab2e5e291e3aaff25b3466f06a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352478f5ca9e7ee740249568a5399e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3579897ea9e1cbae09c5f1afef56e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9460c44bad316deb7c1b721e337dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40988efa417e26cc3e83692dd6b84110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae7a1512cee2b976ebc37e9b37aaa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31c534d65dd370df03a868e635ac9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cfb86bd15bc2575aae17fbb81b9aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83062948a51ecb1b0e842f532d087414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c07c85427dcf53ead0c539ab493d6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99694b392eded3f6c64449dd35360e4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf9bbdec3d11b494053013ea55f4c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad777cefcf7fa903ab654029c4c178318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989fff1a05ff5257aaeebbadd2ee15919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb6e4f0b349150ffa21c9f4102829d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8d4ecaff222c374260c39374576e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce310e8945a5cfb8d7c4b28b1b16e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7ff8f65491d312f3d770a406a4ab323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048f511af28c80837487f14edc6da3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b2be4f9487f05ecea445edb6fbf8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858192f6768aba02bf58851f310038a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07d121b60ada8f4d6a5d767c2ffd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fa49b4428581a5c96e613e9ffe3dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82626d3b0037511182d6f225744d68029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149b7518e31044e116d99f2dba4e5c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad024419e9e75985f8f1fd5ee8de33b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8322e98429cbaee89fff8833459f01632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e622017bbbf93c336072b3c5875c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a5eea1bfdab14dd850e949dbfb5ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18ec87bf58278d62f28700cacc934f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7abccab65616844ca727cb049dfc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94861e1a636c9c5b73ee884bcf51e35a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7743c566ff329a15864a3e603e2ae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc13e5204b40a52173200219a86e8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246e8874fd6c2bf4586f78346248c2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e510624f904940f64cd8569a56d6cd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17d117cb10c95aa869f309cf8d6f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adc452fc77a3d195e6668a4f4f79e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17b7cd80459d72d055b28c003faee344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9b55da877fbecad434aeaca4a34c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51bedbd77cb6ca4e32fab0fe55eb5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76257e69ac1b08964593c5ad5835e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f35091606c80154c9afdae061eb62148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c3e86d854dbe70ad492813192ba0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703749070b0602380e30d5379f1359550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a8f395d2f424918ece2067c0c5d5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a141f39b012745d772b347f8e34adff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae017c7eb584da348e5839c221e5567f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02bb0df5f5c9ba5f0354814090354454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8bc106331e46810457cfbabe28d9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aeb6ef0ca961eb726a368cd446ce356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666b941caee1234ebb78d06a1e9b89957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9073d7187f7025e203c7e34afe187f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68be4092cd9aedfeeaf0b15358950559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f6319274319c8521e24391c46ca8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a4d74a4a5bea638c28124e951a71061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a782fc919eb960bb3fa62b79a36d1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a9dc8d8bec99b7f9c956192b385d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1021124e94e6e4a49e7d6611cb810bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d39aaffe2248f0f89a8990d97b3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018991640a5692d5a67e2b001f53499166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee20307dfcb8105b1c68e3941ba08df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4411ccd979816ef8e0f6027fc517e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36473fe2558b8a406b03edaae360aea969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a813d73cd6010a5f25d937287640970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582521bd19fe01f321144369ae8e6e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaf52b7dc2fc4ed4326448a524330172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08dcc123da73ec3d2123d3b4244eca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568379ed27e670eeecae5d24195a71ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8745f379655ff4bf2f84bfe70e3f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded1bb65a820991aa8c0c142d45c9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777ae8b62d49d255c2e8fe7a318572377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ba253e76cc000a880d9ae26035d1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f1e255d87affeeb02b591de2e0fcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd348e148db0f7a1beab03feaccb721480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f1420daa194b8dd00e11a9632e5cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d88db374c607d2a70413db117a6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdf1a9e24589700028032a4f2ff05f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37825bb00c6d9d18a68236aebdf00db984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5c528248addb41ec04326c6f4f12885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f23fcfb37c29f6b9e0c9c53ae72d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366e6d9528bb972f740cd01040ff5af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f23e21f140482e41aa5f17ea46cd6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8dfae8dff80cded00db8d69b4aa9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893123db6df8c4abb287e75d6d836fc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be8ba7a86d0e85fcbb371b6f8193f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa137879602b624dc0522acc32b6cc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573bcccba7690d4ee34c50c6e4d666193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fd7e70afc7a21abf0373fa4d8b96d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acfbf9e7244fb5bafe8f7f3451f8a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce43a58e53dea6716de34061c9e61e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5b282544b2b1e7cb4d78b17203a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567ec0c132e7313099fadcf2d44e5b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ec31c69057bd9b5418e6ebc4b64a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0fce806fd87b8b4935e7de8393f7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71004bdd6658fc8acfb1b4b7e25ea77c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b24190c55e1b79bdeb59f395c9b54c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a735456b8deb84e49328b9e58247236103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d24a4010186fb224a65420009ffbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c282af8314d9e04d71f38cea01369105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c8dd874768634e16b1f6b2708771106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e31e9dc379d475292c494d5b2f791107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc138b38399c814d6cc0a769ed955b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdcc412f61513a982561bdb31b2db3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9e961343f7db5487749516e52e97c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbae79e47f45b5ab5d18a56dc609683111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062c53876f530ba6d4d08488f49470d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e334618467a1b3715505a21fc0202113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a4b4b0e62c1b092e93271d6a2abb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c80e3af55bfd1a3fdae3eb8c57997d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95675c279813601d1db58dc7b738a831116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae1578c606a22bc6a5a64e6c89b0f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426c41533246b48e9bedb0f9f0e9cf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b265f87a2c0b53ca56c0fb2c3410a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30b5fb5f65d535bf7411231c614984120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead321ee7834938bf4dd57551312d830121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649588fa245dd7844918949cccafa46c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc3bdd2a240abd803b4371740b36f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea50c068fc5cb7f6a1611116880a85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45d8798ebaa0490b284065b970887b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee89bb5387af515ed5fd2916be75a5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf4e3d5515be21a0450657d94fd3e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d61f6120bcf42d9646fdf61d28155128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbcbafb71fcf851c2c963eb57d134c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3e95ee4afd2cf7cd326aaca485460130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4f94071932b5cc2fe99c972733f1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093950852f92295a428c682047bfa04c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2528a971e5c41609f3e2e12f96e850133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce6b70ea52ff5da936fe3ddb547454134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95696c12894cfa577f664610d9429f0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f8bc60fdff8913064e7933cb5c36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f639d0f07e69d56f424a7c2d237316a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea9328c8438f28bbe98a11b6b73b9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b183f774e1dc3fbde71c1d7ff3b8e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b90e0172b465af003641a36d1ffb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59a90dc519fe212e1bc20935503101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fe6841752ff8d350ed2a6335ed4b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e25f85d1b87e97f66b68f659cddd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef17e19422a06403462962221074c38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42cc178db342469b65fc40ac87b22b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831849d25cffd2ea45cbb5f32ab3c3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc258988640bdd7d2fbb7b328f1f314f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5a36d411816a00167180f6772627a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eed2dd11a801aa2f7fbb0d1ebfa58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0ad41a948edcfeab215b4460aa945150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67d08c349ce4481905562424824983151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008944925dc9968e2e040eb4c68d7b10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed514a56cc1de19fb4a22877c1b76ee6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a091c5e12707a0e283b68cce6f264a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a79b627b49f257267b9e7ca993cc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f028d9f73eaa32a51256850d61f22a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62680858fd94aa542d5084dbe4cfdc9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9225ce68358e89d660086f2a8699b87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048af085a37073d61d5a52b8eaf90a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6d0ffe1c4c3ed785d793ca0eff6e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479967bb4f2807575c54cf712988e02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd215e68e27e0569eae22dea006f42c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2bbf0fc348956ed70cf9c7df70ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ece91d8dfd2c8ac4e3713b95eefab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4922a9127dfea2737b41d7992853b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a72709adcaf844da1667817ccfd829166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ed5ab9c3f9758ca8fbba45d070139167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca8cd5cbc10fc4af77f8545f75b517168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ed4186a635ca0969e6fcc11cf8653169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba5b1167cf98c04b16eeeb1d58416c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3ef7114973f8e3c43ae4e0e1ef761171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451b44f5f1d1bf7abd075e345f56c81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408336a76faffb4a2ecf168150b02974173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44defd4a2c18b7ec65424fab06c8019174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463970868ea636088e7a03d74712147175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299f8d42c92c702ab29c658c11f36c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d210d7ad45b86c00779e428d1637d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef8bb109324c141664c95c1ef0bbc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd4d5ee4965c38efc0c5d44d252f32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a412abb3bf6e0346e6f435dc68990f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aaf735fea2c6553403408d6a893be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba942aea4d1ffd21cf2885b6f67d99f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36dacbdf3bd7aaa010ead23f345148183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e46aa0a371d118cafd77acbb61920d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc991de4e30cfdf37326215dff8b15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7f1acd95c603a6fffdd8dc112abf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8e999f3c349008cfd82434a884de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812f5908c6e14917463c27bf8d0e8ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907fdbbe908c4f8951e619510247ef0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580fd07ccbfffc9641ddc9591c1c590190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136a975dc8fcf43eba4c7fba8cabffc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad65d3baf17f25aa113c61e81a0eae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619fbc07823c101f87d3ca6eda8047a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee890dd174ea7779ee6b0a43efaab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0bc80b58865d00ed705a09849e46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c870cafe6430ae2c1637962746b243196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa65482151f4b7d361bd61d11796bbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed554df036c4faf903b1fd599d90d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927faaf4ce11da7430946ac26dbc2b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe133cce227b8ed34451eda68c1f200b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e5f2e6a0b26840f5fb0d5685034c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835531c45a32e610f7af354ee782265c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cd3316eb82bcc7f4e53ece01f66c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe32e3cb08675cb23beaaa4a74db1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9227d06426971ac4dcc9df4a2042e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d59afb9c332e307ff0e47d405d1d34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c60d6bcf0bf7b24058026e7dbce44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31795af1ba7d61c09352a2ceb9d77ec2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02da91e2b2842350b3063ba8bda44a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d65123702128b00d1fb1c62070152210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7930412962390c5a35a11277e13147c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054af9fd544de231365f0dc1bb78c0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa2a74fbe2fa2408c2527a7fd0943213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a03d88342d038d222716bc5e47c7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473aa37e5974da02c314de71a7eb256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e3048077dec24e5a1244ef9216893216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47451b7e1bb2a56f405c6e150f0a0b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2001c8f2a7b42a8b5fe42c2db9600218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8415e9eb31f164241b0c15d656e36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9e518baef5f826dfe8ea9975dc68b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed26bfd37028505b42ab119262f492221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860b54b86ae3cf040fbf3180c57762f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60912fba7f695cf2e986e9befbdfe8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c76edbe961ed28e760780b41a3ab3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3727e0beb8ae7b737353c0dea3e972e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d30be56f05917d85060b32d9db4f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bcc3786b83b8efc6fa98b6e29c494227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb791e4b5e6b7ec7d520f5514d53cbbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217a277cab368e6af9ac290b41dddc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664542bdebd57f2c7cf71c7b56c96be5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94a617b376bddd1a58e5b600743e1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213e23e2b698da220df04786863a8bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10f74990471a0bb85f70dc5d5e7b52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0168882bef873db347b0afba856e3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451270b8fb65bbf027226a7c8a466393235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c302f1c0e649a15d239c1325b6d48e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be501c2a541ec88c6322b8bd971ac1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b6bb48dbdb9388150686a16d843ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6f316194ac64f85346263ea81956239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7a3d6e3a7d0dc57ce067ee8e505b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4ec28a4c24dcd0bce4b7bd8c8331e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbead9cd45d3bf7084705e40ad0c4339242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04b2b89bd727d979d4369224117d8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4707a7b5f0c06492b9731fbcb2749ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0b4e089f383045d38dd3fc12ee5af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028693a325cd8ad3a99cc6f3e13a49e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818f75e689f6e2877a923768ea3865247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4b89c79a928a558848a750b80911f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b69de9ed64965ae102d0797be43fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a54444e9e0385f13231fab628f9ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a577d474fbd499e20dc38b6dd56181e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda81c4b88ccd5929c58f0c875110ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee654a5ac34fa8feee136c558233b3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21912f06ddb76b6dba5efcc916f19a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2936643e28e0d0c343b5f288e9a945255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74862f33aec3544fc16b0816f1ffe01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81df37e995c3cf9a6fad6e101c0259257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680b6f827ce818a4588cf7e6594bf10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b4c756a0a74c2202dfe5698172d84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d18f199f176ac243b2902bc00685f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310a2186e511d6c5615c4ed5b45cec9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d04f21f75bd7bf4060a062762a188262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43352f2972220fa726fa1ae36394c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad807e7bddfcdf25df68bb93db23c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ebe8369d33a9ebe0cde66ad646742265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc68857e44fc8708586ead87879006266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf8fd5c48d0f476dfd41d2953fcad1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424ac2cdf2be963de6412aaa27cb900268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a93621faae23534aa4e7b139aa71bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9754cd792abc5bf7d5cca165db37c8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e59e569986182d810d243dca63cd0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897a7b64708e3f2e9d476277fba4920272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227e01d964f81fb1dad39d0251a2da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f7b6c18a77f1906d7cd96a20cac2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf78ae70e3eee62be4979d39dc1d73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545848d7becb448d294ef4d309c023276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac6efab792ce8a2b0d29c83e779a95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd50f42f3d7bdc93bfd41456e546e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a792f744ce35c569688aea4b9ecda5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f2ba4e37b1312304b7fc2a9c1a1d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0e0ebb672c820a3f948333bcb03d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3665de31f9f02cbe57c2f9e31db00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0d47e3c39da5574f19556b309aa3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50041c736ef7f7c02ef89f6e647d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7fa3dcc3cbd5400db87e3fcc03e9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbee5b420d95d24c55ca605b2436e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549337c3b440f47d99734ccf43c15d62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133badfa9cbc2039f8f3bb0d02eee3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8802ee174423c1c15c629005bb4dd5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ff06dbff02846b0305a81d24a8ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb15a0fb9c5d60c7e8999cca3a40eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a356ffea4e705dba62193a45f7caca8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e42651e26ea4227e2e4a970e158f9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec728941c1aacca2804b3a77d63c5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d71571e6f680596c905361595074295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd6e74097b729e78284794239f840b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38027db07edb53c798a75212a58c92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ad3a55b100da82a60abdca4fa24e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524473352099f7ddbc701e0a845eb4c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268b36701208cf1600f1586eef816a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13f3fb2ab7bc4f0b57596d42dd0efc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98169ec3ffce1ac770056f2cd3b013302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba06df731ef791d7f3fccb4b933007303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe49ad41dc8378b0a35188e7f3e077304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1372d8852e00c0afca4cdcb59bfdb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faa190457677cfc346955c74418290306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb962999b8af43eaf7e52c891353b79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad2529aa282d0f01231622593682c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1015499721f1f7c51c5cb5b29f5135309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb2aeaa3e3d719ab5688990a88f0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0eb8800eb2937c575d162fcb93935311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e82a5deb90a511fdcb6c4a371e144312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b4b53c35b2bc05bc9d2174738dee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7486075aed4eec0c2d8a79bcc8c4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a87196b82d0c2a98a4e6b0fca98f41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a71bb538ca4b9676fbf5b49608043d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f911456f0d48e1ee6c06ef3528b9a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e965ef0e7bf88e077a239b4d8af2cfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a642f64f429082067fe24c39718b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbde477fd3e020f0f917ece26e6285b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc45fb3bd46bf8549f71c4fe0f03d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ca3f4e674e8e364290837e6f391d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd60697aeafe7ff17cbddbca1fd16b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f1cd7674cfaae48b7abc5e30e3ee3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015aeaa8b959a1e8029417a3a4a79c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8083e45bba134e6538788e95885785326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d04858af72032edd01dd0aee737e40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2331dd5f5e7cc64afe7112f08ddf213328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1f2c1f1ec29bb4a02b9fbae6b42a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd1a625af172958182601fd571bd58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547da2f689c2cb7e7a62786a5262fc14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86a05cab2f1d53ecf830fc0f8b2b76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ea749f27b9d110b9e5c39f535d59e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506267684091181e49d6b6b22025540334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b1424fa3bb9455e7440a23f8cd0a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aa5592c5b29a60b019c13c0a49678336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b234802597765b52b6f77a25b95389337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dada7f2d06ec0a20e8c0804a9425f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673291e54f03bb4343d10eba2696488339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ecc01a98a4da826b137841e3798b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17c793e78bf4f201a2059f5a937e26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483dc3748628c1f0cf5eada1afec9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de0380ee50aacfe9dace3439337f95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106c7c28eca996faf192a4c7535a512344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2bb0c35f35f74febabd6d9513af26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f605c1397eaf428854c136529909e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273bc737fa34015e2fd5aac536a65cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c22e265f6baef27270c985ae088d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472de157c999c26a9fbd35a1a2036d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad04fb6792faef38c9a498d29edb0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623b6bc3a8374c9502fc6829cb4e049351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66e914db5566ef2fa87d60bd2a6f8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604caf592a68d6e84223a42ccfa99d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab08df212e44881475ad46aa7cde1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47f5dbf1cfa854f5b7817ab84db92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef257131e8b2bf1b2eefea9de07f0b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f4d601c33dde3c27781b96e1da5d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b58d77893e4a77365d1ac9dc69253358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da7bf7634045cbb8ada9095db0bfc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0dd8e466bb4365751ad2bdd71d2c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f0ae09ad2c4828644a763c7c17ec8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c358dcd1be4a2ebaa84de01688022362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7807e1de757fb3c7c8649f82b037e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71423b7cc25ce1704ca229d5d88b6b39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d9f999d025c7828c3ff4611dc6c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0861a8850ad3261ab32d037a8bdfdcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342e0c86ccb40fb85443c6e4e2f747c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276b1a225f41a14442c6783d0c75975368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c0538f85b594c653b2800b6b64e4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4824e530ebad22c5f5d8696ab7407e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f3567df996aa26953f3bf1dae92b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25553b65847c1038aad85ab85e5736372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee47b06edc88cbb213d4afcc0daab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab404f5ba1860162eb6c8258441ba63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d2518f13ea285a99e18e691af9bb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f8db71a1f51bc59c0a0f209dbfc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aac17af106e5849a11b0028e100a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d6082fffcc34f268866b6dcc5bcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cd831f43bcf8489213a0c5fed1aa4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c90b9aab0cd66dd4b0c2defc5fb71e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbfd38c5a0d288520cf9eeece4998c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617855affa2faffb3cf4868fcbbaa248382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4c041c85288a4ce14caee461d415383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4f604ce441f15b3444fb1b3b00e8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94be82f80c174903fc028d5ab55293b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420005ca61a5830f1040af5d027a045386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0b5ce126889a51f4e68bbae12beab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ff6022c879d084b3f56940f168a59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d16fdf86c1c87d6c28f3a946202f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122a962d367fe8cd57d137afd1ca9d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e963d583319ea22b3613ef95c5575f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe9d24a4081cbae919f19a1f717b48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286452dc2a11ed948f6706f0e81d8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7367d90649cd8d9fb89f1134cd922e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a4f5a04e2b50cdf368322d05d4459395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ac1e9943824a08f995f1a1b89b168396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f2676da1072de9bfcfdab570bd1b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123fe128d7cf14372c4470fc0107284398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf5d41fbc5d07e7d198c9c36f3e77a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a907d2ad48088fc1295ecdf749be0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923561a9a601bd3fe0fee0189287031401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1600f0bb9ef1bf0a7602fc51d6a3d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cead7a35a70aea2fe7673f98769e9bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918917f74e15bf1fb9bef5ffe281b9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276152bac81249971fa60dd5e1b5c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004aacf3658cec42e9797ee4e7be764406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde67842e13fdbbdbf50ac5f314461a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc55161817c38cd94509c0c60e6fe30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4eaaa456757d8e30f2e52a2d25f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c82633a3d3de209673526d1e369d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b410df6f0701912af14e23aa202a0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d5c847cb86b7916021c3f3f17c43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987eb4a0354e0a3e33a4a09564ddfc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337fb0bcad61eddc94d6025b4e37cef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb174f783e87adc296ff4649e626e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0b9c4b5e25389317643da8400b06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96751d4aa0409e19d5732b5b861dcc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c061d940a3305435cd2c574a0b026418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e850133919f4880682a8b77694c00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d0f8bd9b109f158cab858a97cad9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b0e15f5e5c1af4434823db0893e40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609aefaae3b7576aa3cac330d91917422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763a1a71e2471fdf5f51d69e95d5da6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7104d2d0075fd719bbfb3d17f86690a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87df96b8d32665b98d30b84a0f0bdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f850a98d0a59743f59e4849d5be0468426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e69fc5b0cc25a0e8456bfee06fa79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7702bebe28cbdf226576b13f73b756428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd636505bce941fa766678df4aafb26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb966bdf11ba8cb4d7ac8806a94bf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d90ab7d7021ef701308a4d7444e079431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf0c559647e7c27c6a2f6a0c171ba6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e3a27069afc892017bdfa35b88164433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf7459c10fda5d99533a67cd0f628434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967514673b23b354cba9f29c2101a9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71301651ff4181e129d5138bd2da103436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c577a32171f59f0db17c913508d7b08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314d82a27d896eff1298a1756ff679c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d432004f0cee014a96b19384746d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236e1491fff73f02f3c27687a47678d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e69290c1da2706e9d581d298c1f860441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb660b47d0e87637c3e297eb9e1e7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe40387b12d6d0c00f6f476b7cea08c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115e9b8ff8a144a6adc39ea6c8793a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3b581c07d297a0e2f95ed1f2de822445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db6b3ecf698a186080d3da175659c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b0f44fe44b15f7771501220df504f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cce1062e005e3077398377e173fba5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29e335f65d9c8db63378b2dc4b4128449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f4ab94a35929e4c33adc44b038e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347dab7fcfad5eb8b7c42f9a955d135451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9836f76d9edcc9145424af2046aaa4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c3316e459170b59fc748d8ac263c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec905c3e1490418af657786f456ecac7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49fcff979d9a1624e6729af590e90b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb4577965a473d1121e338a98685ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71305dc6c12183bab8544e3e30879866457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b20d2d7852eb2db7a3a6781e43c46d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd40c6e7ed260e590f1a6c837330d05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d98709ae838e2b46737942da0f900460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9477d9cd6fd676d13c28f967b1d62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0782d972b95d8c3384ae93907ff65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb7515b3e61680d87f6f89d9c6903463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41982f55c247cd14dcba83c6a08aa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7ef28ef788282482a09a36cfb14ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d805c0d58cf57bf75f3ddc0380eb37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011dd48cc7d8b4506fe22e7b94b5a84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab69b7f48b5ddb7aeb8d0f49812d45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259b1fcb131832ed4a67c57db76778469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71087e3e45c57a1df7ccdc52a5cd2454470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a3860fb3ed79b3d5c33b1c06fa217471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462d7e314ebc2fc400b008460c1656d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83591e037f6582aa50f8844388d14496473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa51a94cf5a745afbb84ded00ac38b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccc3fb94cafde5c409c25a40daaa2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faacdcf949f0157e4c1dbb974acb644476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b63ad0e317f0781d53a54a5815286477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d05391e815144ddc29d3e47316cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de519274878d17e9772f56b6cbc75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677305a1dfe7fec79e13e00e8c5acbc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be898623b9a62bb5d4c09d8af255a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b9ea14d4cf3aeeab945f9d8a8de16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7058fed63c328220105daf7749081483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d17c1fe3790681cd155c4ca0d4ff1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ae3012eb362f47e3329705a10e4b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b94a16f29ec2f527b8c0a01a0b014486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce9d960216f7215c4669e7c4302d6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29feb331170b734f45c3bd36c9561b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03f18c020d29c05f2f5d4ed7e161cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed27c3ad4b59dca2cea2d1891d0064490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca927d4efff3b003edf2743b392675e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080da67943824a9c22e529d21ea133cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f16ff0ab3e735780f2cc52cb7068f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e195aaeec0c72fd1c574f500b503b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea4cc63b86c6631370bc91d7cd4610495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc25aa8253ec27b856e443d7b94cf7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb78db33b5061111120920968b2d8cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394054a7cc12d90ab5e77980f050fe5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57b1caa177db28b821ebe3d0fd3bd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df17a75ac7f77339f6d3d3928983d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649bfbb9c017823f403a5cf64d0d2cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ba4e32efd47635a321a59fd3b8e5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92df54b91f7fe73ddfa4cfec54953f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd4adba891388d70f170197f7c6155504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818edd656fc780ef1db110069b4be7b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a21a736b184c5bfe8401c2c6afcfa5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34495498e9829669578bd2c845ca837e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508be29e84bb80dcdaedda78ed0b8d31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770680ef2dd702affefb9ce08975bb84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a523d75d8513e95a3daabd087303df1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc7e9f7662da439595d68f8a5e8291511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92efaf2d81eea10e1208bc4ff239f22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b90d4a4621634379417b962175c3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077c68c3477dcf81a005b1864c46604514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca54598043c4d7a82d7d575c126489515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223880c874dff79e83e55d3440731672516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b018f8865795df5822f987a82be7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6495ec1ba0129a18656525c9e47b45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d94c571f56eb922d9264ef66a2954519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96efd41cb018746ea8303837ff24893520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347db1cdda41b9010eb27eda18325c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32872147068aab03318756ed3c0f9a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cd73bea4c4d6af4776aca9fe2b7a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d04620cad0e70bb3a8aaea74e53bc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea756738537bc1d2e074f3dad9dc93c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57721784fa2e613affa2ee40c461da4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aee0601f0ee506ddc09ddc197fe058527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf9d51bd3e586e2db27b179df66140528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3945283a37cc76809224ae642e6b9ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37041aefbb1d300ee93f1e65adc302ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da80cf3908d1d2b7de08a1d108354b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a800eb6008e70491e980715e9092532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c245ddddc72727cbe1bd2ca120f2ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816111bc45da56d2d8704edc044dcfc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01f1f55e1130f6971a2c4aaae9d3f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54459f0b79590c25971d997ce3909130536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2c93c963e0cd4618e564d2e8e287537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7f5649e7505beafb9ad5a2c1b5aaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf078d85b5e54cab2715231df665bfd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd1a9c385e63dd2b8ff9b514a430f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c03f2c0527149348111d592871533541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d150101abf98b5626e65d88dede909f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa74cd23ab2e7fc951d99fd063ecfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642a4a5d7ed1f82d7d2c4cb53e8bf8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af823f8590fc6593f7f059b4622cd04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe36cb721a6986da845283f40686da1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e688186401cc2d572b90e1d68220b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49a19f702a5979f98bcb340d11ec0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984341f9641c0cd4c7a5cd439e83bc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dcdd57cc674cedaea9ad3d99ee3ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005dfae161e57ca7af5085b8e192a62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd1da2b329be578b75d2b5e3d32b76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec212156e2b2935168bd51abda7ecb67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d735494fecf820d7f062eeb47a3129554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad954f267966206dadb41e8f335b1ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683437b2259b6ef5bebe90552f46523556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7660e690e7bd31fb5a4d1b0b00ca0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8987489023a6aec84199ded361c1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63366f0e0930e35ffae94b3427f007ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137dd5a0aa68a937ec925224dcdd4e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342976b6db87d31df2e405a7eabd351e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2a2bfbf4ef01cc94cad9ea49215f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf72b86fa143eb90937d686efc163ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3da7f7ea93d126904647444b80f7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b49d9d4a83dbd5750ac9816687a9ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a34505c49b224d9d179df4dc165a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782c437335f52e9e04482384241efdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b78caa9f7bf37f0cb5c3d119a0e531568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c0b72dd6d792b613e9955e4ac93ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6825e70055dc1bd4127e63a1f10129d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35657c21626157446082194c07fa4eff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44fc2b41bec4bbaa6b6caf49d6dc89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb4d118225a5b12db1818fb2498f7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d759e64b0adba712595c917a8436574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd07234eff8b4d038fb55c81484ef59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3925a7bab43c828fc5305d0b5230b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d5457f7dcc78b50b1a39fd537eccf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b88ab8599572cc4e7e48f903cc49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211a64e57bfe50410439c98875b1ccd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8acc0d8bac74e9f18fad081e662687580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990fab2503c53ac831187d1f429fa28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af51af1e624716c3302016c44e6724582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e82e99a51f23bbb305bbc5f4f6f3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd639edb3f96c41d0a0afcaa58f983ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3abac403cd3dc12f731cbd1556640585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7557414f7b1676a3a09195729e1978586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce01bab6a32fcdeb631053f01cce03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c22e2d7883cbf60d10de2ad90d79d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4de2ad8274fc0d0536c0ea993af2f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985b72837695219b5b5c27cb9622203590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215753922d12e78b0cc9c3eaf19177a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b62afa877ab1ed8551c0dd0cdba1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9841efff5af0c144dc11a14e4e1a33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96791a863d11e133ccfdae14e36705ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efc1ac4e77f2bcffd88b86b0adb54e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e66db0367d9065dc866d2e8aac07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ac344651c1354d2f08e8b0c26acc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54634ca702e0cd2b880715b8c3ef5b9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce199097637c90cb36076fd75ab3521599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0dc8eb9dc011ee753eac90a5b4e61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e38f35ca5dd282aeee553aeac21a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cce3bd0c4dae0994648fe2be474192602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4dc9a704f1e89cbaa85fae78461c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf81c9a4bb898d2c575896477a68a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d62e993c8c93abb5bee919726908fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cb3dfb3c1def9b4ea3ee7caf2636d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2f153999cbebff0f0294a5e1a8514607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e6c39509b2a8057ff463b6ec2b346608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c27b9c32914558fec91861165c02a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71502eaf08a1656260d38bea3144cefd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1743303e602b4ff09a50f8c42a9d80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5bae1a762d9255d45b3b031fb70d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b445b60c2fea9102019edd8f3f1fc11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b799489df9ccbc378e8238d4772b4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909737dc266e54d6cc29d0a5ea8dad3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25970d6b1ac23050d27ca29a0fa914616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb085b801dddcc1cbbac9be85b3d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e29b36ac926870e6621845ee7d76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e781749737dac58766d828d83da7f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b25773b1b1df289bef02928064156620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47809e9e6fa059e79d8cce32aca01f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b753b665e8b17565d16920d6ec8ce6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a6ff97fb71c24fb25d652df817c1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f2062064d367af249946ffd17f0c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315814ba1bb5687f9c28c9a2ac1b8c46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517c57fc50a70188ca48a0009e947d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b466385dad2ae55474c285d06098e20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7398183e9f905aa09cac61cd1c41c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11128a90c6ff7019e2330c7b08e2cc80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666059baf1ec9dc1d6bd2b0c8974f3de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185c017c6a64ef503525f72e4b05c8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe51c5d9d7316663be440d7f290761632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66e30560b504962e8640f827ad95e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595595603e33f6a053600585cc058fd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454ba0e76f040c4829d771021de8eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dddea35fbae02625a2d3fc09ccebf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc29205519d7f53df918d2da2a68cf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabab579a326dc7e33192cdb33899e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04b44a3475431499c16d700c3ce7e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ecc86ac50284f8d8d22e64c36b652640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ac6da5e2340d6e12fb92d338bac8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1f510abe99e9a3f556d22062f3c47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e7ef1e5c2bf46ed8638af8616cc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57b5083455965eac59d3a6a40ef451644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d71908d43ffff36128d363d74de96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb980cff35400f9270bdfcae183d75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f621bd3d925e38276fcf4e174998e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af270dbe770a1d19b57c57536e281c75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a567aaa26bd7ed903e64449ad805476649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a9743ef1659fa6a63c25fa92233ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617d435cd58bc0e297542749f588156651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1be64da394940d554655f2e0d5fc4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7788330d994557b8c3884d21d3a3b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de746954b7147656400c8cb24e2004d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62135209b66c56f06abb9457e424fe83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e8091444d5a6ec9f7f314dc01107e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d657b438bf4e5b5b233638efa1f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146170deea76a9ac44ab31e20a0435a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0213ace9399b5de52628885323a23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e419f8c70bfdb89f8ed0ffe01fd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be07f1b4b064a4684984bf6dddf64ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde18c073cfb8333026f4736cf288fdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cb1a0c6f1611bcf0a2e8a0711e823663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131e8ee7aca6af5e11e63083a28146b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeddb2ae9f93341e6e96d872974a43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ca0f3244768300c02e073b911b9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad9ff6fdbe987802ba468899d2f27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b6a909fa60eda15ba3a0b4011083668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8f956dd763766eae0d4977f0babec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc61d7ad4cecca22bae1abb9d4ce14d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adca98e06dd6979cd9f25c176242ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91df598bad871cc1145f5c09b03e512672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d182ef451a7ca1db28600ee18e53e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112efddd44604f3b2abada96316b793a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbba2ff53ebd1e947b3621304ee7d28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83484511de125acc38c62e27ab1332676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08be34866a4b13197e9a4de26f2eac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1580c8e42738d38c4ab3131cfcdfa1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae50103418e741baa27e822a86f85c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a9152c1d0b2be6f18690ae7c838f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544791e3f60f053e4ab927330d7c0d9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575622169434a7eb29098281a3f6488682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd02c942509c9b6e5d55f4d47ab8af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d19597923166a3e1b0162fe0666b78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eec082064058df943e7a577d552065685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49895b6ccf6a9af173c1a25724338665686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c979802e8def520873115e60d69fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04327087ea8c3e2b9533f012686976688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda038dfa0aeed7abcb2865e7129ef0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7080aaf43b5d5621a3f229cecf2a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6b13004402b49dd0b19a11929580c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b602c3598c0d9b8f5b3ad522303ff8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad23e6bcf9bf78ccf16d535a3d6cc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636a2c752148001ac12588935b5c564694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ec1219db5e0e65029c31a6d1194ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadd679f54cf01cde4d694382f094a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb375884e800680dc53c09bbebfe6d63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcddf4c1d322d99bbb31b67bc1972c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19ace3c21eb467862058c70b7aafcc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0124bc50d8a3f30b393e8c88502e74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6639fe53d2856c0b939fa7f46997272701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6199ba680e2b913e8374b9f87467e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1a068d2cb4abe085909c64226b6e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55735d77f74b5025acc06e3911fb5006704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd002053ef9909dd4c687a8d9ce227705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d414616c6d5d188efbd58c2b48c87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e6014694a6018ba4cd46e08538f87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1e1eb0ec1b30591bad1e7596ee43b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285bf0aeb81a40fd2f48e29db51fe43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07680501cc33e635d0658ca0c3b05b24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6113e35b0a24b705f00cf30691de9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c09b90493cd9beca80777659fb3c82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646591f92d0b66558141a3a409ddfe7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479c085d328d9a65e1e0aebd8d7e393714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab165fac33d8cb95876111cbafcb36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eee4457925fa36e65dd2e45a47f5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376881af40524ba2505e1f61492d183717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19820548fbd3c6d3ee85d531fe59124b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb1526997f28f048782309feaae9e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029fef5e492e6b774507a9ff885da71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc563e7791d6cdaec69a1e99d66bf29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1a40cbbe3a827d949acdab67042a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a471f1400f26d5f972e0f6af1d4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e34b8165bdf6b418b7cacb5905230724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f957786c750e404dbdae2222a0234725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33567cbdb691618dbba80fc326c38a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9290fbffe825f898fb016445355dcd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79b4780ba60760723af913cedb84d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bb27ecf99abcbdc4a22d23d2c1a96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb700b574ae4f30a2318e372d3fefb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719289ffd727e133e3b670b1dfd5a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8e80c7bf5578ab603eeca88fedbbb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfc063e2f7df1c532345a7cfb95996733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646980e50f14d4a8dfb85ec272e50b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a18f173f8dd92f7548c10adb44e81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c503a61ba92efcceab815bafe003d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1c560b745b72ffb4d610c2827a106737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed069aaa47ccb46d3780209bb92a28d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e167ecb7cce1ffb02f352395a59721739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f9653a583863c8cd7ee4ad951908d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8fdc881fe1a5ef66516dce74e303b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e36495792a7621718716b37d85ec55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11647432874dd2e71d8a6a54a7f52376743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60910c2411491d9b3c2a0e37adec3702744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35620ca782dc2e7d2898a3028ca77a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02558076c47144040fa9692886974289746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389fe5db154385607768aac1c1a54d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd43121a6e499dd8ba979daca88307748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cabee756fd32ed04433b165c4fafef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaee166f89d993af4f74eb35c36d495750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e42da01917f4461275daccb722e26751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1abdd7daaf3364915151fe7713f556752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512f456c142240ef56d73f0da09394753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b334bd011992198ee04153baf52f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d677beebf99f77ce6961c7cd76ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad855ec7a95cfb86573fb0229b202b40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85580ed554661e54e267f93486cc0ac4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34853fac9c1704a978c01b1bc98a3ea2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27318990cd8c92642309623c987b71759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7191733c66f0875bf2dcd10eccd4782760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190f8e32d310267b2cc16879c8f9ae9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9e7e6a3a270b6fd6c180c950b956a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6b81205b557f6c001aa31da0eb2da763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8a22a069e06cc81dccc6fb082b5aa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e674944be534a6b250dd6853d7d65ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3ad4e06fb8cd4a420a2480e828809766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b93233738f7150fb08eb05b28ed6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040c55121508ba7e38eb289fa646c32768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc201ea53666a8e20431ef3d69db415769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795813f9d0af1aba55a7f7a170c19332770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a3d5b6899538c07c68334403c6b4d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202732e7ecd55121c08eb4f37d30b54772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1408ac7fb6bee47c01f78934d59b22773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a82e180828b9edc27ec4fef8d2b44774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b950771fd3a49ecc718fd6abad79775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994d43b29f689c5f7fda313a5739f01776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf01ce0ef55fff4425e2716ac2c743777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81b47a3b27d6cff83869cffbef1777778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3596b57c556b2ec45560fe38d6bc70779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b02f6647b2e4d19e72bd0e8b16185780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5304160a2c0043a94be8d5f40d6ba6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4007e6b8da3e48b6c7625dbc984e349782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b18b37d219abd4c2a2fc707784d44b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b429885d5ebf608b9aadfe58e12f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7b4ccca8926d71c123a94e0b9e8f7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84f9a530b3310695f756a126eceb6f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43b55b797d7c995ac5b995e90ffa31787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47affe7c0e0a0041e99fd509a16c441788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189018e00019853c6a2fd7201455e18789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa635c80e66607c327baf257726295790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95601cde9c6a43a976b00e4c4d8acc81791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bda78c47e311d1445fe4fc8e21163f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5852977a504b963a2719d31d61a93793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22a607d4fc9835ce454b984164afef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232592ecb87eeb2a5595e44fb7f6c58795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b972007006090eaf739748170cfb16796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807c99207b37c4cb024ddfd7740ec91797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f00f06130afbd39332f947192de349798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a58ffaa7973d11bd4ace6de8849f0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5478eedf11235364645a51557ca5ce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e49ce498d750b247239310a41a23c9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d77436ae37dfff2c36587e10da714802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099999501f455960b1df9f39a7d7cea4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3876c5907a96316d63968968dac6a7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b58af8098d8f5d2d35c66a3910390805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a3f0f42ff8192c8b332d67c82cc3f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b0b2a227cab4cf4e49865c5beda20807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a5f5c998b48f31bb5cf7ae2375aee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23ded9ca34ddc0a1e43405c3f93b57809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fede50378bfd9506f77adc180216f5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202af0c81027fcf55542310f069096f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c9e61d6afab6226b4289ab1635d35812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8fe84700e169e635d7b4566b4a8a5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2ad462c8374bf9af2afed4244b6a5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf42accc953d1aa3be6c1fb7559af9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1208ee35a5da6e8a60e4cde5e3ea7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac49830cfdae28bbcbcf099de0c36e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861442e9947549a84f24ea7e04f738a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47771a22d8e96bcdb0ec001823631f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfd96aed8581f10797e0563734b093820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1136ed67d297afd7a61c954b571a3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4fb7c493e95ed557163be05cd9ea6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ca41c3574cd6b07e09994a11734c3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de34dc01d46e533f0aa5d8b973716b6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8ea1895481c34c42b0ad4e367acb3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25278df30edba8c402d144f21fd10f9e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44100597794181319989146ecbbb2a8a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a153d8fbadedd390c272fb57ec8c0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399140fb44801c1808764fa438e3b34a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957dc19524a3968df9abbbfc81e6036830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8427745c5f3731eb95a66296155071831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bab8d72dfe0beb855590c2ecf841a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d434a0654c9f566d957e709bd726d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988deff58925e91e246ca923c92743e2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d1b182e9f375e81c990b36cb1d116835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cf070169ae72b70c0b57ad32ac57c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c5ab772fb3fd7eca0be5d1bdd01e8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4bc50b67b0da3d9a0d7e6e7a3250838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd5b65b28c47b47f41c761dfa3294839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce151f39ae08981e75f28dd46859d001840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6ca1cfa8f5a282e83e7c525734c29841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2932a3807bc98fdf0439711393fd4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97d368658339283bace45341303483843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711372c5ff99b56d9a806b2dba80f36844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cfe9792f14f92e1408d6089f08bda845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93411d1c5882cde543466ebacfc3900846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4e44d49e3287f6faf89cbcc8a274847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbd2f5e6a8909ddf07416d162a98c7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292adee5345bd8cc6bcb42c14000805849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be6bae5e89fc5c8251b542fdef60c3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217cfbdc98fb66ab393b1b8418525d3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0addde13a644ca63dc84f5c7096e31e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ceda20d0dc14ab865e78f16b94c4e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae2faa60a8c464e3acb7ef62acbf83854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf1fa55a62fb80e2e826e05af4ceda855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93877609b2cf33d4a82d54ec865147856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa450a64d9de72429ac3b2d63b1ad7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcfa98db3d9cd05348b1a7d5d2b251858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f5f42cdb06f923dc24e5dc2deca9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b48ce7c36d471aa2c650190306f5c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84329fd8544949c5fa3e7a7fd4d7f750861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4005f97b3544cfd51af5c88175f2f3b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37845ca7b5e2420eee64c96d90a6c2d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821faacee55b1b45838db9b3bd7feab864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5433a11d9593ac294a9fb04ea7cff1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de19cde2e12fe5a14f8222269237cb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be1b230dc1db08fe344ef9eeeae320867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54db0fd11d71c1fac124491edd349d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3b6c55e19e45f9eb2d354e0bc8d46869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903f3223cdf063d87d8da7e07c1811b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcd86f47dfef93111683c7d96dee6f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7a82a2a5d59232cba30e8a9e78bfc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411cdf797f5a360c7db8ce0a73fcabf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca5d024d1c8a35cb1ea842ff6b980c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a419e959632d90979e88c83bae1c77875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ee2d8edc9ed6e8d66995e019c1b46876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4860d4f09e0d10150dc6e5cc7233eaf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03da187518954f35de3f72102996ff8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5a6557d12b9ff7d6cbf1ab9010a58879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4375bcd7fb10c2779d0ec35553d15fa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0b314cf347c065e37b2b6c6f24924881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182efe306abecd2917e5427829e42fa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994cc0f66d171b9ff120c8f8e025d72883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9282927428367e52d6138ea849decaf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b0f9b8ec8adea50f4916e6de7843b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e74e3edc83ca0bed156c528e8575a3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75bfd8218df731e4d45246a0800a6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd165fd73875d5f264d33dddec639a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b969912b758a4daea987946adca8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb64b659b6d549b373e3e9e533b66e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093735ab075a11d00027a190672f47d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b8dc2b9d1585c33003d4aa6061c3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865be25a14020efdcf4f0d00e9fa5dd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c66880231ed8f0049780e828c6a93894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc333c1a28fef1cabb283b100e533895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a2a4b91965a9b1a5c7bd032d9ab28896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f6fcdeaf17615f4458cb63a783a10897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f549b04a25e8e858b6a720bd4f97898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ce46c95515e21af5810172fc5bffc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cf716596b2641580e9cfd89b70620900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ac325c225eb8ad9e19709718db2d7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc31f7de06615c5bee9af60031b8b6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdd30ec448256804fc48bbf87da1d0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86189ce1bfdd39b5d151e33a4f144a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda92e9228141c0b970adf736193b2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d2ba220d3875d365f2a566f76a01e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb47f98db05fc6c76edab7e32904adf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7813de6caaf272ed3deb76bb465c4d9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd593043fc358fc7c63a2da25b548ab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67962df9794febc53e101557f86e71c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4c1c194d7e3519806a52947eb1a5d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441cb3011d798a03a1e554954aaf416912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d1047b794eb00d3910dffab14b1f3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c68bb582db7ec50488fe84483ff3e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f88277d2a5ae07b00f0f8dbf22fba4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e5f06ee99c422e88ec58014974aa1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071436f2f5df353caf7593afcd4464fd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5664f6d85f5f78ce3585ea1d99d2e13918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e3e16a826ce26035508ed5c1a8928919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cbc7e01c7c6efbd076416b3777765920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41dcdae1ff22580708cf2a2416bdd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c256295b205e5fd715ac31f423e064922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1cee68487537a55a10fd33118a2de923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e40028650c7f9ea8f1de81a70fedab924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e789bfb7ce7347131618d898c5e95925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838a049f141f00c9669e72ef27cb2c5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488b2ab73c75109e660bc39f0026626927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f65c397d0dbb0321fda51494ce201928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75353aa3dd9f6332f31d1108f6798e4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e8604739488d29745421f1c66daf3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae79d7919e70230fbb0aa1beea66a17931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be760edb54979b9924a0e9647b1bbfe8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18af379ad959c35fa371fc93b17579e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454196c509a261848d131c06bbf6033c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1def8f10b958efa403cbf12c1c10fd9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757a6dd6310001e69cc8148683778a3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d8e0d4c562f1949051881cf5e9fe0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2ec664379d18e1459148628ecdaa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4293d3ba2e56d52b799a91ba182a6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f25bee755cb7fecaadf8b58d427924940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edff59add4978630770325fc14fdf6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4837d2ebdf572251ca4b87519dd6ea7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae97333ee8c045bf650287e5e9abefb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa02f0f7a2982cf7f2f067caf00a91944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c24e59d2876729e089c89d327a7f2d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe75704275a5d3b8b7175f8c627399946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bab71bd33e931b530dd476b6859a2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a0241c3256405ea3e0709307e5817948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e065acfa96d70d44501dd2600e8b0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ffc9ac330cf275864a3388ad2f19950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7cc33933f696f50bdb3283f50aeeb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3884ef38be96b66bd402511472b46952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa071f3501105a54a4373d434ad045953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc11577fbabf7841a4acdbad97e68954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0bb1c2f6e55b8a6ad59f06b493732955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0d1998d9dae8276260c43c1a04c0b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7897adcc88a1552f5380c45291b8a1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab105272ebef15bf0d13eb0f6c95f9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed579bca740269eb4e820e64482825bf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04a5cf59d9085ba9ce51f79c155a30960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c75812202b2645f892ab2159f25517961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd83d2bb79b77b4f6503078094cc9fb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800386094405004abed327ee741e8d64963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9767a75b7455dac67678ead6afb67964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e973c74bc48858d646e858d125268a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf55ee93a95822f70ad229894cea16966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2e74ba8638828d0ef01e845a6465b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3d54182696748060988f1aefe32d2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffa5d76b785e7922106c718373f52d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91915e8da629e3517be8dac0002b1981970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91f86dbb1d856f45affd3fc3ad5e4e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848d584b6904737fd6bff4ba1f74d1e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c4f9553ed7df80e5ddc38a86121b6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee4666f358775d525fedb5f24a8a9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce73a0c69c1fb0a236553901b199c2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d183fd92ff3028107c240ea6b121070976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435eb6af1926e70beb150d58a53747d977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>