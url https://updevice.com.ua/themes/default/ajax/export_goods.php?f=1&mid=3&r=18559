--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133f0384a186d3e52cd6dfb199296521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc2e8a737518435bf9abb168e3ca582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e55853b178306a64a99cd7124d96e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dd5ea932e94acd89d53420f5259884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a94fe4ef6a0795ee50e1cf7d725df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6157ac3bd2ecd9569fa5349f1d680d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f4c4d1881121ec6ea3bb4e63bcdc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ffe13bd95f83863616ac72dec24a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ada030cdb4603bd78d81d36642c649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb9237af49e98da8c24a829143732c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd01907a0bab1abd52afa45de42acfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa49dccded0bdb8d204e8388cbb6cc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d057f397dea9b4a832164114713d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe75cef4ac88a08f28793997aac1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5eff71a6c73f46a2bf99d8e2f263315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aba7d34a4ed9303afeb8314d50398016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf959911e9816ddc6463424380c180a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007189d69bb74999d0484e5467ef2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56ce6d465d857d39c873c44b6343c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36de9ff31b0015fc8bf9b260df03f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d25d36c2a95dfde24f4a376fecd8ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacb1dfc80940976b09296bfc69c0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3ce00e4cdaf978211f3ebaeebc38e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f2e83b364a62efd54f4db5c4c1e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c8534998101bb9595e55ffe558ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88bc1d4464243bcc2c89f66740381626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a105ebab417dbad454d790e320aaba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c864ceb5bcf2d1ab5a1824a66bd93fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22179332ab2d94e30978b0366e7fbe4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2674b20afe9097ee6744d2566266cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614dc5a117600507deda89d2fe96c0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b04d6172024869f5994c926f1418832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba9d0a29b1f4ed25302c3786ca23de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf613e88d3cf3a007910b98499b1bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b410e79fdc0b26fec5bc83263623c4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d1a501638924ad619bab84f449b2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078aafd0f4d34a6edd3e012cbdc2b6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fbebf4c68d8b16403a96a1582fb2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343fcb609844c78afddf43d5fb8d9e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997e53699c955c1e63d893bee4032e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e306eedd81226db4a6736c3a4c65a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63a64920726ef485105bfafff3a4d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693335e43949f3c28df6551e641a5d3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0871f5a5916cf42b1b3f1c45381b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcbcd395697104e97860db7a8f685445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4071731a9b64e13b631fd1580652846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1019fb9a5847fae624945ed553b81b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e7e47e77c5b8a8e8f2f12ca0bee5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845925c212a710a5207cd50ba2c9adb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03399adb2aca4d5cc686e171f26c68e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c0b1de041d3d10161814d0edd2f1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4261efb0daad1f6c6150390c4847f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821e97280aef1ee456290b1c0b9667153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed19f236f9445cc29db5840664b7e8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457fb9788d36b470c2926293a6b199b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc2b5392d83b7e79e8ec0b27ee52356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0336626ca13b3b30580d1adf7a0cea557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053fb856b578b52e41aadc8eb5d228458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e971e3b47ce78f4f31884bdc80a92659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bf4bc3d67df604d66cb41536acc9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59d353bdf97fe5167bb79e88bd3f8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721b966b7ef39946a3525240674bc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5cdb855bb4fbbe43df647aa972c2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae4f3d6aabc24afa23df9b777caeb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ec24f57212f29c8d7c3967442c59b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7ca7257d520c7c1893587bd1d63d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f2e425e6552b0e538a3a9679c59e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d871dfb85e83f616e59dacee83e2ef768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5399c6e017cbf978c6fa6e96a52bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f830a8a52feb6cbe6df356bca85c9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f2c412e64b2f9f1e51973a970d06771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a14d7ff301fc6531226a45dfff18a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ddcaf646320309d1907bae975bfc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddce66fd261b6f8775e2a986004a4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944689374f4c666c0f70fa5008a34f2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f518ab57fa935fc91bc026a4d75089e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797628ee700c125ee711ef4351ded1c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea1d60ff2458fd09904a737eda40978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb06dd603df7592e488a008b5b72df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a98a10ea6706b92aa7d7452441e3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3f37b4302538d16107e831e62b1a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab1d050e17e6bad5c3080e37c5d2e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e50313cfffb4d454aed802e999b2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334968633c159ec326460e1b4d7e0b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75e6a721ac315cd1a0eea1bd87a08785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bcf163f9bd3a88cb9659690d9c3ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d73f6d545ebe380840ffc8de108e3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f344e815cb496407152da23a264eff888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea1d590294cddb649847dd3fc909789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a537880862299047082fe7cfdabea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e9fa1cabd06b3891aebd8e3a9ea8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b4bad11d5e2d5d2e835fcc713d67992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19c1966eeb0a79993ee6c109ea682b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706750fec2a532b8114ef2666ff141b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb142f518f1efe130ccc22f0fa41595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaaa5e029ac4c7d45bd112c08fe36d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259845321fe44d44a59bfbff8cb0842197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55629d28bb67de365727661e0be938098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bca0ffe80484b30bdf2ba3e2ad76499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d92a145cc059a162a1075f8553fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fb5a4bef7177c23ec0e43b40ec4a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca0bbd00d2b27fecfa6e96175d7b43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5862cf2277b8d91bd13a802f0675384103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e81d4bf26997c3c98ef8e49c1a85a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adecbc95c81cdd91fcb79fdb60597f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159768751f0a6b8d532ae6c7fab39351106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4394d1d2620367f4cf42533409279a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef3aaa8820083a8abb7ac5bb13b632108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740304b0450ca8b153c7cb358553983109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea061103e11ce04ef4c41a38c1c662f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e99c01bf88efea5d2805db5284203111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50439c5762d8e9a91ccb74e0fa64fa3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33e6b287cdd7c744d6b007530f69f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40dc02981510ae5f3baebfc8ace2cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597ee89f76ad80d9b74d464d9fcc2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd1f3cbe7a5028c89aaaa0d07e6e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb2f0b18dabcfca8a7024c1a3c1b0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d04fead2129115a080d63c5e91b7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6b9abb1dfb5f31fc14f73475c7bf7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea6204ebd2d903ee80495d1e5a549f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a876b4da4002e6d295e144ea064aa9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771a2e34cb01c4989bde740fea3476122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c55cb09ab619e98dfec1cabe956d66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e428b07c799cf1b952d4c442fa34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b39c8ba623ae3cfc799e5d1befd821125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3ca28672225c8f620ba73b4e9eda8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2980a2145f8776ff159fef21c464d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89290e12e34acc0e069047d4909425128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc73c8a5933ab7bfdac71180183c8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daef2ad1410968b0b953e669d939dfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1baa39edb6f9bb422719a73501010131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025621697372220a28614ab4074a347132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c98f9474554066cb2bf65a6b72c91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c2925d5531126e075dada57336d7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967566b5438cb346a427d926963bd28f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfce11f8c895f0e59ca75551c45bb15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973814f3590db34f76f3d67e143fcf5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaab0768ef1de2dab4bae28ea64f03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8514cbe7da82a7c21777bb840d498c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1492403277b38da113c87ca7a86db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6becfb7e6f7cd15749c7436a96736141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af60ded7ccea0c19fb2524446c911c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622632165a3f13ca084eff7250ad728c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c46444072f6ab84b400c05ea5d2c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb480c66b700e14a0b629e59b514b4c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e20efb0ebdca4278df01cda5fddd5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512c04b77697695c08ad7ba7cb9c6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42344d5ebf9366aeb2211726c9c74e5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8bc3a9007391ab883b059f9a74fce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd56a7a0b0e19976e643e5376daba14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaebcf193fa3d7111cbb524414d491151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4f1f9990f1a17f0fc673d694cce72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140ce15b828798f86720319955cef19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98e3e30c8bff852101ce00c2bb3eb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061af6f53a982b0cc4685e3c3d48806b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc84ca4cd256011352d563c4870b0c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90a4379633d3cf6355db6723c5f52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171e040d3212a99c432fe01c49b0189158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add4a68633ef58e1f9386b6e1694779159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fc0ea161f8f1589a4f76b4bb55fac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c2f655dc37b5cefa0f110c56c5c2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2b05d755768bd5d92e7a3e7d443ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c3977a8cd9efdeaa742d81a4c482f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb24d2e2acecdbdeef1d222c8359bde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe2554df1f11635d3fa57091d0b990165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeef4ad11e8409715142284eeaa1114166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8448159cd73d9c5740ea9c1569871a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b090ecec554118e8fff48e22f0524168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a81397d4d51f1ad290d28d1c8dc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e74474aa5d74a9a604c9f03162fe48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6f8be8bc4cb5b4a0fe03f1e43232c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ee85483b4460430fc2a72c936403a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8609da8361152dedd5890ea7d1fb1ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb4cb0f4af41cabaa545f96050fd7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d1e865d0a9292e83009bc7a6521d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c839b0944b354cd8540c19002a6d642176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d82158187e09419b433fcea60b76ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e39aa09c95863a57efcfc3e053b74c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c5ce85d3f23b722d55cd34e1bbf17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44e02685eafff8680fa899c27e9cc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad5745c880fe4808ece17659134cb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247d673f712e04d7fe1790656f01133182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e6f9ba07a392c4d8feabba2b475ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833fd3ca74c27f52c092a57af90d07c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85753d3ec5e29bd54e0e04c7eaec53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113417c81377b57d9eae88ca4df959e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad97b09c647c792899f7edb27eaba5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38419c262d196d8119839a6cbf951a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d253cd45eabff4425b8a410da1d741189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21dff618fe6a6b1a60961130a8a93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e4a1aa76d5b6e275b6d6f1bcc6d59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0bc3a8ac24b4acd96f9488e3cd9ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aedf1a24a60638d24d8af2ba105fb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96755d869b8841a0acb5a7d5faf64f5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2884f5d3eb200ea71268d5ef718832195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028a39f36929cf8ce338480dedfb58f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e33fb07f134eb4c1b45c0cce5320ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b994430f8937d93f2199848365f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d4b781ff34f0d3e7fbf94f20f410c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207ed3e7eee97b690ff34eccddcff38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6aca7042e77649919fe7cc7ccfc35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd649c5de0e8cfa7767a9593883be89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecd956a3afa64e1c8faac3884fc12c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f16f498408a3521f7d1ff5e044671204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66641f16c586f68690997a01e88161205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c68df14620658d7e32dba068e2f00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedfa1ddbbf067e601d63918a96f52f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e052f127b19c9b0bc603ccfde7767208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22bf1dbeb65cdc291276a917cc8459209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6e2978e5ccb04661b3f6ea4b37dd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e56701a6dcb81cdb02f636992ef444211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8a94869506a01f3897ee3edae4b6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3d4520ce1bd6738e33c882cd0563c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac061c272ab7ac514d761881f65de17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e6a940552f52abcfb91cf44a82861215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dbb2d2a69bb0e4f23ccf656f07f81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68697b4df9ff9e2db1960e46f47d6000217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27818f08923a694aec98a80ffbdb39f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3d976b7f2a7c52e12bedb8ce3e432219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fec67df13f7007405bcddb6a5e489f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9fcd30b15db1b6af28336c668f360221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b2a8a8f560cba698e8bd9175f858b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c57883aa6b8bad4713c936c1032152223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611906e160ff49ef7b406130e62eabd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de51dcbf9f1a40435cf10b9b6789c88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d640e8f3d4980ab39966052e49ffeba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d75ccf2183988bee4689a63fd669b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd44620c15b3fd3153a0f693e6f0bd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae6b635ee0aa52e782f071cf1cfc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386217e52fab9ad386da1ec651d79331230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2c5ed0172a86529996e079f153f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dab5becc5bfd366ac3eef4ad10cfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3159ba399494c6e0095799b867bf3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7ba7214182fab52531ebfed90787234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498533222e733eff4109f0c5b782a0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d3e78494cc7b513e538420a5a0ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13f816cbdddbd0b45efbebaef8ee69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab2dae708fa394d019698117f0a46d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13488b01eaf1d8e504185e8d71174fc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e3bbc06d92b45bdf60edc86833691240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccda7d57201e9b1047e1877d323a22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1910cd5d2ac45f3b6671573f62df8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b558056cdedd125ad5479070137cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b68df5d88e51c138cabe1bd7ead2ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff4b3862e61eeb6a7bb9c7adcad217245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee3eaefd81df986f183affff1a50b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f6fc59949351ce77751e73e269c0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505de5b2b7495ea55a97ecf320e8a694248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9726f8a69b3d8aa31ef6b85a330301249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10354ff8e9c561cbeea1f0d80d6541250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d20fec82d32235f3ef65e6deef2900251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ef0ab87b4dc39b8f9db75410a3afd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440b7e313ad8b0222a4ca4b92880a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b2680b608bf3530b7d1f01d0b1a43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8e522931d30682abe9c8caadfd86b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b163490234fffac6b47fcaea9a206d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd181640d2d0c8d41a5e46bae1183dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe1d8c6a49eef07b6221a025d3917c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44ebe36e33e2d22df9adb91896fd0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699a34f5ee0d50190a827c5955dc492260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcff3054e08ee088a650988aa050de5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f09267ad4d45e589640577bc8cbb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547f9570f46dbb5670176eb65347743263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3adb6156cf3f4b65e6f09c5a9449264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c0cd96f8e15e8ddfb98478463dca9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa2eefd718b6bf1806d409a29b91b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979d30fcfcb4a6032791665e7002797267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdeff414ddab374f71889589866ccb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef8000111076477432accc6cbe5226269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423378a17a3a11017d2a9ee4acf9cf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c0e3b279a9897e6ee371d7adae3e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eea69045b274d1e677d0d55b993c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64ab758f8ce7d593e58d38f812ef51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb55c24261b4516ffcef261e838b744274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958630921940b6b861e68202e6626ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb129ead3d555e91ad05918b47ae82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b8c4b2b56997a7a5c5249d01a0bb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b7f4a065558741d47d6f8d97e434a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c49a5e843ab69a415f676a4f7a4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff00a6b5b28b2d7d788e9146f5769280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a51c0d7027c52f39994b9055b2a6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26aa16ef3f4d5171adf2acb99cb7ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db5e03816254ff9a12d8a38ed017f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e615ee3186704d99780b56aaba76203284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a9981cdf702cb98fad5791b5bf687285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84bc3f23065bb33e213c60784e3b17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36e8580b3320839b6adaf8930b9ced287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938652f4dec77c00044de7017664e9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae856412ce5740aadd3a27ece6b8e93f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe81d2ec98871c54a43f7a1046a445c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa2dfecd5fed4fe9198ceffa4d127291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcda23c53bfb7e7f8e1d12b61bb8be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102d7b0e0241f7b8918d11aea773705293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0438dbf32c604ca2cda1c58f869213294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abf4cbc90a9dd0c7be1571a8078183295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79844b0201ceedb5d4d7e315ffadfe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf2cd653383059799ace0a5b1d41c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94804fa8469ddd6823133341a1967aee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff31c597e25d053c98da404306bdf3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ecd8e15440f4b6180b77184ad774c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1189d9192d5c8e55d6b6afa485356f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c8b396f530e0d7a5bf0e334bf997d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27870d2f8dbb84a7eb7ac552dadb564b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f893ddb01869a1e453799793604940304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2226e3251e05977735555dfd46ee93c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657f8931ff04f1ded78b91c583c272e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab3fd46d04c22f4cc94ca11045df92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f02ba31e4d7c3a4313b9f17a415305308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78807c189ad4b39a25e232b12211600309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214483934244f5915ebe0f3f4d9e279310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e11f448ae1aa56821fda7ef7d06202311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66e8eca234ac0ced4bfa172df2277312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c167a882cbde327a11663d3fda423c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9446317deb94a7dffa23e702723b11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85229189b57daf5b36eade591634b96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c626c0c864b413fbc97fe4ef4e5e934316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc522b88e038b045ac5e13f87fffde43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f3968b3abfef422d7d55b1498eb8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3af58e1648d5295a5e6823fdcdcf42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf1ebc4c39a5e0c9b499b5c2feddb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc3b73645110d24418066bb9649b6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd1b99e1a6033d5713e505b19101d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dbc30ed3e4a5a8d876527cd53371c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5718b4aa846a855651deb4d6b8e23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcf76cb1d1b5ee0ee87528de68b34e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59b9d1392dd6b6047af39118d6f0c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb13aa48e08c9340ee1c62a89ed77f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dbf83cbaf869d28fc531ad0458c7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76e7c51a4e154c2b8c7244f41f34c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96747a2030bdf8fb8ddd549545d134b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423595685c0b11ec15bf47e8fdfc780331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2f9a58d34d564e6df7a1cf971a7f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f71a9210fd071f854fd8cc32f3b78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2930e7938903c8e4e9467efb01abd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f470a30f7f55c0cd65cd384e04b4489335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad79550497e68324a7c4fa0e1d4203336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa0e5dbc99eb39041424d2edbd0473337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c267b9c37473b42b9c539e88599de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bd0fde5c9232f49a40350f997f3c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cfb8dc14dea71a41c33501906dabe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411c948d6ce204b85b9cd2c48fc8edf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d844fd917c2ca7123bbb719c3119e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571eb78708147138fcf7c2ddb9924fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cf0344d51676f590cd717d93479e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3223d891a68a1e778235df1f0571f04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff42b1048baa01cf9e9737662203c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce22b130d02f3a2a74099bcd4df7b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83cd43adeaece05676b9f249000930348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2d4936ec0ca638169df7d6de92b62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50505a9ae8ab27f3506d6f94eaf28814350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ab364a58910104121db08b4af5151351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f07771858981326fc0caa77e81cdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d48d61bfb2d6a2c921999e009cf864353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e551a83eb3708772eeba2aff776956354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df10e361f2e333bb80af531073141fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c654a02408f060ae039efc67ddb70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f5275aa0c56f3c1edc4f132af975357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810318fbe94dadb9de343a0dea0a861358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2479cc4eeff64df772dec8dbf3d7fcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508d885d89baef8477cee9ec1a72ed2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319200446bbab4ab1d49f9910f84362361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9e399566e80eef31711f35751fac0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3a4c4ba875b4fa626c9e501e415e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a3e236b8c8e2da2b77fdcb2b07bc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a1fa8820a03b30fd540ef29b3d7f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbae47265ace64b8b596d8bcf700e91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d750bf7669bed9276e1a288632688367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b72bc08811cd3029412ffe100e49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fcba4d600c83c83471037aec3c2bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ed169d089fa62dc762096cebcca77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eafd0976e6f61d59769d8c7d1901ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c27f35ecd85f57bd4d95cad5de7fd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e448afbce6bf7833d953950b8d5cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598988ba608688385c577e0b5544e7fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc476a2537c1126f585fe1659b56b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9acfbef0cc6fbd4c953099c964b2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4a45f90001aa7393b7bb54be4be87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2ba3754247e9b4d71b0b776ea87aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ec0db7474f203c3f6fe68d0f402a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b7e272a5067d9dcc557fc37b896b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9a7a0790dd94d9de111c8ac18d307381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1370bc590966ac538f10e2fb8dfa2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf1371d81191d0494ebed8c6332e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fc85bdf8a2cd79d6bbc93bf0a3beb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7c8f5af7af69b417b6c2083295eb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee06c8b6e93b3b44e78f036d5d97e25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d0792003e04483f5ddb2d39d7e053387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924bfe84c06ba2fccbc380de9c22b67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0e3dd9fd13a3267754d53ee08760389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0039eb5cfefdc1018d4a0c3b80523e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be160398426246ab866e56f8614f3e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a8df656cfd4cfd80ae8ec01bca2f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7031d40f616f5d1c8c6301adc022e96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac21d78ae46b23bf2578d1f6092fa9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf4babf592cb959aeacb1d7a61a14f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372be636cff5de0d6c66bcf7e496dde5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b495115608177b0f7897f12e9b3fb9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039c9b5cdc8f815919d9f3f0130b302398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3872901b54cf19d2813ba72aea6ca7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46a09b4157c8308b4497551fa93b69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed316acf750e77ddb1b66ac83dd45e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd32829e608851b82b9d1d258a267c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca09a3e28e563140609a6b29612da84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820881acead36683ca5299c8386a2ed4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce722067fcaf71007826c52cca85e23d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362397bf5151dcd7152adde4d068ba88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca4c65af6e1e36d99ddf8989bc82dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e080e20f4ee64695d1ce63591d76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b62db67f2a555d432988692368f454409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5e41abe0e681c9ddd0d3a32fdb1d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d8865e06c01edad81ec37aa0b5372411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf942e61afa1a6a22f24c4bc2a2f21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b409239ac444ebc9adbdad04eabba39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3b38b29dbfb121c1d01d04a77e0e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ffd7b4066390491f5718a691b08d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1139e4a29fdeacfaae3624cae33f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461531ee7173a87d7593aae26a2d2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc92bb69c5a84adacf295644d7be5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f51c2916304db1f95080c3eca89f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c29886b075580429b5712bfb5bad0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409223e073fb9c63bb0ccdc8ac421e38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c5d6807b1623dc007fc351c29fc4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3906a3e549e2220c5ccefeae3c5f76e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21b3e9a9c0131f89b8f35fea0300e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034882630355b5e0fbca3f2ff2290035425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21e9bbf5e8dfddb9a72f24eb4c2679426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c8a624911a06fbe7777174c642640427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bbc8ecb6222ad84eb49954c90197b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59a994c90688817deb937fde859770429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b427d13446f31ce3bfe8709ab9152d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d6accca186f29408dfee9aaf0d0d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70730014da7cd8030bf5c7e2dc62af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9c5637616c28ae4838ccc5bd469a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b9ba55be2df7f32458fdecb812f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156cb92fb9c1e22aacf6642af761c2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ec8127e1f37b5d86763ed2bc01c70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa03442d8455f59e819b0c744d8db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f368cc4a618612da8b127c276504a8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273d9bd0abf49e7acd8388a40c2361439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b873515a69a2b612597a01f44dc575440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318988b83ef62ea56e16033ea39894441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d87633cce0e8d06ab08978384db82a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017ea90f78397f89ca563e0336a4a95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ab0e939cbb78c02e052ded39defc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538801a5166f317ebfa9f7fdf1ff2e10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634002d92732b771276e79753309dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58e8cd09489ae7245897b46a6239b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1830e61131e2b9d6fc959e0d556a7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cc849b3574f7243d5292568c99bf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335494351db04ecb75ecb1d1e287b926450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d7333cb7b4b62d4368a0461a28365451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccbcbfb45c66cf92dd2e1caa35ae7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50d5293a0a9e2c9c7ec760cb86e44c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74ab00755cf694536ee90b31d7ab08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692312a44d72339ddb8c93f2e72505e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d23c6d76ae9187dfe9ed9ca6eaac5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecd5df2681d1ddef09f13134384c19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19945e99d0789cc2945ef87342a2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b65fd6d60aff08c74d34ae94c5e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f97f50d271adc04f9585347498a06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a12b6abd53c3cca285d1d4a37624461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074521ccff0e2d49fcb3a069384231f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6443b636160b61faf5a0a2c5733bac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43acf00f29a2f6de483f8f1c95178464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9b48846ecc1b11d0cc2269e9025ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e69dcc08e2f581ce06fd142ae5312466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c3ce7f9a0ac818ec9c752804bb8eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c775a04bebce03ca54db68212b69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c31d0b5b789e36c0bf3a963ae84d05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acef9abcf43f0ac0700c8b5ce3f129e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45546cc5c45dae43c7fe9dd1c3e9893c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff52c1684a4875c602e498c3a3e7296472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef072333bd9782d26c13e20652999a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d09591d975afaf579e91ae56637245474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161459b8ce1ca49111a071251109af5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f731a88134203c77cebee019084b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3d3d5ba24a142bc912928626d6ded477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a9111e6cc46da0415ea3f6ed486e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bf6af69ad093c1830e1862ef238cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bdea033995d0ea05b8e157a4bf8a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955583d5be73cd9eaa93e2d8280e99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eca2573589bd229c08ec0597e48be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0d75c2627c79fee0bf73c81817c7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109226db2ac08b374e04ff0c8f7a2156484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccba0830993102943658a7a345871d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32e08f37673fdfe725a01b85682074486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41fabb988ad6ae993bd59971b331f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d16c6e11e42ef07bbcbf7efbd97a84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd16420d8802b71ea77468cf6741a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d240b97b11179908266175778165490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e80467c280372f9e58ef9b1ffeef3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e732492cf5ded083e0f27040a199d33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3cf65c503a2b59a0c112384f97c35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2862c66c9a10081e0fa7405416f69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8fdcaf9758000af089c1ad7245ba1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a27b9e7c6dd2431b540322b33a34f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e7570bb9859413dff0f32e26ee20d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c05b01eef98e10da7725c2edeb38d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371df5a1e59dcd312b0335b875e1f2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09e02538cad0f71dd7788dfddafec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d37f2b13c2810ba15921381b4a348501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805743e37e97d2069176f0b020b6c5c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195ba4005265ce82cdf952332745897503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55143f57c4150b50d9a757c6a963290d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03093396d0b413b53f4ce4239cf1488505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e829d14a297ff5e4868e8a8185df49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c743831fc87f5a294f41989c50bd8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f909330b7b30bbb854b78cb5223cf45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21822f5a6ece5f2043569dd13df9390c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b027426e6e0cd28b396d30d2c466abb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69175efd19438fb99cf9f2ca81f520511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0987bd9a65a6f34a5fd1a7a71ee89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea89ae6ab0491fadf5e2532b98a26a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a650df152b9ad70366552c5c0d3286a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42573427b3dd7d99d6a4404085c80b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb10f59af17b241c02870a69ea6dce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32599c2d16e3ef1e4e368d90b1f4778517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c28752c149951d27ff36504d27c937518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166a3a9bd4d79ae2af55c285495c35c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb138b1d922a18cf7a7f98fd343c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d91aa6a1b378c6e5b051f1987641521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d47a5723063d9c6d766826f2a86e77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e685a4c92866a8498d2fe7d3b2ede3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba25f99789798e067afe5f095f7a7b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0516501737dc24e7e0911b486e92e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b6a3129c2642f3d4792027614b8be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79aca6fa52e0f44c157ae3c97448f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e7e55a344f0e0a457d7fb199b1fe8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce096bd8446cd2858c00e1e85ecc71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42809bcbe95affd3e5faf91d20a63dbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0c9d90a39f4f1610ff7f3ccd5485a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c0d1eb032690b077f0aaf72a367b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e01095574572932c0b00d7a482b482533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f432033723de079b0395df094c7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd11a057329e40c6990206b6f2cca18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5175aa95d4a12ff50aae4b9c84ee191536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b6e37a9f848239d0131119d1349e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b788ac467e3d08a13d2874fb6a3c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49bdabaccf396842a4d8a324f60c18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67576417ed1bc410378611e6ea9c4b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3388e10e2865a09134927ac0b59a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becbb96ec199fbf9af098f1dd41bb11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022ba51cea8b9f52e35ac29e5dc986543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026bf065735dd5a6a5e7f8b7a9a9152544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060458228e34575668570ce5e3dca2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2c5034eb182c5322d733a3d562d72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608746f357f1c3a240ec5b47d80200547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2b5f1cce9574d51b12c6fc1da9a87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e29193f1b240fae9fccc41caaeb56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b145d50fe946727086ccefc604debc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b5db3b30c38c9724286c70b807f20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9abb9f95aa1b6e5d3da8ef2d513cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69754ac6f92bb4ba89a19c3c7cf70c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8535c7f03b166b78506d924a02cd834554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded72ee6c89a72f675830439a86f266555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457f27c363d302b164ca29c2477ee0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4010f6bea75ea6a5908ac51582f995557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3dcbd0da0131ab672788e500e13f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1014b32f2ca5de9eae4efc42b86d1e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48b80c1bde0a46ae69714528b3421b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089877360dc74b1333bc08bcd4002e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50178de40f5e9f845b4398c6171341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117a3ab9dfcd96f9ecf152fd2b6c31a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5e38bcafb2326538e2316772c7388564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b3c0e13757003b9aa5500b4dcb2c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41622e204c26171feb174b732fa3cbb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4182d42561bb0fb525a8d849d640c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435d84b4d51b68d0acde3b7a333b48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c8ea58c467d04b17b423ce84dadc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dd737b9fc8d3d1cbba9ae17739da0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fac86db007816637cb8bd551fa0ba5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e36f90be131fcfef756871a4a3d1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a131d5a19f57101f7f34ce5615b68bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e9499ca5094d679c6bc0869355f36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e1aad16b2e4157331e96ce34eeb57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d1f03e4746fd6a90b274fade62623576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79fc0266792761875863eddebae6d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b281c3efb232bb63e56c7cda7a0f849578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaf28c273e1c743c8f8793eaeda953579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f262fa5339bb33f3f408fd8090ab641580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d32f11e3d29c740adaa666f50948bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d69ca4018f68d03b1b90a4f3005c7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08750e23cbae6f241369234d91290078583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d526a749364377a437317edbc01c18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f1022fa73f49111a26d2dc577fdf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caa901a3a75c96990807b3478955b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d8cbfb584ebb37e084c857e6067e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090188d82ee8772fb20011482915bad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febac6063def51a797d22318244a0a68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103a20c3586779a1e81311f40c68b53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e3e6a4607570e5dc2b40acf2b35bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57a30b062ca5698ac433aad56caeb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e73ae2bf79fba179f0e5ee5a0b123593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc24f3dc26fb521d7fcd14dfbfd2ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f96f69c78a179e7f2c4966cb4dfc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b773e7b4199946a3b271856117c0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d4c82f1c9012a9db82f089728972597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e469832d04bdc4642c61576431c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2fee17762e33493faa12438685062599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad171934de1f43f6b610aa1c0d24c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef353bd48d0abd1aea2fafb892b599601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05482481643ddfb2133294121f911e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649d6f7cc9277893c744118f247fbac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b6ece9cb4930b3a897926bd370932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358e7f266455a01f3bb7077ba641d59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b713f1c4ff7d290054efbcd2ddf71c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f9b722b0051caeb3cf8f1e894ed4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3d4ca0157329ce7f23dd1577428d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1f621a0c43d60eccd41f49356b4d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd8fd0c51bddae33616b0ff268622b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac9bc35bccd6a9d2375c651af47f20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8353ad01c3e3d839828a9481bb920d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee096fa55e3ba5a80080084fd63c8c58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df2c288849983fc86a7b86be8dab9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a716fecc1a0ba4f68bcc960566bc39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304610acd516f6b7449b4897e3fac6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d15811fcc124556a6ed7dce37aa7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da35efbef1aea5d50cbfc89da635334618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebca840f1eea15ff07b8de091cc6b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cb941895bac56cf2ca3b5c7839571620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3c1d98dff48a8ace1c8d7b1b81b06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1349d39ecf0966acc3f425b5c0d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e5a9379c926dd2b30d875db93a73e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b93b0a9de98f51348c6f133bb37a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b10e9a6d0d70b16af07a426033f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb2b79bafc56e6e342e91b170536b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061a47e65af9339a2c0795e02e01767627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed97f59a3ecce6918b85227628b873628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb4579dfbc1dc89de7b4ac875eb2f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621fc93d30f6a65f37b4f7317b1dff0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf404fcd4a4471c140d6e41d9a4cbf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f70cfd7ef9915b19fb0d335798eba0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce43303e39663b2e0fb460a3b7731f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fa088d2420da59665dc9b362548de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc09dbe9779d78079bda7635e8e39e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617636d6a8f182fdaa3d20a1f66e696c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23c81fd702e629ac01880a5a7a1b68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755444ba5277af57222dd25170173d95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccfff4f36da9919f155a60a5ff9d03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dffbe7e8e421849a4ed233920abeb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a25c452354758edc9452af12fd0fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c741be42c65c319b2a1b9867f2e2ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d127637cab094e3817e13023cce95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c68eb640e33f6f7e39aa509c20890644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b24864c6b621cc345d10169b53cf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86876b4b7114366f4cc6ce8f59702a76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef84c87bbcb22d784e940ac5c527991647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a4e2daae20984818414fa0ac58112648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d7ed20f0d3792c259c104dbc5a7bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4bb1c821bf457e90ddb6390b451f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec94e7c6f59b25daaf9020ccfa7ff3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0badd769e06f7db46456994425075652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba815f0f90b0072f0b06c842f19274653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f05e030fd4212064b53d517e010ae2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82907c6ef1275b369d8c8c52a9badc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329407222bee547daeef0ef5b2555ceb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d4e33500da041d9670d3f97bdcc18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774133530d560e9eaeac49342aee1a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b002393d3d9f70cb08032741e6a3e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5195e4d4e2fc9183e71a97964f746660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c0e43ce3dd74bf4333d7dc98cf44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cdf16a6dc084427e949b79b2c10f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d916dd105a138a530b2697e447dea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3624805ba9f8a8dad2f3336b498fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7fd8b3294fc5ccb8604eb874e9a58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e0df0d7f134fb932ccea9612cad25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0267ecec8ff114b0d16ae0116e2fcf4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779db9f41204f5433b6178e23b8b0e64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9da01faeb0ebac5c97a85bd83dda03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a86ae7e0dbbb5ee064a402075808c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3bd9a811efca31bdd2ad5f5ecd528671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e9356fe3fc1289e211e0b2ec10a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c03c2facdf8542bb7ee59c8e4af025673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651e07320054282e49b5f65f0888f84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8f51b6b4dd29849d5fbea0f79324675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce004b6e2d90c6dae629cbded70da9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1db95f71541ae10531abafd4c3c90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c83e7aef4f4fc79db550dabaa85a43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a261d4c8837bb4ac3ff275146fb70b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215a7312bec0519b17d82597a53faf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f685b4caff5fd878c6596ed3769aeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bebbf97bb0723fbc141e5f06f63eb4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f86ea2de4cb5b92bcecf94c420edb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548f8bd84f58e4e1d97186b9c4182aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6642cfc781218249e3c187021a9053685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dd12e0bc2ee0d279be7a8d2cc5c81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c2abf5e7ae392dd6025e93ba4a80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee112d0e346b444c1b09504d3be78da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a57ef37b846650c6e0f5b130f3310689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cdecb673d263f0636ccdacf74fd9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fe964f50ff437cbb4604cb09668cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9897f2e59085d5ec18d7702bdfb1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1dae8992d8791c8e64188d979f35d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20e07bad7586413aca86200547ec32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a6d1c61ca847559b88cd26f68ec07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8dfaa47757f57f212ef2f5c56654f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7dc17d75c1b44918b959607e7c75c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a9af2bf1562b5ad290a9868f65b8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359298ac48023fe3688c21d6ff144119699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3b152f685ca372b0f5d9555da5b40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58208843a2ab2e251bb25b39f688cfdf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd0a29e6a3d1b987bb438f28f6137d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2af42fd350971e959c06af3f5a3bdf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9bd6b56c8b08add6127ffa560e29b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362db3298491802a37b7a5f3ab540d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c65d6aa9a1b06a6eedd3ecf91c7121706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811dc4bb125fe972b237def29dd5bb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94f6b222cf289cbc514bf5bc34f6e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfc7b50a1aedf295306f4ea6582376709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef19a34a06e3eaaedfda44f1e98ab0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4955374f9cea7fa070358cf87b4f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4692ca63558c5e0d0151cbfa706682712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ddfc833506c4cddfd960656b43b0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12436410d6bfc31f6055ba9c84e9af71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229583a6f5256f0463f43f56c0f06f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241bdc0f5f4b495a7f923bce8211b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61763181472e8076abbda4721742694a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac41e511c09298e7c4b4a2432cc593d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaba814abdafca8977911812b18bc5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec47390660cdf08731dff477123d52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2e38516ed9d065324c439e15e5031721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37d1e029d9175c34edaeda7425c74f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f82c8b6c4a88274195dbfa33323f97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c596e098919afd539df5e69cc604280724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fa68c5bdb20c09514f746797ea4f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb64c69bbaaf6b98bec48fae585d6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222328bec03cc662f8013ca3887ba71c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc30645eb9f13237f3d8e5c63010107728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c91350600296a4bd775e8fe1bf4a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a70dfa1434316bcdfcd05343d2287730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440192cb16814152426f3b17b34050731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6e2970ef8eb4a32574f60ea464bee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da39812b62783676ba7f4cfdadd1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aebf15e290a736c8f0aa75f4e291fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d8a8844530e9e1758caa41d4ff227735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445eaf51b6d53e4d28e4d6d094e1226736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e651097daa6785e8706231fdba52e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2beef3bc36e502b61274250b899ea1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d7fa7708ee7b0a544cf178d21ab6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac0a11440ea7221a61969ee79d1984740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86783e10249e720e77e098c3f734a3d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0feedee0ef37a3d82caed6e1e88c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975338197de053ffef0b3d608503c634743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed0f9e2a226ab2dec170c1a2096e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2a2a0d031d8d95d64449d4875f89f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bf4a755123c8966f20d95eebd8ce4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18d8af1f145c16245d878bdae55854747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb82e39a3ccb2d8d253c7fcad9e2c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14b1f3ed0e5e0d7537711e972d80ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131210830db72e27aff6d60398daecc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28001f3866d68836e47c5f30d7b5ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144fafb68954e9bfdeaaf887688a12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bff17ff05c54ba5876d69f809fffe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cda99d0987c8a53067b7a17af0c66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f0e576694839d1a7b662fe7a9b464755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a757df3b2814add460ab57e8a7a80f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364f93189dc53b423322ce0eae2e6ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aabb34fcf64871e662052dc194606758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b31ea351a1bac92827d1ccefb2ce4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e648c09e63872e905c85c34905ac5d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d72e95a763c5ca43ccfedfb8ce0778761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c393a0cd220d6acb114c374154921e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e64a1452d858fb2178cc31a242eaca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f190a3ba1ba8fe2739ecf84f534c1b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75467267eb9f9a9dbb862caecab44e50765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35c8c45e86be22f8802d2bb29bc87b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710c848afe1f088e61903f93289ad5b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b680fd27180eab2a74d41dc207700768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b599077ebed0df9aca4bdbda22866f2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b4aa27963d5006ee3978690db002770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b22ba5ec89c44510cb417003fabc4f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9b36b8025962fb112eca5fe81fe3b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78594d5a7f0ebfbd7697d1331f2da0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a78ad53763691128db7f24ba752f2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4c290a6797249de7969f0ef2db67c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c40ca6aabc2e5ffb37483d73a4367b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ccd723f65bf40e19b999208a7d83a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1d272c672096c4f5f07ab2466cd3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91468c35e5b6f6f6124862f78ecb6df9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814da0a38f3961406cc2138264515fb6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed947f8bf402d360ec6d3f4f934a9898781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb3d51d9ada20addc358ca65a6f759782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0e69959ac166082ca319e0596b1e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ac98dbe71fbb0f8e2928861b25acd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b241f2003fea4532a803913421d6a9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcac524bd4ecf91a148ac703267770f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeac04dcbe9754d4f52c005caac8221787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ad09e8e6a08d40ef72c810918bd06788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97519d8e1c111d395e175a6ade90190b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dff746ff4222a8e17d3946050ff08790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05acfb49dec92bff83306c14dc23b56791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68db164bb09249ac91132c5e889ee43792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b4a9f61695259e2f807771e012473793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89ab82ce3e487e61590d9e6fec4e4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308e238dff6c7e42ce20a24b1c116f4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd522606844ebe2946ba418ff89451796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a124332741cffded78f1376c6a94202797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed7cbaea42cf68e84ad794166d643798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843ba32341ced4e4b3ca3ec93cfce8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332c89b00aefb0e6d91dfc3f438f15c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9524511f30deb8cd4648bbdaf7de5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f004b173ac916d4d12b535bee43c8c1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8377231cd68bd85af4e5af36ba448803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b62b2ff8f7e89d19274107c9342d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de325cc1534b2a0ac92444c95e0ce4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e9efdd9b4dbb809bf1272de34103d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3aa27d05cdb47f2f35029e87369b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42f6f30bc2214555fe1cb8577a7f6e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7da644a53ff6bea70a0039221a93df809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aadc7b8c2b2c5a445c5392b20f5b3c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da785c6279190500c89adf51a46b73811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6b1d508c78cd57db2930c4e13ae98812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070b43a80824ed31cca89703e774392813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61b6d02dba409c32a8c4dd824241d0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f586b8f3b1cab388733ca2d46d130cd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d8e4fa8396a6150f97a03bc5c6300816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae3398ff802896b36ffbcd9ab16dce817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40672b551939be1ef1e96e049d618f6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f212b3884921821cd84266ba20d28819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6b41e4b5592f818cfc4641f2e8cba820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923395daf4c870fdd562819139525bd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a5112c340e123f136255dd978d74822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0ee280df0b02236d621c4735008f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a04ba24614940888488ff23c764c1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcc9705cf1571e1622fe5f4cad88b2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e07ea68b2e371360ef97a990ab822826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8a5d8ea096e92053579da329abaa1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d126535b341a122f176c595009d77e1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7c7ff188ce82d8ba1f9d9677c4941829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeea23949f7eabdc332a4eab06f4a1e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535643bd0a888f664c826c5e4309947831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b302fd80328aa755e62452c1948526832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ef1809c54478f483b9526a7ad5324833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0afce6fad008a58f18832cb3a3c2c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c6464c63f5707deb07739a17ffd97835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb358141020a2d428c43b90ee23147836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249c4a55d16870e803691d6fbeb8189837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84220cd7e0517c1304cf0f2f7ab949c7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27863af98b18496a9032605901aa601f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e830c506b1f4afd78b8eec7a307dc9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0a9bf4966c58656694605a5b77323841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca780c64ca1a855123325a5ec0955842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d236229ef145f96cf5fd8c60f2e90843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5216e9b754a04c2c0068cd05d26930844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb9ed6a4cab722dfcd6dee7d6feca6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23955a574bb3875b3a354e339544ffe846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926975a1b7c852614b8d912b9c9fc65f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b6662f530e915ea66629d2de9e8f0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda6f3fd290d26855c239fcbae01f7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f7ff566a924aad1782b20031f9c25850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779dba46a9aaceee3fbaa9ff11f36bf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803dd88baf5c270e5f0c8f88aca8328852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9f1241ec80af0fe85f84f5ec9cfcc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990b58e31985cbf043e9bfac925fab4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccffe0d585c1862570f8b7ddc7cf59855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388e3de757e902f75edad6e44627dce856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd92145ee71035a4db28f160b4dc1ea857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b752edde7945b688b74e03b54ae3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a8698b291cabc47c2ed1ff1b1c239859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afaa024db6a3e463a09a78c48fbc66860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de951c7fe5329f7472888077d68a8742861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9040e93213f9cab739324f33baf1a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d084d84e089f325d32889585ac961863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468e4cf62dc98d7d56f8fe11c6c387b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c57b6b9b2eb64177fdf99b658f2adf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382d9d6c5ee8f0c0ac6cdda525ce0f1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61183da1c9e4d4422f5de732d151057867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f093914db03ecc59ef47c19f7e4da0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec32a7e7f8fb18c85335a5aaa92ba46869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece7ba803cccbdefce36c7a2d0fecac870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b8fabe95f9873712df6859e27c6a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae772c12647efac9922cfb8ef828f11872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbf1f7f9796c89f13fa38936bd2757873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a09358eedea16b8882f3c965c6d851874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f8e35d8db7821709edfc091874bdb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d65baaf4cf6a27462b65b4a204e6d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f514c9f9c79c5dc170b852ef88823877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597b88bc75bc888f0ad36d34f9aaf75878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a770261f2a206c0ab6f7997ca12f5a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b73d495c4c0e8ded6b9bdf86e205880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1520c74771c25e83f97afad83fc5b2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b737ae124dc1e3b417042eb0dc8cd7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe66d20007bfe4d71f36b220762a9a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5de4738a6332b3b026161ab85d9b9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ef6d6fe63626edb76861b97a63767885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce6f3dc9185d40e97b250dd4f7ac9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50487eec7cef87595d899a954474fad7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e336512d098b4fafe8b7311a61d41888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcf1f26ef799b64138980118aa19fe889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97ce7596e7e3d85964405df2e27b15890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca612fa0bbac5c9c9d740c685600e31891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a78e9d253f3a7b694976aad2d4eb1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cec5d337f327b3fa12f73ecb75851893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d42ab0a7e2fd49f3ad26a65840b95894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f54ada7dc6a25fb7c5d427df79bd6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed4a4314b5f4daf9b1ea00d5b48989896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885320613c3df502a6394a2eb02e304897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6727efa4be3a55402e84583cafda16898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95fb6cd4b31fd00e21a89f2f624ac1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c10bafee66662665eaff5519433e8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dcbb4f09988bf00190db91cd9cfc4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b1a8c0829c04097f92581f0ad667a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb741b978d8e2b0a8553d45d402e7076903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f9e92bdecdaf960e8d1158b6639ac904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99f7e05d6f99ab6845aa63c4cb9171905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6457f0114b209d94a402bf6558046d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761011a10da5005328c574fda2c3892907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956c3ba5da1a38a2607d1d9722ce4cc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d82ad42d45c150a67f1f7cc07e75d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c56be133a473fd0ba409dbe5f773d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179b64002d6cf7c162a6476aac2b076911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d318bd8292c8decfcd322261911e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41261ad8c7dd131814e589b1e4d865c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21360585dda96897a4bcad483eb1a89f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c361e7d40b018958edf16bfe34147d4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b71ea3ca4a6bef845832ef951fc27c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bc2051ad610ba084aab181bdaa114917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c3ec5ebec6ecd6dc56e092ddd6d62918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4e91e1216533f6a7b88a4d7f04292919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3570fe0d6d8ccf501d7feb3e36a6e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b93d7846fe657739b8425e966845b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965cf7844d366924dcdf0f3d5b2c0e5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3d9eebc065e8aebeaea172440d8c7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce56478bbe23a7f717ae511d45524be924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91f7efeb977d2aed19194c8c66b3dd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129336ec06c7dfcfaa62ea35300289b0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2b607344f2033b041d71eea5fd458927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472c97710a12a58e6289ffe6e805b63928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9c5ccfb23d155139e71b5678fb1b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cddd0d8d7df5c34b0052bfc4f2963930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95038f2398810bfc343793aa8581133a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb18c3f1939a52368a73bb3831a4d20932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24014bca808dd69131274c5d35620d5a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8e39d8759ddcb2e6119ef9bc774a3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6742a0c19e1f4b20bdfaa8bb77b79935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d59c4477ea204da19b2d9ea71b981936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18262fb81dbba68b192f22efd4398568937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb915865b846fc6f0a857e8f40572d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71175e81b067865c583b502190dc35f8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e46c21bd51f7f3747dfb07113ad92940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d46dc69476ac0f37b39b8deed4a261941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3757f727d135ae259ce832bd8213a1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b760f9d3888b83e5e6effae99514fd2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35eefae830723d36bf694553e4d957944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251dd94dfc5e8b2624fc015c81bd23945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79481ab1698eac459315e4a6246dac946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d463f7b8f1c9a478f68c676459568947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3cd9e41da944510766d0b972193d5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f67487ada396888a63921d634cc073949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d7ac9313fe762e03fffce7ded811f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5e153aed2d325776fa5e29900a81c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73faf3ab7a909ab098a03ed12b687c0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccca9d1dd7dd220f615098b697394e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d833b88af1058223f7cb8fd47f401d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d40239703a0778ab241a1307e5d063955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ba7a0a8914e00150e647676693b24956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd774460bd999c69e1b69767d255635957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02b6a09a9c08f9649fada32946b81c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350af364e35090b59f790aeb88f456e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17742c6772cdddf9e74a21820e600f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbc555dda2653383404f9107ec8689961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad58ad9b4e9d29f4e5315cb73efa22962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb79fa5ac8c7a3f9260ac63f71da8b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9212d2d3cf2a7f3ce6b48fd1d85a28e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfab421171cd12c0674d30e3362664965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7efaa173e945fb98d406920d0e05966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208ded5c47d5d0045e1cd62018875ac967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd9f539b9387666b3294e4d0a6c669968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb6e6060a6f882427b43fa402d2ecb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82332e975bb1c158d8e3372363838b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5423191596b242644e4f94715bd18971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e569de3f453b3f7322b4a5b0dfa6c3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae00ec3ad0a4888eeb0cd3c585163973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857511e8a886f1d56444957fe819081b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371ad2ce670b427c49e1d7965738015975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a863efb0b9a0502c349f4e491fa8d0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0cf75b3eeb1dd9645927783ebed50977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c431ed4a979047ace510098939e1701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d18ff48de7dc71737a173c798e240e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fa7632b4170e2895f7afa5530cbcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb31eaf0e65bf82401b038ee162a934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee00a48463a8761528a418b82205555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a802211470da52288356e14e8ad1876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31945606ed25cb808c9c72d0803628407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae85c86a66cb21e1fd5f6a86135dc078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855458dcaa73a00ec673f4531385a68e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75c2febab2d4ca8287b5ccbc0df30810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee79ff02163624cdba606e8a8eecb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29088a3e9c8b986dfbab0aeb56fc8bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895ecb77cf2bff813f6317d2a1328313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082240475f9b7853c50d99371b153bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e97469aa9a96fc329c5df848a0c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967c32ed6ccd337d762e619535fd8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cad8b90e03ea3c48f7f6125e62c8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831dd9e23fcfd80b662f4281a26f0ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044cfd46864ccf91f52071645ebffba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf2790cad5801c7343da250bcc896520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d21ee8e11caece8fe6caee93ad66221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd5f58fc108836dfb31ae357a8b3a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d8c9f7a1b4f70ade902ad61f521e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe0af3fe3fdbefe45a2ecb0076751224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845dc06cc01f0a874588beec98576025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19b685b77946f53abb823612aed91f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27289ac97c5b4d1f90fed649e3ffe30427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1c3dc73054b71c6aa44ba1d39e4d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e33fe14811dac23ca5fbfb31ae29029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb9243b1ce537983c56112dfd26f5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b0c4d2221f28e0a83c40c250e41e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788e113fe54fca52951fc13a2b8106b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb0900b4580ec740b20ff9cc0282a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70f5af7dd739d1248bebcfa724da3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a48b77fd051023858bd790f393b5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1b676c9f1af0ae3d8649a1214764a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9be4349cfc59160a755eecc0bdfe5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b59ab7f50ee695ac419727a6ce5b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1740d78970d24eda85db2bd5535959d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7415f108ae0335e11603fc989623740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f1b762fb49923fb1eebdd8aec982941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08afc8bcbf0035786f16f055bccdc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178383fcba0515ae9591e350d62907a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603144b3a9cec6cfa07d4d4b831741d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35718f18326630f0dbd4cd262ac474a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe96bd8577e1a71c5f70d2e05dd32446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d09419bef3845ba6fc80975a42b8ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475ce1bbdabe21a448510df6d1807248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a31fd1edb3cc46d0adb671c0c2627849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852303bbbf0f0ce75e0800ecc72baf0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847736bb387c306a1229d013d20ba7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c42047ce812d9fede90a2af8d813852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad418e8ae9776e4724b61270efcf3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb29f7a37afc7721246b0fce8c678954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a07fdaf53dd48c2da688ba7cac204a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0bc3293f70127ade7b1e2bd6ece8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0707598591829007d86c051e3e02457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388ab5361912184f8f83e775a294e4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b01935b41a42dccb9ff10744c1af7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe00ee352cfd8529a29d1202954536160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89b2b888d989baa6f5d87947cd4ceb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf58181fef31fa0461ae86bb5f1c0b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec053e4a00cde04ced32d3e870308563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea689b05d6ba275d67817cf178b003e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c0bdea657801b34c76f98ec5047965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c0be9d3ccbc14e66452a3aaab0e4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab27a0b9176c9dd2a61bf1ae16c96067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ceb26552bd57008a45902d7efcf1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f265921bb7bda5ff04704e903416fab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5976114c7e59736b756787e8d347ebe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59408f803cfcbdc44200e4db35a6ea7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a2785440359bcbbb7503e7a28360572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d84cf689fbccf961dd2e47e1d32173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f7e6dbb03c5cf05746f81adeddb7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ca60181ff0222df4ab133ed754ba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f7450529bbcf9ee8c4f9f219e773376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b0b21ac2be6d1493175a496976a1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928df9cce914e3996c70e368d92ee8ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbd0be6ded3c3ab7f918aae3dbe5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dac3ccac2a77141d0db3db92690f9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6129f716fa7246b7a14703ba82f1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05556f040cf4021b2b0445baa83c6a3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d76712dfd0aac52445f4f2c36ac9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea881a28b4e0e2bb21ecdcacc082f33684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5501c0ece20f27023b1a4c531603f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402baed99ad2860ce2cc7db80654ff886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a325e06321c480e9ae49d8b436b7f9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6242c3ea7f4d9a9c41aeeef6a0d9b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495926eb0d21804249297a91dd0a77089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4ae371c82b05956c0904917beff8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44e542821493439a4ede158ee259a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa08459eae232cb7475aa800d54a32292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b867336ac12e0722a90c662c5df7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997c363d1c70be27f2aace0da046a1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dd14f9fbd3ef241734513e3635ef795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba98a13f5ff29abd08ce9830a18d0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaab80590691f5b35e2234b1a5398097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac79b5912d0ad2f2696300c841a71d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc296dbe22db149075345d6a80c8beb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f39519b883137128721fb5b647056c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3dbc8be7bd244c599eca0baa06a87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012872c9ae25c12c7b8965f575156959102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e0d75b72ab5ff3efa46fb4aaaca6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d66eb47a3817790c545d9537d289b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d26c90c95297e4b7a08fe522a503f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3127bb875b4ee347abe8714d56b90f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670709176e37bef718f5650caba56f94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d86687fd838435aa05c522fc61a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9cae5a0b388cfb15d44f385cb1c19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ef8c1b00a5f324cbb94d406fb6ffd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f7aaea07f89bc81d024441ef6d5c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335334953938ddce14109d1c54a4579112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e331361f6ed9b42cb210f8999c12c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec44ed394757cf0e89839f64206c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feb4cbd675a2de2a2caa75566076c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe222150d4dcbc9524e0f6e558b9468116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d56744528b306d77fc845c18ce9369117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e2089c98eff0e9f6a06d5212e4c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a4b0c9a37697ddf0fb17d42d905ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34019ede3559f75f67abd1992e115a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25141cedd72e7832d9c21590154aeea0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677675efb692c633c9f91e74d6082456122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853e3173fcc674d8c45abb7ac070c1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3a0340cc418f4425d9e79f7323975124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bcb46b08b30e59e1f84bfca8f2ae1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564277a6f7e176f0315776dd7179cc87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55747270fc0e4b44958fc081f275d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2f274bac006588ef36b3bfe641eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3597944c4ea712b723d68b389d01b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75754024909589ad19fd48ab223eb28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dcc6589d23ef23aa1f48bbfdd4783131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9d1d5b09fac489a0e17cfd2494df7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab51553290fe25fc80d20f8d359fa06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4546ead04f430a3eebd2175736de5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b6eb09e4af735e97dd2b0d96e8a11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026795d2b4bbde0e7697e40c7f42bd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2cfd69f3588ae840c67d9913931fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc8b93d730c09f07fa15faa8fe9351138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4220c1668d1a5ff1761f869f4c24b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f704d9def6f8b70ef546028332b011140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8cacbdcb5c5a2db057ffcc62b1143141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c1ff49f293a147d3c3cb7b9457dc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b93186c9534f0655291a2c054eb051143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b32e2651894e3c69afa4ab3916724144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0a6fa48b8ed82d43d11c80f663f03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558ba073234ce2159c6608b4465241146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da76f325d3eca0940b9790bbeb597a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d60a20c139f24543fcf340208f2f27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c267d5cef538297171bc0600a530b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f552af4887fa5bfc08126a258237150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730dfac62118e60a57d24a53f737855151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51373de82da35a4264ffe449162b8573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff629ed990857be3fba6999f0beb6e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd06b77e91d44c28754882b1e0238d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9f372bdc8d2cc8789c7960819532d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcd4b00a3c45ca0af672bdf4bf6f34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ec29dbf941aaca31cbdf241de0aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21e4df489efcb3181f9ff6f58347ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2a8c0898976caf818c3c14e4ecff2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c656f2fc9b33a0285f6d9b4c4b1708160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d5ab7f5195e235a3aa9e8574ef5bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262276cbb7d5288a03725860cf6b24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df506708aae535d3f7ef977e3ff7a2c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d619bc1a2b68ca614d81152898c68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d55d3cd790fbd6040ac1573fdddb57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0447bd1a631e052a164e5af0d099ea2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb04dcd2150cf142e495b85a555848167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccc8efc7d856f70e01d6688caf4e08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a248bc96f239ba82c78379f749cc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a75ab9ea8c7e092bf6fcf43a9e9016170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e4d71d52a5cbe4706366794b05b59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bceab162ed710dbcd78ae969b3d526172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65926cd452eb910a9e26cb57030a3775173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bde6cf5f709d993af927b5974b41ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09202f5eae3bcfe101b5b52d89b27cfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46fef3e2ecb408dc31fe72c2d4dfe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a41d10dd59b960cc49a8951c571f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3c74e331b6dc8452c6fc756125253178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668c8b07b4672f3ea3d6702d09d42e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56c42dc29a14f61ca1c07e7ed793a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cd37cee580d4979d28ded2569e484181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77282470035029d6a1b97bef1477de8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02703ad3ab011f991eb6e8e2fb7b18ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075523b9efd5932ed6aa12803581b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed6e3f7e4f119eba26b387cfab855185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d723799f3edaa37c749ceb67e84db4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61554a53abc4a846bdc5d1f274d2e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74f9756bbe6ae1cbe0653fc0ce1b1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7d0fcf5541e621d003567c360fb0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b44f540c30c9c296fe118504a1c6fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fa6733c8e6345e5e13f660df1d8d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d473356f4172ffe779d785f79a05649192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a09f736d498143dce52bae27283c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e34772a79bff8dfa7388f4727b9cc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e325c20c87c43cea6c26267a969db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae8ca6c0fbd5518d5e2f2e2dd8e378196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5e497001068096bb456aebd14a097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9dd606faca5aa923ab6581f617fc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01464fb868438a245f7090cf6ecaf9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9704e6da0dc9ce6c95592a7a262d38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333531e2df1e670be473346898a6c52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b6363ca3912d0a1196115ca83078202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539e20c09ae3464bf561fd726480810203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba7a1811617f8d628ff10a80d7c5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbab47c4bec7a08335f31bb78400ce5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fe27f3d746602a5cf54fc8dcdc562206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f8d92fef57ccf0497b66d278f46f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59b626a9c97616fdf08e7eb4a4d58f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50794231eefcfe739e973f6abf55547209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217a83c974d6818d75d3db926c7f058210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd919496091837146a4c7b76136e1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50026491f3108174b8a209af0accfa8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c719e044f861da5b7791cc3f97b6ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dbb7eda1058063c2dd02a14cd09e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336573aa815f40c85d1a9b47f4f7d0fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2412e4fbeef410504a702404a81eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0adc9e7f7a4af921aa939d1cbb1e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7874bf11812381296a6950da8923ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2ba27007f9fc7cfd724c00776302219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aafe2322b9610d58332f0e019c9742220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e65216030e4bf05b69dcc005465fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c1aea8e10277f4186dc837f5ef85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7f5bbf9aaa7d9d9d6f5ca0e79e31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda16c069a5f7620d377fcde5183084224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e59372452708d713d1a309ece12d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a789f69a8e7c0b4d9d573ffa3c6b9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de8153547da382ebffa21f91948656227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3465b66f4acec936ead1c6a832b74ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9efa3aa9e296a360c40be03af87f7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bc0cea5c7c64e826709c948a3f283230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db1a2d5a9d02fc9096c3aecd21f82b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccde2f22ccedf5893309eb8c5fb3eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421280421f7a5f5fc6aa981f54a09c12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd54be83071fe9121b8e3bb243f676234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75636aaad4a497ef4c24325da390a934235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1faa8719dabc9472a1ae7837e3e9b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51532c8a247b55ca2de61765cfb30b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99561a9c0045e24f16ca0e3c8115ff89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d454489e631b07bc7cafc4ee831521c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b531802eecb21ee7cf651f964002e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79f77897630fdee871c913a6e36bca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46064a6276e37a8f1b702b4c5d5700242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc1dd1093538292c204220a1439802243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4befa283c27dd50ed7d410f1fbd628244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5dac9b0193ff8495931583f945af5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d38ce6a3647b07842797cbeba211d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4947ca98f6ed164f872fb7f8daa1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab1b746bc663b47d213587607e2ab1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646560b07408ecce957c37385235dfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f770e7ca7ec5ed5512f23deae153f65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7937018dc9b2e9bfc01b656114857e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847b4ff200ba4cf5ff6331da357c302252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f93daa2ecc9e396b72608e202302a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12952817aff6f7d488f5adfb4cea5774254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18360096bdbf29e09a93ac2d4cb98e02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc54a8d82fbe207d891873ed5ec7ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e753fcd1acbe2edc66de4808db0ca12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de34e00213f04ec880e24b55bd37504258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a450d5430e331cca0e49b53892ae4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b85d2c3554ed946928e39319283033260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fafb2a618c1bfcccf8596d14a26552261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f7e8758a45d407f094adb64c54324262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337e2229b324685759f93f3abc2f5fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46977f81849c1d1d8c66959c23a896264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3147fa7c2664474d9a96750445f891265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac4dfb9b4c39954d3a8d57e3b4c5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a19a5c7aa6d32d3d6534ed53645df2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af7219e159755fb545914e36c107af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf80e9ecf777450ef9094ecb023b36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984f336d27d0b5ab23e42177fb9277a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bcbf66180356c38a28f9ed91871d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb6ba9a17dc67281ccdec659e4192b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352275156ae237359f362b34d82bfacd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365439bea69dca863ada7b5147587da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568626361df75f86f2823cec3914c6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e249319c60c5104ba4f6b55a9222c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8c32c2a33016289463ff975f87e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0ae6c97fb68319326f565987ab29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333aaed0a04691694ea011b910f7cd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9297e4249a65277321b335e8bdf0ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c2009167dd95017aa0f11a04cc161281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01669486bf0162fe1aaab25068318e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8044ff5671ca65f4a0bacf0a7f7ca38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0eed15d7f57b04a795f26b6266418284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bb9135c23dd62d43b05a797a236ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c0f8e53117e282b2c2f163567193d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf517e8af5fb53f499c623b25962f937287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5858d43793c864a1ce1383aa6b93f11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82909f7ed92ee44b4e813150d77d71a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133bab7f287ddf293db1a83ebdcaad0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b132a80a8d68511ff40402f4b4135b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786daa45aea298a668d1d5e77bc7a9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737013bc1e9aef292cde240e0ab6498b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998982cae64dd05e77754fcf9b018e23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bf83c0e438059b0d330be730719e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d801b8993dd3afd6ec33b0fcb60bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f007f53ff439e29b171def763f52a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620bf7b4eaeb7fec7ea020e790139d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d46e68af78709e5f3789029296b88b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae086159a3969b6e6ceea6ae4b9522300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c2f5da4586df89daf11b938bde90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8addf60401271d136448199ca3768302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b161b2ad658552d3ab67675aa47596303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840a289c085e239630747b56a1a5c9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025a87891adf7e3e5128ec347baf5e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcce5b7471c046e9fa17c9bd8cc233306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12825ca46a271bd39cc9f96ba566c2e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3da336739b5c13f9a738c1451e3b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63313ee7ca5ee62b83ef1eeca41192b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d0294cc79faefe6c1f240c776d4f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56024741c713ba8928aae05f7963c64c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19e831241265fb629741ab7dc03ef2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4d8e21cfe217d7b874735461b15b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ddd4ccf7ca60244ac0e2b9071df22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f91fefeb56aff947fb7a268cc8e81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607993e81e555771139394cef1e391d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa61ab31ff91e8b6cb8a49330d447317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfa842851be4a5e12633e7e63d10bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e936f3c5c3aa251d99b13079b472d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62814206a082ab38f2ebddc3067bd5b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180dbae03560861d50015cfcd1bb9be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa989891732462f13ca270f805b89d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3466d72faec5f0091a204dfc17fc39f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20d9cc05798a8e5ba219451c4b2242324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace21cc1056e0b3646606a589550bcc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb042b32aa6f4bdf369a335ca7a128326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ebff5ce2f3770e02cfd7b5897c480327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3922e23b688f1972898e6b707b6d3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f62bc228d9b792d87ad05e886f002d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039a16dfcd39329fdd89bc9dcd21916330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6a4e1b39f1ee3bcb8344b1649751e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94d72fb08af1ea3eb2ad24cf7afc27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602573d5fa7e1c311d92cd7b2882420333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2c90fe44b4585f47ab335eb018f91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719381ce3d9041fc20adf96c4fa62d15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50887a9fbe404735800661bedb6a93f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e0a1edcaabc1a9317fd8453e52f75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7786e58fbeaaafbef46ad88eea09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cdf8f2757efe69a1115979a811af0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14971b8feedbc2d9efd995facb42ae08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af87abe3f87ad62f477750769b88ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4834d06fc8b887979ac81468c8f65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3aefb2c5f07dca00f0badb4bfecf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211cfc950f3d2237927fa8a982c07f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10c6d50a2b37314d15e9b56a91f1c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be525ab9869c39d487eb195b3cf2a2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c3b4017800a27b9b08ee0d916eb22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c547b51f1e31fbf130058a278ff8df1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34c40d0e851c057ebea3da7b07013349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a267cdf506c0fddc478ab069fe854be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddb28c13d5becf95216d32fc6ea60e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c1c5841cb16a46840f9b7ffc5589f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330a9fd749b532b88e282b557be03f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79edf5cf09b6c513d978b9ba113185d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf93670eb7911b402d19c0b6ece02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c494abc56823fd1a0edac86cad45a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697b00505826ea2eccd299829c0d524357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d69d5f2ce32abd73d7464ac42fe13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d55525a96f67fab3fe77a81e6af1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00085d226b1bd102748700baa1b0815a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c92d1e693e4b9f5643918e1cbca5e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473ed9417d9e180b2ba2d3eb692f666362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef973840aacf2ec87aed3bbdf1d95ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bbc68ceb475572a993ec108b1338e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa2760c475a2adb41ae04d7dca908365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94526e47d9223629404e5f8f49275a59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0683c38c6627156b242f350b57d702367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa46a5c9c55f975800f60bcb601360f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd4752a541be1981f8b1f9c1ce06da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f47ddb2fa14c73a1d68c97b57d08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f9d117b7e08dc51e002740d11b297371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffb26033b8f2d4816fa416f597367b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1f0f8fd7ed6601e2cc328e1920fa6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e1745b0f03c523ff9d6fc59496c7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107e885c0b76a8b592f47a0507e49d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc546bf64fd96273993fea403073fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375d8b4e6568bea32c6009df4b6b49a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dafc5f86b3f51c49285e6e210337b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f96057e4f22c8626b8447b736d5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676f8391ecbd60e59081fd83127fd72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654f5589cc549f26efca79b0c84b84a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ada9939e3a908713248107eceb5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ce8e947ce59356f5a8beb5c19917383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fb401f026acf977f0c05a94cdfe43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4c4701156b7ca671b5352799cec37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ab85e5b8a03c2cfaafb0f3dfee0b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62b7b9d64cf05fde81b0aa3ee49d9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e006708d315173d84f64be8f111ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d12c9f9d7b47bbb5bc509777334df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31efa8a6880316280f441808f791ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1491e59f7d5cfd6b76d90842e2a9e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce46746e8e742577424b5771000648d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cafa8f54e7567aad29f0453f4f267b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c086a7cb045d0ef841a95a648cc95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f263e0b2b8fac9dc267019544046fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086610da58e0ef55983f4e8c3e9f93f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70224a69a1036f48777295be4626b471397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aea60ff7a9e5353305bd868474c5a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf117abad762d2f64e8f9b8a1f872b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93be14305e71cd3138e6e23303e0e5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a058ed4db7292d897ef127e6abb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f55c6c34b07ee931901d3bdc6f432e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd8d163756157e543f43132a8fc6b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d6eed88998e8a1a25da9ea421d736404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e507eb580564ffaa2a4cc85b69fa934405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25352dce28ec0b93337f13bfb9f731406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72100d365fdf1b499ba411d1ac708cad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf24cf6bc2738797b3fc33ffd1bdf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08658ae90034ca559547c3d877b74ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e691540a238c95dee98346e295d286410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f73c09421820670b3eba0e36fc69c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23cc1ae05f22f9a987fea10acc3fa5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fbdfd3db247887a3a492df0e9ac03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d003253f6e52edc63977b280d66eef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97ced3602c4de6f95a1a0abbd9b790415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c5f86bef486ee85c1354a08c9198d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4663b59b1d30b9137a9891cbc4d23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b6c46ef54fd76af3df4000c283e1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff7f7b59b84c468533435e546f1bc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069872009b2175d4fa2aa824725d0932420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562f951d9280adb315b131772239501421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780b0a5b10c82df4c6b94c910ea472d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04582e4a93f8f1f300fac78380b3db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9632b1408a60978d7aed66f8d5ec3ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac5c2035cb6d68046ceef28e43d5ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3978c739aadfee3c32c3f6ff9f229426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cc47ee9cc5ab0e0b9d4bb26c447eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c8e416c42f6463d3ed8d66bb03ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d407aa933eb5327f7b373a9f698523429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10152b46c15493806944b0ac6727da8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c4b185c64891e23d03e3b0233c41c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424bd2cb42c2cf584d748516f732fce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bced5b37160f28e93b2ebac56643d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853a8da1b6ff871c419950e974b9489434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1f522466ba6f57ee888f2fe069837435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e652c9cc86a12702922fed21d2e41d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faadc5a0cddb633a1fe2a723730e0b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba804bc2009b44b2d64637a364f92fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd43b9c49a82b6c05a0e9decdda2f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe85e48f6741051315df76196d864a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451ec671cb87af5bee26dbd81d29b03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a33b3f5d0ef25c4e55bd2b1d819c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e11e130976b420e3e82c4cf5fc9825443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c81cf2fd83ed6155a3064ced73d85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7e98a000c5c7fac4fccd3152dd16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27114e8445f83d607a02c51bfdf87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6627d0fb6733009409c9aff4b70f7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1fd6eb8d1069b7b72401d6ff170ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139db3d8153be76f47054ae7a5daa327449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d48168a2922a78ab69dab969f647e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02f9be46f98d6ed1819cd5cc3b077b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0b049a25e173c299acd078393a7a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3e15a4749d55bcc536d4d3fb63221453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08559773985a3eb5059b9bc272080454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f227dcd42aec8c429b25c55e424b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398142c36f86b0f554b0581372155c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7e2323992aaa62ea3d2db24cbd70d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1833b9003fca7c30c54b2a0b4c817458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98496bee9d892d8a978cdc939fa3802f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1120473a51fd7bb8ca00dbc75878cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20a6e5288a25ceeac52336fa6a69d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958429eb5718c4b7d8607b5d872a6a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1435db4796a95276b5caecfc186e2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd230799ea07400f7cf1a65adb8254464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b813fe7c4a06ccb51dd352cc37f409465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1283b14c2c186ba89336752c262fe1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e37d7661303bb2f4d7d60d25ba0c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37f126f6f5976faf01ecf3dfc2e81e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf154dc1e35f40c4fd165f9f968142c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448264f31de3fa1145845220008be8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e72bfa998492f277b2d5a8fc4005dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094934a9ca6204f32edc3887d3b9022472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f130e32618e68b1c289c936baca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9afd52daf39b8c4e16bd0588f28ffa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6838fcaf8e06d7b9ac9ab3d82c529475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581dfd9142d7eb84abc451d226690e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae9b6a62fdb6dd82a7c31b7d5ae0df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91503b8d5847eb21637cb95ebb20dee5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15e53bd63ad62c756475b4260d97a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acb4af4b9eafd9062334788d181ac2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc96c5197dea2b64c89308f41e07030481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa1ac5cf6e18ba20fb539b0a059b47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da64d572e5bf9ce753eba3ba312c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0a07403718ab19a589dc5a9616719484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0a4d49e5b4c523208f139980dd271485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927988a0cbdc64e06f64728d47647c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b981c1ada32738e5b28d3e9705c37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb169e265f3feb6dec50e41272ad69c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd710f0e01c4d6be147903a6d23df062489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6b92ea1b5b99f6d4cdd684c347c4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24c980962283acd6677e9100a08926491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c5178a26f51ee12be4a06da4a861c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6eba0d156222c47c15785c84cf901493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817026e5025b4c6a660f4a38317f74d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132acfba08bbf4f3ca9c07a0c9ca3104495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02510c7819235199b85c63e94a3b599496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ebb6101b5754127097447dc65e80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2867c3092c6069554179dbb1d74638498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d66d8839146bcefc6dce0518b18b56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eb41cbd42db17d6eadec42e5cc91b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a715692898f4fbbdc3d37dad597ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08074c018b1054b1c779792bb810f2a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075f041bc5ea73d5ee92ffbef58c118503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51374e45e92b3fa09b7650d7a13a3192504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db902f76f9b9c86b061152f9742547b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a30857a28d908c75a92e58937c7d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f37a115abe89c47ae0549b6ca2d391507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c9a8a4120cadefd277c5da58f3895508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525923c1eaec72ac35878c391f940ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5898c20454f00410af1fc83a2e78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e6a2701eadd531f8e4ed1c5fcc523511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9b6fb517be4f3da1008cfb63e7ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1db9563770bb8ad29650594dd3d4b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71538c2bfee78beec0102fe4f9bca68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bb6b770758a00f6c70ae0c713dc44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d55bf68f6991058e3f23d58ac06bec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9754d4a82dd69e90d742e4ddc1c441a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f274d15e95ad7da0de9eb9e7d4952518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa3e2a727ba798f7ce595d40fa07f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96509cd6950d1071550ed33e94a662d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6198996676304db6b3b0792fa6d507e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a59d7390e92e581402bdef2980031522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9daaf8437925468ef5193a9068cb5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d8758631aaf7a86b747e3aeb639c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b618fdef6f5a06328f4692e8395774525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b975657672ce4849a6d1ad17838303526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1726ede2df6c4a5cd79872c24944c30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe51f47041ecc9af17f4d24230b579528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692882d7d9e7033136157382d3dc48aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc7a10e9604683a54bb18915617643530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6e8d1b85d9e9e06c12c231814b21f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d1be450a09d7b9969dc0c64cf566a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca65ebcebac184b328c114bc44312d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0c64b1138aac0f7e842784167f624534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a37cd65aba5eb0bfcc694dd3ddcac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e8115eeb12af95a7ac18c1f8d853b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e694a572103637ba0ad0ddd0df397537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197b13f06ef81c8d139d381d5fab6e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627932b15448db5570331ecd805198e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a843f9b6c35edd2cff1b51318eb927540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005d23d4196ee2af52c781f3d5dbc9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dec8fd8ec591b364800629254b6e15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8160d3b474011989df67cb4da66c7d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61db55d98f59aecd786dc6c626ad820544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dddf3cfaef596772981a4887f16c16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b43d982feee35210c01d0765beaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c4e50c09d7db641c31b01a76ba3b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e5c37de6ba4d55add20c8c97b5e51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d95dea68c0dd922ae463b2afe921549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c049722221092875b588cc614eb71d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17964b8edc876bcfb8fb4e97a91398551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d2fea83f86e7d64882fc2a0413d3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa140d68fe283fec8a6092aba2d02c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59458b91ee7d1632c4d60b3a7561847554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d23fd4271d6c253aef1e3be84388af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec372e8dab80530326b1c6946fd5196556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527377265f1864535c6e2a0249c9042557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45949a3f08ac7d0667c5e0b7500fcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70d183f2bc92b86a0af1a5917557a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f8a8e39e07f16e54d29a675773e77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cacf9780cdd1f2c06e679005c8592f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a867e1621d3a4af38411328c3901a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec10ec8153b10dd855c5cf13221bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f154f69bc8e49fc8d06ce0ac2355a99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313abf01944e662accaae6deca9094565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f037054bf11739b9c947c4f4f665f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d2b628fd6f85c7c160a554ace8658567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d2b262128bc3e8acb03783a0a5ce0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3169349e41f64557a18bcdbb5f139d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4c8f62604df7545b70a9de37a2008570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99392dec7e959fc59a43623420af6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac55f8ad878136a7ac646b2d65aab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a4e5d6c12dcdbd4b3f634cd2febc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff59cc586849e28347f753777e576b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dd288f2205c04a3c7eda7182237b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8cc6772d1cdebca3afe95ba0c91c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eec208b2746b5eae7a4a8835cda337577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0e3c8ee8c279525b862af43f44098578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610d2c23b6476c0a1ef08ed80084e4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911dc0ce1285cd5f72a10796912abe6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5895b12a58bfbde4f91d3a5fc4b0f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a91beca93b9c4d56fa2b18282b557582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85270aae2ed6f32d4c01be8491dd1ca5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a53919fe5917e7044aea501a3bb854584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a03daf2ad92f241ee1a750379588f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578663a0cc384eff569d678c3508343f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e410e1938c7ac1c051442feaa8df5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671fe41627ab9428e1ac691c2bc916b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e34daf878481779d3fb99ddf0b1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77824eccf631a041aae225dca943da0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af17ea25e2fadc21d2c72c6acfe539f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35d2a64a3fe53f752cf97c7a1b2e12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802121dd49df6c548746c984d6951e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee4a1a8e9c5558c28aa19905e4643594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a277c9b37e040c6080d0545d9e73514595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbeffe239f7ed68267d4b22282f330596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7501a50c71cfb91b4f4a6b8c3ea3f4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7a8219c60e2f349f7152b4e27534598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f9d340d8a8d94cd0ed80772def7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e984ee58619daa69baca505384527600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8dba2e1da1ee6bb13ab568d5e8806601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b0a7d0953ab7e4041f45805c9f832602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e36cdf81c7717f61eaa00762d455be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12624c390056e6627a440f3bb5ea1b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eaaf789f518ffe0ae672327475af2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe5ad281c51d8e82ff1f081fd7eaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb7ddbd1bf96ddc72f400e2dccccd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aba53a32b8e00754af8644a1618b93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db509a3aa211b8f42a953862d70b6381609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599076035ec86782230df6161b3e0ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5819900d2a0d592ed67c182a730d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a68dab358aeaa9c809f0122ea9c42a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0f404ecc6783db0941e8d8d364fe0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f97dd2dcd5d2a29cdf1c3adbf7eeb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f40110eb980a528dce171469227e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30da0a6ed4e8110ceff4d283291dc8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7d1a0899016f323e1c5583d682950617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d90d7e628a1530545f685cc17df82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620fd633877a5a50fdf220c64337357619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b3990b9809a093e5c5c52b5724f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c921ff4ff3fbfc0d7133ef61e6795f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414713a19965193c397d163576468815622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d71b21921a3156601dbc5ea9965cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e4828a1adb76e70c978a88c1d5426624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32896ed69281cd2ca20f3e3b513db7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce42596ea3651dec426819bbbdb73b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd1454c182d7a5318abde2d95824a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe2ca4599001bc5632437303009e11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21c82ac3a2bbc67c9030062fb48dea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11489383d39e69656869677381542f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02664c9750e4f43463af56b58243ebc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917696ae883f752e78a4008faa5bfa7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64295ee9f638fd196475ec3fd98a7dda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb6dd07ff3919cb0109f96be575b33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86982e3d08b16f127f2d53bb10b160635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122f90f9b4e194db808654be00953f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc25dddd1fc5812fdc03b53081927637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a6bcf484aa86b978f475cd4c4bf40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ded778a41bf4db0081db68123fc45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f2e8a1693f6f6aedcd011def4bec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f7918cf09b66e0d6dcca88aecf974641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa448a924885bdbb9c3a6bdee1f3ea81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7efe2d0be6db5f10368cb68d96a7ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a64b61c4ac42b4808421b391607162644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97772b32a38e95cd8d6652b8d661c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87f99c43521b8d6795dbe9e9437938646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214f96fd322ed0000eb179d3567a4f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04c3f5f26af21dc2ff5b1df1973805648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ec5f8cf034c23ae52ea26e9f46feb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160cf66dab409798c3121956cb2beb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b85ba1fa1bdbee3ac940875d120a5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb65ef0b66b6ddec5da2f17b696659d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406a1c87fdc62fcdd850f78bc7b3e40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983de8229bc4fd814083c2862bb25f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2d58bfd255ff8cf683e442a137784655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b4207352971b1418eb16522d69621656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32486a07e13a6c7c83035184ae9b09a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673d85287b17a0df5126543419d3311658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5383b69b53936cbdecbe53308e4b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82266270e601b561aa999cd82a00a03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107dca9d83c7a7e62036380670c6834661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec0e1925b2f2206e191a797a9b8feb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6857146ea5de8c01d43f90f91523c05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b5c679962b4dd674bb906430e1d95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82053359c2d1e569ffb324d7cf825c32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc457d9749da9cffb67db1abc81f0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839993abc99a6791a36c690ea7a87d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f648899f3123b32c76c5626cda9af0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a58171059e26e4a01c0ef1d6bd22a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cb60a45c5cea6fafa85665e489d93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ec60fe9366509b93ab16904cb3df9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292b8034b12a52d4e7efada23670ac9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4ea5c330069d32e0237210f2b296e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffa821d10dc6d2484468303bb4a58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cd524b67e31afb67fc2bc97bbae89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fa7952c059699ef77e28af58a47ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce546e9a6ef4dae7e4ff46af43551113677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558177e73d305909a5f12d15e957b9df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75078c577e9aa53558af175125c8fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00d34c9929607a5c6084a7db4c1cc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a27f1e99b500a04c16f225ab8cbdd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3067b9f989acf12994ed58e1c6cb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5e80a52552698f6ffefa3ab979fe6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adb1abec13266c16b005581d58dd96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b109590b2ad6de0406e08bdb90e7ece685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc29eeb3e73a9dbdb99ad8355029168686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3877a3871cb059983a3b7857edfe21d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69ef3da025f7f5e8c847bae62c6259688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dfd9971d536ed9ef9aee4d2ad76b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85133451f2af760759a7d7508bf3563690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2cc6fb67c99874307a0c6c72f24ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9432df5f42eda8ea3cd712162cf436692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881fda522beb45d49225d3ad8d7e220693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e04ee67b1c46da28ff799e396d466694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07713269d5f315bdd6e378915fd95d25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe252aa42004b87b0cc5fce24597c83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b965cacdb3fe3d4f3ebdba52feb1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e81226443720a51268ac885922907e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6dda3f53715e8e16a8800ba0e6df7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8fae3c539626363e0899e0f4f73b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8359816ea99770e7b25a9270d986a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e0f0b47053b3180329158b1ab4e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d49e07ab1460b6bd9f28b8b10c8225703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4bc326c205e2df3782620f3488ed4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efacabfa79e0c93f2a90308b6e17b0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a9ed08ce25ffb95e748ab3dd12841706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62fea3c0514bd525ebcb526a50236e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb9e4d10eed080069f3c7e90b834d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca05266a3b758df75a4eb5fa14c59fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40f785a4ef89696a26e828916f8889710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054bee24cf8154d129e62e57c25fec1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daab3bd1167d72337f4a1781cf227c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c428ff3ce0345f1174a2b407d54748713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6267c57eef7c868b445614d668a007714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee23c0df71668a5d44c679390945fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db1b8c45941e4a3b16847a4c3dafb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66663e6c322d28089394467ae42e1289717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c7ed832d653ed8cb944d6a90ffb11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6caea53bff0f0ca0a9b3ed101d7e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31ffb7d6eae5946a082563aace2ddb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ba9869ac033638dd7e3149a8234b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223cb7566ba3b6c6c027bed9a298b26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd124bba176090dcc654c39f16897723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62160d39b43ef3489e6531aa400459f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d834e05884808c7551ef7bd5c3af8ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d589035ceaacffc4e8fc86281466726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa73c3149ed51570432076df70de41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcc4c4bb5672fa1ac0a779edfe4454728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b2bf9d3af3d08fd096b602e55d9d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a518f67a387e3d3b6a1d034519562730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de992bfa88dea30117045e7f60d6b64d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43e0e2944840f9577fcd11305484e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d4b4b3ba8d8c072923c9e7538c666733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf583d5f5c18e5d4699d92703eaeb7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962d2a3919dcc093ab2674f6b87b2b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3268655570766ad80bbc5babf87d15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba88a80a1b2ec10bb79ec37515eb340737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7cdc4c6761b1b5c72264fc4c65b93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218327a70669b743ccf559ba5ae1dd3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe233f1e71cf420819d97205941116e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33445c5be46b86187567c07b5a058c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499d7fb07279ef0b40a21b9aca46c06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801389907e341eea2cbc4dd9447b2f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4939da3db2b53c78666ec6dc67052c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea015738c8facb3425a4c678480a2752745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ba481a7165c73b08a2f76223ffe2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f308690496b8675a78d6c567c9ad9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021809057c90844f21b2291ed6242441748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d14165de4a2936418496e4f51f3fc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb7c2437f3246acafb83c5f621ffbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15898d7f93a385548f1b5492054ea725751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffd047cefaed27d008dcf25389cb3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643960cea6b39c8abbb9aed4c763ce6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba6530ea87cbd03f20b4e8217e7260754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1413f9e638524e3767e541cbc1efc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d4542c03babb54a61fa9bc0c09a8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d928e3a0c4be9ae4488806c719c17a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c0ab00067186b16f4f40033b31f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531006bbdf347ce7e2a6e7bf080315759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ea629ae9f23c410f216f0c182bb7c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27730d2bd4d6787f2ef5dec7af197de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b6628ccbeb6e8cf87535aa8fbad37762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28b2517fba685586bd598cbe6afbd5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d53ec4ffb805951d22436c27a6ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7c5e4ff59c0944a96741f5f16d034765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75df29d39dcd5a36050f55886e5bd4f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17277b09feaae782b206497f5818dd03767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f498902fc30d8e6cbb3b767f0840f06768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63278afcca8a955aec4d336301c6d2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9e26f6ab60c1318ddfabc8961c1cb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb7261ec1755a11bd87be793c4b231771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e71b0ad52f49c0cb5cb917d694271e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa86ef465311de0f9ccca1208eb3e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21ec276af28c46e1466f491ad78a01774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7207245655c01fd2002b19b436b03775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132a435cb9e0941e1d8d453b3884601776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c484f30d36d6ca02b9c9e4778b7296777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a09b87118966a4e04fd037653bd88778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0656b7df2c33845d83a8f77260c11779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b28cb19bf2ecf623be559e10c35a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647d2db4649c71af2eba5ba428a9f39781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9ffd4879b714e30ddce749775ccfe782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d965f94db8d7044846784693d7d3728783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f10d66328e1d296fd5769e8b488a34784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788f9dbe92f34e9a04fd37df6d82aa1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914b40f8e27ba2ba3c23507b55647f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53d732c6f40b1c6ec925f1640f5a2d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee079270faffe79f4002031981ad0be788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6feb21594b37ad93ecde54d6860168789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624f8946fd458fd74fff7eb70d31c1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1e492b6645ce9343d90f8df4a0919791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aba25405100a5dce515baeee29463a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3692749fbbeebd6ea1d99f377cd93793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600864c01c5d9a527e44353fe626b21f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a15345500d1323063138ba95358301795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5615e17004e6ac894dfe7deec3ffc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f95d469f2f3890c6edc3f72b25a7e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b377db7093b8f9a10d25c1d49aaab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48403c22017244e4d06d36d10188c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093e0c6505be616654ead48fcf4e39c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6208f7d88edf1f06f4ab45711c52801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb252bfa80a2fc683c31bd4ef15a7f6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be10dac427da1d6fc672889f5d8e34803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289aa163faad9b2f1169be59023a4e1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21970ff6876872ec32453159f901d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d088a931337610bf896c94ad92e89806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa330892f7edbf5dd661c38c273c3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985a57a9c54a397524cbbcd9c0d0994808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a19590d2c5c8ab2a37ee4dfc763cc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190459fc038e829a34aee7d0cad2f76810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634ca10b8e444e74062bfcb3fcc2436811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0e89046c6b3c1cfe3cb6342b9716d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a0ff1627e6a75b55c5468e9ef1ce813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723ebaacb8dd014f1e5b87515ba1c7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c35f5405c7aeee010ffa06d925a1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fed2446561f30f723ea40e2be37d3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea784c075dad3e518e6466cdc73d8c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5364aa32c08fb361199d1fed009f49818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85a0651687720771c3fa2c689beba819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d08b24a4232a8f999ef2b8a205b6c2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdd82c0d3151b2cb64ae1ee9c7fa66821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a4b6b61a422bdb1633e172f529301822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e61ffeb9b79ffb30463d4a9577de23823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba822acc82510886ee7f436650afbb7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59578503bf237860f9e7509479ce76825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dc4d502f004de691965eb1b3a795a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281e1d4dc65e966b596081dbb59c3a3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e8ef3443e4d09229113a7f6bed736828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014490fa9f218df59a8dfea7013265de829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157ceb526c7ae69a166f06bc9f8a978830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ce70f9ae495813b0d91076aee2935831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cb45bfa458d827d4274d1bb4acdcf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8c8437240bd320c238677c2e2532833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4e2ff53b6db96b4ceb9e843ff42cd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7157fbe8bf69ae5e55593cc688c23e8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329319b7cada56a9688624818d13f02f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2538a7afaa6ccd416ab4d3aa8b67f0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028f3c1e9c5f125080ae7155e4de871838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30091f40a5bca8dd967733562fe08e7f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294fb5f1bf686072184ffb88fdc8f53840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd486b6ca94af3e7da93b1dec1079083841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c696b43372cb3c4018537e67de3ba842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337191a5c54026a18d5555eff65bb41843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b9e7506b19de76f41808fd0985cbc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811378097492cd98f24fc300f856aa6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde100c99dd2f7cb530bd84a94dbb64846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303bcf9424858e33d710b9e378cbd5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a409d1979fc266fe6f626bb5c3e3d9c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2494d22e9ae32b62472a0bb6249b49f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ad4f2de807ecc26eae5b68b7aa890850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad035381eb71dea44894e8a9fe3d4193851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa345461f22bbd8693e40b7b710372852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57d3204da7065aa919556e477956ce853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4519f95d821378fe0620bb9c809ac4b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfce1ded14cc8d888111b3dc4433ac8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66aae054bd80b8836caf717771e4c4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d49b20ec2f123969a4098948b9d198857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b46f4e4fa0aa9e965ace134dfb8f4f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecf2f97b7b20def52ae653f4cf0c94859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a20fc60ade5830d421f3dde66b712860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e9deaa0c549caaff150d988bb4975861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1636a6dfe4855af2b46cb72f47074862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdf773b330363dd128276b1917e38e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d6ccead4781b113d7faa50f0d730864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43806ab1700fa2b45c40c77790cee1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6c4ade0f13482db1d514bd7b6d338866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8195d875ea969c8f58d8baabe989d6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89be9a158365bc02edba13614699c11868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f413045aa9030a4e12c4536e6bf876869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e202ff72acc95b0229abd8a586e5a3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941e04edd9a480a92d658e92f923033871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb4f87b7aeede36b37c6476c5465ef872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e78016cef8418d6f746fa6518ee86873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1330231e69d7eb921557711741fd7ca874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1e1357d54977c6cd673bdd7a4019a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb494cff437f1f827108be728500a0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6f7ae6393bb32bdbfb71144c1d338877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67746bb310cc8501f2edd816bafb1dd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858b9012a0a74e3440c08a7beec236879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701109fda19f0cc3f324b08259fa88880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633b535653ddbb8c76c56dc5c49e8ae881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf09e6822dfc6f110d277a7be5f5d4a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e6542c0c5d2c624303472bdc91385883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0cbd420afc14fa9e7d0c3dab75a3d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0891823d51a283c92a018e65058da6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c712f9fcaf9e790da8229b527c3d6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa344b8b5a3a718d4987a73e1eb4601a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04206178402971ee0da6d890de99fccd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b34c85d7b96e3f40b0c957b0fc88bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44916810eabcb3c24aa604c76ca1e26d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c1ec773ea602742bf01cc96ce6c91891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec1990d41d26df9385bf38150a2c97892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca27cc81c9c65cf7d5b0c8856b8cb0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4e480e811323185e017af3aa44dec894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7bf3eb363d8d1a89b2502a31170ff895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6a53404fea8918f7aa861f93208f2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e9bfb2e49bdaeb8cc905e7196780897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efd09c047b878a89c7d04b690d5ca6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01bf8a99566de306436e954c953e82899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3a6c8acde98ff3a79f203410a7fd0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e7afc1ee4f1072f5a5955c2889ae9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8b4da3e916cd15776081e804c64f5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5214dc9560a0fd1b6d2dd6fa2b84bf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72600ae3a3eae8e2e640513db5c3e36904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1ce9cb8d98505d519fc3e91f341ce905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34076213e0366ee17a81f065e8e6004f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c5e8df537569aa1ee16151be59832907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b2150e1cb2d220293c9b004a25eed908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d648e336f3f04c64aa037bfb47db7c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ac83e03b1c8f7a74a22b58497495910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a13959759b5b9a064c6599e83c539911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe43af923fdb7d007e869f737dbdd0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8401a79827ade7d8311c88cf62958913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98214614cb5c07d680e9e5a8facc8494914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64485ee4f53b32aa454b0ce06aacc1d4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b935f9e01f2885d10fc667d7ab9595916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9805a316dc823fcb7777d3f5d943a7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdfd3d082dcadeafe4a9114b7919f8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7bf93377152f28dfc7db35f9e03ca919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086064f0ca3d94932686e300c5beca3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f752cec3e8377627be21e67867a7bb5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb7479db42c6cbf1d3a7ece4bb26ca922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ecdedc92cd85bcdffdb84f6190ab8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026565c7b7acd955202cce2a87c196a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7432446b38bd007df42bb0c7c05a9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29486c5121acdee32fbd83f849203cae926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cf7326d10e356129be1a0761cbc4d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716f01e5edd69826ffce99423779cd4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d396013c69cc2cae1f29101fcc78b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a25863c82ef1316cb09eeffa50c6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215e3c85576c18a31471077252718e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45973eb80c743ad1e2f66ddbf6b5d12f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e1ec02faa92ef16c915d1457ee3f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1142bbc830a81bc086f36318346bed934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3e81015ee24cae800ddf4de3b5bc5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e63a363f22abd65caf6c8320cc97a6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e08a02fff5b2da12972b219779033937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db59e66879cf670789ac8ad1751b201938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1017cfb3adb048def1dcffbf43689a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d8386b40fa5fc7c1e796a7b12e10940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0288e7434093dec12c79749485d71c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7c32ed63ef468b6b7466aec3d7778942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e6a8320c6a86d8dfcb47809a76197943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011f7b0d483f2e42d9eb64b06b73bc0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe06093aac3f24e8317f3b7fb2f903f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fb4e4cf2fcce57a4ff679f95f72e8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e399b95b33b50d68cacd4beeda402947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d2cefedb47cf114a9153cf5d827df948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0b13e7a0dbb31825def6403185d6b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c67dee0ad1835985faae24cf50a2f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b4375216f2f1b65e219dfe41e61f7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef18debf14a052d88856bcc62a1f6d7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410608aa190eb27eccf703eb79b3bba5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf319a1a6fdf150cb9fe9e9bfafa6f4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a695d628f335fd1881b630f43ba92955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2101bf80885875c0b79c6f023d4cec956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b3e4dce220bff3c52a42211de0601957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b0dc442f63f1544be60efb45e1cf8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34efbb0f4f47251e6623b4e555be76e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7573adb8297c6255e170bef748bef960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef278bd20d9ac02c762510d31863dc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffc3f148dfd56c6fa68ed96937410f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d3feb982f7fd6e8b9c4fac5ea4a04963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c2fda6e4be27cc733ba2e1018a235964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d866eb0a01483d71d828f52f55d4f90965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408cc9d527942db087d723e0651930c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2288654aae4bb8a5e2a6dafbdc39ce967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8d8ec73f2d778038ef929a23b54c5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e9d9ee21f79c4442e95db4353d46969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf3d53514615826f7c5451d1323549970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63386b78eab96a3e12724f4b0cbfde8b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8c3929f32183f99d919d82ff4541a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d232b31c61d627df6b4a324c6f808a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c7cd69111993d93074f5bc4350ee6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70965e2189225326411ec3befdbfbf27975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a992d891e41199ab4b76a20b019c79976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abf41986214618cb1fb2835f9feabf977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>