--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6077ff503cf92b41275fb7e36e801d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8283a174e907212692f168c41480c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57245407e7de59b85f03fffaed7ae3093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35196dddeb9b793f0579719785391e2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0a415f96bec877f35ea53955e74dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171de6e2888f0e09af1cf2bd73ebf44b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b8e91f1abe18b8f92ac094fd879b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35239c71a93e7bd6aef2a3f0541ca6ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad166dde138faae29bc5fa5b01aefa49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61edfd8e607b64b6ebebb7e470b5ca810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb8a3577cb25a9f334cffeae1de58c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52aee1cd5fb2a6a4613e3454377be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc47549693a8afe2de8103ddd593b1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a268768f9b406cffd6488adc5f2f0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aa6d128b13950b9e280934ef465f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d233823f2eeb8e02d4fdc5652de7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa06644941a47ebc329f86a8e84cff217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e137bed7ce120a9b209d90fc9337f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316dc0a836cd24bd8c34fc41b65d8be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f71fb1fd62f844ed73ae577289939c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358a526445650e890c94fc428fbcd1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e81607ef70b5336b84fe5834ecd5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf540a765a4eb92d4812b4f34a43c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d42e55270c13c7e45dc1744687fb6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d71bebe1be7852845e668ec5bd08b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad820871960b01e36fe8dd3ea1c67b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928d0f176a297bde42b5989900290627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c7bf9153bb79479c34f2de19b058028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc732b8363ad50656df0aebb299f30729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9447dedf4796f6c9cd4f506b8dc76cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28958a9338af44c60765fb40db778e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25a4cd746bf938870eea69f439d8c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71a6f88d9d0f6330300b09a997eb6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d25d1127518d2107619974af1477034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037242c0d5f58636b658028c30d8ab235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb69b119de8bec7bac61f775b17fc2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f498f395b87b321fe96b09552a355c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429a58a02f0319fc382d13f72f015f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de1e4c2f9464a0f1eaab0214854d0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9453a44963d3aab6a5216befada4e8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2790b9c8f87fbd04ea8465542a64d8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86215a2b59c79b183fbf6d72f60aaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd41adc07a0cc821ed2adf66eb510543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e442bd44a56c3acd47643fbd0a7157544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b660624277878a9299d07811d361a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f744ffae3874ff85e674e7a818d2aad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408280ba5184dc25ac812d85fdd9616e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4adc9913c0bf4db42207138dace39848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c5621d017b1bfed7fce0aa7712cb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54df20d05ddbd4ac30f07cd78ebf1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56437c869a32e3005ec9b4b1cd2e24cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefa5cef2b2fe20e005f6e43daa76d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86400f872dd7c374275044109f01453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d542f5f6a2c7969386fd496d3c8a0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf915bf27483fd8d04b971176b0bd02c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b338b75bc064e383632f18eb04e33f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40baedf12d7d5c812a2a03067ed362d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31018f407852691a41f19016eddfea8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f80c4fb084a6ffc1f8a38e24ccf88b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3562a0255aa0374826266cd79a8fde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88623c11065bc097b9149603a8fdb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789ddcafb3a9cbe0aab900c2e0b65bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140d4afc9388d6dfe9a446f9aae1cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850490fae109219343496e79807529f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d428c1386a1cddc85b741a5c4e1fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2558c754f2e33143f93fcdf4f03f49d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaf4186d922aa3a5efd0c003f8558867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102464fa3df4532879555103d798936568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf1ab56d7442814f587adbdd85a18d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943120e431c8e993c281c666add034470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55bcbdaae027b70127643903ec3fe471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c34181f8fed4e437b139425f51fb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f33b9ca701f35e146d2a3e96c6f5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b00815110317bd0e2f269d65c0ffa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8601bd5724b144796606f58728b082d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2253270888bf7de504559327588f6f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271ab5c7c10be87b8d1d7de61117ae077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c43126c9b5610a90d4650d02ae2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270f43163d035f078cd358f2214c5d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e7369b4f7049ed0b4293a301bdc0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef642437f8747472837afa6ceead038d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025103846c0d1c5534aa8da9c07422c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a358fd775cf0b559a7355ed8157a6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f91f39bd8b23ddbc3da062b030cd6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332bf8f9a3a11cabf8bc8f76eb2aad485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d6b4ad85d05b88caa0d48b37155d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b630a7803100a506a0452b9c46da8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848436b64f9d1976f5972f49e4405188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ac053c7ec7ae02fbe656154de270089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c3b7a457df306f28cc47eca393c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f569f7b63a1243719c215a410d99b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b1ff9f68762a7b0f6cf986c2ae39e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cb3f1de1c12152d5451b2b4c2b06993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc89171b96281300ff6b9ea1f8034994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1cce6fb24b5b96c08aa010482b3da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ac1d13623bad8947a137cde02f5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710a3c27a24bd024d27c67f911e2eb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1004a36dc083ba91b05aaeef0a20398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add51f31ba5addaa99e321d54868924999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3417e10c239faee251ceaa3c35ef1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ed81f091c9a61d14b0731710ca8e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c164783add4fdee6c2f5d2b42a26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569c87f7ba7baa52a6fe7983d8ebad6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba97a5dc3efd82ea2f9caaeb71985104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991cac71e161d49454b942e159167b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07592b6551504f82135d3c0ec543d1b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82144419707b0ff418611fb2989fb3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06f2d28bcc7e120c1387d9e7cce4a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab158f96a8fab054038266b29dbeb0e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde567d7c907adbaaaeb6f0fe8296dea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d13882090dc77c3ca14b46525bdfe0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291ef73ab62f2fbdf300a01ca7e45cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800499206503f4326cce0fb8753ab9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14ec98a5195c07569d93ddc0d2c7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d75d166ecfa3e6c4e1fa873e13d030115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc62e3a91c90931f6f36e313294567a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4d3114d06281027b52f4897131761117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd059bd6bb0679197bb1fbd3992b44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7b3fab8e5ab51116a157e094f0fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227bdc257f8c71fcaa8395ae8b2344120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8460974ab9ad678274d9fe3fc6a6a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8c9ac494af86ed82b64ebc0db5a1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1b76ae04a8f1f1e32788fc835cf15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1045da3daf471b558e9886d18dacd99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521bad57ba69a49c00fc402205a8e59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69dac61ead1709fff8e1245934d2a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ddb9c583c34d4cd7505734b6be34c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a563cd99de57a6b6e3b31dda04fe3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97358a406bad53cfebf7b066923175e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451233d063bd13062ba8b8346a7b0d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9de1b2c2470cd243d8161cb791a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9123f0d52799052b53766c16983a86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ae6e3ab5af5256ec71d635543b55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca06c03688398c80d04d5133460f58c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec272adad2f3abb7443b27502e4a4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50428d3f26fa6219d560c244595f301136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cdd8ea89b907c5d3c0de7a2f5c44e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2630388b458fbcb193cbda4bd378111138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ef8108d7beea687262a69c223c143139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4527bc6bb34a9be11fdc82ebcfd957f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f66867d3d1e6fb2257e5f5bfe7956141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b185d7a277bc56d175d35a91aad2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463ae893ea2f48c3d36d6af1974a080143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e037d090d2f140a797b3a72c7254b2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70997f615b8932623998573d7c7e5dbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86149711c1b1a7306f2f5548af25e52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad2e107f4e1a3ada7b3d1cc363477147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ae7a9ee1c61fe2f3cd0e210adbcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eab82f13a400fa4c8dde9b77c1484149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531858fce46248191bc09085286da59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d171fb701d5ac99b0390fd899c917a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9191f8a0ff5db4964db6a662c3e84d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef877fbf9ca970b183167690e164a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc02b2f1f0ab29a9fb9fc49d125975154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ad6d48e738ffe70f1bb7cfd0aae4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918332a2ab60dfb641d3527717ef49c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d57a7d50d6305313568dcb0e77ae1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eff562806b4a850571eb73ac0f3a3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d839275245d6f7904a4d5bff3a2fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ebb0cde0288875c188a51df979dea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4209b077d69e637a01484735c95699161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7de0fbd947c99c269199c88346aeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b56c2b86820df1eb08c4587ae12e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeb8d429909b98e3451ebab0382f87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d97c973aa62021e85bd619d21fa728165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca49a9db7faf3fbe8ece4f8f1b39d88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038829e85c9b45f378f6ee68274acf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe676406c5003576ad65cbe97d5379168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79049d8c0f6bea5f935976928de4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ebe16bb32e81da7fb8fe14bb701bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ecb1ddd6c68abe2567d976ab6b8df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb30e053a72789cfafb6e4a82f01c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69283164e69b0dc16540ae58bc01b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce482b4f2fe03fa07a67ee72a337b34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc40169dae9bc9b22df3665244f762175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062fd30f28df5a3a2d93079ce19c97b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed3a7e8695f03161f3340cea5c13ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c3a9650de07de3be0883dbc0a5da8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbb33ea3fe9349290052a0e4f1ac15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a4049445f0f183ac03f59c9a5477d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41719fb9bc00b86416a1df67e1fd90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec9649bd36fe734d77f3dff3e4a8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a05e41fc464b0e902fa04baf4f455a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320acaaedbff75f8727a80869395a79e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb82d5a5acb2a5bc5c338a8a4aa31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fbe6c7fefaf30c801048df1e19055186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614f28d15c4d89c3bcb0ea287e58ccf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4810e426125de85c3c3bf9c89e8e57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8dad3af758eb71afda714675086d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ae640c8154a9ace14a39bf2b11b29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc1a91706c7666002d504a84fb4d8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f11e0f0929ade9d58699bb079d98de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eead2e51f84ba43648def85d23739aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd854ee6321eb9c44d8e9935eda7aae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd5ae96a2e0715a1ff01a6d4552550195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533905ea6951d71b95821903c6c5224c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e485225bd9526620e8a701d26d030e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609aef2a34df858356694e19c86028c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74c6967e625c0d2a6e80a252dbc7f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb54d4e6fdcbb3615699f2b658be940200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b42d4c871b3637b212b07bc988af1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbbaf83c884461ca02ae5537a17b59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba61bacce0c4f7cef126d89ba975f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6def37d0378b45e90c94235bbec05d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e6678541da43253497d48f6cbd38d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f8a82a8bf69392300b15ba9dfaa49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094c66352d3489f01814a73f27ebf12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a690c344f7d7cd1a9ce4f8475eb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8afdc72aa0c526023b5819cd3f35cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87013ffb056d160ba9cb1e08a4e4bea7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4fd89a01c6dd95732a8c2274a2a4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21106b234356cb631d466a74d6bf4dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e8e394ba7eee4f97cdd66022d940d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646518f122fdbba6c816b6b18f28ca0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6c74bb2e89a8b59d3ebef381003bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f92eec271d28ac629631ca70d02f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d99c53bdee6480fac6bc2d68e17ed9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b750196984d85a9f97175660987b7a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490d90deacd0844db7c201e2cfcaee7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cf6f7da2e57801165a57d902b99db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719ff6df60adf7a806589bd9847218a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ed44fb79e0741c5c0353fd5badd3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87c94488b01fb6bea48903b247f483223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c5739ca4864aac892629f271ef73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7465100b3973cf81292be5cc3584e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0275a87d1c8e8846b020f3bb30838226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab796a85e543292d126ddf7da477a60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a71270d0e3cd3eedaca1b5db200e7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90bbc9f303e973620b6e2f3d5e401229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bff9a841d6482a3a4296270cdda1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d496c4ef09e7bf4308c06d84944a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b1cca3394d9e0652e2e5222787b64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dbbf0758820f47e3b6b0b58a23d15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930501dbd513ca08c728e527be8b72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b6aa65d1a2a2eefec3b2b37e5141235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63ddb1de68f5d1e1359af48b6f9217236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7caa9f18d830a794f8f7328f792e3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6d609075c4de5e6a7579cf70b4571238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbd4eb8208c94e7b2e51831564c90b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea00287c9950f35cd12c9754761f3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc209d95beda9807fa226d3de064a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadde4727906dd4e12c8f5098bf8ad3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb428d9e1e826bd55bbc1d01bb914243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b5aed2911746130b11042176571ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae1322c701adad65e2caf15fe66db7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeca643d22aa690cf3be7c641381b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0c2ca15472a308ae58564e812b1c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452569f643987ed9bfd6649ecea3e537248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e9161a0742bb85ca16e21d31ef3c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81142a77e36b1c1bfe9d62f18de25001250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ec10ae187f5d2d80e8d853d5214d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546ec5282bee2944a165ebf7cb21de6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70197be691543d7f36ad3c6ef5d47d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203950c7149b5181e89087d41119c60a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f368cf78c5711bba505ebfbe52163255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e34749203a8d5304e26fc12c1a93a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61391f35d2c249d553efda7cbc414cb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01981fedc3f76709d1120fdacdeaed8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cefdd7721d0336322f582943af79a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cfed44e678a578296c9669f0f4e73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336e392314ba789788771dca886941a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb293886a1f89380a0d2a73a33717e75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b1f0dc6fb2a4fdcdb60606555d96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e522a8c38238c21b960dc402206ded5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d299ea615bc0fd6f5ca9fba02462c83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923bf513d57a3b26ded02de6f27785a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eec33d6d1631fc0abfe6c82f3786a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ab6a5f15cbe220806b9d9655b6c0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c7f60a47ee6cc6ac51c9f941fcfbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7b6095601cd71685f53fbae35881270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efabcb46276d624f0dc74c675dcae6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f45d10c2a2c777cd0baa81a43a93c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83beda58bf8ddbde0bdbb6ed99ac2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767d2a4713a9e5df0b35a02c3597d41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb8554e6949a8b73f5a73f2c23b117275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b0a342ceacdd6e87b01c20b360990276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d7f429a8e0c178aa4b1ce156066d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541ea89ddfca7d6847fed0f29c71ed7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337754c72033fbc7fafb5d7b03ce395279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442fdd7515e1076d676e2699b2b8f21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fa7461b6f51b2770a9af47ad80e63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c70d20928147fd64d289546a418058282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f98b3da279e7647b98471d4d3a809283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9449fe035e069db8cad97865428b735284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd870396784c62a2493a02fae22a32a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d009e18f38f6d899d02d38623243286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b3d3a68c888b2e74deb00b49e2db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d0dee7f7278cc221e5bbac8aaeb28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9df7731d3b82a1c67baaa3141a640289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b89492783030d3b642f61a9231c120290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5a43681ef3472427c95439aeea3f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c259da6d35201858c0312e65d238292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca386887231a455faaec98bacde4b3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeb820cffc4f0f951872a8855f6ee4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72ede15949de11b4cb1769f28d034e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b20fd310d73ad1bf727fb1e8498a3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc95dbb6006f8909d34c37ce4447c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f83e3d3503e94e15e3ccf0d9b29c3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb6b1e453c983de62c0ae718a10319299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e697915b0d937cd59fd3e4298cb190300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0aa110ded54fc800d94e0a6c5a698301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae5b59db9801c47da27f4e811fb63b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b778394773fbe1c36598df1275c16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d14e72351690f1753292ea111179e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f390a6a59e374e3a4a7c0309c72217305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6794776522dd05142eea79609bd541306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04e206c691b1ed8250819efb04db38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b57e8751acf31d75cdf70a5791cac6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afcf525f81c632cfbbc995a267830e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e02efce9a54c69a264278047e725310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067601db7a5f458fd39b1946f8f749b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7bb338823355f821cc354a3c5e191312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005bd47e2f916011ffb55c96c61c56e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b57535d2041025d0c470fb7b9c71f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e4cc600b895b345af6f16127dd1f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9a3748a9c56c34df4cac82043c81b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e4642b37fd24032c5eb079dc21b7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c57186e1cf60f7148766d8ba91046c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb7360de4842793ecc44da36f6d1b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba8ea367723640df028a4de040cb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3133af43925ab206a1e70c22845dd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e3ffab9530981840659cc9c27b1df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5077c8d9b4c46be91c4f08f297a180323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f31d9dd4ce8911ece44ffb057b1007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8c9467f516e1fcd6f9e42e6557c34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992fc8fb3c012f433fc6113b9efa09c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea988a6f012fa7e38125c3072460722c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af0729d70027b3931ad116fb991691328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef1d458d7f8368c573d1990cd1289d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b359b2bee53a875f8cf158522c02016330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe51d6309a0730ea505cfbb95edfaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d761436c780db168e9ec239ee5aee1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25009696b467c5ad31e96b010c5ce8b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e4cf168bfb360aca79ed6c1d2062334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac55d946fd393b5c37398cd441513d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433fad0cc01e9735b048f778dad333c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3716d99cff9d6a32718be0916e554337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d5bc5f9712ce281ecef780d046c69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f0c0ae9d27f76a43fad6b751ffe4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4fd10ac5e6252eea0a95a1527f39d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480de77b76d7d2d85d4b59ecb12116341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769370581c197ef3f80553276d21cad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac0f545a8aeb05e3cdca43a2ab1ace343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0485afffdafea29393ef29e14eecc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4ed763ab892e24c5e990173667c72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff1e45681443d4f37854e9f73d23e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a75690c69078b29871088e8e75601347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358c5fea708973eae908ed2ef311ce0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335cd98077c744feaaa084a62ce2350349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d50a73ccc2b66380538020938c636350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aebdb3d2d2f43c538cc254d2e516b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56ad8823d4a24b695e9ed0342d6af6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e12191a962e454ced757e6523e966353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1942a20f33c9ad5a665279074ab05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6b53fcad9135231aef9d620f85547355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2a9bcf9ae6a14b6f89b83b62bd036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111f9f08d3dc06f58c959bc5c2ec1b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a68d2aeeada7c750907fa234a4d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7bd8fc4b1c2677615035e721cf99e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7afda73ae8f045a7fad6da9de6952360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f6697191d0cb91ee2c6df502c7eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d70c4b2de83fa91bd6ae70e91cf35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66e1e2a80b92f1c31c863e8231a87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422da819d6df0855f6ae9defda72741a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b005cbd48fd21e082cbd60baaded2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a820641ed558e63096983ca28fb18b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69044296e6d8a31db23bb418183e3de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851e489afdf556e051b51b1ba5a1bd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac52ca9a3b8d76942588469b73e515369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d929138e821434f70d00a82cf71d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d413747a903d03a95401fb0d401ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483599e3f0a14c9c129f19a80c57519f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889616e9cb59ad0f1a91e5d747330b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47a7936421d11408b1dee19e8942b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00de43a155f37e430f1b14cf1bc0ece375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3f911e2590f4bac5862600c29b5ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1efd78a1090aff85b6ae1f56a9c85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f07ddd840f184204630a6ad209c8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45013a8c385a0e1dfbadce53d46685379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d7eb22252175a42b3ef05f4b2205a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab820b93b9b655605bbd191f6586503c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b158d018f0f5893b341efd4e6018c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e19e5c1b28bdb8b5d450dada5ea3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ab156e588832ab3e0affafaaee733384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28737a677cca6a1b2a980a948b809d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf2c6a3cb8ef643184903cf41e4e95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1fbed4b9586d12db3f50c2cb96923387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8d3a316ee229206f33e8d878ab592388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf5bd4ebab00e7703d9c55799445b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02001520b0dd511b1709a01324a5ad0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ab5cdb2b7e92518084c74258ec2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aa8dc0b8bdc1c14425a023535865f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4c83251bee715f17ff0410d5302e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ec8e817044a532e0f3a47885cfa6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721088e4b2dadaad27c1511b1774a46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8e688fcabde40fdb3bc160b37173a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155db80d7fd0b8d55c333843e2e9f8e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ef01e10fa2253a10343e5217aafa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d73921645f1c66d148afcc3326fbd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ff1a58962e6eabf38d95b748fb3f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363fe52e9a8f230b4c9872c70b3308401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc03f3eed46cb42c7c062c58d60790402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8abaf419406b63a22394cd400f7f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7ce1b1d4f9bcc43a63eb8c651cb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d713c3cc229287df4644806a35d0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878a0d618a18ebf9216eaba1361f15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add96d7cb10b3168535696d547c6e64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6602c3093bab43dc28472f40532ef7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd5251440b0bda25a46cf51f010bfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f1cbd9fecde13e5db7945c8816fed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c4a301df138a792ade6146ca38064411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e523a5c37d0cc658df7bfb4b7a39f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e33e11b574d1b1f209572d7cfa6d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936ac05fddd1b7d1ca9d64adc3785ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5caef0b4ab50460950458d6e14e2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde58c57553895d4d9d651f3b166f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01913601f767e0aafbfbc4e1b5c2bc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34191e3f8801e1c420b655569c59c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3094f5962479af2a51a7cb5437a13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126426e51b4e49718f019a759abb941420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4397b1f26dd462d6ea456b88df0371421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24e8dd46e90b48156ca4d55b8dde86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b8d1ca5a43d00cbd08cc1d237bb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9789060845ec108cd0f2644e0817d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dcca6f0863094e7c7bfd6ce7bf824425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2f80ab2ac421de45f0bfdef7e8864426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa91f81c12cc2584b6861eadc6a800427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346dbca0d740e601bcf25c2e23f04e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b32d15c0f201762fa1ba9148881a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc7aa8cfc23f8785848ed4f0eeff88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb6cbc1bdbf7eafe9ddcaed184ef9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f23497612704da9698f7f951cf8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00b1aab15159a515567521d3af7d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616f2379b9f884fd1ba3c1c664df46d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0aef6851b9a313b2189386856ff48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e1061e51e9ad99b8faea058ae2d32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32030fa392ff02160a4d864322318f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f7271add9fcae49724f882d77760e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e561fdafe92d2383a2733aed3b603439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e894ac5dde7378f11321e3c497426e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8560ae9b8463e185fd8c03ad19ab9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aaff43d6e32b292ed058cb08836c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4a34af9b71b543f7a064e21041622443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd1e79d128bfe87e202a2a593d0b1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f1287212f4d6ab8bc8e259cfd6172445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d85ef353d8171be396dcda49c7a44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d214ae219ab30a70ee526cd90c27343447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7024ed485059290d69d49b6598de3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44b6b81ca403b75f5857c309437828449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0aef8edd54f8fd1146e275015fd83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6995ab218a47c7216b2ff59b32e7a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfcd3983ec18fbde5deba77dfd0102452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9234856ada791bc5afefbc8869e3d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbedb6447b6634395e4db5dc83e1e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76ae6f5073922afed0d540f44a49e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a4444abe27f27ed7bb594dd1ba3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b1a87358e80c5db57a3ee7117ea03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890831195c71ed026b942e5d24e1e06e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ea6b2fa2e67e6b1bad6d222623d6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651982c959be1992c9f483a3fed79bf3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa2dab2cd69fccd23fddf53a9592fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e030b1e285cb91871a28f6e492c6d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406c36121c705596bd4102d1365e05a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4ca14548e61c023690e1432921600464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1310df0e12b56689e3f8a9f35aaa7cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef72d1da960ac0b75487f3d9e47dd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddf2f0d9ab7d09fdfdb398fe56cb0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed92387bd9d452ba2776a54523158f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c11d846ec81dfbccacc382bfb54ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19069b7caefb3552117726121b81134470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d2279915f51fea46a4e81dc5a9d59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca048841c5840c659fafd46e5a617e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23355585cf3158eb8f9efdcc279bf9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b1c487cb2527e93f751a23cdc392d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992075d10b7bf830491d75ae4c72caa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168f8c7641bff6ca06fbf5d2c986f8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b2aaf86d8fef316beb5fad1693160477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06536f14485cd9208a8ce441c4aa2eb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ee65602bff5021cc67fbbc09001e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a50bf599f5fbd2bf6ceb22d559216b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38e0971fd024c8058947b1cc742132481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c93bc9829172c183aabf9de878ef24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6d2fe90743f81d9e6bd3ffbc9d4b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453811b135d0fee2becbe7887299a90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5095fb49073b19a8e2af899be582b37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae384ffd70a3e75508e4251ec6a83e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d850fe29feac340e2ed9fd41d0df0d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901d7aec8112d1d2378aba28fffb047488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f87478612bf2e1322cb67cef555e86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87a0a53ab5d1d405ce593f0173ad65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483fd6c936491f70f254085dca30504491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be075370e589d317d5cec647d3546f10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ff66f363a4eb2c61c16f43008ff88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3201e9730a86fda9676592bf067c54a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dd0ee3e9d29404a146f4ded49bc8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b5f397288b372e05e968dc4ac214496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd799bf6dbe99aa6b7b735092928250497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202090cec118c607c0a14f5d28a2a5f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563a48f689dc4c6ee98ab9e2b6008d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201d1699798a6374b2f0fbc9370938c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9a7bc5d6433e2b0ddfb5c438e0c0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c547f341c240017e6c786d3fecf0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f5c8ea62f218f0703c6498569e47b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d783ae8a8f3b8affc01bc1f4f392d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0eb5fc396578d5b2369802c946ef2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf66dbdcb6753981deb65322749210b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220f34c8c90e05d26d5d9534be52231507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c4f8c01d0d39f9432cf14ad6e12a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb71b9831ad28131e7c58c68a83e7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a566e9ed09c93a864fef19a230fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00233a79da2bf5a38aadd968fe0239511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac2749e3fbe62217dbea0a973fe5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f02e2ee938c30f557db2431ecf004b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5b7831fedc34d13c5e417af058ddd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cda772d4e643bdd4ef38f0f2993527515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b68cf4e49174c63a0fe09a67a9bea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61965bd75ede8703691279b7617649517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f554474d94417c380465053478e743b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb112f8a293937621f8b97edcad9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be19937aeb84fdc46ad9799ae0ff711520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e4627d4b19070c788d15180dd504521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebeb896225121470b73d62fc1e087a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabca49502deb2edc6e76bfbee402f9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3271008c76e87f4c6655d99a0f0e421524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc2ce0015f097786c4988071d8cf0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385563f4ab22dd10c8767ae8443bd7a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb00a0c71f6509d14e332372752fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6be1f7b79a4921b7df6bb1483e8e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8a9dd410da62e408270e821616706529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e7c2f140cee680e15a4d4c146eeb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939d48d3529d3c52d40cde8a3797d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bba25184c1d68882d55a5ed0466aeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff38c7e0020ce2e937947f4a2723b48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e21a91d17c1b01df9558e98823595534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09f5e0f0818e74253d067ae539c98d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97747e98a2e5bde99d1265afa3c006c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d25554cdf060fe043a286e20b66f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20471d14ba34851a474ed3c912653f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172d22667eed0ea0a46fd09c2be3fc1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d40cd9ccb59fba22fa0d429fc26d09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f1b48fa1380d307f6be2524598984541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8c626a3f89fe1d4b54683e3feebb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266addd77551f9fd6e51c355d83cf00a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6c7272126423449922945163113ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf589765f890ec018bd65196d6ab4e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792d27d5c76d26e569f60308e5fb38d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8218b88900179f0f2856d79cc16682547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112b6eb432952ae90970cd1a4ad8eec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ead3eab02b20a6bdc2c2200598818549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e312b301b106e9cd804c7070c5225550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f068b76c4136be79c53c62f8ec56d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7fe54ef578407c9bb6d3b4b2c293b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d623c469bfe1b353b98eefd191ea05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45291af4ef7a104b16265ecf2211b50b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0066f8d1c804b50601831f9996fac24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a678a5c824c87e2a97544fdc2e009556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429430b8f7fe2fa0c6491f0b86beff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66ed9596e59ab14a2186a662a4fb73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48223dee587beb002cf72be2fca248b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2331169644a819ede5b06d9aa42a03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f50cb9b717602a7add482ea6098d98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ef390a8f9860de850c501f5cff64b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00cd53d912381ef82ce8a6e952b71e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792391cfb9bdac7bb8d9ad4631c9c69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7363495f6f647efe3656b696f9ae97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c031063dc437592971f64d31d15d1eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b62811ce2ba2b3d2b2a733f88f37c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9e4e596b22288f8d768eafc9cd10d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a447cc874dd0f818b9e900dd7d241569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9e1077e0ee4518651cf19fa95fa3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd852c89a031cdb90c74d613355c72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc6974a63fad5f47cb877e6192615f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd137782c5caf9f86166eb3242834573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe2ac3463500fa16eab4f692c15143574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c00029a38e93867d2bd509e2639b6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604204846cf7dcb0c516159e2f5120eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b3acd8f99b83596ec9eabdbb4d54e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855de23e98231bb085a00d7ef570e2b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d0c3abc3af5ab6e0ad60446794cc5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6fd0c98d4f208f8dc50c9e50a4303580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92c723176b90936fb19becbecfea13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6b720d593b7a7c9d7e6f4959ea6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d496686095b1b9646358b4b50ebe74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a02c1e92e3904675b463b4ae9a79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f1e27b4317fde6f4638c74c4967ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e569dff8aa11742119d78630237c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34145869f5387b67dd6188b4d23cc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69a52c2170787062ef83961fa312e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb93cb300ce61f022b7c2e413e8996589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20665a1d258995b02bafd7b153aeb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9833e434dfef8155f1ec78336b20d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e50e8c6fdb69f672fef3353183d7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f4058df5a6970967b22f35f7d7316593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23df41e4b197774d9d7c0a59f1f513594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c80c68742690c28e19a6ceaf0ead595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cff52946de341029f33611746d06e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9053bf0ecad65763aaba25a4f5051597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7310187f3150d485fef45b2cdebbad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796cf68718db65cd8287a6642daeb0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1441625360f39f48a7b7e6a15b55380600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f139304284456fefc7452c4362c630c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb646251f2c876b3e4989a3a8594e662602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4de2ebe3e0a9bf6a621c1b34a6f08e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284964bb4303d6adc588b363b2438bfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd21fef4388198e5c7066819d3a4420605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66ce63166574781cd308ad73aa812b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2854201f6744b40bbdbb77a6f4e5fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54773735ba00fe64bc4b3e89b46142608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e30d411c8e9d180dd1913e3e99b89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab0bc1c92f74fe9345d526509e9f32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaab7284e30338b7f234c700b891cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69086f6a6d0850bd8cad001c82fd8d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e81e3275d417c98ea6dd34ab54c50e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee5473d1380172c220884ca9509a38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94135dc8032d2e9d3d07ff42f2e8f3b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396e1cf8cd1ad624b98769cfab99fd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16a8d884d32c70da5f6c4fe6ae6975617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e383a272559a8abdbef0e50f911f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ffa198351a60e5a81902267dbdf7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a6631c89673f74795398c6843278620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea7fe43d34538471a5649f9dc1d0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa73d7ef27aed0ede8b63a29ee4bea1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6934ab0961158f3ade5c42effbf93e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becca09b153833e0019cc2a525e0e3eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536321aa9778d3de3a5bcc2d12514573625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563b9301c87e6921292d4fdf49259d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cef66650ff60beb1c05be976d96a95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348432fc693a6d05bb54a959351d4b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b11a03fbdc6d95de4e02734013bd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070aedd30380689344f2443b499a913630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86de480b3fcf49bf63ce6db9cfd478b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fea7121dac24ba0d7c8e5b4ae4643632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438ecb295e970247848f662ebd275f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6555aab1f1563d3eb9bcbf3e85095d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4d7888e9d05c2490247e495e924a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a862e01c101a4c9d1c98d72cf22776636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0820ed3e9bcce23a4273ed3f7a160637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921bfe955c92daba9f2f72f06c74c00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52c4bb5574300b7f6f4c2063fcb7fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ecfa7cbd15fd4e580d5b6362ca8d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83359b1bea6eb7276a48659f54f9159641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f95b51b36076dd5ea13ecf69c99f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61c9ddfd3e12dd3b57986edae8438f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6306325e8eff7472f9955c04b35a887644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04380026ef5b1efde785b6d62b1e3a01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f860523029443a4fbfb71e1a8cf989646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e5ce121ef1d722fed1ee11adc1a00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870789a8424121753725ebcb283b46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a287c7420ea628cead4c11d1d650bc0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab7ce46907e894dffeab1722196469650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972926bfc71ee41c4d98e55834bebc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b177dd979b6fac8114b6f5219e82ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bffaa50f4c2366fca71dfe035c85e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9fe856dd5d56fbfeea9c2ba004a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289842ac7f4c39145bf22c164e92ad4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb186f97b5c58120f80543ed41848a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478d00ba1d9c0251c1a5854cbacfb4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185172be6938d91ddcd9806bb45ca23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797b80c09ab5e92029b4c9832ce3827659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a849eae9b292035f67f2b00f36575b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d23e7e3175a4f943b21f61e8ed35c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a9bdb14523e194c73654b2b70da2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc1479fbc14a5a2357a9df9bc4550663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24dcc365e218e72bb3b1919a335c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774d545266b32dc0024358c7a8821b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a93e782b2f0271c22a9801a3699202666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835148204f3139ce7ad132e1e4969ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0dcf1ab863e7efb56280e6683c4ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcab0a63adae651bfab559d82fbe1a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca9f2083be3c4ac7b0d1dc67356b2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2be8077f8e12117788eb1e55b7409e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac29a77daa74eec9db8484e3e185a52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae92cf5f18327744a4a1fbed1f533673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44c9edeb56644ecaf8504b676a4f3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0f2cd2cea7c889e8c073ce4500591675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac279aa3298f32526b6d373ea644b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5ca8bbf081acca35c04a33f7b6529677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632377d1834dfd3d0a20819c6dd4b66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8af39c080c623c32cd16be9be25d1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56a2ff516328a4a0a9b9bed3b87513680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952384f06871d8a2a96aa4999e7814b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ae1035948c82fb9ed12534a09adca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee23842f5769c92aa3c87aad5825226683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bcbe36b47109bdad65f24eb320f99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cda34ffb4cd7e3337d3de2622903a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37edcc131afdba570fb94bc6d822c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2da224ec993df8bfadfeec8af2aa28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eb64360a37b8c0618940f0cc9e5d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70510e69ea3b7964239cc2ecdc3a6be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c59bc0d5f828ddad19b3393483f95e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddecad3c07cfaecb54323ad523d2be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c094819d33ab662de6a9a42529daf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df229acd95f7fa4a9ee89dd7c6d2ddbb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1486d11b9afd31efc8bed1fcacf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365c6f962ed54a1e1079c4890b1d062695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75503946bef113693474ecf17205fd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ab8043d626c7e0aa7aa384a2c538697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d108906eaf761b54f2e07af230a103698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc2d2e25c10960c1ef8e74fd4658c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dd0f6b7711f7a0b0bc7b1963de068700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2c62f666654d672da0b0a73e0593c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce5a51831652aa51c6cd7ea047fc1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94da27b140ed306353f36f6c5fecd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db707a34e8a98fdf734627d8892834704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eafaaffad2f73378ca545b2da386c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1433f0a6e147ed1c771810989b00c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2659ad1aa30999530acf314515fcb81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a3a8fed6d0c3ac162422abfcb07d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66eef034af2f50c8630b6f57616aac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490b405181c940214484d4c80c14048710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fc4171e92f44464b81cab2484d5ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5235f465a8a95db38599c631e7127712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e77ce31224ed7fdf108345be98cb67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566549d3c4e869fb368fb804d2648909714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5df6ccfbf05262117daea5ea09e8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c67884d93956bf23b4adb19b535a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771746d9537e6b1740be35747fdf60be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4343a9fbef11430ef821b52486f0ca4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b206cfe3d3902559b9967ce8b8518719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1160a43c22616a91c511fae5c028613720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffdb3cf7d477946a1d44ee9d87c4fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904629cfeb0df9ad03d16882535e579e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542080ddc1c2db25cdeba2349c668106723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1226526e13c1262a38af43f5980ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a1fb1b66a9841537bf66adcaf24fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c93a799f1e2a2cec9dad253270e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22010aed76a17dbd760efd7362ebaab1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fde0020f114869e7f7526f87f8e4be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ab677725323043ee6b898bbd68b53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c28c90d3512287f4c82831781e603f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b19052c06f843897a9221baa5b524731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434e2446bfb0fc077c8068a6f282496732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d944c6c25d528e88b2c6721f567631733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae7bb40c83e4d596fabdc78f881ce7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b748950e928254722519cfb4e3b05c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc23f1371c6ccf40a8aa6cad99ef2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65bbb2369dab977f7d7dcbd276bf11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033504ad246c0e1392e727b8080f3ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbdfaa32f633e35b6044fbb7fe8c67739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc5e99fdbfa7798cc6df76a78dcbf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702c3542321cd3c212016721e4208de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884d5f5283ccae0c1ecdb92fd28fddc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bfc5ce116d8804c88ae21b4be7650743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0dc34451ffee098fdf6da13cf8f4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8801b2a90282d8164a987aee5b629e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7594caab874f3299c103b605818215746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87515d08d5050f154c7822697155aa3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcde0698f0cbdf5e1f16c511c7ff25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1635cf152d5ccb1357727c671f8de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cc1690488cb7c861a324a7e11b8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc02b5b362d0e9e3aaecf6abfdcb87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b3460d1cbbec8e1249d55f8054ed2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56c584ffd0bd5fb45bd9fe1761e43c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5fa98f9f19928e8f5d6b9c60f66c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecada0b1579edb3ef042b80798e898755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b9fddc826abcf81feb2a0a34ab894756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b649b39e07bda470ae3ae3b91c510757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabe3661c6dd2060b6b5180566b44ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c10743a00e7fb8846e3e764ee5c59759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cacf9e001bf887384e9ea5ec068185760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e253f0a6e5d70f2118ed3fb33d8e67761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc0b1c60148cf8a736e2f6b8ef76c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef4d9242ee07de8b1a695f379bce9f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66bc92885a5d64396bc281c8d8bd60764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8d8bef0ba5f3a94b9fa3ee6b2af97765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6454a0db7893fb8db0832f2e40a6be766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa67e13e94eaf493eec048df3b7b38767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d6279602bb047850d40875146f8e7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0677d35168eb140ebdf6a04d0d1971769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c6e93c91b345b19c083b4a06a089770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240140ceed2785ceeefb19fcbdf3d92771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ad72fd94ccd94d14774f8a2a53893772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cbb912ab5fd01ee32da4e9df86820773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d40c515d98bcbaad77535db68d05d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1134497eaa9820b42d4061c152ac77d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7667ad5a95a4d938c7170159149a252776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5b6426c6a1281f3e810cbe881b1b0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ab98305420f9ce17b6d9c08538f60778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f2882e4d3cc956fa89913fd063976779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2522a8b2ccf9d3f411b89d1645011780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c7e747510e249e40015211dc4fd0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e324324edf43eb6fceea2ac21fc177782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f911bc1ae4c9f327ce2dfae07540ead783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f2ac678c9067406cc2ae2f6f9b05784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3b2f34fe26a02549b5357f2ae5a9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f9ea10db9db5cb4cf299ab8ccdb8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d41531b97daad97266cd81cd117d38787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429683cfe5fd26e5677b962c3b2195db788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a9959abe6f40bdfa4c50302fa2418789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541f0509d4d5fb715463eb74b957a9b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34990d2715bdcae361b2f169177dfb6e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28933b82d632c841d03fc12d994273792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50903d162bd7c3bb60aae5cb1817500a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67553ac5e166fde39d53d2bb98bfde4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4a0c3127f3d926761d797f0463705795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0539cf0d91e66ee905bff1f294211796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc1d8c76c3c10185589da2fc552679797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0043f023f73bc89d56ab9f52837a3aa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0354d683cc88889171ce4b62e657339799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496fced7997b554272ef4b0b87f08fc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e59b7151ddcb9a87301f788de954e6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef158577e29e5239574ceb73bad2f2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928983c8202849f1757ac1db00169936803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b52018991bec283d46d7467c77afb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306d7dd55ea791c20470d63075a0e58805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e66a3be5179c9422a01a5b3956b7b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e3a8536eb19111172c3f5b5f23b1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f323b3246a32dfc534670d47206220808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67881cfff45f64cb5fa5850994d285809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de9348b9ea95a542d318d2a042bb9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201d1bc3342dcf68aa2809a761606a0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab846a8a294395a066927914539047c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20ba66367c54cef4c33bff6dd6f9bc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405e70efff4495d23617a6770bdab7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf6e7d39c7d824b3e9e626b5df8a74815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b508e4b72448acf38fab74cc86dfb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec85f5ffd8b87bbba2f7a773b69c59f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5bcad75007d7bc6965217d82923a1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6531a1b801b7796cb90661f9e513870819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba2e669bcad35625e8b8e3b6858683820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107affbd21c99eb0a988bc76a542bf3a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8807af17b4f571b9e48e0709e5af5c3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0efb627bc5a6e6ecfe263502700f7b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbcecbd4d9abe686dac7c9acbdad81824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9dd050cee1a462c357e64df0dc3da825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfad001cd94fa8ce938d07f9cd3e5bf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3ec2264c904f6135e0a896eea13a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75301399e6c31bdc16d0da8a9622a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b86ec3a040aa2835c4d4c9fbe409d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae233aa60ea13e6488e5093eaf2515fd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ad9992f0cbb65257b7ef9c0eb8edf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd77ffa979441d4b74c417ec2c1938832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a5a7ff9dbfbf17650437461389f17833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9decd03dad3a5ea685e32cb7db5513834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faa23c4fed3c162727d6ebf6150bac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfbf56856e27d9f29c89c72337245c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5e753d58ec9bbdb5a78074604959d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a5d6a4cc6841bff01b4cfc0a61242838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855691e8de2e27209f8b111a2510c75e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0471242ab370042955c0369b75bcb05840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e1c9176001ef9a796ae6c6247dccb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb30ff3d18e62396010a5c5e662d3d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175edc203b14b01e120519964f9c87ae843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e022504d760b518aaf8f29854c6e6fc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce0d3ffb9887ac6d92a8a786b4ce53845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7baf6844088f55e504fc3105b554a7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3373a2c3ba4593cdde0919ef631bcc7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a34b735b9f7257f0d1886006d77f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de2564dfabb9f6459be217d302d23d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1464c894da3d00fb85774936071bda5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831faa4e1577bdcf39376cebf69f42e4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb191817e982d1bce55d41ade852d2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576475b269cce46f64e9be9639e3e98f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3d65b4fdc0a7e93d23ef0e7a73b2b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed44c652fbbf1a3ad106a7cdf9ee7b7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbe38e0585cf4b69d185fa0acfc5c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285470432ecc8236db9d5283dc7e6809857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb37f1785eedc72fa3753f892239df858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6147e7a12f9d43c1200c96a03418859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4b9bdca2aa056504e6ebbb8919519860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67606525c020d3f6d04ae0004c9e6e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e730ffca5997c5ec97ce7a97d09070b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec519d42722d5e3480706cb1d6358de1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c3159fc55e0545cb1a422da2dca4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f7db984f5e1d9aaecc6267b0ac70865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294353392e6d4d72614ac8e305f50b6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464af1e8a3d4b162c6da819bcefc12a3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eb6c1f5e14c43371c1b3ab2328fe6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5401c8161ef3bd24bc13562429eb943869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7c8a4f88ce39cd833bb375982c603870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4e2220a7ff1aaf62934a7db05df83871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faec879f499202904c269096df38fd8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df901e8188e52620195676406ec16dc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480611ae454325ea96fc82d86bbcd8e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ec6305a824f61cba7b6bc526e8c4e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acd768dde287664b85c0fcd0d62ce6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc089f37453bd6da0fe597a0712c561877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce3c9ee16dde888089c815681f46c7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da911216af4d16ff35b15f1e2a596c9a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e932add0bf0d54839a5b974b4a843a4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb54928dee75b5d42c64a484f8fe402881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac71b8d0f3594d5ffbb5d553002df3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc408d97f0cf51bfc599748cc70a72be883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53a90b970f93256c5ed04be6a2b021884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13964ac1de51fa77e6aa54b2df05e8f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4360066be6014596b6bd080ed750229886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa95a05232eb93aaffdebdc1ad995e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d37dabf7fcd9e314f0c0e7099b86b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f050bb1f74d4f35ba7fe38487549889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfb9334478bd466f1556a679f246d1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d71cf45a010e4d633497f8f3f6e51891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1941a8768e70f71586c4574825b039b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e9c7b00e26d677e08322896eaaf99893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b27e31f1093bba5e70eb12db1f215894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15299e697c325c974e8665c2f90e843895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5c701b216ee9db5e6995a84a8b1c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f0dd7a4b6394ef044474f2f11d72f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58bea001a033d6dd342a3dcf144b7b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d5ad1b043caff866d0b817bf96d4d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcead2fa532c27632498ac88c921d42900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd89f2e43cd8d1f8b65044ecfe5a607901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e47e8a387c3bc5a6f28c76c43d68c2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f28ba58a163462ce29b66db9f02f43903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7931f6760d015ebb932a78a44fed2c1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8579bb8f9c20d0c0c05889a83b38e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffcce290783c21e5ac3fd2ccae2b13906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958056dfd20f1d1e1f2a868526c28108907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f369449c5f00b50f0372778342cee66908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0423b22f7b918272aaa203c55d101909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a346743f96b37ab089424658c00d14910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4515f0b000026eccfd3481ceec0aa36911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068d6c04154a26439cf2b18431a3cad912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2294dd6c9d839546c3673c8fc67cb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106ca0a263f1f47732aca1c5f345092914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3e01eba2cd4d4f75bf38adeae466a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee86c2d37da84fdbcffa423976fc6ab916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92362121db4445f51f8e47fd627580f2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59582e6948bae062e717a3473125f771918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ddef36dcc44bd1f7e7ead916563d2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecfcb5669d40d1e2aeb69d830ea65f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228fec0032b5fbc6caed890abec264e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43738c8c1d69eb1e10aa0086c9d962922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51362dcbd64296c0fd1e74a1bacecd2f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4768e4d5e71464be53d7b66839eae0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da6a8af28e5d0fb271c20dc996cc04925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692d6571e1d30f64db4f7ab07a46090926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185b97593735e5a9e9bd0c6c0f7d36d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16094976ac2ccca2bb3f955391a75eaa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aeb0bf2b46a84c96b20a548c9ea22929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf304f00e6f4169f0abdb411c41655930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1059b4168a8ea893edb9af14c522e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3ebef715932db1075ef1c616bd17c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda119a7f8deb7fc86e3a43c01ec5df5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118334dc019be1a9bc5a97e7b4d6bb09934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b75050f80e6edb7433583214f2de935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eac198018887691b5101a9e7dfe94936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045c180f05efe97ca54ee766ffadf7d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f8217a85e5519dbfad60a784d50d2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17174372a1a3fe2fc405456823ba4844939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add79381c983d48e0e2a11c887167db5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96294fc29a95dae62d8643e2e8c92b03941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd617f8e94c852c9e560bee4044375942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648897122a8cc4858af18610214e142943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cb5fd6409e9c084cbd13846af05ba944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b708b9b99d2f5ff0d77d34e11d7848945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f25a86076a4a7b1aae8d037b24c4e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3903aa7e5c19a99ce84737a12b72da947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ebfd7fd88d714faffd862d61a131d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387551b3a627b3092526fbf201b72f2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168bd010f1c1c4e21dc0d7f9c830474950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac62c8b70163ec8db266b023e43852951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835bf40d06d88032c3d7149b84c5741952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6f0e57d4da43331d6de89f1f5292953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a4e14c46f6a8d15dd0110e0de1d51954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc781fc71fd5f66675267af0a8f1254f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca39cc736fe6c0339ac11ab77d2fb9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64215020fda19096edcf5301ef1456b3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077157292596f5b64190702bef22daf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d417b41e7ee9a16cd2773ac29a6f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc23628e4818c736bead59c63da6b8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1907376ba11625a31c1fa0e3bcd0e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f4b7cb942d62523368449ea977f4a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41f0ae1c17e3096c827f0e6837d29963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41922b18ca26b67c134b7a8a77196514964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0e39a1c7e534c294a72cc4a64d974965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc88e8a9cd5e634aa26949e17420722966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d103c2f61891f7c7c4d5fa94dc22da967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b91fc9c90fd3c18be623bfb68e3d6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccaaa8749672786ccb66e901ed2536969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7416557b11d1d406524977587056970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64c3373a2a63a6ed47be4ff4df778e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843062fe2ad3912af714fd7267bc511972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333dab067194fc38e58d61c3876a23f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe7c763ea6a6935751d3668ff7f95f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded1fd8ab3e10b8e5ab3620eaea431e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a786618f95af9780c7bcafc44fe0745976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b309c1c4e97203ac7c628da74b95977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967245c499ad4eed4c3150c955202381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933e3c3eb312d01806c3546442748352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180cd02114460f60034335eafe6cbce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2e8e3c77452eaa7a5aed4b55ed0cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc37dfdf1107e87b8e882e63a22ee65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cff93ab2f2161563464e603dce62f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0293a2b8eeb82619be09fa55b16c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d4d8e86f3ba81424ad1d553bdf1268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61d7eb69a0fb0f47b47060f649ad49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf05514091a28b34975fdae8aadc10510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bedecc741f37fbd14229f7d3b619311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a572d919bfcf60c62fc0d13ae5773012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdd054480d610ec0f45fb17326bce913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3132b5fe2a4aece635ef4ab5f3510ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c71c9f3da57aa0026bc0193d5e37e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444e3b4bb56326249262a507b7efb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da215748d2f2904eceaa7963602837b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f69d8044c036df595f0f65d38a986418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4020c16f147d2aae2deea4ac2f789a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0064d3399ab4a3d930067f9867b68f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083d5532588ac259453e1d3123d05a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ed020e6ed6b31dbed976ea2f608d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7339e2d6109069c239a9263e7bd0a5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5d80bdda943706c5cbe2fc6f8a57a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888009ad3a45af1729d4e6643be2e21e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d13152ac22a7cee3b264c10d1d49c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f63206060540d39b9776e2ad8dd63b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f47862dccde133c55c92bbdb246628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c65b202514122ddd88a03efc175b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d15f1d33f0fac203a12e4e7eae2e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b708dd6f939904028cfc15fa87f42131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10bdb6318b2135ff661c43d6f3483132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462437f552e47391166a9d8f505c089c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37ed43eb0def1a23b7a945d901f28a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda2e793eb9e912a3e52e783bc612e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faa2ede83f602a01363b5e5890972836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52428308915f8d4b28351a3e1a0160d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e91369bafd35915a00dc91e47b140d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705fce51fb317866cdff76b17f36e6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0967424b5725ec986cabb8b0922bef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bdcfa5307525b2222fa486d1f0a3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18d707bbf22245320d75ae926d3c8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cf045ce3f0735434c0ef80acbf47e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed84da45be80df28e3f298fcf2bd8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed2d0794fab3afdc5083985444190145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06c93695bec9c833c303ed578162fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce0fbd457f5b2d3bc4431c3f99cc6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f6e7170738a01b268722592f81dc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc856d77ecb02328d035c41a9cb6dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5b60013aed531a8b1cdf372b5a5da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd13c9c3358bce8e2412d18f4d0af651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c9929e6f0e9150fd1f9c0e590a6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a856bee3ebae19b2ff177ada88d59a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4413a14f924f32cc6a539a6bf4e82554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba09cb9c49ad87b26dfac926a6b7ecf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f4a61f401fe53519670afc8e8890156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d772fd2552c24a228e9564189941d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3e81ebf816be5af0a4f0c1d15c70e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf98b1cf85a7f7b8007ce39cd1ba5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12c0bfac1bcb9e7cfdaaa861eb2d6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6df7de369fffd822eff52305d6e58861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132fb2377e652bdcd600c09c573b42e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e97c5e9910bff050f5f766334c268c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b7fb090810e446a5389a64935772d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d222c1b7fd37377ea3687d64047b8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9219bd1922910d2507a5a352fe48766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e5270189345fba65e9396e5358c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d1b6e9dc94c1959dd4e795b81504968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c66933ae8038222463e3e2ef59117a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9d2f5b955c6bb5244f4ae9564ece870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2ed21274b5b92e517d4b7d97f091d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e20cbfbb496c215decb802c3fbc35f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bc1535ac56a2b845cbf2a7a89146873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a359af5297bddebbfb0dffe48bd20a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898907724262c955ccee80480933949275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f48e5e76713104ddab7988b34fcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dea72789f8163c37164ba05d3af79e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59a6695f97aa7de31ae96d3c39824f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8488b5213c5d21b7b5d305a402062779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782dfd33f26ff0fb59ff7d41b32a87d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b68bde6ac646b9b5f0cad83ca158fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c139d344f8e859b409c82b240d1cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdb207894691249de5f91da815ab4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf6d6faa93bad61d5befada80324f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab369ee322d0181d009700215e80ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518fd20c60fbffce17eb4180d988a7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a850ee8e165999bcd3383713d8cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b587adcee33d9bd0f107a79baf1e21d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142a8b869543693f8744ed72ae0d75b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e76701d30ccfd74b173d1196bb9e6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c54f732b26d978b9049b7eca89f2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660538e4f373f72d13e45e32f15c44192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c3948cfabb8cc8b5ba55a28c327293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56cbf50fe3ffbe05eddf8882fc597294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fcf9bc2e0cf23b5f1d866369d653595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea3e21844b8adee46b45af4b0531e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc307b1e7e7143ac85b8a45fe2c4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea6fa6a00b04c3257300175d5fd18998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0099f1934b1b518af97c0fef81df899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2704ee90b9bdd7dda091a774e9dda1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1055b208519a20591ae13271216a46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b777257423e309f0928c98798d91e68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f926df6b4b1ba45bb878d3957130e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e03097028142e9d66ea157814fb886104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179fd3616d33472c0901dab1b479391105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b4a5425abeb852a37a8f2b091364e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f462682f558570e1702eae3a9d45ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9dce013ad720ede220e124cc5eb41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f929fd17d75dd4caca2e3e3aa2dd2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251294418a87ad4c22ed9cc5663774110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1022cd279ab36ee76b676e0a512f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf54675334a2c520616f58debd49f88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256ebd5ac4ce52d1eae6515d637fe15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a868215f49afcdd083a1a1775be884114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7d69f6bffa040ddce74b926e1484f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1870f4ada2178c3583c23645cd9ab52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e0f4dd2ebe438546fb5be8ce88f5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72438daa9e5186512c92b548d305c250118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70bc2a7fef8bd087b5bd5cb1239e3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b8dfc9a1de0c05ba8b14c1d9f930a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f14e4a057161a2ab8363bd8e4b227f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0456dc80cdd6a9b801a5511806588122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c88994ee59abfd19fdda5d8c5e407f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac11e656d9684bd6796cce3ee1d8f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8e35ff5e9380aed684d1d664f6194125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1626b9100fdacbb7a431c77e434315126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545e29825a08d29c1c0c8e936cb1a04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6244baba5e04af26e2d69aed0fd98d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef904234884c58839580ffc6a19444129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05531cd1973cff72aad1d2456da1ed89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770caa62eb16e07128ad48984c9141e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf2ca7048b1c38b701fe6fe4c9f13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaeb336168a5bf12b18d87684cc841133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0cd25331f174d60ef502a964011c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcb75d622d8a2994354c206baf03ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4fa15707663d2c669df658a6547f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a9208a6bfefaba24c9e1b57c07d62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64139aa64ab13f8e03f24f2e7766e01e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93e50a0fd5f1abb4113a82613cd10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8ca9b9b6e2b2c041d36a7400c1e54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029c8c7198d2b31b08060a29dc184d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61190b40897584a874ea2c4de8b39e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee07dc0e5a7ebe36f74a270394a6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1b3246e17191cd490385886d961eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2da8a6de4afc79376e7fae549ca84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c28a9033b77f46ba319bfb1216aca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a06c4b7a1b439f2f50852863db2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f655a0f25b3c1b86be6f2a135093296148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754641b3714e981f4a18026eb23d526149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81ffb25575e2d44b3a45cfb69d3c1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f79c104525298b2484e5b8678fde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9ca4df9ce61a30190f9bdd1d77f2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97a8b74822d500ab1a31851a8fdac5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280947d73b0d3303ba82ff3f7049ed8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0459792423bfe60026fc826698b38ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843558773307dbd0c6f414deb09426c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc5e346816b8eb8dc429b3e74e775b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9979a75186bc1a184f2e65377fbf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c8d15097fd68406419cf0aee11c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dad3c6ebfc2fba9537e552391c30da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b571c53fb7f4489c184ca07d77c0ec9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdae93db76f32ce96d9bc83299d11d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c2afc339762452381e838d9836bb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172fda58d383936958698da6a3e2277164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1307db83396dcc9c08fbe60c665efbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669634ffb88ff5e79414f99ccf00f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b4f58ab77f0e5e499c1c3916f1be0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126b93987e82b6f78229d51225aa320168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed51c50881cd13d206509715c3f5f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b16a2523d1bb4177aaeeddccb8145170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b8236033b6f5c894ac1c5d94599e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53911dca5b596f952dd8b1dd293533c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc78af6144b4b02722d7cfccaa1ec8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6d96470154fd4f7be25f9b75a66d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b3d3645ecd1378f0806242b6791cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e86157da0d4d85c055d5cf6eeff6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b48665d790367c574ad7cc20903749177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ca13ff8b5a98cb457e98e8846fe1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473075d7523028b07926a7f3a7e4bee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a924e11cca36795f53184f1fab5be9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1034048b0ef818f4e68906d09a142181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e2f09246eadcb7eb8cd915f81b3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a7f45f79eb0d6f64a585862536b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada5868273a016ab856ad1ad5a6d54d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a587807bd8d943387711b07cfa5c2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae80adbbade89e6e6613b4d092f5ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be5a783a810069dae1fd9c370e14bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b261c3e7a59a1dfdb645f43dea7715188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ba868f239efb668953d8185911018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489c7edeb8f00460faef7fa602233f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed514fd000f298f268da40378ad597191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0da5d7e65da79c0347b63bd1f708c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06045a806afb1e94b641c62f8f59d4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e418245f2a7ade0b09e5da5b61b2f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6898745a9adf41b0d20179a9d1b4160195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac68d95bd2d7324f156751d1b8550f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636389e56a2a345a1a7f78d031ed6100197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f176bf9ee249789a4493bdb8c4851f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883bdceef32d3f369fb516ff53f5c29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e035506075bc58255d4af8bb7b44c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd16a55533cdd394353b0ba1af35b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c8b0fee58b174718f582c9969572c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e9a157f78a31a361ca7939b6f46bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d28c2d8d4e0f198bb193f3082a984204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a66a8150e29f73704a62e206c49f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edff53897aec1d1ee8c767caaa94cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47ebd99eaea6ce286be1d75794c39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9996694b69b832d3c0278330cfc5732208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dc048d68c86f3f793952b350ad7d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4e51e4aa072fa12c384c02e4da1e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ed51374debdd5db9123dad369bdf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9423441fe934d39f51f606d03700c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b113662957d9436a904e014f9f5dfe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ce7f78428f30a5fe590ae1484197214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a3406b09fc566d4c36adb552d629215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70ee4c7bd6b906bd30726e8cde624f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949876a99bdcf05b18ebd546a438cfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db684c20f1fa224d1de1f5dded745d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edc29cafe69cd0c9acbb250ffa01ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b79ddb0c6cfc25f849f1617e3f42e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321762fa31eaeb9109397c4343121051221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586bd2f6b4b7558a74b34d32790e616222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad1c86e642399b9a20d2491465e59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d20119bdb9e3ff91472529622fc1ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b40c98e3f7852b09b181ba98e033d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200fe062c9ef61fd66a4bd71ea0a9a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddeaf0cb241b4bbc0989df484ede1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccb202bcbac562c754781f7b8a4a5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ea95f82f8a6d04caddbb0ec1620c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b467dcbea98bcf1c2af158443c5197230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441054bc672a8381d46eb03385bf76a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb138144b6445a78ef1fe79c8cf94822232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3fcbce999ba928de6119741e50238233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b9bd633e594a58479c53367c51639234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfedd12ff592cb06bd53066fde43e28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e436f1e52dea92cb98539d50ba49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feba42bc9abf14f2145f70b7ca967b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f240a19dc8c221abb0b05090e7285f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb614e28c5fe55c97a685f8a75e7b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ec5ceb153be4ed7983d63082ee1d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d69f0f073fcd6c3ade21b599346da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc23522e7bfa29e3ce3f58f7847c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43de136548f1b443635ecc285c09874243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ab9fd2e715fc2ca1df972e206c818244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab98ed2df040231821bc88f567d405c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063943e73a761abe35718f3afe10ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87774a6edc729c68033181310108708247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8becd42f57498ffff03c381e8a537248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45fa3a7535e729952aa666fc986a2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a36185baba2d96235d30e27ba99fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee5b03ee521525f889fa21912ae59f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad9ff908fcebd94af4dcbc710f3c20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22fb737cee9112683bb2c87f6f18e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22e9ff5c3bc592cac369cefb135a28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c93db3ba7291f587e052d7ef001dd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82053a4be5e96216f209f44ebe08d59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea998f467968779f1d8e330e519d9619257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eafbc88b14c47622c16f2d56286367258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4901fb4adebfd98717f5251368f24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454dd2b8c8714a8735e4fe9eda61a80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0deba07dde236e9365c32c7172a385261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7150739041ac8be4d0600c6b70497262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f426336da7dec0053bb69449a224584263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ba9060e4abf92c762e2c6f34e17c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90f8a83fe5b39126b2daa297538a78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d05e9db548fbcd2f1f67070e69405266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a1a0c2d036ef64d9ad7cfa721d58c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8f501c01d1cc0b1d1f5a87a06335d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d781a855c14e7cc8011d8129cbf0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc06734da856c919d6c79515533711f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c31c89f3b2c1b30a0628db33e0d35b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe5408bd04fa22898d5bdee2f6b03b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9846a7f6b04d3fa17009bb77981116273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb9df50de08310e66537a1c8de1aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc3ef11e01612a53ee735c7771b875275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef7933ac4bfaad71480dc7b6faccec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15708ecdd05a1171c5ef60b72ca3ad5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7a6c9197c628dee3e20e38cda25d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b2dfcf9303f120187efd6308511c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff594bfc970a731d2ac1cc332c99f23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c3f4a273aa428653c05374dddf48d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb7c895853eec91f67d37a91a44044282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c39b6ebe54e66cd123e4fa4f7517cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35929d11398b9d0fd05f17aee59eee6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6b9ca3362e464906aec3f83124006285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab931072d92891486a07dc868a232d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca8d69878bae8b796bbc9c018a4a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb86b10b4ba9fa9df0ad00b2ef4295e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fbb6feb04ff0111ebb5947468da00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd977a3f35de515dfd24cee65f2dd06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb452a355cc46b6aeb450c68a0b3e2aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fff621e5b876ae70233ccfead0f54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbbebc42fcdb6efe1bb2f7350ea03e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef3010b1d47b797c9c5606674f57e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80bdefa8f7c607779b452ddcd450f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794682e655e2d783d2cef95242ed3d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd7c0b13765570039ae3a853f9e06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a918e11057ae6cf5453b0a7a615c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d1f875c6d135f45a2dee950d9b41a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53504d1ce00e5c267558b4a57932df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26ccbc1a80f5ad0d88b091c25cab71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb52a21bd1100e3bc0fef48bf9672a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcdd8e4902b87a505ace062baf8c44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7441fb58f65f95bb42eb16f47a6f40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97dad37c59da9c894123ae19b84804305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd1031c6f9f07b0ad563f93415846b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58165c9620cc408828d7cf0173b2823d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973e645a610fe0feb433407fc6ff5da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac992ab60029bf2ccb28f05ce77a3d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295dae55b389c159e533e919118be44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bf351e32462c4cdc448aef6877f9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed3d227ac6e8cd084d095402669acd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f7bf89ae96237d5d15ce4a4776fca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98c7b88a053d73b7170d8479bc43c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a89c936e7dd7255d5c290f18e2a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef184bafcd1ef53a79550d5ea795b80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6097b3cb47ec8fb92c0e80df9adb7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f3957176d20eae08f426a3cc90d01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81345c9775c7927defdddd30b0795059319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a28db27f234228dd9ba3c21b9513320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23591e238dbdf9307f8ac9eb2745ffcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee68e5d87bde02820222f7e7a88a0a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc9b9627a7fe5f690cbc9d7fa72c70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af4cf50dd7d722c83e2206b0903275324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de978bf78c25f6ee4f9b13b75cd3b903325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfdec2b2bc94a43f0a4ccb6331b675326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f798c3d885987e86d56345a81db81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef40bbe2a6bee2f502a6e846412c38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb2a8bb711e1b540ff46dc00315237329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e10b238b99b2fa4715c55d8a51a200330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b443c2f5f76a7ed91136e37be453148331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075fde8cc8609a1aa8c3d4037d1f2a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eda96dd3de9f10c6e0f13029d3af1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08a7e229674b2f5cb4d49452627545334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587373986806bbe82824f7a6de0e948335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4027beff5466e4df3d77e0e48fe9ee8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced41d5c462df04470c0bba63db6f2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542353b11f28bd76970b6d102f611e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cab6629ec5f360c8d192417660f2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adace38d8619236a5429cf2601517651340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954d1aa56322f5f3d6339a018ec0a2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96539d9092a9f5156f4ef2b08500ec05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f746325d9d0d5c2902416b98dc49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342437193fbc4296be429490be57f0a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82053d3db877ca098162a8918ab5b89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273176bad6db01542bfd0fd4ca0a3b08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeb4c6859e5468a85b5e6aa3d3a2fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2869d1737e2afcebd9a6e399b7bdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142328eed01aa86183b0b57bc85db2ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab35e7a9f7c2d43f075feeea912de8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea953843cb045ede3d02dbf72ef43d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f990d9b06fea8a1b037b49c35c56455352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c15b1784be214015146b20c16f3e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d15808a89930dd975f005519d20de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aee609ff8e751025253861be8f9926355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece399b8631dce5eebab66b33c4ed0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed7ada0599e86160389fd867eaeb42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50a3d53097ddd54526af54a4f30a00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a273966aca8ebd6216e5d0d07076359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b597c60a710fa6ef383fdfe0e3b99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b73a412c9a3cd934823a2609b2b12e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ec01b7e04253db3a3869136cac3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bd44b854430a8ff1d1dcea21b6c60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6c5b45b735bf4d0d0773498b3243f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca2dda5578a0530f1c2ba7e438c4bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee52daf08afd6c1e4c775f949f86e8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1d29b231e5d64283b0849c48a688d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b99b3fed942469ac22f34d1c09e080368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf737047646037b6a8d1885e23998757369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41658cfacc4c3a1ad43ad9353cbc0537370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90d12783fedea7cc564a9d0f263232371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d798ba48ae7d3ff46ee4e783b47bbde372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b06faf6628d2419eb9846dbf5ba7e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2a301ac380d8c0fa4e0fe8e9a44a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe599392de14c1e742e2d38a7154f0df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec069ef24fc22da0402348448313be2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d0342414fe222904c0e49cb3b73e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3058ea53f05b618591b086c1be30fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43cf70f82fc2b8157b2bf2e333f9c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d4ec7a4f16d77d667002ec9823ff4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ea20c41f8e9d49d800b9abd3177f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30537fe67caceebf3ffb734e7c2652c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a86e0ea51867365d06072f17b6d9bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf613795d29b46f3ba30b29c5aa70a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ac3957d0c2d4d2d10a22f01ab289385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e844385c68fbf9b06e486a40581f30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4f0a0f422f9fc578e825285a8dbd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9795e9785b91eca0ec50e67e6681eee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720be2e4302d106319b39b598ad6a7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ff52943b2b55222237470783ca4db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5e0bf3e23aa0c56df265c9fead551391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b4ab26f13c7e89ef8f6c62c78d459392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a2253289cd3c0bf65b033b3b51f4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5515caebf4679064efd5ab3ea4a1d54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2583e3d74dc2d593c9f7ff8a3ed7065395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb643426527ada6dc3e9bc8741721a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcf19f2a4c3a2fa5e06a38f699b1da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b11e9afed05784e93c974c864a938398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2043936c404fb3cebc4f2ed257b803399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35477a494e1b47c9daa503bc652ff2e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be33f63f55978824768ea78dccc850f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e376a1aaa6d5b721cb97a02dc44d9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c3878b7e9073829853f8afb098b46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee180d357b066c12d402a09e73796ab6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c0c8de00178cd5ade9e832e42a431405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e031747fdf546692c7af6aeb2e97b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4ce04d1cd8d11a88bf6c54fe64b33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fadb0beef3b52a35078728c2c71ce0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef48b6b87b3f0fd727138333b2b46c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49f59054fcd9058dbdff51854b3099410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484e9e041dce8117e28d12a70553276411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95379afcc5b7493665e6bc59d959a18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0d1734df50a7150657d979bf0976b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eab166942a988a6b409b965635ae47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cc78c2e66fad35a98bac728c7313d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d9aa8c1c06d843877d41addb37c15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37c7f07c8259d4b93a19d939239f33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc540b830638e73f8699d13e160f74b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e7e26c9725c662adf789f3f57d9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95162ce00fe5737205359ba699b911420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da06cb15c2b8146d3166712a34308d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf39cf48d4e9dcdb3193d2a5aa8ff3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb461b59c7e6b45fd625ba6937bbfd5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c3ddda07c76db9043e6f14452ce2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed376a2468e802b334b200d2d9c5d43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05c8632fb03a13253f07cd77bafb4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff09860d0548cdee1823fa988526313427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203359277948b3d5bc350bb51c89fdfb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5116c1080c030ac347e0eb7df0d7d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db515fdf1d87da2a84d421f98fe6f778430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bfaf196f74418fe277298eb200903431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8655b16f2e95c4afff23fa533633ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0690d430551ceaf7d076700ae28c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb094aa593b215f09458e54a374e6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086baa4089fbd105c533d06b0618f11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3d523ec144db0990cc493ced5de67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c691cd3d6873e8db7028841f928eedf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92722bf7eb5ce1c5a1b42b835a001ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01982a5f786a9c025fe7159b5c8620ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e551c127f89f5f2a60b4cc6b3240d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89884212dda3f24ce6151dfc63cf95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df25f2a7a9a346592c5386df3af680442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf9bb94c8452ac3ec74e1cc2a7a60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913f7e4282a053b32848c5a6977a427444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41c74fdadfab65816ba4b596209486445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0415b9716afe4d20ec7d560153044a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24234cb2ba242bd9a83a69bbc95f3d02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18633ec6fd4ad53a1a29a63fd8cd9a16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d9307ef1d4431bf748b3b42d4f4ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c633050f44f8c07c4e416a86c0c32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d511d58605df88e6a036c68c8d834451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42b76f5afcfa8b1012ec5f1b489e10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede29d5ced6a4c5d41f71f287d453a24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dda2aefa7914c91baf4e49d2089f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff02490e2baa0c73464287f42ad1a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce29943b45ca3b3b3c97e0432e1ce71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c4b3136878388f648b8574aee259b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429ad04b26b2680c3001aec0ef7d74d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76f71805cbafc28448e34ce600b604459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca511bcbb93b881a19ff80b1935f619460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0917339f333fb0bb1043bf99747b0cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94bd489c63715d683dcbe0b68ab944462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647dde11ca3fa4135ddd4fe4e1a8630463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfff389d291fb2877ee896928cac8b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f10142ff68b3f1727a85d408975a20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae32c06cf87cd4e3bac41bf2c059746466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d802d056c9c5a3609d458cefb5385467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c662a5a88bde310043c68c5264348468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aacb3cd137c345a69075571e54e846469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc8de5290d4c23f5f287c2fb63a285470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b215246972c04f600c7a580c94ac60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d425cd9c0b33d5fb7f651049eaf762472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b534528d7088cf26f4e2e4212de41d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba2799f2f5db410f83480126665539474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec1e4f8a4a8f59d091e10947376ab5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dfe5324c2e11ac35a4bbb74ceeb06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9518b2ac4681d7550d0162e2e1411477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ec0a120517940daf01451334e9d87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa36ee029e746d71c5306dcb00040b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675606bfd406b942973678f169a9cacb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3acd523785cce3b1f711a96f73725481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc5780e248a7f5deda42a56c1b2d81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598e632eaaac1aec9492a284c983212483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f639f2f464c069a435170d78616d4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd78f472525e4c3107b9ffc333803c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61791a36edc581ce234986df2376e17d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b08e39f6f8d6c6ccbe7c845d6130487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135e4559e1f6917f5eadb1bc6e26fe8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb5ee264907d0cafc56061615e3a7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c74689e840b846c3453d56691b6cf5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c0f3dbec1646cf4dd1845f33b02b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8e2c87820a7371eb9300640edc513492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e2aa4b63ade73c7ef7d660a472184493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80877c31f9f4ae5e6d4596a51b72f33c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da3ec1036eeb24cca615b9f28d7b84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d1b9e31e0047a09538be5e01cb7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f139f53c565c9e613cb1a786e5b93aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cb46f41a7d4836789f9cb92d0161b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485817033b47de78666f42c3204c7f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516b60f802f077bb6745e9ed35a5765500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98556f434187efc574a0c971b2c9a6c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a275b50ea5e36ff3be2e4c217a966c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de0d2be9c5130518daddc44d8b09bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28e2e96901a46b7841b6d811af688f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b07169f34a7e889bf7e275b68eef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f311785143bbe2faafe0d8c5a1d6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f85f626d6c0fa9abf5011f2c9dc63c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5757f5077a640a95857123ca4b5a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a4e6286d4989a89900b431320e8e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1658d3ae3cec9ae0ab6ac050b5de506510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346b09c08fa43cc66de1abe39dd7580511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb6f98ea71195af3873a5716e02e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4229ea60534590c75c55c325a6e48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52fee28a76ca4d090d0189f30cf495514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d70d92f8fc3f0a7d2af358951c38a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f1b36b6ebf006323ecb9ca93f5946516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7f859006e09b77a0a00f6ff0d715517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dcd728061f1e4caf01fc067630f27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee034ffa88adf26c90312b9c0030820519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1771cc69b27a1956cc00a6dccfc49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad047de3ac897abab1eeb32564f329521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec1b1fbd0ffe6905fe11940179e6d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ceb1c2fe019d8bdd3fb01729226f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eef68a8177f7d00402e9c3c10296c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b48c180b5ec5e471b38add445bfd20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726d12366e33073cfe3265f85da4ca4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cc6263971156d53d3a1fe55b32d61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84076abc02fcdf9e272d7d2ddfaa8237528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5027f6094f30e11d17ef14f5baca7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce252b6201b73091c9a8c424a9b99f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde4b0e96e7bcb1d368912ac0ea7b74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e711d9f2c47b86ee169746a9db86b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0aabad47a6f9e8119e8f1d34e4df9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e1e0cac873be4da61e45a23168f6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3359adb736220285216246b404b3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f5d75c274cbd0a06dc47b83c8faae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5381c1aee857430d7d8a44fd3f9fbb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a7e8d9804954d707bf0f0cf52ba8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa762a78930be6d8e480ecf77f1eec1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572b18d55a93c5e7d7674a08136ae54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fb1d82abb552676efb3ffa8197b11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceb1537b560bfe25cbeffea0225115542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99d01066287a51a06143feb871ca00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e51cd09d668119391d9327e23f856544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4b781794096e5f51664c18439aca7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0200cf7bbb98a8facc6bd11e30cd261546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33911398bef69766690003f0a078802547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b08cbbd0ae9d1279199ca3dd0ba685548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dc135b718c73de4cff6977214d34d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d87dbefd262b548287cf9e3e8d7480550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af51ffda57654b819a88788939ffce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212cfcd9e1f8514f7529ec612d8de77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024740c77eb5b25d4a296b7a34839fdf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84b1ed259f1fcdf6308c6087272e73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a62da564aa6a4e825371fe6bdd4a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661de049464aede863551dba866512cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf7fd6016ce68045bbb8e5362dca7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d235e5ddfdf1081f3119aad4d76ced558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3f5f208c642eae416c4280552b379559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77124ecad13abce5ed0caae41bfb85b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f2d4f35ccb166a407512f657e7501561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb2631e989d1ff2c7bc48b5d65b84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66961cb2547d3556480e0547b91e308b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b6fc4a5492fa2fe03811de5e293ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de560f3309e74bf3d1702bd3c56f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c83ed7d49c2003846bda42a381888d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcff77e8ce35b46bb5b1df95378a31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510edbca9cd892df2d7cfd1092112f78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41e73ee44f932a5e40dd748c336b8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827ce9a461d3452d0f8ed48bbe0b2ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cfdce680fce00a0dd9701536acf58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6951ae20532f648e9184e1fa95eff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd67438bdc9c8ab6b2f9244c2bc261573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a8348800b957c2135b153fc829c75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3341789f2633c84fe3950a98c433a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc19381e5692e1ce989bde035f4b2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235077f945badd8e67fdabbd5296991577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c5c7aab32ff96748fb6394bc76d80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57708379906ee3f1a5c95fc226ab7922579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574df82439974dc66217815ba0ec807f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c4af1dc4f04a7dc9db0ebff6ffd32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce4fcabe32cb1505a0395ffc88ed15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0db8744ffbda1271395c1db8f06652583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bfbfdbcc013418bd73c0a12dc39c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e3be1b4d85721af8ac27a608c9aff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf1b0fc963ac987ec48a17df12bdc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f90affab19494eb0778ee3abc94d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528c238b0d06e3e795b03111cab1d9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19c6cc5a0005986cfe786e20c5fa9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd69fdecd8154e653925b790d6c2d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d8d08c4f5df475a7054fb0ab17051591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbca8d02bf316c4826391e12934194592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f92f993ed93c73ab0bea0d0268a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f9dc246bd21bb3a3b00b9d4e78805594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b3eaf5af3ff23860f782ad3d6240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a0701f8793dae7bcb25625b09ad8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6de7cdf3b720e20bce45051c5f0d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6b38afa74684eb66f9f436085d6c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd32cc72947aa40afc086ee96d5eb85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed17e949d1fdc0c2f3d6db23384c2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0741e5a33165d8a3f125cf29112f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3ae528f0d4dbc449c38972dd81dae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f1878ab9a8e1bfe667b0d285544f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd24b72c62d0df6bdc4a8dec1f689604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d5bf85704adb0950c3b1b6c10a44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9655c050bec69af7ca06b77c637fa6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2c042dcb8c39e623538ebcbde558f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024eafc3a5d482ebc12e0ce76abdcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6a110671d85874f0c634f9610606e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ab14397c59d741a59690f1af64bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f2ef0db3510d329c352fa90cf3ea1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc79706edc0f362bfd3b7ad55947e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb296176e301d2e1c421d45d56098aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcd2b6de001ef7df9a7f041ad67378614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8e3e1b179f70d4f32b2fc30b8154c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc486d5b6e48101b9de80114ae39a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fab0577896957f0366deb5e22faf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb74c7732e0ebb22b8e17e1f51d3bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b11168486dfece88460b1bac57680619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169e9f680eff46ba1d8fad3bbb83fcc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200425e302141a3aed2457c4620dff3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed47aee3a6a1f090b5ee149a8f5240622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d5b7e9bb3425df384cd9cfe718150623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf86972550da4f326bb70b02b1997f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fc3b444335cdc4f8b17b336f9877e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58a15e2f7bc9161d65a63e23bd7cea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f486d152642154640c756b2c3f311be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1140892d355bff311dff6aefe25f30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c0f125e253406c5b1a955ad8272a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb35b106f22f659e194b4a14daa81a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf90950ef93ccabd319608b453542ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbe751870f485268a7d28b13955200632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587050a12b538b66370fba42f3b304b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c77f8c3a3ba815a8c36957fe39b6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd911c59a65acba11a3182f2ca1ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94a79b9fa557e0bd1f714b39dd3ea9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a8f5aa740d012836596f2e90ef101637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb96a5a2f4fd79bcdc1e369bd0646b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275472886210febe2f5c1886ee9a021639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2184d7eea31754b8484db9f74c2300640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0e6e8eafd86dd3a9eeb6797d5325f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d91dbc153d4bbbd9e7c85c311359f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4639fcd075782b2a72a01ee5ca10f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7a2e590daf25c28ecce0dd3a8061c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1508e55f70e5714ef956525ff172e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46481e68202c690810aa37ebcd14270b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce554ea013ec88f5cadcfd86b185d12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2165bd5409c08dfea863be801134a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f6e835c4e294037e17cf0f6f913fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd8f2740375744a4cfc59b97f461fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafd71d1f63f0c92a778d8658f52c3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69196941c6831c65b61253e84832d5a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5ef51beaf720992b9b90526bceb21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71592298df6d1869a4862e4b3e010e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b4a8795c508a4a9a4a7e1f692eaa6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6793e785eea0a0d707543b55cf5ba49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa908d0be9675a4d45aa21e6e5da4aa6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98dcdc4aac3ed244fdd2533dd65dfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a468f1bb50d32ac148140fa23a1124659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc9f377b0e13f57729cb4979ad7c02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1334370f8223f162eb691bb0fe6870661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef5bd8385cac3bcefffd41ec13fd8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad538949adb4379eb506886645344920663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525d753707bb50eb280744bcd5aa9a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb29bf4249400fc3aaa8f08c122004665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d051fa9c4c53451ba90daf77af2af1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b13225ece19c0f9c4f744162bd13da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c929dfe2772f56ed2c1838d15272668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903c9e070d30c08e958b0f23e982e4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d575be2b86597a58659d8592ac073670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39162d349aef53aec2ff4c2da2f575671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510c482677292e51c803473a6dc448c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebd57a0852942aca46c0d8fccf0436673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc92a18c34be81f70005ff61da462a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a292f674ca621eb09b7c7ef3b78f5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909565c7da41d97f5f369344018df9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb75f8c7e5a4a74f1475e15cd687b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406e534a656d2a70ab9737b2bb0361d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386d6857178581f0ce7ef9f316c16db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b74bef4691762d07e38217068616e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc7084d2a91aba5b5a80c5eb7227a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626291cf1dc239cb1c7333a88720f379682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28d14513f4217bd9f9543929d853de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb21a17d5db1d86f21d48e86ded7d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6552fdfc6455299bfebfe3628299f98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa728c87028cf7fa51159fd0e4ec17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478ea1e17ccd5f5bbdf908482325b4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f144aa153819a8d1154cad6db3e8c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33378ebe28ede12f2abf540c3218acc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2ac45f1ea0a069459946ae9236b52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed77175dd922d3fcbdb475f571f1d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1283b412e44110f1cdea6e2c4c70b8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524e7d540e5e8d46cca43deb2184e53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596b8250747b37f8aab1fe7e168fa0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7feeb5be56545ac605688d22442d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd661419308629d33f21f2cf44ff174696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac385a8c6d9adf690756d1aa3d372ac6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a29baa19ac7a15f55a49e44ef56711698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff61a010b6e119528efd210446c6f8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc528828ee9de3ebda763f6cc6e5b9f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cabb1d5d00ea43d59b08c778cff5d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22238857283962bb93ff34b058838e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144e68201dced685f93b4e113fa2f97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6194e8873973262c79d05e5cc2b35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0aea29234a3326cd72148f8a04db0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4840e1173c077887a72a6882e7f5b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac140e197a98cbf40601c7758235b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716991d266590da3bdc1b16181754eac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac9b7e7c115be029f966f724c30fe0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcdea450ba81405811d64d488ccd41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba24100cd243ff971e2dcd0c2e743b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c287b6d48cd68bc52c7c13330d0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5773f22b0278b6d250b6a4755ef662713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7079456d8d5d15917f470a46190a523714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a683affd435b02d701a4df8ba8f0ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4968a6b44a6bbaa5613f1fb134ad172716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e677a7f9dc7758ada1e102541a7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241b1de9c4c102b0f748e3a6092375718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab3d6d039d572fd6e9208c1446e50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e289a4f209f21b0bfb0ffc2f329dc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6043681c1a364747ee759a3a0c40b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372797e6c451e4cf1f59e68232bf019722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0ac90152bd08967f496d7cad7e1ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68459708662992e3c5e58b65048caad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f5774e080991a2af7fbfa97b9b162725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185360d0e5a3988c89d53234d8fea48b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e067b9f428381a0369f605f2e20c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfd43789fad153b7586958d40adf09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf8e9b696d29e9f7fd526bd0c18ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c68fc8f8ebd2efe21b684ee341b2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a11561f71b18590e5c09c57aa63fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd60f63d1ea9c24b1f59470840f9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d511038cdc087d7c6849b1b75ef5ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae244d3122d69717018df1915b1d651734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b564c39f0862cbe6cd688a95c37d625735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a923de9bec321920f1a0eb80a8a09a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f27a8706b3aff30f0f1c66eb99482737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adbbc918620ea157040a50a519402f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e004f2e36a73272e27d54d6b8b535d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5db8175fceb0361345b17aaa409ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03eda204bc193e1ecbe5923c3df918741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6093d52044925401e160d4222930f5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6e9e78de23d85bf18944f6b31d8d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c8c27a0fb9bda73fe82f6859d9308744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd808d7d3c2a99051ee7da3ff25ed1b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d948705444ea068d9c7095327ff68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a73225722250537673a4a1f4a4514a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b146891822f2187b2c6300e343e2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d46de4a5e91c3d6c5156f9059f427749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807750e81fb308a1c7b96c5c2f43880750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04efe2f174951650430cb5ee96140dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddf853493c9d89d4fd8d1fa52c74fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229f0d169ce7a3f261c25cc4f9e3fc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e7326345067897280d17150f3fd60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a86ca45cda882320345525f0a24ea6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd58463f1f571b3aa15500905f089756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fd4d7bfe8b3231ae6ff31d66b8322757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825b0598f7d2d9f87699867059f8e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771286e996d5c3f5930d7d413ff63ba6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf4fbc3512c9200f0d4c48a4a2a772760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb181ce0fc0994a056c5ddb07ade207761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b772fea361dd16dd0e3ca36cb229e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c5d5e867ef54b79c11370323bcc1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699000db7ee63af293280e0f16c82db6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762fa5fccc7c84e41a94627bb2902ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140259a974d3093743497f2152f1496766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9d4b031dbb94170c95bf97d63fa48767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8a98517ca477eaccc841e156af430768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eb46801bbac645487dfb6bcad14da769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f521158897df1566915c9643ad68d6e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff1e5ec3ff036bc7a594b57d200606771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338e7e11c349b5b7982d3b44fed5952772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04872558d9ff07de2d0a70b07eb5665773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e2846490b0cbe83b51c2ed6c399a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f7c3e4a7c4d6466894b0bc75703f9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f134b0b269f24ba36382dbf2b47a6b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d02ad8d35b4b39b70c4ab77890207777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e86cb528e39578e2cb1dc6d8d1427778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d8bcbc0d70df0a85104de84089cc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724b2ccdc9e18bfb45f4c826b3be295780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e2f7d4d5f0ee798be593c7eaef223781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32c5f81dfb1d96183d1549cfcff1e1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e004565fbeb96e339d806175284d1c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6a1d1f897dcc09e16cf784472ae6c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f5ceffe846b3caddc1ec21fa49ea785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7cb230f0edd5f59ea04188eb12165786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80763d8e71bea4a6cad7ece81ba307b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75a26c7a6497dbf1b701643e2e2da1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144182eff07edd20c3f2bac5ec3a46f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a83b1d01b9ae4296684ddfda0a15d1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bf867afbcca7d5535efebf3b08f28791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b2239eff7905366c31ddbb0ea148d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244006a85afceefc50ae49d157ad059793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311153e562f6a2dff7d5ffde330dade794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38337e52cc11cfda3092ee9e31ca8d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94272e1050f32ae9613d1fee9f3d42e9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190aefa9d72fcda82bebe0692c14673797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da086163d3ec82d11e521602687bd587798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d558adc834035babd63360dee131844799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378d67014c261c058d0f2062b4760d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b7e95db7d0c8da56d8ed5e8833b6f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ccc4ec120e60071b6a36129040522802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861cb1b087369227e43126858da25c3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7161110570934dd4180f31b07407f2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a607ef07ef04133153f9ae53831abc2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b845a5c29ec58e644334f670bd061d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f7c3896c9aa84985cacb33de3da98807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99a59d9cbb4cef2e5d36d108a1cc91808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307e784c394218c442f0d0fc465db8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03482db8fc6b5a29aca01602e2e7a4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1732c8d601fae608e0b49ec5d049a9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419269cd5ca473c9cb7ce9b428646a6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e1ca58d56b75496035e4bf40d6166813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a01767ed6911aae4f207c8fd22e49814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc17b5eb9ea53cc1ac069341d90e041815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bec7da2ef6d2248c5666cfa529968c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316fe8660b0a6f9bdebc42e979efd53817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf112d16060d98caaf958e066ef400818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a3c94bc8141195022787e2ccedd93819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd625ff7370cd636fa676887f5c74804820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e68368cf5e233df0d66a10e39c5628821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5cc279449b16aba9574118dfdcc85822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd4abbeaae605842f69618aaed56d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef0b57a1e4f0b1f82eb31a2618cd2b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2323e7b8bae0b6e2a8f91c9da438e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f7e319536de710784b68278c0ecc2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf04ca603ec8b4cdb2879189c614c3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89049fa5850c9f68b46927a5dd3675d9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4ae23754a131093e45ca83a8b34aa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0650a004df07eb27b65bd1ed58b9ff830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f113d58f24c60f60b942fb128f1cea4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be388d8c1278f7334a49146c1a5dbc56832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd037c831781e13e6fd57f482da1717b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2496a9ad9e73dc475d3f23df59a62834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c7cf77b615d24bb773125c04f9103835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd5b9070226047aaf6e13609257e4a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41db86205e106e98456466f5e47959837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05936c2f6a5f8f2be6149806e95258bd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b51eb38a26d6def1785ea07692e01f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc0ecfc734e9b85d1d384efb887e41840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6ec16bd6ddbadc65bdeed9c649cd3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507fa6c6a3f98ea94713fe3f629023e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463bf8a60b5515192d936587cc34274843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2575a3815b084a1b56f99dfd35939c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7969e9c02258a5a4b33d706944d5ba845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da0ad61d62df9b125b61e3959f79d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cb9ac18d3c03461feddf9b6f93ecd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a25909b7c2c809cb955a073ba31958848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618746be5e40026e27935b9e8ce7955e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593da9a2dab0bb0a03204920defc53f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d4dca3bb3f8011b749ef608b17358851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b366e4bd9f04bec957523e0426e570852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ec9fe038f6aa5de3f375c5674d135853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea63d26582ac1434f168fd0ece3127854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb727fc0bd7037bca8eb6dc22deba855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ed3d25b12743e81d07aefb3e337ec856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef1c93084613c40978f31ecb85a45857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5f1be276ddc682a1e297587aac1cf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff9ccbab5104e6416ace0dad43b2d0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df79db32c1cefad018c4bda5ab14383860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112d98b19e184c41ac32120f91e0de861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f7ecbfd89b039ecc1940b2ad0d930862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e041d263d7ac67fb79ebe3ab9388863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85452472ab2bd504cf05e5d12ba6ab20864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d690d074bdef112285ebf38d0989865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433680d7870b95ac28de0cb87eb2b0f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e275740ce11c642643310870c707029867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f9b65ff9e6043efbb46f967ec7f7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa23be1712bc4fc089d1f3877a8c05d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbd57364c56e516de958d65bcd1fe1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d641ea9a15a1905477fd77ae49bd5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ffbaba6bc7657d9ea83482de34c7b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca3971f195c302aed0cb469a6f1173873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3c4877492bcb9a6b3c80033108407874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573b15d3ac7bc6d17e0cd330767b1db875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59959ffe9f741c9f496746e161de8a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a17c279c8101102a92873630c7c66877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dad6e5602bcdef2ff99dd4506c566878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829582a51f5747ee185145b2a63cb4d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02c5613663a06d700a96285acb9e55880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436dbba98ebf138dd16a4b8870012e7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4c2ff92043de48d932d5deb2896c5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0569ccaf9f51938b923ae836867a8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd1c7070c54743d4c994a9ca09b442884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3803cf42076e732282332dcb0eb2a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b1def1f4318c76631f857612d8b5f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d31630017347f56fee223f4dcb6cc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad66d5877c93c2e51be703434ceadb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1922a483421e7a957fdd743674ec2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb43d05a769dd42cc599e287c57627890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d85052b5f0ea3aba1bb8c4bb2e45891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d61d1259c189b2e2b894f11d3268e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28342d47c007ec9cce0a709ac66ecd4b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3e082838771bcb912af525ff8d489894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eaf5e4ff5c872c5335d1d7850ce4c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20caf54e05f52efa20d02c165ff4a2f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08da6532cb334d8ecca516ada6eeff897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d93095eca2d79fffe21820e8620fd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15cf7ee39de49739b67e78e834c685899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bdaf40ef3200b832895e14a02c0be900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe88a614989e6e7046a7ee09bbd9cbf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bf6749c5afdd402c72c56d81e2150902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ca081062716459167ff9be098bbc4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c965ae365e22f99af885cfc26001ac904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b95ca353c853d15366e67df3c2c10905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fff0c82e0b1753e97ad6f6c302664906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59896bea3d3715985f5efdd85f2837907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae4e09bf6f609cf45b00d4d9d6067908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2368475c6f91320a87c4bf8d6312f2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567ca4a2f5258c721ba8031f652991f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53014be8051ecf569d622b59b7fd48911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d698e2089683f4a5576676a62d03e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d25ad657758bbcacb8cd5215e0a8c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f874573e19c0ee5184867068f82e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ce4da667003aa5f4e9d55916c1c12915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3746aa02edea371bc48e6444fdf5b15916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c8e221d128cebb3941bbe563f4609917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21cd3693f2a2338f4301819263989918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3365f2ad7fffd980b4f47f1e992d9ac919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919c606e00ab0f2261baa2e3c1a568d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eb226f7b7708f731822dfd0409eed921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668a92c74cd800fe794d1d431088315922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cda484d6dcdbc920ab82bc3ba16fb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe6888965fa188271985925826a73b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e7f2b058e90222614e2172488e20d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf1de897395056d2207259a7b585e7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203161270022d69ec67ab114eee872a8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45f1bafef2cb5f6c68ff286447242e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbd9d31c6350bd3740fb13d6b42a14929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361571a2b52a04c41484c77bf8cc0a01930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c627bf1767684c5caf50c694931b8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e078735af0d287020e27f76adb63d7f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6902db0f29e7e21406ff36f016af1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f01ef28cd28e4e11734c3f6183bc7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5f2d95dcaa9882aa008c539e08468935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6a68f25737e4689187aabbf928df0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb4039f4403ee7511e155c071b7175937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c973dda9c04642ffb524a74a2679c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b2ee167da30cc69d6754947931e4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daad7cdc2511260b9187e45787a8f8f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b685206a4bb53f5d973f6371a4a689941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d684260ed257f4718cb12c36083e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157deab0d80983ca5f823bca63fe4e5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfbf6197b7d7c83215908a31afd13f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509293f4ec0938c6c1d91561090764f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21835044ef3cdfc47777812cc77bba946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b6ccc9e10877836b0f6d76c1868a4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9b042e4f8dd2b9f52d9c489c97d24948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14cb4462b1ac3fa2cf5ff242f60743949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac894594b2c2f9ac1b6a8885bcb7d4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ac757c65c35adaea4f37276e1e62951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080872fde9262a4121eb43b383cad60952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b471f73b13374e4766488ee9cce06953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a6955d95e36c21e3428d1e577d408954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd12cbc75c96730e694e4f230c31f1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a846dbd47b5b46306794dd979aad956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfedf151e0e20e22818f511440d407957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5205a140bc8528d8495a978623995958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1a13009447a4c64af0556cff31bec959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd24608d679b833e19dabbf5e51c56960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08883df33aef2bdb8f32b0a29ad4c71e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391a271c86f130566baff24dd4f22e6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d055b632a155710e8f33887adca3b3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c8346f7e15324ae8a49f9a4a27377964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1aceff252ddd1b7d930f26a0ea19b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3c6e2bd4a6f82389d163be030d5c3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa6226f4199ab984e4b3acc773ba71967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c68bec8debb74d816874fa84896176968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341498710f283c35e8c3ca47d0051556969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e9306fd5b25a8338cc8c61129a540970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302258a452b0b4ff3791a4204cb523d3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82eeb048cbafd46c4a45890d7388c8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b783bb48c51fdabb1809283fb632b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445d23a44708b3893a6d83e31b231f6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd41060066736f3131129493825118975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e3f82097783193f71d331745f48a5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e47d8373baf0a98ae6cb648a2316a977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>