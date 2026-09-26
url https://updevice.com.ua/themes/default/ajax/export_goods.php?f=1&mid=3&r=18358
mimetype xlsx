--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5088f2c63e8e8870c91b99b3a16bccc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f37602103d81351d8674c32ebfb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab18d0d23f9e32a736aa6ac445f1d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d117d9eb0eb288414c44e33d454ce84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b9a1a7bab50b49dd1734fef8b55745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23029a067a7764599bf3d6c41572af46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fe8d4539322f6cfca02027ca09de67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff0ee5c7d01d85e2c8bc39699d782f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03710cfb128c83ee21b1622bad3b84ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef16885a997eb4f2c654c36009b61f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9cf28526152e1c2ad5ba151fbd4bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08117ff269328419f236e329da0109c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d58619d0ed25a74c8ed050d65610013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0565cd6c82ad6b2d20647dca9051514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cba9443f31e84db7bd30c48f4e0fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bd790ac246d85fe7d46d09292159616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d727919c2d3706e386c58fee88407b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd68d8ec5803249304c971e58d57c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae061e7add93297b946afcc4a9b0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdbb1c27cc789d153a9a0a0037458620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ea1383dd51f5781b8b6caac2d56e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f81f3e1838a34aa5bb55e72fd74dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e82068f3e84aed6a43af9fd34757323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25f2036ef30b4e7245c9f8b9f0626324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baca09f3a547d097ad818fc97cac1c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d95af946e77bc4f6d6fe7f25cf28a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c1249f45d29cc11c2e500f3177b7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66097bca8f776f03b2c8f0e3f6cdc27328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273599c486737d14099e50d80462f9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18305eb2c47dc6094365eb8aaf53cea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691204cd7a0382d59146f0a0379b037731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d163d6fac65d1bcbb528ea6f6efa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322970cd06feb5241bce7928d3a84ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c869b1a7885cd4c36a829b633e0bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339b340a18b557c28c1b22e0431bbe035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba455a5ffbc2010e99b438268f7fe1d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb7a2cb8b259e7b7538e788439699a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c502827cecaa0946bdeed0adaef2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0f527afa3fbd7ee75b35f275dfb2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54eab9a3696c0ed1e878cc63c99c6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f44a4eed07d97a44c818c0db8711b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5078a71d2e0b076de4fddd24842be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5037335569d8343e5224155976f3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ab199b345d8dcefd7d08ab497eb8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71fff4811a8e14785d4edf9c28c5a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75c4819b2c3ec310a3f3be2455efd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bcf17eb836e43e5675a46f17ea13247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13901f5510f74102a8716cf37a46626848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235915cfad05d534433425a11b28e6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc8db00e9cca9ca1e57c770fdb8e7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d5cb55f161b0a6e70d53d3ff93c6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39127ff28be3690eca1afcb540d16552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ae326ea62363e931c4e3f157c7c3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04ac00c65639f9b8c4f9911296f10e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16af1a09b66192c0d17651803c5a4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6df6d641af68b88b121e76cc916a0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667838057b98df3a053a7a85095043157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e159e34f924165448fd4620d67b7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9140ed672679389d989bc5bee6502a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b1199ce9999884a6cf51e1e38061d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b666d16cbe3e6187c75043849d321aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5d11430448a86bf494e63993ffb6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3211ce4b6f1acaf09f2640732c581f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5656d0974ba43d96945ac5c131d43a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e300b5adab9213b38a58e844c423165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df337ce483ef6d22a9934bae05c8d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a3c73bc0f8fb76d4a83c5a2cabe667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9b9ed408b06b9c84a6eeac1d9c12a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0c016d4fb68a3c2aff4c1baf92b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f08bf51d738dc61d9cda4c27c59470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184643798bdef29e824acac8edfec18b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151316e88737f3b8c7ada53c88010efc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0d889825f1f0cd97eb0365aa0da773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b9b7771eb7a3ad7d6d1cb15b920274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3fc0f0ae9053137442bf032d3556f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1faca62ae24b1b093658820b9c1bb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c70c8f4ded2f6b8f89f9a6093a81077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f99e6d78de9c149c2df29b4d48869b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d079762a4237828729ed82ac0cda079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caf2c93925d3b122262dc20b498a6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f273f33dba3ec98699ad03feac2ade81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb32df2ef3333e0197b060efcee46b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d6ae0a7b7b12e1acdad1e08fa50d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20fea5ea4b4d99c5472c9b4593b90d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985b125e768a0ece3910a6b9fd061fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c4a116062d79aa4f7db362750c57a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37250d9a6cccd94ec6264c4d537d4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3e6112288dd1e109a4572472aa2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd9b34e54597c93280256c56bd675289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36a69282ea338b3d204657024c950190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd953c917205040cf8cbc940cb39b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c94a4e427431409c6fabb885af2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28286482f1ea22f48057bda1dec773bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3aa42f3ee2932eeb3cf0fb6d4e2f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19884decd6432225e17da56aa76585f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f01d22391923741e8536d8c20b5b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f286e96f8a87ea3bdb074527c1c35997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c4171ca2c81ea2a3bc82d9d0a632498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7662d22fc4009b6a60946f99e26dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd009c5578f4e39696859b5cec8acba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de54ad3c5515e95eac192010437464101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483274603abe64aea7b5de84b21ad8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045d704e263cdf4dfbc6412723ad35c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7631b93c4eef73aca724e4a782cec5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff0f934627d5780656f5274e8d5214105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33282cc672d578bdaa72221f2b17cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba11d258b0e1495163d20f22a78248107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b609b6ac143abf3ecfea1e4bcf4dcc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b322cfb749bf9c629729549684bd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019211aa802fdd5d804b3c884dd28f58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679008793cd26fa94e4ccce96e025242111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bde5e318fc41fb2ed56d45dbfa65c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda76212918ecd8a022896d965ead76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59867c0cd4139af89985e34b06d1ea76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd99129896ad667e750281bfc1456ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b7043e8d52d8dfe4c1545bc57759a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db56f5e2929e157f8f2ae3bc2dc1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89408767f6acf3d7b345141547e4c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896b327b3748983eb02133c4ef0f91e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619f580216be7d1d9a05ed1eacaf9f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc112fe4d22e32007647f1d914ac4e23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204d9424861da3ea8ac079d9b761f9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815eb7c804c8b3e57f0b1cde002d191123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c714873eeeaa1b24e5733775b19f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab987fd3d8635c024e9fdd5d3f1d4d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800e8edb0285229417a0f21e070860126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec0834145eced2705805a6ea991ee6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c47caadd12579acf5cb3dd86171068128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af0ad096ac6b9063dc67a6d11d66e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b888a00e7fc9b5b8a59637f65af50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480940a543d5dbc0c7aac3cb69bd78de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f2614afe54cc633684ddc64ac844a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23dd1d9d681958fe48e6c92d996890133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aaa42a6acee9fc82c474c8a6a91c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc56d312674f757214141762e389ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08635eb8adb01c938627f999d9bca7ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585433395fbaa3fbe89cbdc888c7fae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fda67734bd30a423010db46f97381138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a7a63c8e3762341c24718072f66c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a4e790bcbbe62807cfc259b98dde1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb9272e00397b6884954a90d4bd57d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05027ca939ee5353d34b3a1bba36dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343f96c566ee93f7d4288a3c10e9f07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d85ed3576d9ed8350211ff6a7405d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79622a6da2e215435b066040c9674f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aa1676c46ee8b28c17c9963e0bc5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff595dfe58cf130e59b4703a1a79cb34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec482d417e27ce62f1e082475b4ab0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b717388d8de111da5a024d74f65bf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e749a90ba7f7f5cf7531509437c0a07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d8aec4f702018ae7ca222366174ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d18990093f56b204f91d34e353218152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abb937e16e848a34bff4af7b4e2684153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d65f0eef4f5067f42c52217d51e2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998f7398d0ce13ef0f8ed60dea180bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5e988f0082e87fe0047edda74f6a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e085d9f12664fb3af80a09c2e54d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31db523f2dbcc0043566c8efc2abc6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4e3865c4f935efefd57561939e16e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c966d56e1c9fbc83f45bd8ed0797076160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39dfa13e9075fe21193e7f697c7a2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d866f92eb83b1981e89d1f943e9306162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abea533802a255d79033ce90ff257c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42e419b9e27887e0b09a1f86859707164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f249fc014d7b4406fd60814bf47cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33f9c2fc4e0de85233c0891200cf7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99fa4934c7f60c00e3827fa380da3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cd9d03a137a6883004aad448b4861168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150d5b478faf109d5b02cfe0785acde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1601a037b75488bc448c031c4690b91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588d32b6fc11ab395c0024cbfd03b03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f5502d07ef0f62078e342d5ef3372172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84451ecec7374f40d665d66f98eef0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134159ad4607f12159aa7f5496ce323a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f71a3df0aa3f99ed61b3cf16a5e145175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ba63398dd01861de2dd08be1be66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4f9b3875e585546839e00f45b591c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21cfbc6930cf518ef399f84b3d1a32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0af4723a7c9670393d212159962d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b08e78d69c34bcf51964c0a7923339180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886a5cc6c57e6d016f8710ed541d55d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29159dd17029c4215938aa70a54fa70a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b38e01e37c50f0e18efb459f35d69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27452e10ac156a6417c69c22f0d8c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e41cb9ce29413ff84a3ec4841c7d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a6b18118e4aee9ceeba6beda30905186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9c6dbbffe0381eda36d0df368bbd1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c305b3d5b61c2c71c1e21c9784f8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd45b4884b46a5f071a0bd6d8373f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf848b91bb5a342719b31eb97f09b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ed700db8e1e4d022e3ede45b8a5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8e686179d7a257b434b456c47f360192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a4be4e863c21368e29b5555587a73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843eab80096ccffebc1b37cdc48f303194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bbdc9f5b01f2fc03854c6be723beb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c4a60444fa40cd67f0801f1db5f23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030cc01186903c45aef3e8d444f277a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e9b131494889ea8db35d50e120baa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45bba7ffd35cce3ea6a0ba6d0ea4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95a2f13e383d77b19dc6e4e07500dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10c878d4513e1275df712176ce4ff5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b6dd0dd8cdffd4924c0da1cad2cb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb586cf616e69ad601aff8e4ef9ccaa2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da85643078308a96f4a8b50a4c60b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f16da3cff3d262782c746b062d9c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb5378f28f6a78e58cf4c8c188b98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7f9c325749bcbebfa76fea84b085b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca61ea7fcb649391df65d121000bdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9667f0adbcc282935d68d2c6f6bee3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0179f6c9b90efcfc3e3311296e87af6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337846be6decb436ac6e4a2889fcf19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9545f17c91b4ae9adabdb48c70a1be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1cf60e8c143c77e40688c046b44d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc209df253c5167b0d04f1383e5053a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b440118e4bb0f4e35281242bed5909215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e1e39a0cd362edaf6301e25c62ef5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182af3561c74f229393c9e0332326a9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a0687874c17de4b75521c260986d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18aa0124a94000a422cd869d461eb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feb2652c2a0247e93478ff6baf5bde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439570930f21b411893f6556a8b686de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc6f2f0222e1572fc2a0096cc12ebe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224db7724b3b7f75c2d2e89fd0c2f4bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26798cdfe2a45cc6509d2245516161fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a617fffca4333755c203879cf62b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d294c3dcc5b0ba0158c22e849ab2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e130eeb7e2306efaa6264b346fccdf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d6753b357695febc85081b46cc151228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de591340c9082455f62051ddb2ba8df9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847f87a6c066a9de278d457919426db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285969241f4de9498a239a3f5dbf927231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431557fc729d6fb85c9fe105c19d27d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173812294d5eed3d558f333a94b96a37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b27968bfe98be1886ee26dfa2ae5df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd53aed722baf3bba468dd801b30605235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86808e682bcb4b197585f9f9ef50ec5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36eb970a09b632f65c1929e75df75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a23f491a6f8121caae30035be772d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e23621d9cbe0c2391307c6d4b5c1b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a74b20e0725d12041045c20b04bdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d8c5bb9ec6621feb65629109f82a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c40964639d297ac79ff01a8a9448242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a41bdbe2a648bdd32214f288fb5aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f648f68f55f23bd4266658efafdeff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c607e95da17f288b6e170ac0c8fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448891bf50c9389f178327faaff57b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dddb661d2a7817423bfbc2add6d52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c7b39dfa6901c02c00091a9aedd7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c046a012547bbb4d16b497e90ab8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64961f62fe997f0c69b7ad3fb817ef11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9c0a4ca340cf1d0fa3ceebeee4efb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbf394d5cc1b255a044f886bd6d5c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e81073910d42b832ec86042e116dbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc3bcfbecbb80af31c09444604da3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad21ca30f65ffcea91e44bb1163ce8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf359b41a7d2f1a4e855d8fdbef630256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3742ae5834fabfb568e1dbf6a5b92e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f514a5ae8803aacecda122fbe6c824258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42e780ae99a4139fa869178398af2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b33a0347452204e8d2b4c7204f9296260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa8ebec338b2735ef9bcc6ab29e074261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba560ac8f20334cb3cf17ff4f06e71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ed830b6fa019ef3a6a42d2cd2c0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cceb49263993e392814c812c825245264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b857fbd73eaf088165cdad08db965265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6688cd49690b52cf8d9a96c54c28f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd277ee4caa92909039c23e3a7b50a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77ff8a87843d359215464480920de7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f515ea7b34d3e80f4448460e1e7b1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a48824b5ecaff463706c64464c0aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a26be4943df1077a5dfcb778537e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e51c6b133e3f21c5a65ad21ebabf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39da3eec2b8e396b594db134108eef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f459bd6d75d67de5e4bd597c5d9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56bd2cdbc05d126f29f8cde8ef5fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9c61de1c3dbde376289babeb1ef3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b364bac3198461201421ec31886129277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93724eeb0963f32b8adc0a1f7719ca07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf72ff3edec6747927bddecfb53ef3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d0730254bc5ba2c7cc2f73773522c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2d1d31264b2551da1c997354d1065281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c63b016f8de1e1d8c6531c2b875f0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd115e79fc9591600fc1358d87e74aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28da6fd93e7e8060a5b8f4010fad2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc0d4fb794e6ce6b46e32e21b75ec5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b2ea87a4f4715832f116f62ca2f69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f54843aebbc74e0bf2d6e3412e53fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7005bb0ddd284ff49dfe6ee76150bf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747ab2adf80246ade4bfefc48f07069289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a54384dcac4d64a57cf4a5325e3550290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853c8351b498759949816ee1b71336291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0b71d4acabacab875aac5528ea344292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d60d530a3f06235c562aa4ebc3c172293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e595f5e4454025ad79792d9d21363a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b6e1bd172ca051c5b8e86f688023295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b276004c4de55334a0034a2b96334296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ff9571dd894459b03fabfa461e164297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090504de19b355190ff645f5e70be92f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce856fd06de141b886e6708aed5555299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2715870fdb39697ba95cba7bd07d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2c53577a6fc606c55805d6d0a9b5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39e864a4f281c03bd5c8bd8f348a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d537513c31c17c71feb8b1d3412da14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfaeb4cd9786acac1466a004bbf97b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f718762281bea5348da095cc98f5fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d26f0ea4e0887e7127ca0dcffd701306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557a81215ab6351b713f226ef41ca74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f43cf5718ebe54d43422a887f0042308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3551e6a27068e9d94749d8cf8da981b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aff1b79ec0dfe71d9bcf875c707c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca44a190e885d6731cec97be441bee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad62c825fc976b4aafa00be05dbee76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255204d215e351bb8f77fd0cabe6e43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8065a4c7f76df9433dc79d8cf0a609a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8c7c1738581dc88485f639337196315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e66927399bc2a87cc4cc94c481f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc5a7af719a04a6ead003db5b27082317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a825c2daab2b666f8aa61c4c9849f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2588ea1a602e7663622abea861a14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce3bad966a2bd791a049870f05eec6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c00e5a9bbf9a4662de8b3546a637a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b875d794cd461c7efadc5e6d061f0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b1bf9c5a779585622465c543e55c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b110234a0b38e40bf6343334ed893a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8164cb4ea10cd77b39f96a0e66eb25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1b64b61d1bccfc80eb5a8a9c566a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb4e9b7b1b7bde500cb56fe8e6adfe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd706a13227a367fa3d3b49ca62c688328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df595015e4ac36ed7b6e3a9348ea4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc7d5bf4b98f7e270723b711c6b1ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc895061e0adbb98bce4a96a7afa9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889617ec065393bfe999ba1e9d4fd94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8db59d412a4c2be9caa41d9c643787333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dd6667de2a80d2aaa58308600ae6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eac9e4484f31cb92c0c8af9d4439de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f841449965c0fd102e001490ad1306336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d13f83bf8c0b96501b29426f9327337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d1c4b6b801d1b4e3053c77f571e55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2671288442cef5f75f65e8c4900a06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a622ecc95ac6fd7031860b6ffb5086340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56605cfd36db00e9a20577a068254fbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d44be58d5d5f793c9c005fd68d1f33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29228853d524db467e6e8a8d9726ad8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f6871447b8627c97f81c99c687dbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b718d29625bc68fb2c279652b0e120345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cacb5710330144909b273621f1031346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4a3c3e1aa9ebe277b503e7bd99cb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0fcb1d3e3b9ebdbaa1108f3e21784348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9837d2f2d557a704c56bdbef1c726f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749fd76ffea687c42c82dabd900153e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa56bb1750555b5e55bd7f928ded2c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7055e3bae525db63e39502e646f6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcbcec314ac1d3fc1e71f26c5f39ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb79cb1377019360f739c0a71f6ef7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c01860ab6240e68380ab221470413355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5135e9e2fd8a335aea50d8fa21420356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b7d6d0e377df5ae7dc18de257978f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f927150a9106b1faf407ff89e49127358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b13bb3a42baf3c9a475aa061663981359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1ed4d77e32ec41bd177eb7e5f394360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a797169d9abfd8f5a57ed8177a04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a382d961ee972c2bfeb23880c5dc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640e327ddc6e482179839911e0fe527363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32535ec5046263d7d887b1cc701ee0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c565ac1b1b61e0901d2a041794fcdd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca15a6f256a55d606d59cc2955ac95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6ab0d4e1760ad2be7c78c8e82fa87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c69cb11bbd926194af8c2efd083c01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa7103bae5f0a80c8dcbd0b980b3ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b2dd96fa26715672f9aa6ef923977370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ff9e2b9b4bfa3580a050cf0328066371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93464f09d03f110c2bf04ca6b94e9890372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03d60415eb7e968d502a6ac5856bf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e2e53bf1f4c36b4ecbb3d2b3b6ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783aae6dcd144048106c766383539ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e713fd778232d13b119d434d65260b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d5f5b5b83c62d470536a7fc25b532377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ece298d879babc384093ee6d2adb72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3de00a89a0130a589e2df8067e711379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a8ebf8ab11678b1941db0504d3fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d5c5353c5550d168f8ecf1a45a06d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f15827313602ab39013d268d80980a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a433f8bc00ab0b44c2bff944830dab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ded740c31884e9e6df8b7be92914dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f01c377ce2a596f2204a56eadf9029385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4a334202efb2f0dc70b4414570eb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418a25631ad9c9ef3022be1f8b1f77d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0420c1a51e8b458a02ca396b427fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a91fbbdef652ce837fe735e9123fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd0c2e5f46641906f8cfee3ebd305390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e41abdd1d4137eae2e40b1ec8f0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea18b93c00efdc7b343bfd188b2edb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d279ab4f2e463c792e47bcb06ca159393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cade71608dcef014a5a1b8cfb5e70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903bd3c018aaab09b9dd5ed739b6e64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4cba9ad84fe7a54cdea81f93470a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d79641716599bf89df79bf68c9eda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5fa5283c00c5a8576497ab13256be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b80cca3308e531da49c8378d234b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76be0cdd195bcf84fcb2d479d8ae9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ce2e2494dfe7e971b39036ca70548401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753eeef75d69868639c5174480a3b0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e535ec6b9ffdcc4b56f1819c298ecfb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffe048f9403b17c994525c9eb82c34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb2bd1f554a2119b071b00a585b112405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b0a16ab259bf3d9b4ef1cdec12461406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d3183ef619bf8cda79cbd0a69c393407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f76965b1e0a9492385b115dec01b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48990e4dbb9a6645678a5198157fea7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be369c7141e006797099eddbab3fc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6edcb9d6dd52a819e1771087b5505c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeffee3968e6cb6a19506f61331bb62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e1310c9a6c9cdaa97ec9fdff8b8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247592cf121ea4ab49e09ffc46cdaf2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1877ab0d4b6555f2da8ba7215fb804415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1894c70f900dcd82ef723c9b0ffef0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43273ff104e95bf03d4a8c351a35236417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943887e49cc0be0ebd778652bba1cde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f8f4cfa6ea2277b7a18b325146154419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82350b3a12685ff566d69c42f76367c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf40625496f26e0d716c4d7494de13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be91114113bd8ff27873eaf80aed51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4869754446d1ce217d8d234b7ed56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76967b09acc0dbcdeca909d0caabad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28196a5c6608bdc10950a4b0848cb945425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d991d99db1c50473ac7b3523e6e697f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0358c763fd726c24fdbadca161e438427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7ecf5b96dc2caff19a7334842a969428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353606aba630bf004ba58648f7022b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2695085da2ea216f0d658776a411430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165598d60788f84569a86c1b48c98c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3f386269155d95b98bd65b08cd4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0eda4d9fd0e2130c3ed30223802ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04065b49be60acb1ba5a2af4a1ec4385434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9542d1d304c25f1adb713e461e1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a10ab8a29a64c78f176102a6b9f9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a21a42f69e6ef510efd1327fcabe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfc064272d98fbf6ff4281bf6b0e14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44c4e0361eabfb7ed933aab13de44b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833352ba4c0a07322fb63735e100256d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d5b117863ed1c2dad6728cfe7cfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd02fb47a6bbb03cac20ec5033142a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150d82ce4349ab3250a630b09f60fc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a67510c074b29ec4f12a194919b8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99378d9e666ccc9dbe44023ac59ba3af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c80d831c529f089b4f36b119701fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b34f9c15940a9dab229a7c79064300447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6894f6bb25cf6aa1678550a92ca98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbdea277d338e9e16b8364901e209a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef8d4fcfb5108bad412d2f8b2a118d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10357050970349056e33d1be12b078fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5956faca6d020a2c633acf3015473b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bca59919b8ba8ee25a919466a978e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdd591e19d89325c64bb49fa32336d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57905c22073998ab1123bf536c8ced1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07a10c45015071f9aee0bf141ca22f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288a14fcf9558f46fb61439f6a3de74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d24a412558b062b0594a7c85b9ece458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfe91420799170d04e8f54c2fb7bd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c33e7ef515401965312b37ddcd930460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa95b05f749f628be7b8aec6b2d088461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39ab97f09cc76fe712056946d62f78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e271c059778e0bad384f387365ab65a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a39be21134db60e928d41f52165ea4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3bb9e9a1491866edbf174457d5561465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec62e362e82834a3db7f73b4d8fbbf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92448e61ab1223ed8328688c86d92eda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee444ddb24ed53a6a40accf1d25d85e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe16a1cf974cd045c8b27349c6ce020469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83628725c7ee5e2aca7a2bf5b661a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f428d9b895ec3eb405cfc9dfa496a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a73551c237fd0b9daf56c51fddf44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e27b55f033d5d41c52f3a95cf0d85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83ecc0d25993f9fecfe03f32af64c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccffcbe5dd53f105071a96c74fcdd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9f6e220fee004466525f567a1ad19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c55d1af9a8e3e1fb01f2d4ec784a62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c20379bdacdd23e51ab50c75a490b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7e764b6ca119f526a45457277be34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443de74ba8b107519d21813a00a014b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762d41b626b4e98a4ab8c34150c7c8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e3b7d27df04a83dfd89489433d954482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1d438665693cb0047a25a28315957483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd19178cb0828b27dd68058df90d7ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef3d4ffcc33750b47a0d57ca6ecf5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f668fab8d108eae33028415294c671486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435b6ebd8e55b871cef79db1b52e522487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f61a48ea82541b1b1754a31a3111a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c34786de0ad1516ca0cdd6fb9049cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20ac52a15a2b381cacc1d46720f2cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d94ab9ebdb3a8943c8401c08fb8f36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0f4f3b3e4f03a370f6a3bacd26e56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544a90ce839c96d65dbf487bce58877493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60682b015146f273ade836b387dd42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66d2f38ab039e56704717141039620495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b6344ced01e472e198f77380ad59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1332fbe0205daf922772b28d755b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467de36293906cb9126dd5a39b738ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf295af4f72d4e3edb803b56de288dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e99c300ad674d6d0c4424d9e9350b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d6436ca931bcb9d051dbfc6063ea3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe5cd7a65a0b49411ac38845baba7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113ca41082220be6cd311c41b6e913a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a5152ac4b5bc8cb273ae440da176504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca372474c16a14ff8feebf500c6e291505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9817a157689463079cb0e1b399ec44a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b982fc8553c38bfc17f345fdc3d83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672510e6b2dbdeb1467852e1b3991b18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de83e1d4b3fac5d84d22b1c0800ed0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba2029c882629128b12ba26a64e58f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18feeb5719866eb1f70eb78318b14b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e79d9375cb88171d01b1783fb32b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c6fa6ce35815d854ecfc852f312e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ab482a981b8db740abe1d38376633514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1266cad421c36b0969ab2f86864fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7dcddb0b7828a258b0ab00759120b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb534e01da6b4633c061967aeb3481517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0d0facf427a4f7e33c807facb85c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942d80efbe539eec0e6a1588c48de27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3f881c4789ab55240b0803a8d8e64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379580de7fb165e04ccbd367fc8b5dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b582897d8ddac9a69b2df188c2a3ab9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f28d8ed5dd78f54fbee4198a02181523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f9b146a275d66c6b8f430f394c998524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6254a93ca5b3a27a421a97f169a66e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000e7b86936d0fb533d6d63d2ff188b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1afcf7493349e46d02e0122df7b2f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcda602da8bfdf252fc242e431349e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c079ab87fcc38a22d3fafed6632d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c610461df4fae955dd41974309662530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d688e6a58fbf7b40ac4f37ff53ade25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442392efec71ff04067ed6b4e0b4c33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1523df25b8c3e0abbe7dea7df483379533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919c10a6dfff73cdc06ab69571f01a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3143196abd30a88131652853b8dbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90208a53f95596136a2a86b2f6d0877f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da833e9fe5987175fa9d3f119d7cb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43803ec7cad94617dab862e30c422af6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c80afb1aa796ddbbfcdbe5009695d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9c8f1be56c6417447e95505e6c001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a30591a8512efb67659a9dfab10e98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d6fbbc589fbf5d26863499334a268542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98281afef2fcefdd7fd40cb22ad257543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42515219109a4634ac6059b5b3f2c0fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e592f49298db711b6bcffef71929d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5383c01144462cf507122a94cab5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca67a9490ee46ac0102e377168622e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa069483a3cafd78f4c56ac1b229de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a25c88a65dd6b258659f15e9068c49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f598f42eba470a3cd20050e52c09a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e67b3e04eebc9a8f2fc3a5242dec9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074fae6937c1123b7bfd8f6c81f43ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5070da5b0ecf27ea54c710ff5989d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b50697c427f6fb3f2c41aab7c96c0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe962eadea2bfb4baf10e94f2547195555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e4b0e1d6dd18eca0471a2dc7e167e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e6ef91d8ac6e4b9cb7f48c83e99d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82572c8d8adf17e68bd05e586cbd0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd774c0961e655cf8c11443ddc26c10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef05d810dfe3862414d88079cf53d71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f33f3b9946f4c8f462ab4394980441561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6ed7f960d1169efeadd3a7012e1d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6a7e123128eb5b3f0ed6c8093850c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a949397276fcc29f2830088f28600564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c176c9cbe04f5b3f2d2aed84d9d300565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b3b57120fef47248d6c9ebe216061566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cae5ebca1acb4997e6b83956cc986567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4dbb32eda1c13239fdb660bf0114c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e89694c780ab81cd084cfa2d5464e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed233bdf9dbe18c998202beec0fd519570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e6d79502c63809a698bf8acf6758e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c1bc30ffb4def25b561484d02862572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83313f0144d0c480987e828e64b484573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce551b046eeddef031fd178ec387e736574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96080f89094efa6eab581fd94d2af68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20a7032c297ff0b76ac5343e9b2f8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f47969fcd9d772fa34c49ba7787bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3859843256141ee483c1947012d52b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198032123627dfe40cff726ace8e2f1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5c6c433b23304f8cf7fe67d38c37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c748532b9b95f12b80458acfd7e4ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ac1cafc4009d3b2d9435f10a397e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30789e4cdfcd6d341e274f17a1b53c13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f46a4b66e8922eae5645b9fe926b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f0f1e059e99ff09244ce462f0ec3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d71839658e477d96d1bbe0bd2112e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0011ef76a0d696e9f58e0966349b01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36b519c0b0b38b2469361ad4190176588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6085a8954c9275c78924e6149841819589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192255cb7f5789338367acfbc26d5785590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83e9213ecacca08457dc5b782fd740591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c927ed27d1fae6637357e06d12c53b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00955d60e18aa75aa8703d8bdb2ea03f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d86b7c8ba84d358375fb971878502594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67208c402f426fc2ad7d485989520620595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8fb3ea53de64787af7ef2b9d5cce5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0416bc3925027bd5f2c71ed175b97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a7c3ba76d5bb3fc6d36c69b20bb49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217ffae2f16a8ac2308df4a508c7c52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ab0cc931295745f10079fde50f2d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfdbdde50e183885f7f35cbc938902601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6504f50a61eb2b2b9ef71dc9d17cb29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1625677b3f1077ad778ddb03b80dc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360d648366209fffab2e4ce5435fc5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1235bcc76a9670a1aac75933bc90b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef19d0cef4d36aa7a7b7fae8b658100606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15fecca9c5ac61f50a7d59ada3ca3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a29373fff8ed1c4d9a84cd804ad3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a6912179e0d0e629243deb7fbd1c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ffdf572e0e2210206827ac3764d21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859b72f086898ea3452a27e67a3dc44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f62d259e57371c9459905a7a10f389612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a8e1174957b48d178bdd945f8046a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a5c3f6ca3677623c2fb12bb8b8b52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e44f14f631526f32bac9c8b9540d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13204598c4cc5fddb132fbbf661cc6a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f51e6ab5279097acbcfbfe1d3e4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d739d320fe8d0c78acf903bb1069f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c98d20b622107b68142aeb60f474a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d553830ea2daa90c8b33485946b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbe239936d9b687174a834d1b81143621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7391a3128ba993249e50b3966cf65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bbb5ba6bab9ce2de8037ac031b549623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a3e6238b8056e8085d006db465cb1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d258606f6d4c0ffc2969abe4ec79940625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb149cb9cd93f0278c6a9657a044c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ff201dd84c6b68368c74a2354232c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307d48238837fc2e3294c2ed8623cf1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaed34e4256fba86dce87b1899d9848629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd79bc76441c015d893a20f38edbab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4cce3cdfb028cf5d1a14bf5200e1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff90c3c574269ba7cea1ba518fb31be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296a7650c48418b9d422e51c01ed2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744f8f735077d731776631fe64da5ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92b867a227c8b263ef98fb89c9c911635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220e61867517ef5d7601f1342c49f59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cf0a2fd7f50689edb84a32c5a6572637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4538635ab96389cf28863937c41d05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cd4447e31f4b508e07de593668501639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72551817dfa5850b29984e617444b048640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf743caa2e7dcfe43e8e779017d7f80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664be31f86150b7c34c9906509f3bf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994974e745951f45c00fd907aeaec41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779736789e30eb1b92cffaf5c3ecd8fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeb793c60315d911e12d0bd031bf0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec25fa118433f7c3befafd3c57ee19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6820dd6cc6b47ad35f31d7e80b5c10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c40e5777d5cd60f8deaff118932269648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027b7158498cb584f7831b8531524f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98832f36960eda50e5632081eab4cb6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac7fba40dcb9798dff10f6c9b3a485651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957431b6e76b03533c061adfe559e00d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a416f452cca81db1a4fd82b4a86fb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac32a436e400563de648a6cdeb1f7c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012584049ac1a7ed5c6b5c0729620f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a36dad9c1be0ade8174017faefec98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c98fcf3ce022cb3abd4a179733d12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3825df0cf18028bc14af87ff269eb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5b30f15b924f8a39524f4fb53a092659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83209ba7caef8d0d77246e275f329be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043293303da3518c51a138b15088e99a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cc021c9674d6da16d3f61635f5128662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ebb6db05d557ed15ef4c3f47974e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d63361fa0fabb68c492886f386e48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4ee9322e3351e2035af50e8f81fd7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78858ecbfe67ccca945baf70c4d1f7b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec919c0ff5e0a3f6314f4e3118f3f90b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943007a11c85c1cb9892119736e8c988668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282562c5902d3353389491f4d1f59e69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35faffcf810ccd19dc0c5f8f7a7e03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1ae1e05ce0425903425571ded724a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15960ee3cd3f02c426b6aac6349af0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccc280f21b397608d75aa6bac91b7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d014f3d7a1d73d323bbd2fd384c32a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848fffa9775ba5bae0e6a5fcbd7923b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d174fdf4068c2e2ed10558378bf40a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b33ecaa5c33abc23f70ea0790790d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a152631ae5c64665487fff6665333678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d7bb8bb712b5a5a4cda03a2279f70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2b1d5e6d9be4e2e2011aad3f02b98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813629fea630f794f8cf669f5b68c38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0e452dd927186d6fc9ebe295fa4f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039152f611e31eb572a6174f30d5c5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1011e9c9d4c053c9cf8b5909c73e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc650492d948b80a07af699339d92ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ce3cb7d85dfc7103cd0ba0e575f05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273737d7f12619fd4ed3b1ac6ade32aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d3bd3a98132a0f8ee540f7b8fd50b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8668c41e0f3d836f05a5dafd300c04a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c302e67441e8372ce8d3b368b4b22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8b6243ea68108f2e805fb4bc014f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdc562edc08ab3f341aff2e6a5c406692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad0785306ad19a959bbeca2388cdad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de152fad82b29f11e24ba880a2edcb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ab39a31c3abc027f9ac1fe7592ed3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192ab8e2b1ea14f9a3c59cdb4df1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf8464ae38ec1e29d2ba38b67f9089697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b06405161b57681a8320ad19ab891698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a47b7ec1e82732da21e6fecd16956699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cf566377759bebd086860a65ebaf6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1151a5c585e31d5347576dc3e0979701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5623506ecce2e0c626ea5fe3c6f23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670335d63b5644f6e6a43674fa41e9f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c44a0ec6043a8e895c925a85ffdd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7977eca1731a9b744b0ebe5bb3a24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ff02b0250f33b5a07dfb07e8068a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236601671227bc023eea7d789deb314707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db0b314d966558357c7eb9f3caf53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ffb6d5ef38de2f0012e628267ee5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8e1c8ee562e8722efa5638d95bd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dda9d96ca0a57c90889f87a1a3808711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3b69784b4c49406e2b1d86d42842e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f41bc43b6a279a7b646d670800bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e85c1228f8aa71929acd0370fdec9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a485ab73d7b2624f622655f7a29fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b1fac039c4fa623fe46ca2694d70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddd2f5e56e5f2458862d7cb6bd6442717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc8da9d2d1d25d98f3f3948abbfdf8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e062acb4b75a4325f17a145019a877719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a452981e38b781d933cfd4fbd525a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289c9ba14efcfa5d96cf00315be444721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bffd9b7e3d3402e1bc78b0cfd222ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f4a5b2b820710f15e7c17342ed76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55102eb178a27a8715685be0f53d89b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b808ff29277e8e22eaa879749e10f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dcd47b4472574c1ccd2a31c2ceaa7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884e41bc285149ffe3d6e2c6b6434a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1f476ea7dc89b7024d73ed6b55e62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a159c42355945406e22afb0aece4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d47d450831fe33798adfb222e41cf9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5a0297c8bcacfc6a16fabb738d627731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff817d361b5e220e4e600b13fc57e37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28902cb7c864deff19088a1fd106201733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b79fd814e62c63030059a355da77e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d0606913e92b11c65ca85280a8089735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef255cd59674cf89a155e612683db52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b969259779cd7b1025bd595fdc42b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869edfe22584297ec8e73db518e75fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8d5e1dd55d084edf20839cc26a6a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fd4369915cfe28068de5836d4337f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e217fd70aa429d5d7da12429ed283c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac686c7299375092621b925c5850380a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed8be1d2ed3ed5fc5265d4bf245d9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ccc1d90b167b14d98349fcadda45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f5f721d04626b20f213e0906db1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c374e7a43a1b46ea36b42078da8f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2ea2b190ed4f10beec9a039d7a029747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c38fa54cc320cbbce6318b70e1301748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a3e4c6026ce7511b6a92d71210dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c5400e35877940e765d318ef3b511750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229d8866dadaca7291a2bb983c46ecd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093a5a3893afd2bb68019755d510deb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5c42917951a5e312ba6b0f9243503753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c826f19080a72fc595430a7997ee4fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b49aa06508670f90e2be659880f60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e483be92194d54d44be31437fe38c0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360937d35be00533a763e96208baaf76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b2892343fcd2570972516469f828f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00908e57c2ad7cae9b49190682506ef5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606d6f77e4d92c99d7b833cdd57591e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e48d8c972d99242e7eca88c29637761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072248169975be981005313ec9a8c223762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d5f3ec9dfc430b4feb311bdacf811763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af688cadc725ec491b2f7e147a368f8f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d2326bc31d3ca7c95c5c2d31f2ecf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f71463fe9e7b515e8b6ba2b57d253b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a740d0977f4175e94faefd872be817767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde496b10ff1bb9224ca12bcfafb9e8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d41483cea75cdae1a500033f25650769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee4bb9595cb469d0db8c03a40a3d56770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ddc2dd67dd662a632bc52304de840771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a94430fff28c995f418e1c158921bd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b7766264a36eb93fde92bc5450f67773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e4661e371fac4d22507eb6f15f959774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a6d65ce4974c8d22b9a87787df382775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba22616c772e88b783e51fab3d80d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b530c674a28f8735f71ff8f4ad3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc0995e70f768af04bf0436c5b4960778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d93d3ee7665ad1beb9ba9cfa4f0ac779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc608ad10b63e1273796ebf867864d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd0a006e9bf9deb0b95529e4614bf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f97259394b85267ca049161899e47a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60c039011eab34adc9adc203f15ff5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3804e93f081750458652a3f82c05ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e1193c1b8b74a45ef53a54faa2ac9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13cc919af11297e6bb3f0ded30db5a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d719870da40bea06896d8654aa208787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35fc7f12bb2361ec0d30c72e14182e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e056adc79ab894b218ed6591960f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e9305a55b7be474434ef14ae45286790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc0d317af78e08cbda72814c27b8b1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5595ba6a3d4746f6357f64c0fbbe0a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb462012731bdabd0659ff5a98f99c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e300aee7b733d33bc0adc1ee1e791794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480a2b5e2d63fdd02d56c1f7c0ff66d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640d62010e89550aaafa7013c2c1774796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafc8c19578c973f7b1e8c9996d2a59797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e899d5655bcdf62d108fa0a439bb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a356cef02d9c111b8262c06e93af7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027b9c9b7fd5bfb0bb863a217c19f5f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0f95cd1755248d9d520580b789340801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb4d47e95b5a92844518741d06797c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02ad93a857ced71a911ee369aa1cc4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19370a8b9cdbc00745fdeb0c2ef638804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21d780f66b6e4be8329280cd287c87805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e048c29ebc18433d4b129c98a3044806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e254914d638725db96b7edc88319f48807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb583e563010ac9483b68f43c0a4a6e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac376bbb4eaead46e9dad95b9672e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc8b8c67130b8fd3422d2e8c35c66810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4f5723567e36164d14933e8157f0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289fdeba978fae64b101fcd6cd1daed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f4ff1c87d67fba09f8821b4482407813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdf90601e491793f4d5a110b8ae28d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd02f88a3612b5f548a2c508ed46a39815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a0b4fdde3aa34072890df85e3319a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e6a40b8f6b49c48936e07bbd1f280817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5846cc273d08574e0d359d92e909b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51052d23c14729a1aed8f108f50e92f7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dcfa74bd62de8a3699237d03fcb89820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98faa04e81d471fee6dfb9db4b20cf1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e14b4b8878a30183447c84316bc26822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462c9002cf68fb444403e8ad93fe2fe823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedaf57087ea915f6d632a8a0d35f2a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef7445c162cfddf8e55d9eff0a1ed6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe8522d43c31bbbe56dd822f7665c2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550356e928eef470b5473f841552bba0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8b6227ea888fa1cec9a9d4f867b86828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fa37c4ba5c80c9ca056fb553802fa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c990a852a18de7e3e390b773091f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa5ff68694686b209a4a11e34e457a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90620292d46a283365cde5ba2deced832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b40f01b3ab4be250cfc6f25265cab833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ea16802bc9e84ffe58610eb7489e4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e03691c39a71d37fcd610d358c604835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b465af8ebe5e8e611a7ecfc52ecc4e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ba11aaa58eadf34094d0e196897e6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aaade4aa97daa96ad95ba8a51569c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841e7131b361a2cfd2af0d63d63f58839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f87ceaab2c954e3308da9abf657b1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3a7422c2958d65ff3fc54aaf22715841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6c232821d78182cc8e9952da48c07842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566916d9f0de6730291456d1ace343a0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a6d1f87219ebc962c51d22a390703844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcceb9f8f9a092e7b3b6b13cb5c425845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db2fd2ca5123f3e785dfc41d4bb95e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f59aa759ea650cc7a6e8a3335b677847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c9e97b8837eaa6201fd3d20bdc636848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ee324ac843909dca745ded241041c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530cc1666110e66923b9bd4da865a8c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6b478aeebe60155e79a3dc0a7835851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71351a902449872f03c9344f8d6558c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d7f74bf526725c82f49656cedd53b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae48b62d861048be33cf8372121236c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42cb959e5805e63219d2257b1cf9cb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed29c3fbbfc0ca24217f79ba5186a90856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79bd56799fcace518ce8632aab89b6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c156cf196ee520da5db1cffe5f1ea2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6199843aa4d52f453ac1fdd16009b87859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d33385fc5c32a1032a83ac27bbd8d5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ab8e7d5cd1adafc73e2b8cc31161861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563115c73d8c0ed67316cc6a8cb45a7f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8809348049ca0b6b0f07ab7d4030ff863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab08cfce5694032be7f2b8f8b4beb5c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c1407ada33858c341346deaf4426f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4793bfbb87c37a67e1d5293a217c28866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabbc3a1dc15776888e153a3a70d80f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3465244003672084a7aa761fd975159868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09c4e74e6f91022c794bb655e13818869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766af928d679724511f1878964bd03f6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8713d83a34e6d0b63270b824563ba8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1085ae7cb7d90b8da92ec526e0b00872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23c604e80191587f58ffe68ceeed82873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aad22f7897e8b584f65d0148650fb8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64994875ea7ff599badc344185a56c1a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c19679912dce6d1cd97c7708e9c1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52386272f5ff86c0906dbd45b26577c6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a05f29ff0400feb6cb77faa4b7086878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5245926a956bf2cad6c138beb7cdb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54215352b4f9853e402e49cece57a6b6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165300921a94eddcdab82c456e018af881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4848c2110b439dc6d16c43521651ad882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91e9bc06000c19918fbca47ffe8595883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2d8cfe5729c4afcb685f006c3aaef884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41425bb32332c8fc8bf4e4e602cfa1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028d83ef2d24fd2101809bfc1e88e7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad1642a5911b31a6ea9d01813c56be887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55024d6ab63fe17cf083521be2e635888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d78ef8fe8bea0cb7963a52057b4d05889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a1b34ceed1a58eb1e2db3b473e121890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da051acceb82065c7a0d96f3cd072d6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1b5a0ea90e113284d75fc4709eb91892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd2902f4203d624ca9005871420b77893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27795a724801f92bd6cc91373d61722f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daf34c1c12949d63c424352d0731c5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f7e64055803c66568cd6ba5bea2e3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dc37f09084484321e293bd524eb47897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d369b9ee4c550ea739c040eb0e957898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463a7beca5b05f99df23eb5baac0729899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c13b15a0c21964f84fcfad144860c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f39ca3e7a0a26d60586acb231c56a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d900e23c19e51d7f15c89518af32e0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597834b1a5c98cc34ffe570ad624660a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd6efccb2e9d68d0b40ac90817357904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f702a52f6b52cc500e6207f4579925a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be45f5e9981d0fddcd7fc5ee55d498906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e417841b661bb6d9930ee361baa7e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96a7409ac8d546cfbf720d52f3493b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30027a4f94de01c77b3a1eb7ae81b2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8441256e77f14fe6ae45ae13300f2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273e88d37d89bbdbbf18ffff01a1fea911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0989564f96bf6f17f0163fd4192f83c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5c7b7cd5d0b8a3a7e97e49a6913cb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9877a36e3a5f19b43f55273f183a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16395653b031ea8c1e7f8b79e41a53d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa1fcef881ce96590593efea5d66e3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ceab040bfd28b8517a0eb9f081305917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768601b03807dceba7c745ab68e1372c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b579bb77bee9e46e0d825261f581e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45933b1130b4df28c4b425645ab01e11920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228139084d572322887fb6eee5ec14c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db427d6734d3d04cca95629952d200922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7519e4c2220fe0ff1e4b2a35f69692923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aa4db11b4ec8290c5403426bb0783924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38224f3d8dde875b23c115da7d8d6c9a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907fe3e3f7e7ab1834fe323295dce2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eddc12954fa2b94c60f4e320f82d4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127b2921bd41dd2868acaa8c4b2260c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ac73abaf7813d5e9efe64a8c1f4ef929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d48d34445f08faea95d7c0acee2265930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce203b98367ec2a608d75227e70e8f5d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5264ce158cc5ef482ff368438c563b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705358511491e5eaadbe3bcaf64107d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407096b7e2a286e21b4c38165fba9404934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84388a159891c5226e4872545d3de600935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dcbc2014295b88814500760dabda3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78be653a83150560a085cecc43742d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d6386d6b6a7f8b71bd2faf6d0c75938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6a89edb8f200b9047ad70b3985cd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939670ea361490e651f3aeff17a0f987940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d780bb5ba504d7ccf1c98815e7c5b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7383f44ba4a0c631b221eadd081a39942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a1e082ccd89eaebaf7dc2000eda8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08078e0b19e5c18279d85dd8799bbaf6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74576adedbae9b405dbf3a1aa86035945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef02145c9a2f6258ecc5c6e5a9ab1d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dc318491b3a16e2678422de6219b4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4578500a489ef4b694a9c0d40be8eb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d7ca0b7754db5a6e074b6a48d6a05949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed50cb2f9aa0e49e50c22b2f6ecb3d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadfbed828a79fc66c304c5ab2d0167951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff5d52bbe37016c5e0bd28ae838ecd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd494f4b43c0546247d552942cf114a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b0d039fd1e7986217185bdda6dccf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a13599ed590c329c04550889f5b568955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e09ddea38735707392f09f02eab26956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f575169a8368bee1c2ebeac6fe4de2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0cebcd0a2a18cb1cf128edd274997958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27713a1bb952d6a783fafbb706d145959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfae9b78f92ee57b0fe585ead6f417b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051a928ae27edc35f8a9ac05015cb70961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2eea996bdaf457b27ecb0ff1e8e5f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648b34d3c161b8a5d34e4140c3ad080963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5fef31ce885aec3410b278b5aa82e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904beb7eb04e194a9c363dd9ce3b6704965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf0977bf47e038993ef646eb222388966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0c05367c3057f0f04bd7b92b9df1c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568678a3f104f368ed0c4a3f9a88563968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271a01e5e45a1a94a6def15101e13d6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041230cadffe744efee467f9fc19f2f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c84570831a204ac8d83244a81da8d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bb4ebb6a00fbb35fcf6c0564bb4dd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225e47eb5b9a4cf7bbbc9ab2d856864973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd239089374bcc9cf54bae5be7765ec8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3781b1249b018316c50dfd836a3ea975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c69d628d968688cd72d2929774d4f4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec81d0c4bfe880af9856d1dd9d76df977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479a3dacda557ca69ba6b4be5e1504d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf6a730bc981224db280dd43a6f432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d8e53790c9f1c408b23ca36edc56f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c271182a8859100e52360578026a63f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1949335519cdb11fdffcb0b5ad3c845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a114529b427b6ab851645cbadd68b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ec43ea168542c0f6dc834385dbc047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8a7d4e0e3d56e4ea82701ced6e20e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b374cd589427be31b3985b5a207599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b7d1c585d93cf84d1f429b8f21fb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94362d82badcc0657ad70e2ad22c2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b3a8252f60b5b61a52738f57387c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a677321e6cee14e80ead3ed8a713df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9b314a55b82072c0ab8329ac6f45e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6e15cdeb6a35b1768691d03808b2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a98d0c6ec42bedf3bf3b73da675116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da890a756cc70cdaba6caf4f9c803017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a903f81a0e207b57ce4c822e83f80a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12466ab325fb102699a550d4c08dc29419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f4afc65107e4305bb1353dc272d1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d606d35d3b505d670cb3eb153bebb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404040495273bfee44036a7b117bce722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e7fa44fcc327d0fd3a3c6fc9a9d9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09666afa23615df3df0e6629c667f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b00d73bc0a7da8956c42c77ad055d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5728ad825e245b3bd55fb13eaa07126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533c8b2bc66f3249ca93fa4ce49e78d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8027c057eaaf73ec5b68b7c459d8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4feb3664dbd9b72a46bf75e624f5f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc25734f5e62504f86f1d3a830b3ac930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61823819b866d4fc0c29e3f70532974e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62696fe4ec03610e13c3f4f87ca94b0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88182a8cc1f0b99228bb34bfa601f87d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e1834328c82c47ca2dd6bb653ae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ae6ebf649b5e5ace192a5f4f1fef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfe23108c7d5c32ca133c9ae0421e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3e7cd1709fa54cd9f69526805775d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe1b458e9848fb869e71fa98695f4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50bdf3bf0284491c761a16744de69139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9af694aa01ec222107f7ef2b0c2e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e1c8e9596eac4471773af96f587841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18102adf5d0e694374134a573d1d96ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7349db2a25f30c88765c61e77db0e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7a6aafc5547be24d21d994e0f02844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc90a15629bc07b59f84c4436132e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a2b966a22941f52010e1e7ec7a3db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b922741dacb2245022ef48e11f56647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034f7495bd192acb12aa7685676c58c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5b1d4250a9ce4ebafc2db0dd7ae3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d3d8abf4298f6346d927447929aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c2c128a640dbbda5cc97a8102449351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde72f7c44088739c4a31f7a7fcec3b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1a011288c29dc9725efe3fcf16bfd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f1697937031caa0cdc0007f3e3dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3f2ad86a7ce1e5d41d46c3ab3627755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d55f19ae2e6a1d42f5458a304536e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb27511f1ebdbbc54807f7cede472b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b45ce2c2141931aaab79fba6ad9e9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbceae24c44f9bbe17f075962c15b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9cd11ef90f7c0c6b565fb40a8447360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc1f7efa71ca6dd9a21030d557cf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4bf9ab65ccb00c0c78c92a58f523b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75131b5523b60fc8fef2f7f6142ec30a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f613231dd3dc4cb623db59ca526764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2f138dd486d0bdf27a841eec204d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284b7440bf9686adb53f1357788deaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9050581e5606278b300b474d238dd2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eadbd6debf6ed44501ae9d00a7779468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ee2975c0c6b035513cd7f79fbdfd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1f5e586740d5b8dffa571470984870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5682336b195b8d9d34cefc455c30dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ced75a7df422ea7fa6253b7da88ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e7d3aa3dbfc87bb42dae45cd5c0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419fca5b8317e7c71da117f89d88f7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f4b5b6f3339f4465ae59f4880fe4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64232697496f597773cc124498e76176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27c14a4d4007105240201cce76450477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012ccab2311eae8860734a5ebc021cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c99cc681aad011fec5c4a2930a819479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b62058333f1b468317b6a1d722398e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13249cf5398f2dafa4b3173df79c9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d410c1d7828bdd8fafbf03a61ee9dcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97027986e8c974169d8733e1483f695383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a346a502f5e462dc84de102cf75c5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a68810db4a8c5905b655660fefff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e9a5474790b4eba696a33fbb848c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6f7c1b10ea586402cbf7df22623b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d7995d0d18fbaa6fd6f5171020af588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a892a53cb8b399ef8a25e6227ab4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0380f3fd6c80f87e886b068906881e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555fd0749e4d2a3896f71cc984d649691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31fa4dcf334017834ebe4f85443bd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6e74bd3842faa5824f3fad999a31793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e8b2ec553e7d66d8c90199b045c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddea6dec6006179d60b87a9a0acd3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f63539ca6a3484ca58f54c2188fe9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c90a33519ab8580d9413919251b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232938322596d93a75f9f54e9427dc9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a0db1677ed7d0c1a018b79d7b2b0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f283df42990ace955c2687d133743aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2f2077df365fa03e5e3757ee5485f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b53c70654cf34613907f7718a6d608102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de287038410ecd3d12f7673257f4647b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed66b33b13f5ab1fe534e5365d226aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef6034230cb674215976eaced55a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497bf820629879cad4b802e74966fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805897aceef5996a4e96173f8b4f37a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f188fa3db104cfdfd94603634315108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb982854e0351a5a09427d77858f62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52795b4da8b9be26105922eb31fbf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4981fe021781d397076e74de051ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8fac0fc952f146b3041abcf96c09c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670add7976011b974363898aaef6cd8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85174c0324e602188f477eb34a070e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7b06924e6424ad6dcec9e26977879115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89848901ff4a948c3e9bd4e0a2fad6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa5f4ddaae4c28a1d1780a758bcbea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf8d7c13458e32d159bb28bc93ec68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab63e089933c9507621ddae15a30ded119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0f924ee80ae49d739edd0d5369a34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a14af0f09ce071d996749e7d0c0ff3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780442783a9a527e6d20ec7603019d7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be89b35f8293e560ea1f5d360f95b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaeb1e7f54e1ad7adadc965812f778124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06516e53f2f68ab67b7ea524e27e92b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb917baf6bc026bf87641e9d0adfcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972800a04e3176c278d4eed10c30616a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7cbe9a1894fa68ea9fc63eca097a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f6ac7c2608517a13ab8bdcb97d640129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78fce7eef8059833d4abc75f2e9924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed347e6693e0355693124d66e69b8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f519ed022fefa96a3cece4d1b57af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9597607db3992932c9769b30bc300133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbf0d6cae732b2861785717a07bf18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e5907d2fb69964dc8771ea47c76b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48794bdf2aab429c5f0f6a9d6d612627136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21c66e36011fbff8bcd56fba2e3db2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f325f84f26cbe0a8d44fd9ef41e97d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e06ba2adf07815b005e22fae63816139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28a8442e776243c71f8826b3c24ed5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03a9a54e067d2fb759225df27fe817141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25812dcbdb91f45023a886bd533573db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86861a7a86e3f4aca59cd98f8e05ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878c48eab1aab1a275bf23541d0bbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d19fb2dc98f01a139e990c8c5f655c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49157abfd3dbc2914c09b517cfc52cbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400dab5c2b62ba020aebc71e4dd9f9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4accc54713e81fe3ad3cf9c3cdc0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ee0cd96a774dcd9e3de9265023d33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350fecbc4dfc471950e6d71268a7087150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb604547e7e1d706bd583238ec9fbc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfba19b73b877e3942b52809bafb66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a5ea59e305e99ad2d4f1a148f5c84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7c50cba8fb0417ae0e9633365f277154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7450fa9f7449a783f6648f8405d934155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da66c07ac4f18969319e6b949928b7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eaecaa0df3876c2b649983185a086157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa48cef4ade85d0beda44eed72ec0a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f417fc22309a52986d99e5f0f4bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c22529f6456c30cbc3af87920d544160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182e223bec550beaecf3459a42e142d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd366cfa5d6edafab5075af049e96e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfb438b3333086793c699f8c1641fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fef389be58e074904e96c7d8f03a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352004800a0b7f57c4eeb488f47f552e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a172c0eda7a2fa20852c33f72ee42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e875e2c3bebf72d76e7c28c357c191167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa53b109b94d9d145e4b3be81f741a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e27ee97ef6bcfad6a03319de830c4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccf50de32654f7722ee7027313c4be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435f6983c4a3411eb7a360d23263d65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e4617a54e7d1e19a563f1d1060439172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18720b56ff57122e9ec50da1632bd5a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76a76490f8f57bf70c87a149009e08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d0923abefa6d375fa67962bd3e6df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa751d4d4836cb458edff95467095e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a626a5f437923298e8590064312b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727d97da568e700bc4ffa487c6d30cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d9f262eec63c8d3c8029233ba3e87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603384d768519e1730d534c5a1fc64e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afe6636459be338a605154024d6dfb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413fc28e5d24110a8a3be9248df5dd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53968830e3cbf42960b50aaa3ada10dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b50f7b2db50fdc2a0762630ab8ae8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cba59da4838f1a0c3c15012970c9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26923e9254cbf6e5ca5d112af94eba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec8022064e4dff51aa42104c136263187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995022668e38c9a4fb7df65375f2b10b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15bb90c10955a20c19a3004f5b2735189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b15d2e4491c70407ff189c1d436247190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83209dd786c1c9661334f4600146251191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa19eeb00ef2ef3b16cd4b9e05e185192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e108df66b1a8752958b048e7cef6bde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9780eeed77ab69ccf4ef0f409d1b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61966569a90f1ff79fe7325aa0c81406195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71803ac13021ae9a86e3553f40e4822196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb0170c067ee68214c2741c72166fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed0a3a302206a817ecedb90f46433c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0395579097584a20703ba0f89bfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc05bc341209d25c3e386290eadf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf681882b9477315df8d1e03cb0329201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34178bdfcc0a8f2488f13b95d41340d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa089c538e258e3a9fa120e78a75f90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b43ee62aad9f29350415d7c483abd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261a272d6945636de61a7e91fe29a10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc829bbeecdc89dd4218a40047bb031206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2fab09606ed9066993a8ab66ff36d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b720a09e0b43053bbaf8083f0bd59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e289f64de5e9d87724594d1c65c02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a6e0132a224c61314286347ba8d44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16dd6e0816cb9b2619f8ce73398f9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc130279e6175e861818a744ab3c64c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb360a5427c6ad5aaff1227caa009f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cfe07e7c0587377c61c7229317daa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a7a609d3fdf2c4b51738273cab527215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2d49ebacc457e5dc841bae7b33cce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e38f651bfc61079decbf96decdc6bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dfcd8eafba7e0259367ea00e560ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e914c611a9cd2dbea4feb85b5987f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c31beb5ee1ab05ed8b6639f203cd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c79f51cf25cb9cf26a9d80d7976e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0236429d73ea70bb03a8cf75c75e752222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110883aece21b2aea3d492060838f0c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177927e91b49d450601324f328704dd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c17092c6be37f7e57e56d35b9320225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26644aec0232520412522bff6881b9c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd628237eff3c4d6f7e0fed415f127227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c276d6b0bb2b067f981b4d5779f7dbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d3f06dded6f7a8a75512397de1c41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48907dfdf29b281b78f0c169fa507cb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fae840709ea3bb0875592edec2f78e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41d451122e4962e0b39c0bec2f3fe4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f19a30f72d348bc0c8778b26c84e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c304e38cbc10cf16ad60be56d72de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e2cda3b10381507b01386569fa2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2c8f637773bcf74f59278d03da52e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb3f276f996f08b3f102e3389c7585237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a49928293b6b7eec1947e5361664c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e021d72577955a097112e0652efc6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865930618f38a6430670c28319487f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dec42e92c850d48734745a6d878bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1e7ff2dfcdcebc02f949a7ff28f76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476525c28dcae2af7088d63456144148243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2572c58415ab2c14b8d7d0546f3b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825520bddb5c59c39af648ce51d502b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07629ea4a0eaaf2d4d8e7098ffea8c5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181a7d2dc16dc179338617fb23561b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f22d0bc363b08fd41ac710cf828f73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a1fc52cab8eb839cacb59106062e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacffc24ddefbcf136bafd02984720f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771ed330e6861c1b60a65305ddeebc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161fd9801aa418f1da0079e8a83c1ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ec5677207dab99022871d48fd5b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63837bbb573ffdc04d6e07876bb849a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784c602e182d9d811c8db4e67ebcca1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07f94b1cadcf9c2f04890bc04a9c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1acad913cd57c4db94b136fb9482c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f6e57b108d8bcd41ba0e9f576741b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3ca07374198396e2f020f78e34d18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e121e8e5f11a30f21b2e5350b4a2b04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a298d1269507d59a1bcdd12c1392c7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e4ed42d74d22f7123f8e4fd9d8de8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0f915ce2fb79438969b28a62ea6e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fd4d53b91208ed39aaaface90a2ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539466d4b19336f36b918f59e18220e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a1ba2ec90aa48eb114ca10869bab1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26517a5a4a0916a5baa0e0590b222fe8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a581e32771e4f48fbf4d267bee25e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75b97d05a62f4bddd73bcd3bde050d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953031e4baa67247bc051f929d1a5ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f24c26698684c25ee95739d00bf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a6e03486875eee97d22de285b332272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daa7e0c9e6e50bdb8015182ef2640e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba4173cdbd6c88d867ebbf44c0d45b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a545a3035aa25f936261e3cee9bed93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72f768c9c5b3ea687e64340af54aa1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6bc8109e7fe8fe1a58bc141be47c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f129bc0fa4cc20f2d7ed01943e4f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a67b0a94268b261b0eb619334cfa1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3488efa0ad9a1b8b9bec662732580c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa3832585470cc22b9b3a2d31b4b45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f834739c822ff91f85ba38fd0361bd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dba6bbd6d0aff8fb69cffd7d8186a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4c09d1c862b0627db39afa64cc9d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96724f63e1468df4055d2e41c231e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a37637568eea175b6ef401d7ee4ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcebb0aef5fb15ecb4c7c590d2c035287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad63e1ef3596de5ab44a2e2caaac8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aa28609f813709876c1604ea032ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd2e858afcdfb96cc7006a8a4b8da9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc43b76a757339d5ca1e28aa657e6d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce608f8a47ecb1a8aade77a78dcec3d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dd6f3f97c447d68a1729153177504293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57028be1e6e0aeb63b7dccd5e659c523294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7329e96a92eb3452ff1aee65ce6e20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334494415117e1985cbcca0e49835df3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389822bf2d0af375fc47cec98c5c6410297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c510623d98c972a8e1c32282dcb94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0ee10def64117056dfb25185be02a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798b19d4caf194adf4a8169338c3fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf8966f53fa72728849b1ac3cfaab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50093182e21e297cc45d9d5ae8909ff1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e55db9887ac00b868f24fc16c0a6b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d7a65a500fa94a37be193336d340f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511662117b5c664fe97c9d7d8743318305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e18aaf54dec6ad203ae8ee80a5cbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3751ebf891c0c7841a0230c0669c3a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769824a85b035864680c7931d2a6828b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4be043c1039b9fac0f9d7b6f7f53f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20f5579438724b7f2a2c8f2f52acc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21b9864a2b8e0f0b031683fd7721e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f9cb3996fb39e40316d7cbf6b7a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb18001608fb80ecec4625751554044313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5814546209b502f0459baaa129310314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd214332fd7b1ea92a39132db28924315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdebf0bf4ec17f6640eef82f16df42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6ac5cabb52fe3a391cb6719e55406317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49384fde9c03e67b290f3ad619de77e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5c1fd3ce6c31e71f7ce1d5d3920f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7be41ffadbeed4859571530ebeabe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b01940df596e523eb5912aecbd279321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf061bb9b0f2b8745eb06292709d1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca135593179351626d277db61d67626323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359438ec4191995ad14cc52b4e7d8f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2874f238b973b2c0b2459c970a80f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678899fef3ab2ff4bd084f895b3f6800326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6cba03c7eca9582b23018bc5b9e39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835e37a0fc907c1d6c1c298eee39e1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b49e0d3911a85874fba58d8758d5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a1fb144c6bcd7a7aae9103be7e73e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f4cc8e77f1606866bcce208823431331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd12b36ee6a7bca99184291474a871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68c37ba6292e96a44e41cbe7af3ba4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e749e0368fd0afe0567fc6a4fc1718334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bda212188a29389eff00dc0eff72b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4722284f8d1aa52378ae1656729400336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3414213c6a11acd2aae9c84d4c8ab8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c23224afebc0ca62a9e54fa69075f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dd6a7276f50af62879b969e87ae32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3272012f60d192370ad9c37eb482ba6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c45d4e8cd173d8dba8c57da4948af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9e2bb8b51a4fe54b56472ba6899ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae422321590a8835b2e80b644cd41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8526aef9c7f003c8a779754b59c8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa67fe065d8108de85ffdb7af5c6a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cb8d9b4f98d8b70f7ef419276fc22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ea7bb0eccc521b8322bdd44ffa1fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c58d1cd88e596ff3388bb5af43c832348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af64e028d893bd52cb7df6caaee82ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266413faee1a2be96c6d9c6127b9b4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7547fa4122622fa66d0e3053390dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553caf6ea241c00db479ba6040cefb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c4cf261ce69bc907f24e34633d214353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a24743eb9bf13c4c2d3d8c93df925354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c79d69127232a05771894884e76a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d437532646b1f4a8a1cc22e28414a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905721bfe434f817a624838e44b7f3dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c12dde444e9a7188e698bd61f423aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014193a87ef352f7a3c362394e20dc10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb196f561a9f941aba06cb17ae4b29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655057fa0cccdea2138e167407050fee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb999398b3fd2bedc3ed1a0ca7ff70e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9db92d730330449d00e6328199862363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fd701124e5a0ae21677633944c368364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ab5f53a5308e4fe92b5d66ee56c0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0f5b5b8c9b570cf51026a0b273005366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dbebc97085d69de4b34f4b58a651a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc405fbe10bba70f30af22224db2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905a7971c900f35980d7490d3ec31b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ab3d633aacd07c13e81ffe1f0e00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061217fc989e153207be87b51d9251371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4e47b7f4781d6ea04cdaab79898a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73553bf28998fe0aff64268a92c8f3ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdc38814c318ed68c3c2ef181a5b54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b869e040bf9962365740976445a222375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc6564f250e0cc35b3f7c64a4906ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce18c4979b319c18b6b3e7a16450c66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ed2c7a2b09ca054d222c84c1e912d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e794f5824b18c0e3fc4e505bdc5fd8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bba15dfd3671117d3cef93c6ac846380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279723992c21234d8fd8ca21799e6ed6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ebb86464a57d952dd5c53da3b01a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa91bdc5312e9d3cb25b8f12154c276383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3149ecb14a7649c371182676aa6aa5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1e369e80d568658c4cc248507285c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57196e612fae331947aca0d3c72e25b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0d5accd7e26c101b6401da54e589c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360188fa263652262026c2372b479cba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53fa30f532b2227f7484e962407f90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351a96407e6e5cd014d7c3661cd07fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf53494a1205b18ef321c3d720caad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80961d380b0c9581066aceeefcd505c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edf485d156eb3955d676ff7fc3d673393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a392e9fa692c08f028311602e63c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d9bdbff2fa1934b754efe7d165758395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4104102c37c8e32b940b5fd53f98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1178a522d260002c8583449532d08a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8207f94c81bbdae25d1bc337bf112e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42165cbbc8d1b9cd3bc5d0ce4534940399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c12f1dad62f3f9db6322eb2c0e9d6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc49be8400bd41fc3b01d40f4bbc4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1d612014c901ace69136825250e24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166de7d5f9cea5dcfa0cda8eee5d4cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb8c58770e146d1be592b2ab48d44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92919ee48fda927ca86ac32f28f7ddfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78482f04cae6c0be52681ecae143b6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00ff15787c74206886170061a3db0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d66db44acf0b2d3339067ecfe08a7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486902683e737946411e00afa550226409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1232036913896c9ce57bd0f2be05c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ac807723754a32e1765d3a74f70dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eba2705216300eeb49e5eb2cd95aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cadbed89db0dfd4cb36ad754295ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5f1c1d7f4f69d143de1920e4e47db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfba2d247ea62935280d73a87ab314d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2846ad7d3bdf564a629eea6a5a20ad0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4293283fc56e120f22b894b81fd80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b4b49a8c4d94087e6826cb690d36a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f788f14b558c5890c7d97825e24ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5f0c40939a16944f13af97ad96caf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bce44076d11fc6b942a2e00de4528e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45134d4ae91d0c5ab2df38852c7bd9ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95f3a7940569876b34d431f65a95ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c031edcf3931829186a993ed2fb6c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342e246aa85297e14c80d4825b2ea73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7b795d28ab317ebd5762f530cc3cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e5349f3503c9f4f984570ad21e75a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11c76238a4f71f577f0860370dfab5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2e8db060ae7e378e45af831c39707429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e95b97a67ca0cbd263f0f04fffd8cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20449788742d2633cfa03ec323dd7ab8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ac7f0b17043697b72de7012a3c107432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ec5bb4daf5f7123d45d5b40df5a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd273a9d0da5e8448e919ea98cd4998434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd07288a5e287220a1b5ce3c640086435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682509103d760d067029ff437a3a924436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7195f29905905da94054c192642a84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00592b280c0f648f053f76b6c48ec11b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d072bfb79dad86679654a6b62c8de8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b9be959b4e913c8a81f5f75af1209440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d069acbba7f4680a08a35ea84576bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87f9ece39dfac7ffd90545fd1d0a21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec2762037cbd6e658d230174e5a01d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a330b8ce6dab52188b3261d64823e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe6f5c92ac7d7b5dd11b2af2faa0f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de71fc1b803e72f25ca47f01826b5b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236e52ba29dda62a287053d637a9e06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59af14bf43eb3d86f685f3e6548904448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c3b5c565530ca48374bea33bc5a23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de271e4bc8fb054839ef647103c7ae41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bb539466842d708fd1dfdb2aa71e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49257d0880d848bc9dad7cd5e76ddf36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b1e50b109b8c9cc599a2fef8ac90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe72bebd837d3239c484517b1623e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941ae85371471427c5a4c1485418d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcfd675c05e1edfa29770ed380d496456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1d13f1cecee8bb6fc6a34713a41d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364d3756d5e25fab03304086603acb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfaff80c446e0cad29be88789b1ad0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c571134ac99244679f4118bc748ab68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c696c8a03188caac1d34a769284ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4172a56325fc9648224181fc963c41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577db9066efd397ebcdbfb158fdccac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811e4eb02e0d0cdf220e78df8f02704464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba49d08b0280856235454fcce934ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e2c323935cebe2db4f2a1c6a43e54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d936066e6a76fc753ed31bef1a6dca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2afc510260678d13cb8cf822e7ab03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03abb8389a72c6fac439625063b6b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b28c834b0ae516cd43cd48251f8e8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad82e3bd05ace416cd01e7dfb9548c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633586890b8ad886acaa19ee877bb5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a7ebeea7d1040c18e5bd31866899473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e4cda450f879863e34868d124773474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bbbb33f728691bdd71d7e8aea995e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d2651a3948bfa53a27404d3b8848476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245b6c3f5dcc8d1e5ebb7d21bf77a93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef6ccb88bc77e6097c7d56705bbbf0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5db95b4005dbda774c65ed70bbe46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f337a893badfb20365b9611e17413480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaea76aeba8d662afc704f77294f8a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b82e47c204df229435842364708b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457bbd307f38adb127fd43c328822a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f23d9c1601c476ef73526e4868cb47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf19511040c30c283d843761435f93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b4871468f60111aba56ab61c7aa4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c151718e76cb5763a0079c02a01b08f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd196c5b46f863de1f1836f306e688e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20ae4a474813c4144815cef3838d19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c221a38703ed6a0521974198433b3f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63684014a51dc16ff695c7b075d54af1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f17e618f874277a240f27d9fb4d1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2983d6b58df697d02a797572d4ab94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb85b6b0b23997d0fac9fcf7634f46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeeb5f259b6298562859c7fab5fecb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1206e77e66a911cff76559dd5a80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cfa4c68cadde439e818d96ea467f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a147d2361d8e82eeb913b521294ef6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dde11d9142372d0c57fd49ef5d52f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41a2f5221596ac2c3903cd4d75f164500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec4c17dfb43cf4eacbe34b2d0221ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c26cbbd2908d66194862a1c9f6f30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e679aa122bf7d14dd10f0f7603df1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ffee47134f688780a6c59b3f49170504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7fb75677c56f3b6471253563a2061505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18a65a7cbc494588ce73d88f460069506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b313748a344c71eab53e7a3555c9669507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0533e9fd258465b9aa1a325a364329f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d2b460c7aa721728dee4588c2dcab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786659bcb5b2437c101210a73735ff5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88d96851b8fcb3fe51a64e552bf611511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33964aa9d4ade15e31a50284884a251c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1469f8e64235dd0f9313f0af3e59a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d60f79be6166b74fb81b9c42af9d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a650c593bb1ed95ce5636e02bd8bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d2119c6e31c017357d428c4498a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d5b1a9c4f94ee4412cc67ebb426e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886a0af29584aa41afbb31d06b0c5bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ad2cb8bdb1b85ce6d0485005c53e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9175469255f7ce98c830b616e42ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b98d9209a5bf8e59829a7422f74a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264c6e967758b353394a23dc45f9f08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a70070dc76b95a8432318bf9c49837523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3438ca1b8f9a3611672e662c25fbdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3a34cf4bc0dcf7387f3a0ef3cbbce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcb1e61fa296b8b342fc7baf8cd671526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1354d64ec83fbdd4e23fa007439f2d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f6313474fdc82407f9ed3d7d2e1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7d09393d295c32b3c2fe43af12bba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1da482dbf9e409ca35a9d4267e276530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00caa031a88225c1233b0db61f23b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbed0ffdee79126c13d8355bd605dfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ebc559402b86df9ca1d6252484235533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be851d2b4d3366ab56472b29f3b3cd01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739d0ebda42c2f1013e2e74b97237f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead05cbf1d5e2cfec73f5f6a2d94a4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25e523f6c4e037e05c4e06809bee6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9713748a6b0889927c79292244d98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a0fc45083081c855da4d796578b42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65f121649260a1e141ba1105cb3838540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22928750a9e657f8af8690fa83e90c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a520f469822c9a458a08a6d47f9b19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bad9673fd28ef06eceb33834288c04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ef63e3954499c328b6f8f60418ae1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed23b52d412088f70b27154840a439545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456154706cb8bccc66e1c4805f158a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee4bd0680e6c1d3dc29d756a4404d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce123d0986fb6d9559d6e61407f131548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0296ac34c12b8b6e761cff25f854db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdf7f2de04d34427f25dd804f968db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd9e28deb7dc1d6664b51ad4778a27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a23d87811d9bc93a62f0c7b3dd1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f7e89d69352484d924263ee169d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f62c789950e7e5cf7034ff5606b9c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96b8cb0cb4e74e20e4aa7a084d53cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aa32824621cf745ef5186b1b766bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eff1d977a0720dd4285b649475949557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e955dfc5fe063f3c13826d5ad3f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a3d2a2a92c5769ca19ecc0da9202f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f3efb08d6ff72dbdb6eb740a61652560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699d5147035b73e1a4771215c067fbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be314b2b4acee4a999abeaa6744ffd3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1873f244e4d6c0d3ce808db600e9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c338aaf0cfc12d61ececabfe94a7cf4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab465c498c9314e6b7c179bf0e8895565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c77fa2ef8321f06f7f66dad20507e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff91e097cb78d67373f4a72b3cfd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ff3ae586371c63597a0d160a604a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd183ff82eb31d3ef04c76773578e414569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4281de046cbb523add0462b2a193a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeee017ff3ae238db3374a1caf87c77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17db73f5b199e10d931a2287e91fccd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d3377b888ed3719722fe1b4d5e1c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ece318c8447c629617e6cd91632cdb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d7e674ba315c31e845a5646445886575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47e80d32868f61cf0f52561c9fdbf7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969374b51a9b47b339010826b4614682577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026202cb2164952c4268070c84b76b9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52460ecaf98f6a33c848d9f0cd2fdba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca475d352f82bf6cba7a8f416466b921580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bf19075e133f1d7241c3d1ac89e56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb9ee77262c11defe5b30cd6606937582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e47de9ad2b5de012acc5d6e017f94b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196313c74708725f422e87fc262c76e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca44370fc53e155a5ec5a17f74add99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad5128cc4f0d9313f1c9a08698295586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b4a6eabd90eebb88c2769b4c0e07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddccebb0ad82ae3fbd88c642f85bc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9569f2bfa25d075bf2e72f921beba0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b99a026a7602ef700d6bfd64919326590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99648d7fb16aca9ea10a434edc7ea5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e5e811de554529a42b09018c71d35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d94f9357f06b4d4e181969c945236593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c0464783c8d99b151e7043a52f8f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610ddb9eb012c98eb75532b9983a202595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f41b01294a00ce5244c56ca627af39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaf8727617c0538a2651b616b08fcd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ef1e6a2a86a07824bc6a713cd1b4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab0c3e8939f843751ace8f905747e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a689605952548767486fbbff59983600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935ef8e5f0f8334af0c9c61b43aaf69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b20e1d9c02eaef473303f25ea2514602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc845596b8c2184e98264cc3e1dded603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce1a878845459295ecf0d6f3d5b903604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cc1b0d8441fdbc9ca0b4cb68d0461605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24568844dfec0a7abf99c64300725d6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acddb169c2d86024ef5c6ba83f345d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ead78b138a9014dfb13d9ccc499c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa456b9707f88a8eed77a5d7a394d85c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15583b564ead676bda26cc02f5988b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccf68830323549c9b932610d09271c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fd7bbeecd1531d265b2d9691967a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588233c45f80059df4072979f12157af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2738e2071f3f24e6da2dafbbe255c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de7af056d62824fab03f2755f2399c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0014e553d8f032c8c2c641962fc81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b96e65cee770d8a2c6abf450e9b1a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a6eb54ad59109e0b948b4cc23d21b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d459a721ac7427c789b5557d968d639619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb326b5d993913817b94910b7a7ef4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25a9bc1139bf5f886ec6397e07f369621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a6f019b68de26950918cf7f1591f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f18e0cc80aeb0d9017e2b8232f64a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88b093cca61e244a0c456e75f80aa0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07056f6940f62f28fabb96b143c98dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1b2a545316482a964dbbcdb608d74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb7efe22119a0046eae5628556b997627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c61b56a4e620f101d989fecf57759c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba78ad557e69d2abccf95663c15982629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f29e4c63a446bc1a209962fbdbc28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880455c6007212078c1545ccff2c11c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d58ba87a9ee0c1772c6517515fea5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6197ceb6bf02cd2cc8bee9bda74b85c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b204a3c6cf01f32172854049f50aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61de22b3e764e6975a6d38cc1c48ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4e4635b6bd90fe5a55fb19d5d727d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775ef8a38567205f10944df50373c1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1785401eb01fa61d723aa751c5eba89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd03f69a7d5ef078ad4005def0f2a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa5e3ef310044a7704d82add0305f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7be3707ee4356db8b132a4799b75eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fdc7f4b64fa51484d96981fa01651642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ee75a0102364e147686076a9cfb0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc8eb0876642d5b2640821783791e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eeaf42bc33e8e44c4ae0e724a6cc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e56d2859dfea1a4cef08e9ee32917646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983312bc36b535ff9b8fe3953b1b148647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c6dc2c4dae716201448c32683caa2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d88ee393112feda1ce812c33ef7afb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9491a921fd0f1a562e925e725df5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0595a6004c4bbc69bbf7093d5f2857f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5286c8fd10692a193791e74b6294f1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577165ec2d036f1800c4b866b2019eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48b21088429e54662574223cb0df20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c978847260911004173937e45e1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b324e7040ababa736d65f0e52d73c5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b4e3486e32d3e41d1c413e34604a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eb965300b09de4488ff4c9090d885658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0122a161c4f5af2e8acbebbbe0d821d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a22e54fe9300e8ac67cc0cbe2a93fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed15c307f19d841e2314eb7a48925da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b5112a8a447ada53337a6bd2ef98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980929a7020781ed7ed0b494507849b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2d59fa7fb605acaeabd38275c5fa4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5d8d0ea601a4e41976aac364fdda0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1621a8f2837021c3a4cc38ccb9dbd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97c7533b732aaa2113dd9325dba88c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf154982991abec201d5d74c57d571b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df800d56edb33aa63ac7b6f45ce9d996669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398bb70c343b2125acd7ba0488e8697670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3081e60d5185f27d3a1f0a60cc0b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab64a0093a9c587f8632d5f02b66f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0413c9d6bbe08ba50ba7169955ddc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cda34e89c08cb8a2e90d80e54984c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b926fa0ea3e0f5ad641f668d18d7b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bdece7535ea720b557546dc5b4d6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979892a2abd0e9f636eeba520fd538fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe500902783b4e00f843012063d72b96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a2455ed6e43f6229ffb21d3f6baab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c26260bb357a6b94f2305e20685d1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c4c229412d54493afb45f54084ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b129340990b0f9870ed1c23798b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc47024f02180de02b66afe23a6e98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc934c33168d8a1c2cc97a2c87b5d78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa849c5a61660ebc15c2743f6bc3bc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250a0b617a40889fa61b9c0ab7ac97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003295efc0f48a9103e5e62dc7f0d55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756b4f1f0dacbad96dff872d0c82463688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aca499c135ab608b326b19eacb549689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45975b5ee72263e39bdb3a9ee4781690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4485f80f5ca10b7ef00b7f07985bb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf6bd173a8240cb311792477bceb4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1533c2ab62e44ac6cb8a46be8dd6821693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0560df5d6455e8c699845544b2816694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cef1c0e44fd6219c86207f4f4e181695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b611ca8f81fd8354da1a1a528699f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4e75061f0bb259702cda9a170df49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf846b26e12548a22d955e947933bd9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cdc233359c7bde75ee4ce45a10586699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924f501504d5855ca9bb326d20e45bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3928af9317b8e4c816a9dc57968063701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429706896b9bebb45f071885c7ab268e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65edbfa922522e4e3be02e9b10207f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fed80340e9c5fdaca57540c611ec59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6c701a79e31182154f1084944c452705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b287929cdccc4a14439b902ec51a4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19827902ae45bc09885e644242ce79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3b3b7652277a3561d6ca90d7b12a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf757e5c35345df065237be081177d55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb47b287c8a2fc1a6867c11ae81a7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242be9d977c18634f906e5922772b2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ff1bcb6f9df23fe47d243eed4cf5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318bbb4e2dd2e7f90deba34bb3afda6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5aac08b9e696e3bd26b0c52239a35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4516e316017eb7a8f20b1cb483274715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb783c1c6507c2f9020b56aeb8b7349716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1c79991e6373280e6643ca345d94d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba4efe6d687f08a2ba0e183818053e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef0cd619c4c21480a4a55973d1f02a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb9b9920938fc4aec2168494e6587f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20136522c8897650bc3ca2e51730ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516eb2e90589aadd8f3cfbcaa5b843f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64523bab3217d4ffce269a48fb9a86c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a00e8b7d24198a8849c488b7b7d27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd782b88d25ef5c92b9253446b9d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e856f3241d602205f88a12ee4941a01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ea542c89edd2463967f288a0dc28f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928244474a731312501fca84b2e7379728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8551ef61bd7e67ca1f8da47fbc1c52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9909b178b450ff1955743487a7146730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70663fc1004bf3b22dca8f39068f981731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a5ca72b4d89d2438ae76f82927f0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ca4d323a1e84b71feb2ab0729eb54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c65b6fc83454f81ab587f50c94426734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736b4ee40c5a7fbc5dd75ee37ec3930735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d3de63386022cad4b21d9f4403f12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546c04db98e2a532df8b5d8683099b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023c0785cfa104696ce351296f89bc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c2f315507b9e9f8f4b6f2aba7524f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53777f91847a9a74782d73b8c89d7f6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9a0b37bc5526d9c1e069c9ce11d1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d361dc6c2346fe254881a9af6a3c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb5666520cb0874dff784ac483dee0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a35a38e378b8554993caa91d02620744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a7af1a9ce175a1c628daac78608a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238179492b522f10532eaa2ee01e0fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b1cef6bc82d6c891118ad6f946011747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3472b34fc38cf699fb2cf6a9a7e52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04dd7eca6b107e908839d7d62d0c60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b10f9ad6b22c78d2796e76c7c95306750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59779308c4a8dd70da330354ebf156751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b99e4176c37168415a24b9aed78520752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9d1a6c24d41a4704481d9baf30b41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b434c640f8394192457217b7d9b299754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406b646df7878cf877fc98fa4e1fd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0fbe2560821796fc07c145cfa52dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6cf928d744d83fbc91ac3dd804ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbb7c14d3dfdf419594a066be25801758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3de4cd4155ad6a4cacb50c068910db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684388d3a05eeeb8e46c5680de4cd5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897a2d1e74aa16c8a186cc8c71128f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20451c83b658c5df89610f642b9499bd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c79e7c018639f46794b132cae9c822763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb30267673e4053af21d3d70299f5b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9afb48892eef2a4835c68eb91ca62765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b314a1906bff1ffb5cebb4c1e5106766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e2b492bb3f9a4d86fa764b7b56f8d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91238ff36337ed3633e52e267d51c5c0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d62f03d3c230d5e48f3373f85f29a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7197afa432c2c1594b789d580400d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844246e3a2f87443fba017013a1072b8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b164315e3fadb87292d7caa8361548772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cd76670d84cc76b162b21b0fb8683773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1505195270994904b691057d8a1b80c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0a9ebf276087f690a17b696eb0376775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf479e422bd62b334e9f1700adc999776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf8ab400fd204fa1c42602a94ae6de777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99ff0d0577715d33f571a695cc8e56778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e28dc4865cf50235c311a4c1da2ca779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161b4e0d4e49fb1546d6d7ca410fcfe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8586f2c87f6d20ed961d4ab491ae9ed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70980d05e0cb52149975c481b9a6231782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0f9bc4b648997323996d277ec2dc6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47126cebf7b99f36d125324af47244784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f48dc333329d980b9ca5cd53c75f2f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdef6f2ee41a593ef55118f5e3b2ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936d51eb43b27538290c9ff0af4d111787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dca18fcf91f4e52d6ba1c188ae4dcf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af64863e88a8ee58307e19cbaa57c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82df8aac5ee9f69ec4dfde57327f70790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1c8bca6370c18826df9ace5470c5f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61363c0bf78c6eb10fe7d020aebdfd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de0ccd053bf3c15032903819d0ab4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85508be43d73573a4981fd7a1b9892794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc0970aa29542680f34773c6e9ea94795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e3442e3008ad6f6a264c32706f77796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482901b96c41aec88f8dc1fa8487ccb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af7e79e4bddb03d82ad8e779adac43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b2faaff50e7497a92726e216ca44799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e61147068870bfc25161e4791951e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca915b3febb2b11bd013e85ad5773643801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f726f30eddb74536ba4d2aafdb688802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ed164e8caa0cdb2227bf5898b8ac6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377df45ab2b4070782994feec6dd5a0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ee5cb94972526f5b8728726615f74805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d60691482d7a1a2203591dddaa364806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc5233f5c22367d684486bd3db511f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e266bf4afa8daa73c4aa8644d4cea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb0da2132efd38dfcdddebe23667d0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437cab793b47e8cbdbe927006ad94f6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f4cd9820561b7b37f4d4f5859ba31811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ec40ca05dc7f28a63f7b7dea955da812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400e507135b37556a485209defb60ce813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d833f26d303a4baa5b9343b08006e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c106e8df0ca7a3d8905502448dfef815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eead9805518b8917f2a5c0305f7ea816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b87af7dd338f1003ff25ca55e8d4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef072ac7d4de6aebb5aae6bfcf7f70f3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53bcf28f322f1983f781a401ddb57c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18abec4d44e8e3576264afcaf0a8b6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7217c620860fd421a6379b3b21d61821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65494a934dc396ec8c62c12ce37948bb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78b5cd7de64072cc1fc590184c68b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21a36b3ac3ed9c55e60df53ac0fc32824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8580f1a1a0c846662f05ede3890ab9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068faa6d59f4f498e53478fcdc5705bf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3f4fa1af399b41c485f7d363ca16d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2319fc1f8c18d77efb471bdd79eb6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a0206be38fb3d513aeb6fbd7fe7b4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a886653546d47b8ffb30190c46e344830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee6f5b30d8af168763b4e9a3d4deaf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0e5831a331ee22e4f4d53fa60d40832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1867350259f11d90526705c44425378833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab255d6ca0120ec9508341fdd593a9cf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d16ce9399ef9944d459a2005d3c915835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49309c3ab90119493844221b79a6ce836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4ff7a334d33d942a14e92cdf9c1e3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1c986631ec04c451d525a369098bf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24f7b2fe87c11437259b73a39a6ef839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2780ff143bcaaa71580381dfcb4917d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c52cce0f5bbc2c28d6b9bf8e609709841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa92eb31a3d64d95a3b15f50d6876e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c58171214669faa1fed13b082b4c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2536ce3b7c897a9dafaee34a280c2e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e097a84d4f4f22a3e6b312b9f2f5ec845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b7fb48a2e199aac7c58a67b7a2673846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a554e6ce28db6f0677222f345f8c87c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a9ea78c2082269ed9925c94faf506848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c03a5042d0feb1fd4e42787a5524b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e793a29eec80291f096a0ea0259dbe850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980cf28e91b9bf4a84a6a0c749f53da851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef784747117a52d45e32c1537cf34b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d3cd3c862577a606be401222f35cc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f30a3e69cec6651d7a0a4935a157f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20ec7d0f140767095b6e041d02fe55855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da711d701a6f2d43045e10f511ab32dc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd8be2bde9adc35bc219a02f75146e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184e4f546ed3517b6fe543255dec676858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b26aef7140544618f8999debf9dd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5302ea7e7faaab72f156b525d50f22e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f576c7c60f71c5e96d23c4d0d57c84861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51885622cc16a947ef2db61d5a6fe25862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a986dc025bb5f5fe08fa96ca3dcb283863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284ba903f55abc6177684214697d543864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfba60097178361d0aa82dd11527d2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63671d4610ad5a4880f3a8581a894cc6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037d045d4ed523bee44c1aec4d05ddb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818020fe4c89a9a97db5a545a78abd6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6481e45d90710466b76bf6a32278cd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e979ebf2e6cc969ffe77b0fe570a8c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e34a94c76f43c08b8212a842ba89871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d36507e086019d7c883ce251ca9260872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c102a25edfd7d5b5da2cd36644ef20873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a4dcb5a46024e7980fa519768fe7e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b62b4cf1de7c27239a2c22037e8980875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a56d6d9a6970aba1ca3a5339e0a30f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84a16353339ed8e8e8624920d8f7fb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd020e5080450f3598c3619e7d344878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30c4314a43ba5a1521f6e5c5ff55aa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f056509dd18b86d2e009634e27c13880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7762de1a4b8431e65b7e9d2d345f5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c345f3871dc457ae86143d5c27e1c59882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad3a320b3be5af6e10d7f4263b78fa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e08cdc67ba9c3e396764999c09884e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0503090c6498b0665de68b0ca45d7a4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5bab7f2109a22f20f34949dafcb8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902ead98ac9452b79246a674724e8bb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6a057d05a24e3b982b895adcc16a7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014834e309ecd6dbfea614880acd8a8e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15798b7b6d0d36c04b558ab731ff8a0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab543c0cbfc041647e90ebc80668351891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644692181fe981f7a807f5c9f2b0540892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe858bdc18401e0886f427e2988901d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9602d91e3fd26ba01a49ebd9d44235894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad8dfb58414a76ea08f163e96db28895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acb8b6a02da38943fca1d459c3f6a6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bb37314ab8ab835e31c40c616267c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85bb4ef1c36a349882cec28d20b4a4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dfd225b0b6b465a73e59ec39f219e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af56066293d24f8e7da2c35c2f8f49900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6addfb9b208e9d8b0ad72da5565e0e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b647b16668b9b07f142a7c32150f8f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cce23b144d9bc47eaca654ec129abc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449a287b5294ddd2ad50186d55b47bf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4b12a0d6dc7430ced6ac0e1111d3b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda90319d36154db75f660b52f7cd103906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a70927498f0a3dbeb2b726c534d312907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bbae7a2bad8492d288fb30f3f0825908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b1d5788eed4b881be813a34a7d9cc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e876fd1b5dbf6278f9d7cf622e7a8f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d24ac88c4c0c92c0c606b47c19a4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8941421f8214cf59970af33c675ff912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617c9d9d1e67f1c406d63843865696913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836de1db5535b2d83f9d33c7f88aecae914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264436b20710510530282700f85a045915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734148da60ac5f3df1910edf3749559916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51da06c57bb76b9fd4a2edd852851eb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680d7831026baa63936b23b06a75af3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77579fb196f644b3bbfb704bdd3b6826919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1294755c7994415ab1a9ab4b0a782c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f187f7ea836f129496dcb44690cba921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f3f9b0304df6c16f083e6737287a2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca082a14aace372f76772eb5ec47d6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba96d53172088e3d549e93c12c966a6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beabc1f1a8fcfa4c482da557e07258925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41889a6f7b751bb2285e84174f35c071926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f689abdcf9c68e16a3cd84d69623cd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b575c1045d03eae19c3cc9b37ae8e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdde2e1d8a2fe8e5b9e76c844b79488929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bac456970839d3ba79a9bace241b3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7de624b2be924ac88278214a7a354931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fb3b3db0bbeaee83c801f8a853312932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5e411748552e02238b07349b3344c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa24cc03a74a8f973a1e0844ffb7ce934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f32e7eb44fda91e5970e3cc4b5b1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4840622316a4387ee6e15cf4ebbc3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb63769458bdf33bcb03c8e6eea2f9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f7a02bf1e145dc635d25ad02ebb1f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c8bcf64322c7868d8ec9dbba22df939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea45c8eb6de9784854cad2b7445d409940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe00996e7b4c7c91dc1143fb114696941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ee6b7ff2ce30031e460b8a45494f6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d40d63d2bb617bc6de97877dc97f9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b556dedad101c4589274a18cffa4d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85b42f1336938d187d45c4083d863f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c1a390099a33509f9656e702accf1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d3fd6a449e1da6ee2caabe24908b6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8e97e2943c472c6c070e2b5c88c1f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22def048823a7aeb8d1f8d3dc8948eb3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4770b478a981592714035707e801b1b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325918c06442ed024e9a0215bf104cc9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6619bffaf2ae41aaab82927961d7006952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d644fbe7476acf330675750c9f2cb1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af3c328ed130b08267cad9ef2eae6a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389470c73812373e8ce9d4ac69c8606a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc676e2fb5c70866e78f872f228efb8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc81ad54da0b8b3ee2472be05318e2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d98be9c673cc55ec7ff454c0862738958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905d2f93570ebc702fd7478de985799959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ccaae0c351aa6dc748e4bc675cd05960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a5001f99e64cd8435a2190cf0d2fe961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c285dad6136e2f5996bc1967742d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cd6b7a6bf304f1e2d18a4a599442a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f490fa3a5a393ddeeb55f2e87bc10964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cf5454f7096c3af94b34b9000f43e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c6215d521ce339c4c23624c8fe676966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec391d021ed2fa9101a91774017af3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb8e9ee42b79288348fb86cde5c8d2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a077bd92562b536fb09e726db8a2e0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5de7eea44b8f8ddc1e80a1eec6454970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba096751cf05f2a859d7c1413e79407b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc94cba208af6c90150554e40d839cb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781bc6a57b4799af4241096d43b2c21973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb431a9605b6f188e1a753b4138404974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5726a76fc4bb893f3c430c2ffb0b1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379d4b38d213531affadaca28828ea4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9264688cc27dd5f3aa7a476d01c5a98977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>