--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becc43bc246c953949d057ceea35eb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d7ce6c02c9127c90a5eaf71a1e61b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf0751ce174e99d5bf87b41baf7793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad57fc3ffad80872beb343fd6f7cc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59185a4bfbe3c3e22c189ae5b7f8e8065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f2006a376442805a8c3ec987687846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583abda7af0b4c401af26c296d9635527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037707256e850ed2bdd600b8a71969a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4245586d0ca69cc2739d01265e28349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa16242f262b8b707f21485b1e96910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bdc7830971b5849b17eee0c004e8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee722506ff382031a9df3cf17cd5acf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b975beae963d490c3df9839327df2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471183b51de54bebfb9ad354db015b6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b786f3b2622a7106909a366e486e42615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be051763f571295fa97017f5810a1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e3ca50fe93317f320f221e9341ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1f8f7ac342523f27773931b05351f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842011d3777ab8ec5e6e2ac587c13ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080a520fa28af2d4022922544e357a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf183d6f4b249bfc2207224dd10313921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba5d0419f75b11b49c3f21218bc9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b674dac3c48d933d678e5a2b18f22b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e94229cb2bead1c38e67c22918f3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d405db8ee7c35bfd8dc372bcf6bb0df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d541e24e5f0118c0ff579d7b174f2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079e8009b051d2186f9df4e0d758e3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ec4f2f6d1ca515d0398121536aa2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9948c4be60e0ccd61dd32c8c865cb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8b27527706c8697c87ebed1b1c06030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52750bbf5d415d875c18a2f5ca69683731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a7f83d7abab72c2cf7d40f4fd382432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fe2bfc159de948d218c0f07e452b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ea686b9c39384fd50c3fb0abb1ae734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613788a76d6915b2c121640b83649935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c1bf784fd76bf9a4d3a08e1d198836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c3bbb373f3bc6a53780c9ab6e212b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05ca3ec5aed4106ddc78fa09def3d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87549c6f78790a7176d255b7febd1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3745412ce03843c56dcde8c50032640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa27a1d23ca6f866bda9059a60f9e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c48a26c0ff1a2022ec6a784f7d97842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ec0d43149de98f10cf67bd383f8cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce90d1badbfe5eb53195bbb25f33644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd731e56edf9c97a4cea7553e171893a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845852042eb0304964d08e43f8fa1af546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3775228b122adb6ecc3bc1b5eca39947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ef393a2fcbd2bb9cbd2d62b6991548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316df70aa74746009d3d79dd1cbe2af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2edbde2e8fec1328aa9ceb692eef7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7379f4eaabf895c89d87e427f564cd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e288ed06b3bd1790be1e91ef71fa0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7820d5a68740132d3f25b287b49a8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017a02161c1ee01fcdb11bdfa435e2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec055e228a7a70ac1328e991e079d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f65f77d1c2f16f7fdd3f39af0e1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbcfc354f1c8655629386ca83997c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808217dc7e6de35c1d70b86ccf31136858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dda85695b492ab29459a57d3dcb2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f1851f937162ec73f9887ddbcd61560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744a37029839e9c4e2021260e18f81f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86433fa129bca2eb9a85d9ed714834d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cf4ad8bd90f4bd8bc74d34ec557c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066327a038745bf2872f4d96d1843b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98987786536e3266181b56cd2afef3e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa014ba2176a92f7e5f08a6a89df63666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e828ad8b155568ee1eb51d423bfb8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49843b4150a6757f7b1fdd409d475168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bd606a96670f6c6d81f68a55d132b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5fa70fc351cffc1527f3aa0dbac9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b4ed4a16c642696dab4125285590d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06a4e89e12852d665509ff71b1c14272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3795ceb75f10d8c2373f0e236f5a96473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b638187b2ad6f4fe96aa10f8d17be174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59250fb4922634cdcbdb9c2ee72da89c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33893b6980e7a266c4e895d8b7502176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8b4406c0f00b60049e38edb1cdf7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60bbb3c27a2513a35a96892493481c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b51c64ced3f40a6ae9987edef1e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9f58c6ca639268659b6881f37021b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bd4f3fc0f4c4ea4a88ec913d3f6ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12979880ef9f9662e7766e41f049581382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461acab79e4623bee3b91f56e3cdc8f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192d0312cf6871b5145fcdd4cac93e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aee2b977897b3c4d450c55278ea4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd847fe7f265d15852ada58a82429386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fa3e455e87cfcae1bdb8de225787d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6438a5597dedb335baf8323110c06488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a39e3379c823efaf7ed9c542c3aef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ea7ee90244f3a80a5711852660c0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5633b0242280850f8757bcb308a0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59974b26a7d9a97d38d83995bd0116a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7636d861b36da9c136981a4eef1a4cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c672a5132246502b44d80888e8216194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b31e8bd6219022709ef148f62a28f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512749089c4c081026a95f15f452a3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75fed4d9ff1fa0fb56e1c136dd32897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88fc5bd09338bd9b408562f037687398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89925dc6d24864c1a7d42f233003517f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0374e1cbb8864d24b3577e1baaf598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf77b50abad1e2aa4b6ac6898d57bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf051910874800df30bc248e890d828102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb08a96bd816b57f96b70dd0f5d2a55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8cffa1d693b76d18d54479de0233f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47663387794f8052034d7abfd8e0cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075f71aa90747a91e1abb55ac962120106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec297a40c859365c9e9700a13af388107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6846cc9a4043bdd53bf3b070e31d74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b6d004e9b8a36bb03e0066c648d92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77decd66e4342c70d0d0fbd9a1a29cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046ce2e3bf2db673c95e7053a66296111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e64813644cafba2e113e1a8fa7eb08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70dabdd6a4cd38aef3bb712a09970e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e671d706de57b2f204798663258a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c75d1adc7392e0618a6041288cd707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd43250bb3c041424db6fb055f4e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6cb02c66341f24e32e4001ed2c40b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42852170fa64f6b4c5676a189cc1f440118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05a0b6eef3d579d04fa8ab710ec5d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2586c47e3c61e78f453733252c82025120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfa7a2ae3f8e31bfa20d25e8e094d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dc9d2e589a85dc82a7f4b716bd6ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f903c8d5da02fb27a98d63e5844959123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cb61e38afef1289a5edffb4db3e2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b7e69a3093d1ec5d8cbea8332cd50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce0d342a10a5873f38ce5593c7cc8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bad61090eefd18a20b4f28ba29fd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf42d7548e2ad343db2d70282f3aff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fafc1a29cef919cfd4283308e1c1cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36774bcf7ab4c3a0e4607d7ac38d1ac8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812603f4beebfd3c9a5fbd2e4bf632c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1235854e234f250378d4147b13bdade132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdb44bf184d77eda74f0048af8979d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a58a3f2da9c76a844d89289cc0877134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff0e1ab0a3872362b53a3453f0f16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3628b1b7ddbe28cb7dcb54e421b2fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c3cb8d0166b9d2d1cb1a97a5b1842137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca24591798569be70d9d771e20612138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50dd7cae7e647e67c289164cba642139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e2e05b7acb98952fc90acb71ad2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b346c05175422752fcfc01e7e7d87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae44b8bc60d452492ae6fc5e3b779142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707d16b88f9bc156a63f6631b9d2181143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa52a75ee72e4322c1a5997c269edaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbf29a4d106dfbdbeb5aa6572880bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf049ec5a9eccabfdcac2167ebb5135146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7ed9787d9f1f21743a8b766e9f154147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d21e7157adb484d2356b8658546d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6e5b58eb40640c69d72764a1bd729149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6f4975f22cb8d775051dbd04f05d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c72307318a51031e51d681bc592301151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f80353d8642118fd18fd71bdd5803e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e93eb26d154b03b107c74bbc927a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a0c247728dc4cffe3dc5221d0a53e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31ca5f01dfbe245d3f9bf56aefec9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fb37e5e5371f5261c91f2691c6a2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c6c9ae1ef8dddcda189228811524c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b83ca1c277995a88a2d7253fe6dad5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b0608143d51c3cbe608cc8f971b51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc5804aff946238650548a9677e076160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774444c4759bbcf330c040f301e2b8cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0d8efd93ede36b9fb2b69a7a8fd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9dad9014efbab3c634ae3b933cc7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d1822cfdf467b65319e0e005ac8c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4a65f852dc6a8e3c27ea094c09de7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc7afcbbd0178f1cd8adc86e970f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d80383e6922ad2106a802e8c893b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf171721a3a7dd034c21bcf48b8b8f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b683c1e981832ec92d44cfc6acdc7d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92b7fce4bb80f45938d063eeb480e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf7c748b320215b769ac0594c88c01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032c3fbbf945daaa5b3e8052a28cd96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84980611e6a50985bab6460de0144f33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a0dcb914d13807135ebc67dea2a00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8b7cfb099b45e61be4e79d45d60f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57c99c183d36beadea15aabf2ebbdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af5b25cd6e32169abdcfddc0ab15d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0a03f76a2eca1b444dd2cbe36d124178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1ead0d1fa1b30fd8dec02967cffff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae44f671fe4caac1da4d88d92bdb54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733975b9191cfa6034e858eaf2211028181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682424b6c5fdaa419348b1ca881add1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90309ab321cb211ed14879be7b441d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf809ce5b53d984c0ee55aa228f28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b4b6f494d4d1b7149b3afe5a9225d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9286d470977edff16f98caa089d410186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2066c75cb3e9d552f47a30f92b7c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1191b592151d8021b696946e698584f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b0f7ccf7a8f2bab34257264f7012b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53a5512877832116e0111606f9e278190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0296f0cd558a11b530ccf948d96e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a0f89af6ec1fbeaf955bbd62d881f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07447ba6701de32a11c9b387931a70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420c6e316f83e102fb9e2588a3343ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6681ec2cce3783bccb0fc61ea1bc22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abd7c7d663692d2974757072e14319196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b71bc01342ed4e703df2b169a7d864197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf440faae5c9936a032806425a4957b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eb9745ef1fc74df92eb388cb24ce0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47234b5f3bd7602a5b2093333c95c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a5919a51d6278701087c7353183ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aab476d26f3108da17421a2711f893202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42520e74950386bdb3d73cda1537e39a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b867eb428c5e61de931a95c2b030a3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcca7169ebedffcd72cbb979b24dfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909b31ae730e4fc33df0ff11815ab75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e65fb41959a369830191d56cf5326207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27655720b47a72f3bfb6589bb2b0b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71708b33dec1cb173ae5a67f626edbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c003651be98bf46ac5713b1fe090a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81592a7a1c2b036e73ae1084a743c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5f49828f978db1f242a6e7b82068a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3c1a02067dfd25afc7ad20759743d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4c898a0ca0e95106afe4c410e65d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92df13bd94c3afa5ca194d96e0517215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1e0879340bc181feb53b390b619a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d5cc7822b914cfe4ec5943bdf07b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd068f09cafe94f2f233a2bbff5826218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495a75364edefd3d8a5bd7f668b7b7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf84ff7edf758563982e8e507d29f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14888e8e8d80aeaf8d8d19e4c78786221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbb0b0c51817cbb0aa52a16968dcce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82682ca03c2792320d948a193204e2f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e538e75a112fc2802d429382e11808a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b914a9708818ea4f8a41869ea79e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c968d1d46e2fb50a0ab66c84823be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c8579cd3a68c07f9257d28d36ebaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6079d39efd2b063d2652610a32dd40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f95289ee635f1bbfa281b644d7a1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7999652851532130aa60062d4eea379230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f79294ac0eb4d784cbbd0a1fb6b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e70c37699366c42f4c66277d1f2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bd687df4b99b1b59807d4536bffa0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bc5e07e26b52cb249c3ab940dc02d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30950b2aa442b7cfe713fa4306eab0e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df07d829de02a4ec5472f467ada1c8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13e47988fcf62e3c6d3eb4c302accb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204df6ca4364e14ee96cc34765a7e7a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2896bf65fe577fce0a317f67f38026239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3df87236854232ed37d46aba2d792240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443036bc00071b5f949e358bdac96534241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f77403e3d7c160b442988453a18534242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab985c6928148821fce1263f633b3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d4ed492fb9e881f5793bfe5cc865244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4a694038ed5c8205126cf06159b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4969f618f8103a464eb4fd527bb0bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a45d8449eee3cb57748a20f2606113247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c7a4084c1c7773963e2496d640257248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39453292d7649ac03fefdf325eae08a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e125a314a2d723c8b829a8d33163a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee8ce984bcd144a905a5baeee0059251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8737881801113472d891cf13a15e0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ada3baf7e6de977e98c11153114fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5cc4d92334ee0d00fcb823b7bb28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96867ac7d51e906381b4a57cb536947255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef5cd1bfd9711d8ffed6e9eb44cd4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efd465418e80a72bae6495cd42754a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244cdce5844703bfef1e2ddf55961c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88517515b4679ebdaa4291ed57fa38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3d0d889637875ea4e000ca60838ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f128d8b397f49c7eb468586a40e4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add262ae853f48d1c66c8bd90e03c1f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc7a2a1311af762a68b78ad76ef8dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f17c88a2afa283d636660614752a15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d028adbe86cc3b8370247339cd6ba61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2736945f4bb6a395c690d8407ea3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926936c129aa5a6ac90e3e8cb918400267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435237ca17d04a04af4e2bf2ff08058268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699077cbec3155405696b3a86268089269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bd64e92bdb5a80d38aeabf3e918a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73e128f9c7743616885204fa8c308271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2b39a1270067fa4083f14a4b8b157272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6da62c62bdbfbce675836e6da3108273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f99464d9c36f104be0dd4fa552190d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f4a4dcf547c3ba69533462cd37201275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda2f8e75104ce6a3628dcbb501a35d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e04e812b5e1f50985c8260a18b73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291fd63ca803ef7a2ea4dee760b52be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090731b8313af1494db6a88fe60548e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c898a121bbbf7a4e2ad82e6ad311b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc5f4f54b2b17cd9d0634e3f0765a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad380a68e4df15b635afa645a401b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bde495311ce20233060345f29d089c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187010468f485d5ccf1b15322934821f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163813161b4d1b16ab438329b3390202285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a9fea464e06840643855e8064207286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647096b016d5185bd11a43c704a3823287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e6b6ff91438f3715c435251f2f34a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33b94c7ff311ee618e733bb432de54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48efaffd90c7fa2ca6cded1afcf847290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d20d94bb81f79d25690bb44653be7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a7952f95c0a42422898ce03b80839292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160620a97d6f6be566d1efdc8e1c0beb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de03b947e47b8b31c8fd051a4b1924c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bfd6813c6a694d105ce5c131c4d8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477436433dc8041e7f5970f51248e0d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e7a66acf3f9e1c64b063632a172b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f29db83186e312f87cc2a81d3d8420298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9cafff11504dcce1a1605f2c43f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31595e48189eef327f5adebb874a23ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1239b6dc0dc4f93394c35d4da98a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25355eccef49ac59026703dd4fd23a25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376f8ceb7a2434b5bb8bd1b4a315ebb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947eb4371e1e06095d6d996148bfe2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72199dc0e5bac07f880d182aa1030bf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681691de258dcea7cc5717c40869a9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710e9a36f1c67df2a86fa0b93b67a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7521cc93c3cd19321b68e1588e442b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5310621210cfa4d5dca93b338add75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7aa23a5962220bb2416bb36f7863e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867fae854b1ecea5efd239a9d260bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44ffe5a59ea8cac4b8ee2dfc0b6438312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb6580bc2b05f3195c522e432ea4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f33bc9455b1e1002502567666cf6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168acc86db070fce3aa25dfa0f0b00e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd419d096405db417b244d0cc865845316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24042d47cac749f209a499597e8bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160f44cabf9d99dfae88c85121fb1c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11506dcff8a5608afc89444cecc6da4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45343bb7260d28432371920c1626a41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a862d7cb0d55b1314fe59e978d8f4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223c48e3f0efeb3d5953c16ccc9773322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb647a8e5919ce20fe8324d1be6839323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6ef69e4f7fb51b95fd050ea4a399a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b8a79dcbd71a3c7347dd793d3e204325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ebe12a5be99eb50149db8e5e84d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddaa14e994b845af7399d4d17f0dee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2064a201e75a4c77e0a167324870f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a0b47f9dbfb052579fda6a5c0bb5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d4d5a1ae321c3e07fd008266bf3dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4f9f4470fb3817fca23babed993ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aef3f715b5c3a0e1510fc19b70cd7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806774dd220365211b9b7e5a58d5b875333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179031313d8c2f50f834bb4a0807326b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83e7befeb13942d340df678333b826335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada176d7c547d55b72228e9ff0ec0ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bbe25234b95cf146fb920b1ba9b64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a0f030a4b672ab7bb68e39f97dc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d24d0d9fc2c13004a770cab15949c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba9cf3ed685011c659df6a3e0a52d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb86503969ae4f8a803e029fe0de1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88864289cc0a970fdedcd1183f5c56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9d69350b89ae77e6d29583260b4c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab649bbd94455cf2fa537796dce62bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf623cfbb8aeae78a54f3128b3f3671345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b5f1c6e4e454169142328daf7a5a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b39d7a77cc56375bf540cf3d7768d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce38da56fb5aad9ca979fb5f0697b06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ac57120881a8dca5e19d3a0f8c86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571393f8b161258c1b3b55ba06fc6bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1074dbacd9d2550e5e1ecfa2baf9dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575520cfea56d6ca1f7a8386566cc2f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c1dca4b503aa93e0be0c35a8987b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15843f69e45484cd07061448453274a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ff008e384d6ce5ec93d18c1fe4e86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24d82b5bd9fcfe8de767cfc764c55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d6b4deefdf0858445a4115dfafef5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44b1d73a252d287cfe082f8497d6f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68140fbdbe987971e8d14a75f94eb1e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cd9eab98bea1bfbcd4d6efafd4ef5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321308ce2557dd88adafef7cd7e938ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a1bd45b49859ef1945dccd05c5b32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab210e1b6a05a217bddc10dff1f37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c568840f106f35c20bf99016d2e41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac207cc9fd4ecff8a9eea5aa0e8ab54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dd6dae85f2ca68b402cd57ff06d12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a179a7dc4efbedb36fa0358d1ca3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045e708c175b0f375256f896d1f43e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dedb3e4c14a6220fbbab1308ddac46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a975091fe36d1f125789bfa6706b3fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a0c57063601518b73c4f2c8dbc91e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aca82bf973e06873efdc5adb9fa7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7531e4dbc40dfa98652f2348f2012373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd41e478a2ff132b801ee8ab9153bad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571b998317ad7b5e2edf66cad7911b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91333d32a3d630eb338ad61f88be79c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1949ea1b2af3b77df1b2b126d789e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3fed6f9e5078b46f9fb4eea21d5e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b6f82e7af228cdae97aeda878a559379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca48b7343f7699464b1ab395371d20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff43a8c508bec710669564a2a8fce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf0c81d1920c79378c72fb82361bd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00f5657eef2014697127a8062b06d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63832b3de9a33fd6651be5af098de52d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f44426cee3ffc13d402c02e8bfa3e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096205b47c39284c2158a2b07844aa84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fff8742ea1e835fa89549c5efa68f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2e9d1ca172e19b633e42a6a7b6765388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a4f03ff3472112e32308f19bb7e59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd740d0cfd6198e9ab00500844140810390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c4538545430a62e3f9be64f7d838b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b77588d951831f329a2cde0c5109392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59ec447de8565c9b9fb6a2923b9349393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dd02ab23419ee067f7c46766dd527394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211ebaf26d38d944c46e51b0bb036dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4cccef2f07f2a13f93907e045935c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a20ad20b7fc28fd51755c4ce6d9a39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd59dd87f71214c428e34812b08a68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba25fb389551817f00de8d0210bac5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517725c2960616f59d2e0d3c0304875400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03757ecf6ab97e42d7c4603858e21c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e6462a841d659662f07a873db5475402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149952e7635191bc6259588a934eac82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea3d3d43c8fa634f39f8a79183ce0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7688010556cad9b6471cf723860b517405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d1c5aedfa278d22a1ab748cd91de6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b654fd923f10bcd3c407d80a08a7e9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0896a67c7d460dd6d698d85c830e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990ebd3d37ed79a8dc6ebf606f7bb73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa471c26fd02c8aa4ca14bdce103e0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000de070430c855249c0a2c26caf0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66ea389d2333d23dc372a9164738e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e173a19d0de1c5acc496c3fcdc3a7f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfb88f00005365178294576741e960414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c1c2b3b755ab782a98444225821c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f09687ac24c27155cef772fc79a86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f0d4698cd6594ef9eeea8915cb7e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7fd708cf8f0f0aa46e771ca2aa76b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606967fbd30fc0305467a612edcaf2e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86dedea7a070dcfd3fdcf90abf5a81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85de308a025ec7c8c51b962d09c2b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba048e7e3d77e75dd3e6def6dac6d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f84b59bf4e758316ff2d6ba5edf2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6641831546879eadce9aeb49bbf87dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be91f36de0649a645cd6e60f7ccaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6fe1fac3b617d450821842c6b3d17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2535b9e930ae2fed23bf2134690e9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed4a45b4cb1a5de49bb32da3de9770428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4517eee12b8506ec2248cb4e7641c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb3541e711019dd8792a51e6dd9bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f76a2d618ceabf1518adb320dbccad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dc1f6f882af9922fac3dfc91944e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fa7a5056e07354aad8de9785761df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda9dbe8eab3118f6da7aee889d4038434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64e6c54f0faafe5dd77a49b5de3710435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f455f6deab03eefc4e3c64d21a5ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13f7a8e8d0b383a1314b4a9602f294437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed6948167197e9cc680a8aae07224438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8caa3190375de6c7c8bc5345508254439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e375b88eef362148f9ef35d2418b8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bca21561440f7004fcc471507359b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696fb0627442b9804b33e09ff018d97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d685021599996bc0fce447282af1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e82f5cf2187c04d06d2c9b6a7dcd38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac4af908a0bb8e04c5c3182f0648d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87574fa7135dfc36a86934fab0ef67d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad67512fd6ad13c476c95b029b4d9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af290fc92b2d82ce1a956c3bbc9cf86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180ee9a6b0cc11f3055d1373a27febb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfadd9d0570e3ab1c84d3f758f844d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ba968bc8db4118e4a3b6277d4b53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024e56662ce850762e85dd73f686a78452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894171da1c8da7d723bca92b2781d54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c1177ccd1276cfe9d6f68fc3c7179454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedb88dd57ec733cae6be1e715f2d5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3507266216eb8e3a954cb710911c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814047676726b20cd13043a1594c37e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e04e498b3c036310142e73a267208458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd0fa7846d5659379cbf0432c04693459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d494060602fe27d81bbbcdc210fb435460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045ed56508e5baa98bacf41d1e98d33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e27b51963115fcaa199eb1282ebaae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5151fed7cacf3de9d0363aacab2e6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d5c7e39860f8c1466f6f71134d11c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452aeee5075838330526a91836de4cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afa4798504c67e72f8b3021faa8e4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656602b58f2a24795acb4d9ea661fc53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a5613fd1a25365ad25c8a6d62d6d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63292fd8c2712df1bf08ded2b5206160469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277061ed5ff6cb3d2352f72565462c24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012457b9fd08894a5fa27794bd3b6adc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd446b0c77e9f73b4911b271dd1420472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ff35d0678707bba9610abb885db6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa1539ee3af90bdf2345e9187be100474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adaa2fdc01f8d072efa74bd9e5b697475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da576fd58314d7e4f0b798072753aa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2eacc77369d1c10eeb5afdbaa9d31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d3d43bf334f60d3111199d79d609e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2b99c843259f0609e0eb5e481696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48871773d1070cf60c6d92952e86786480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd35122c92724a7b47a2371811212481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d3a5fc883d176919b697f150c00e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d925f9a8b236b2b60c50de3782a32a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ed6c7b6b83a92fc470ff26890893a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f85abfa771b04ff4235f48b82e145485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84218428f08b3695a69bda853d4f3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d9c102ada4348e6f0223972c9ebb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54efe35884be002fe3294b9c463182488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c76256afe28d5f2c8ecb7a2fda678d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e41ba6475b0b56bc4eae2edfc5cefd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcb7721c32faa2d851d9e4b8795f17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a034b612a868ca9980624c2c40adaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbd73c114f0f93647e3fc31836427493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123636c25473a431ad6ae6436467843d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199a27e8f76e8485e31757485ba1fe2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae2e75bf3e40bdfba9daec182790d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88348cec1b0da14f1af8626f3ee947497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c917bf6c57c59ece2168a8e381f0164498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4192df0910ae73960ce587e2849fe6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c83c0dc69637e5808de0bde6191b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b7a2e8b3c723f2c30189da0ea658c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957aa3e4fb13f5854015148b1f1800d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ebffbc96c33ec0d6727aadaf6bad9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953095672f2c1a50076132d98a22943504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b78eddb024b1d13a4562c784dcef42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74209ee5a36be5c40a8050ebbf7f58e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a3b1a3b184a4bc4c33b6f12b3d8ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc718b9add139719aef215a32a11159508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c210b0dc0ae468036237a1d0243f0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea23653f14a6465df447ec0851c8dcd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ab2b22a8984f02f3d71a318562f6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36962653179a83e0ff0dcbc97fd1f168512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb58191fd100dabbb8f01f84c3ab3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a407e97fcf9d1c8357a1c7852ae1f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ed3e77c48afdd972ceb52753538c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eedc22fcfac9313e09ab31a9ab5f08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c453564a5bd5c884cd50d56f76587517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb828a3e1e288deffc958c58d22064518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6b047f558b0ea3407cb8fb054ea8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e22ce23b15e6fa9c4dc4c320df2eec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3034f1d4104146f5c0554108ba61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37467bb2e42331b1399ac3d85cecaf24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0aeaa938a23efdd3d054a518f5f17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349843fc2e13887230a7468864c1b28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d14750bcc9a3d3abda0f6075eda0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0838d0c28e49369c60851ddf34a18e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86f3a2be78ccd4772fb8bf61dcdac3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8eb20230e79faea34978920967f4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd3e946b61d8b8410b33ba91e80df9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75c22075def364a675b9aebd76f48b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e22e7751259129b62976f893a8bc17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54bf8f0116c06018f46fbf9489e98b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5b61ac2f0c04861d95ebd0c04736533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3530b785d1239bde97aabd5c0cf26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4515a6d0ef4e45daf365e551a700d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceb029abae25f96b903d3042767f2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7f4e9a49a4c39bb3c7d54a53a8396537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65279dd4434c5af98409a77618f937b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa427118669e43a3bb3db55267962539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7e38533b1fbdd269da8b46eb571c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17bdb2b0a125363c9f7ec3eabaa250541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f9647f0d3bd19e7a9679c4d8d9f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed23dad41f99b41760a316663f9416543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f025f1b099bd46ff9b646e94e1317544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ac75de8e35acedcfe4b730f2e2a5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbbc11c1db2871c72ea650a4175fe3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbfcdb2cadb80afdd1bef019e1dda0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668cd3c603d24deb2daae2390d68ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8f24491e287576fd38b9566ea053b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2d5faddb24d9391ac2b267c4d3cb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1810cced14d4a339e492da46a71480d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8be0f1589dda1879131012c3f5a53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d108ddb3bea7ecff4e4a7fd9ca5d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b02de5ca055c1fe583f102e696a22f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3f0a34ddf25fbf31b2c5a600a41a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739776ec0259cb4cddd971c19244045556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83874a64ef31646390cca65faa62cd78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355860213b12f084a9911886011629e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be3c4e98058afea5d2bcc691d61eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f434fa98b91e1029b9583ed9458760560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e29d531fe5a01878cdbec221b5cfb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148164aec4282a40c2e86c6c89628402562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c59751276d686cb8dfbfe43b8b1ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462060ae2c46abf8b46ec9e0c3998885564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566b7b62c1293b19851ba496d855c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7d4a6d9f8d609ff6a3e53948f09d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c021bf06ddc187fd4c0417c91021120567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d5123a291fea49adcd4333424994568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944737d4a9cf1f7fd3b82a39ee72fb3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc839e595225fe746e3747c9617ed45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc932221ed6c9b0bb1684655a2eac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a8a81fe31f3a1b02d43c351c8544e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a3c8b9b7d4a77d72b5ec06d770595573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f2fb1665e2f8f0b6bc5ab0dcba8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720a223b9e1563f9f26fd52c06f3948575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0420e9c8498e7a331fb3520bdbac6ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aaab4e7102369ece9143f075a33dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d29ecd35fe6fa81a43b0c3c9b4f71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf7942180bd005d1c56bfa7af8565579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf9d05ac990f18df3a3c757a14dd1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af91806587c89db4d28fa40f344913b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972475e28c906b27128dab3eb98bcc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b132b63f0bbed0bf3df88795ea82a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffcc2788c09c9b78ce1c981b1adfd2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197689c97d43ba1626072ebfe83929e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf42c0940d083774cf654a8428eb09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81b64ee821b6d2fafd2ac389c25ddd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371b6c65e49632f931616a9dd5e3170588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568504beed2cc125b26b5fa3f527987e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09a5893bd9cb1683f9748eb01b5981590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d1c5f96eb32373a9d82362a9bbc29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb362d15b2f52ab18549cd304649455592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b24300de582ed30bee25ac96b2a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d253ee715fdc928168e27b2bae716d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8ad1458c6db622e72286bf47225b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c3795f4cfa05fc87586dae1d51910596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06b91c5361b57a8cd8613a0856f0de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0d323075ce6878674b438ce16af44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31db5cb0f1bc7556a977900da0219f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f16ce4201bf52adb29fa7942b43002600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19b38faa9bab34dac9e690d820af5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c94cbb9b45d6ff6d52b8e83dd49275602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab658d203f77084aff1bc2d8f8dac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc205d26226f83c8a53d02ddd48df6cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea39636aed58a30033275f925c2088605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff885fbbedec559a4f843fd978b24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57ceede108f8c1b59ee7b6749e4a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11c884adedeb56668aa6a0b2585a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea78f02c2820d555a3b50b366d1751a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6ea296ec929bbdd7c00240304d6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca458d5b0808a0391e665df76e01b18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfb7e4daa5712e11c3d393c69a4704612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af920bc8f668146b1f2eee846a47fa0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a74034fa03eb0f0a44caeeda6f1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eac4193ba9cd7d01a0ff27538e1c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02aec85cc836cf1e6f31eb51b89430616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006077cb816323ac1bc69064ab96c1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642136db5bf51154afce1e6cc5cda88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d2c6ea2eb950fda88f74e8e0f1db7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d3ebfa6746d5cdee0ccb09c060725620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06546cee84e8b3c1dcab940a6a5d18ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ba0450ddfe360ae115c080b0ca28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4975564dc6d303dfc8bd1db35ee00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03ce3b4e4ca586162f10b476fe2550624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe4858e860ef576662e33f3f0b1ef5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f863818b570795bd30416b9bb4f5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454bb30cf64d6870a5de46ff30fcdfa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3bb403e8bc57222a7a704b6400208628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c83b7f296b58fa403a2898bd2c97e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da521d769bba7e773f1e0bcac53b123630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0e8a82ec51b796a2379bb30f0d59e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1ace5a0f5c333d339a3eacf1655c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a360fa947b6bb391c884b13171b42d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaf9f020974d30a564738343082a34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7516f773d821fb3b3d8c5bb73c6c7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a4cd369cbdcc22690902b70b81128636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9b017543ecde88220227c7b531498637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98fcb2b0b2f0f464f7a0544ce3ae1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649c4259fbd3fbc928fc0663cf51279639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94013868d2524153aced36754a7ebe53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfb595cc7250f6c174e05690625c17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863df34890cd0d5888a96f79eba4a9da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1c78ea9a80dd05d27054fc523024f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab56cbb7a85cb607dc7d3b91c083d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae40f7d53e5855d69c2d31c0d3172645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f711f20bfa453537ae40f865569d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281bb3f9c478f222c1e5a04b6a56fd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a31f72ba7c62ad1228cb6bfeb835648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cb6fc1263d067e880a4db85edf5d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a46d5e591ea713a45caab4cc68d36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36f22b75a69028f3127d7f3f070550651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309ddce39ddb2fb40205977a295208e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3439b18552c4a6ed66c8acae5b7941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33c9c5e88c7343ccead936cc664cac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64741f73e92dd223c89939e8031a17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c49cd2291f45d82b7c2d8d1d34f16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5f36ee10e20f8c5de37fad7e711b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa62c62b1379feed1df82fed991ca9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b347796711c0d347d1da0cb5e32da7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158a00807dfc33251cdc8cc7d2b1dfb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de8488f7c1ef627e79da1423f5a79a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a2abdb8eb74ca697b2f7c23a062a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c692eae56cf67a73afbc9fd73211b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888d583548fcb3ad03538a00a814b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3c24d1bf6b1e8f0359709268b8fb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2debf070c8fb17b0aeaa50dada0f074666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91aac18f434879867961e9bf75cb42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d97e4182e5168b7162459f26529f71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f06c89cbdeb47d17db27b18d51e3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e70080d17de2510eafdea2f28397d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82c70bdf8e4d240f26d5875d20267671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70f1e8bf91021e8253ab4d66ad575f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3b11505f6083dfd297e544b2447e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc8cddf57868493c9ebf540e31e7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e904d60912277e16ff4af8a824fff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57680251090d645cf7380d72de79c4a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3661a33dac01ace183c08c34bda2e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8482fffa3748f3490b5def0a424e9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad82fee430e4a60f352d6ec615c78f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd387b8c0891457d3e189a4ec72eb1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b7f7307bcbbfbfc615f0d966f234681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90825199c4ccf07327cac83a09a7ddbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8333c68a7cf3ffa21eb05dd324b5cfc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadf8f87e961eee10cd37e974eae889684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9e5dab86e4cbfc02a933b753942bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca5ce9aa8b7212c3f44d59d4ca62de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dea3dc8abc42305a352b1422cfec7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b5e679235d0c75da7e50622d4bab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a56105658de162a0668abc4b2dff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845f9745efbea48bc354d8f9a3cd133690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337719e693fa4bd637b9455ee9ebbdc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f862b977a2848d021d276f69273ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b249991cc65656a0ba881b666ff5f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3bce942886fe7826792935879abf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d21ca9f94e45575176dcfad801dd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca75a7a20ac1df9ae8f48d3d726386696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfab00006edcafb6ca2df6e56de0006697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f305e73fcd6fbba61ba7f1f147812fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3b0d7af3ff7c0f9700c1b0836dad6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a77fb2a2c3cb4b304d2f28908670b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0772389194414062b8ad9e58a6d3ec7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165f9988e13d5f2412a56c7ab5ad48e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10637a6701878923fc4782aacf3ba2a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5797492856dbbae0211932779cbbf0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27a3e8972734eb8fbded2e7a62e0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d581314717a2c0662a8fe748ec2a49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafb944363886c8c634d20ff48b69fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d0782716bf37c9175560ccaaab3ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb28d3d7fb84622dcba0e5898d9d720709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d1cdabe4378815e8d999f1d21fe57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525ec29bcf5a17ca80acec0e1dff1f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394794c223f3f73b4ebabc85d81b4dc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21852360796bceab3650b8f5cdc237ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba78d832e0c41920496ea117295868a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b2ca91a44a0d107285e8034fe0628715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e16d553d138d74e9d3d1b1a1c5b419716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a62df83dacfe61bdf6bd4320355768717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0360b2d0b14071f00512179417c75d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d0666db416404b50b2eba93e13ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7236019a60387d775392aea5f653b39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b963eda9879cbda5ae0ca7d79013721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa12710610b669ae2f7a410c7b3de3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c712a44417689ad7481e370a6a2a0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c451ef20abe2931da89751655268c68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955b28f18446b7c09a0d8120ff28d24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35765d2c6146f195b956dd54532eb33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcb3c7ad23b3803982f5504df2632b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db15f4e0160802b7e2dbd711eb98e59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb619195c9ac889ae319629301bda7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518b90cdafad9e8d7d722e02cd7a636730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2dd5e57cc7bc7d97eae1a91ad6a26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6888cfbb48945a1b86d9c2774bded5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfcec8d721f20f6b2ab3e3d157620733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc109a711d829108f580cf77684a86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f4534033459e8e271235d073ce9a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ec940e27a9ec2db6295e3311f5858736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff02738f1ae61e71209ec831820192737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603b24bef78f3278747bb0cff7500db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b734a480f4ec6deadd89931367576739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2ce94aedf6c9e1eab0095206a20e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b28d2c95c313675e3e08573fb1f82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dab0254d2eff64b374a7d66e174361742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38af367e56389d5045f1473d372f41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951dc5a1714c5215dea652f92e3e361744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371428fd5b1e3a91e91cae73fd7f3542745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03870dfd0ea41cf80efacd4c20c9a7d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5c42360b5a3aa052274c0a88fcfb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00e084fadf29e186b41db8b132e7d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79246e67d1543124cde604b425bbdc5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8b9026b9d343d722c639e792c87b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e152c7055e76054cf3b0ceefa10323c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea01ff996b202f4df839a0dbeaeb13b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203761e5d10ec0acb3b8cedb898cab8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b3b3c6c0d43abdea559a0016731f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c9ba124f1869ad86d77fbc6280dee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff375f7f832333d53ead70b9cb5061756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e988e93ae45ae305fe11cffba59cd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafb7581e471559b998fc512a6b8c09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bd198c132fe52c10ccf5fe0857f21759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a5edac315560ed6a61c3fb9640a7e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f1517b285749c687922bdabf7671c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a879b60eb80424069a749b99038005b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f94139050d70f1b6ed0dd17de10f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18251217773be6f60861b074cd7665c5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719846dcc37c19fc375ff1ebaa9bde8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88958cda77099ee9f82133b9004c2079766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7e725486187eebce0a39932e87129767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db16f1e5137e802fd7d020a03f6f3d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e5a2bd886672ba1ff4a94e0fa7c41769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27571d2f38080687b538c9f41eb9416b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57002484f35d384811b16074390d9966771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687c089e8c45fd8b5d931a004027af772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400871b7d40f89701186d68c950c03773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe6eab06936fe2fda1d134eb959495774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607a1521c473518c52f92f354e5a0fe775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313149dbaa6d63033fc4c7b35739a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262210a7a6d245e76f1ceacb32800b12777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1795e2a9114e5284744a1fc2c5bb0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c14acef788883803e46790d43f0f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b9fb7c02007b7c634dc05c99275d2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b41699c3f27fdd5baf8795b17af2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32288f645eb51f586852e40a0dda87f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b43baa349175e09c0a6c427c5b23a7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5315d25d6a0b7232e4c3341eec165b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b703be9b49088a1d0053170cdcff149785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149576cb736a3ba4981a7ffab6148422786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c7b31f70ac4069288c700cd6adf7c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117709abbf791805fd64e3bfd7d62aa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1490f4289d06a42e53488e2d1c793789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322377adf0d848e8fab54393006149b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893c0c4cd994655398ff798a730e89791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe68cbdd04e4ec8db558179300786e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8a5c1d01f5890ed68e53cf7a7f965793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc234ec6afd2cfc11f30b542d1dc964794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d5a1ba6c7c7111d4af73439d8bbb1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4fee2a15c9ec02b2d62be5048a803796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210c9ddd6731be15e41383912cd3dfb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac9c4506289a5d9779d0659b1bbf6c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb949acad8e4f1cc90f37858d71649799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd79c8df09fd022beb4d7329df03ca800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39e54f2cd77ee557bcafe0c8b08b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec09d301da32301f4049aec007904e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc2bd9765a9e3a7099827ca7511583803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494304dd3a85663da7e43bd4aedd62b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16ce959e77a71414b0d9e8bfee3491805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b517e4fa6d96e8fb5dc07275397aac0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94541c97169cfaf50a12a9ca6ea628d8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d643bc5e8990156d03a7f2272d2ab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc403aaf48969e0dd177a60706f8ab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff977e1392e155c2e78133ec4f653c3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e07800a8fa9bc64dd066d18f734ac811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6da84ce11ac8c5128a2ff3da1bb4b4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a558a5bd9e8c8253781b59ec5e049813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ffbe70edfa0a5a4dc729abd14e5c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108b65c65337c0f62a380371b2c377c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b241c5b473fb63dd77e6f0c04f020d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8341226896ba912942660f9c5bc8f3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccd847b3a6f575987c6f05b7954c87818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfffc17972783efd37679da6c875d60819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b30b20b84c35978e478540519c49df820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc5142922e9bf848742e20481365c3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87123141dc203037fadf86475d30b8cf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11196618a5327cbad509f7c76fff6f82823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0f5ff077f73600f8825ae88a47b6c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb91108b0c1207576bf473c6d87432825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202014dfd06b77897d7bb9674484bcf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2803d0daee0515187fb079cd10c167e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e2bb9288ed1ccfeda8fc89c1b9a1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969890d28ebfb918f5665ec73040e36829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1e3044931fb33351f8d6e5d84caf9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a2d06f2b072f921ee373cbd89510831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1012f46d1d04d143b040de10802339832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cf716ebbcf536806bba2512c7bd58833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e94c68dc3a2f2f762a12819a362d5b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a6eb96dbdde8992d0094e34533ff8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8ae3986bf6ff89b5d8c8bf193a897836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960456c36d707ffe5b93a1a6ac90d2b9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa829442e12246c520bebb65f2350838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8a9c32f71fb9ae4af5c73d1502dab839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc95167e0d9b1765bf2936de0315c7e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cd3c59e9ee31d58a016d2ca829286841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd5d75fb1550797647dad585b72807842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb11a813049a4ae2e15470f31ec52fc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b18a092e08059967d2150c52c190d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ba5ffe684a4d3694be0eb39614ecd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92756ba653d58b76f2f3fcc92b1078c7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb1aa89f68e232550b70cd9b98b365847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74191c73c8f44ad8cac78148c676d5ad848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb213296a479cfeccc2edc17b48960849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7103911abbb4eb75de8cec4e3273fb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e964e222ce8de2b63baca0b0b1a2c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51380e7d17b59d38103c93982a5ef154852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269ccc049709cb72df2f50bd7e3de0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44772c1efeaf43e9794171dca5af197854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca21d1f752328d6b1a513fc8dab00a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05448f62c682d54900bef30a8e255f8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8aa5f30c05ca6dd5a12aadb878dc4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0f2c5987961aee33788875587081b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0f99653c103b5cb98650e68578f3b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e006504fd1c7dfab7b302ab242d6e9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d0843fa55717ea2e3c6f0dd23ae45861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce577843cde1b555d78b0432b7824e6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa020f73bf8ff6583e5a23549b5d95e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b384de835d8025c432d0722b4ee7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd66abbae8915672adee707b6c7cb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98242efbbf9596e149314975d0c0901d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899237d7bead9d112a02f17225517e81867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878c2544613371ba79ccf0eff51ddd4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e619080425a724503b17fad9fcb8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c0a64e19ab9d902e0bba0f1b02ad870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8925f47856feb8aff69dd37f77014871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc7294122de9c3ab0d188e2a2df503872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682c80b17df8fdc91f3962077ec9d03873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627014dc080351821597613654d3b319874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8984a2cce785b8ddc29e171af8b2ee875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018981e5387267f74f82e868f3671ab876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae419bd8b7100c546ee2b72dc6ef9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9629438e366de60f1123dbef7c13648878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad9ea7c7ff1ac99e8b1592e3211fe5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672b12f9311bd86b6fe8ad3fe07ee4e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb72a6bf42a292048c28ba3b37be5e5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae968f78c529f70fd25ea04c69be722882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa185344b8ae612b40970618e779f90883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b84684d4bb7bd4dcda9a80cf6ec60f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0884ff31fe6d9ba86afbf526b38a36885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853bbbfc8281c1622f33bb340927697886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c6a42a7ba5f73394393dcedc6a728887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0462f30482d3f13d976f54e70da2012888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b09a0db3004ef427eee15207997602889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7004cec5da3cea7f98aeaa46bc4d1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497934748e2c680d39478ee98ead0b7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0930a38499bcf727b96225fff0bdd2e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5d861fee3a7c6809cd0d9b13f31a1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ca97383016eaa6b6ed06b09d8f460894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a09f2e184c0e3598aba7dfb7d505895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaa70011ae0a348818a99e71a2b960896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a59cf612715b5cd3820998e60aecd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439f0b7992e51b275d398bf04c51d4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c74a38e58ac0798a7646a5405143a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a54d1f050b8a28d8e9cac225ac80be900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6127dc0ab5759351a2fe42fd3bd37901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18b545fd5bfac94984161645dcd9ea902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776619bca85edb92e87ecbc853c3adf9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b23c5c806f294254f677ce2c17cdc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414c470c024db2ff15e870068ef4df4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54de04bc49fed1bd90a3ebdbd4fd986906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504dfa1e1703a1f4444fcb7a459567c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86a7ffdddd14952363b25f04b54f57908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0d02a45e5dca11257fffc5c124a46909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebbd042887efe2157cb8deedddabbf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af917f39c96ec50ea5e0193b76bfb2bb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26114813b4815420249e347073fd2a21912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3808771b8e84ca38f7780365e11b41913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ad1b1e544b0646298f364e6ac7d69914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdbb240990468d5e18b88c0e1c0380915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8961d7caf218382c48b1810c4638d6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22733b80ce42dde2048230e08abbb3db917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9966e566d55e42597e9d81a4c092cd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980a82fddfe680000fa90b4c915f57919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd852c6a9c3f1e0f9dfbf9af3581b472920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836827a2f280d2367c30b1e0ea5bd7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690bda5326d5a883c0f52b6621cd52922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d74a9006b7e158ea0f36eb9a7af18d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b979a024cedae694183d7a6fa20da58924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4e3890e461f3b2ef329fad7b9c15925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1632c7f438467b7906b02ac402a63926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d07c7a66f0eb2b5e3d3e6716c7b93927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133d2ec5ae10e914ded820dbff93fe9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf605daf447f41b078d4cdfea7f4221929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761d27c537ed24b40971cbd9dc1ac4e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953e94fbfb6b274ee88e627f2493724931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac189bce9252a6e48ea5fd89cdb7a8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8911c05d9ab218e4213ae93fa51fde4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ebe68d33a114f98896d719caee92934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aa70ed48ff14027fc27b00f0b2e6e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dceea8bce5ddc9d1c7abc7f283821936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e9c8da4106b4febb928fbcbf8e359937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a001fd5d8036755aec561102c9c5b8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3efbb8bb8584b3405d7e2314a2d23939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104864d05490428288c603d0f8eaf82940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c480cd42e59449e4bf19802adf599941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdff666ec7b60acbe1684ce17d79da942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea65708db9b4c3388c8a0e20fd587b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb138d815796ce23143d7fbe41fb82944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c31829d8ef2f3aac7da86c94bc60945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca8cf4662aba61861919e461e8f5b6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dfb7606c2eeb268bf2c1dad55f246947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68529f4671b39e81a4fe18015773fa68948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4377842b5e8448dc4064c0527faaea0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac77f5fbe76529fe7932908bff61cbe950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f14f290444050f24e7c215523f10d8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7a64f2bfc452491836a3d6d48480952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1635001264fb7a983f0869b2e8d8b9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6da749ad47125e0e2a7bc4dd4320954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166234bddf23a4eebd1dd824c3c46404955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107ee6aac447ccd1351b6c3d69d4be956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623081d93057bd4887b55179d9867a3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52314163a7d2f3c5e523f34881cf10ad958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd53b643f3fb3df54558b650935bab4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8732fb64d48bac40fa00793432ccaf5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fe0e2c7883e2a7be3367dbfb586b6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0028fb38baccec154d6ef9112c3e4e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65721839eee703d0f5e562a7dc86b0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f155689e7dadde18e4118ae7e090de964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72f9f9a9034b0035e8c016aa804465965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2632476f00c5b88aac54facf5139d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f8fc3239db2d8f25a00dce774597b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d3fc8a76bf5a3e25af9896fb4363968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb345a2e8fd344e2d55c541fabae9e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd9b6bec875e19547e2f1cc8c2857970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9647252c7c6707bb36d4a74645945e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390403ae7986e89a11c8de5c9dc5fb3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b6c0dd0eec606a77b9af9c666c589973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2691d15e2518ee32d0d7dd00585d3df974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659c19d10071fae36b5adea7ede8fe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832802dbf746252a33efdb10fe8735dc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c6a3dae6ff7f81d7989bfa470d3dd977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97350dbe464d1bf2b3f4ad2ed57e0051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19825cb1f5280b7ac65d38884787dff72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd48b7a8f777f10627f8456bc3efcc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1f512073c29be7eb747256e3a4df44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e476ce6d5f646e0acdc52c8d65516a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190a9e42a569f9826de982e05b3a7076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0074d5a9e460d5025517e24580bc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7bb4b8f133ddc9381cd4f07af9eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6d9b190932e12a9fc6df3d380a4ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63552971aca800521837b70f9b94282010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f7b7574ad56d5bfa51b3098bccf8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2051372c36794420a9f331345f150c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4727d843877fdfdf8b190d3cb6cdad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73644e71f83fcd3bb8e8d7431b5193714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce52b311b8a02cf689f8b638f3ae1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e9ef0dcecc8d324aca70793efb69716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e1255ab8ab3b74358b6705a23a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02170dacd44fa574bad65d7d93681a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853fc8292c76fa873b33ae3a58dd9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f0d4d4d123d5a9c331afd09d5b5b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d35067f27078bc562ab64ddde9f9f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410944a71e8ce477ceec447b3e8a2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711c00d11bf040ae64ec4c04da0248823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05b2069c6472ca5f9bab378dac855124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a168caec83b6187ca83a03fce95a25425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698926bd92cebba9f963fe6e88f6a0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4306316e5d2a644b8204b4dd0624427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dfadf4755f959cf45c2b7e6aeb38628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbdd22754f3745748acbcf9698ccbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef4e0562c8b5077139299812a9060e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0505491240a3616ebb216a452859831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf5edc12dbe5a3418edcbfb97f149b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc65dc15ca9b073b4f53bb091ccf9a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925cddfaedf1e4fc6c5682dd513dee934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f1bfb470291fe003e095d00c9a12535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d13e1530fc3898a13d96f3566ff94b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b146902ee3e63b83d0405a658aa200537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1ebe57fb88aae959987e88983948438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87750fd6098ed55980538f3494622539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7c64337684f1d8691a4f29fd5f4ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79b821df60b3df7bce242443c317f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6860314fd5da3bae453682e0549198a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccac57f65f8a93b1249cea7a155f8fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62b269fbcc0e11df84abf0a857d55b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cca55846d8a07540672a122fcfaebe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a33310508d366895e4a5ccfb1bbcaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e5eb7a82a647dc03917f65e5cc66f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e20044be13fee1362bfc58340c85a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04352955d8f25b427829b3a79d2d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a70867732d6d8f73b9dfb133fe7a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238dff2308f7db91b9ecfa0989d190351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcfb3267930bcdaf5f4fc3ffb89d6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce14d58791eed7f405c6302eff68c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34be42fb6f920e6b25fce329b0074454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47076a805b7376e95bc4c6612fc44ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d43a6f8cfb43d7f2f7f007a897c2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e1f687ec6cf25af633e87eee7ae3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14530f491fd46aa91c29026d77c6ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b73e0dfe26f3268b76eeb17bdfaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d090f47bddc602aa6d449bdfb074a8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f6e39c31d7f6e9a9c91a76ca15d2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e630c4199143ed986096c400b8235a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10429afe9ac241e2c88ee80483547963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeea434c4930801bda1256a37b9d8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623e888619965081e0dc614dfbcab9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0951f0d36cf35fd7af2621ba500fd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f378a22d2fd742422df37ac0dbb990467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923ff806f135ed9acfe3c115a0a13b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac49a9de70e00149fc81a8baae12c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e405bdb059526ea49a68ffbc4524da070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e3c6442c2e69223519476117d646271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bca25a1799227ada2b57490ce225c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21a99133ea09c515143847c5f6444a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354221bb9ada7d22b86946be408368a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9b55c8227caf72d442189a6e1c2f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d8ef6f267397d20901f2f880bae6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5569a6a686f0728fe2c87b7f05ae2d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538bf63e9729fc5b807b262ac14b5e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89d2cfb14ddb0fb6e075f2f42d937c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19800edfb8a44a7406999d99b4a6388b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c0505b4188535d3cd401af60c44381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908aec11d7bd1afe97ac8beb56bf50fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0f32293ed8b4d9d228e7849d7a8e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b512fb86e59ac5b94c7e7773a3f444484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b714d8b6d29e53b7ac68aa8875f8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834e667ce745e53f347d629dd133eff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb1b29e864ae7ba9289fa2537be01587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e16c3215e7ac63bdce1ff4a8d0bfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373a9ea18d66b62095e52c933cfb4f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3586f54ca44a1770dbcb39a295cb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef996b22ff74f497b65101d924ca0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45234d835328d72021d49f76cd3868b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ed28cb5fcacbee97ecfccbc5aa12893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdcb31359460e8e610b536638ce7db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b2922126ac5c5dbefa0524ea399095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e107e841a93619ebe6818b741a6c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed961f6d1b7e436c4b959dc2088b8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8f6b3841a6c6574479e9fcda4df8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96548fecb3ee6e54e04f179ac860dc6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddef9d61e9b6f81ed616b2d355c55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7b37aa40e4a38020a715be6079eba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0febf906ddedf651d4749433992850102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca487683617aef626090b6563f537383103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe445aff780617d350744c973ec1be58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425329f6e0a3b284aa1c9e02221e070105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7021cfb8df4096333bce2f0b999bc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eab5f122fe807aa995d5a4f75607b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20de8e52ee53eba946373392ae46a0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c30b52e98eb4d2e4ae4b41af916db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ee8d0a1f8c2c177bb5136bb42556f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c07432304c8dc2b9ce86f8382c7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab54adccaba806d5a61aad8e110608112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0350ffe57859f2efa734dca8564fe53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f258e847caa1cb1f1fdfacb8e3fb8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a86289599865fb8c6358a28d16dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbbbd7b812d58c2d9a9b25f3663f45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084d4b0c895737849b44390890cfa92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd3848b5e120f558f4bfa0737823e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac318d7c263cb2015a975a108ef2643119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb396025180fd215c27d850d02cc5b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eadd31fb909f0d610f57b6bea8c56a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f96a1c2a098ab3829d5fa613e480122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf37181ccc06289fd55245a42ade64e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a262870e6aca1f9995cbfd38ca1bd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcfb41478a6019f5ef715f290c0916125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce3c91e67d2033f4aee851682d434b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beb53f776ba56208bc9b38597e322d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a6703eb98595d6e65f38294aeb35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d34426a6422bc6563cab47b3a27ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd7e3e1f5ed4cd13507354eb7773d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a331c533b2ca7be4bbfb3f3abb62c1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3054048ceab4acff70bd712f45ceff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d9912f7a961c09c26e864c6e40e09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999628d325ffa26f7a8b35a182a9f970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082114855e999b8a47f1e90c0e591c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a407eaee72b5e810e54ebf54ccfa8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2b8960c114c1c923bfc0eb1381aa5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c7700a2a7eefe198ac2fb1d96a59c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d696468a33748b32c3abd00195054139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef244b436832bc69472b2aa2b340efb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0a594ed31f2af444754f97eb84a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317c85db18b78da3a68ffe37c29b078142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272650bf9a451914d5ed2d195c6d7fef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d2b9bd0e8841229d54b9ba8776a28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050e7567d7e43329462e2c294405673145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f884eef6e2c7551be4e150b65afe22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f718792745f2147e44459d926bd2f99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a7daa690bc38e3991110e85213f9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354697c1970cc84dfaf178e3cf2d1d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb191c7077e8072b902b9770afb8cd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c9a714ab79bed0b2b00b789a97624151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5374a839601e311d7736868108e550152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4375255589c51098368a14cfbf6f96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f077eb02b4b16fc1898a61a04722138154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea19d4c9751ab5b385251dbbd2769bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef329efc281351a30d44946b76fd44b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acc70789978d8a3c212e2bf5012308157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4ff6e2bec06f71974976b5cd33de1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f963591ebbcc603ac76d23842cd85b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41383f3d485d886a5cd0d074c4b7dd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81581d6ad00e3021a16a35088f71e33f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7a071b7bb4d25a81522022ce7d3fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a65696d83b9554361f254d4f49f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4938320e8a56ac810eb9fbdb79f53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48369c4fa1f697fae9649db415a0a4c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677d8acc567480692ddfc967557b692166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338f58403117f80fa370b5b4dedab87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ac5b0e234bd3e5aa29b86e451fce6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aef9b96fb740a0acaa4634c94ea11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67fdbefa39a06331cc863dd60b2edc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab81b2b30d23e3c84edd070e58007a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4b9fc8d169bf4275b8b318c629aa0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb56b5a5907b5a182656fa7d8727c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6050c8311fc4cec034246211b8aae31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c5ee8861bc372023d8e054f8f188175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa78a39412ed120ed6a29c3191546176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f8880726cec90c1005cac381aee01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30ec1d7634cb35639c3f50cd778344178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa08c90dc5ef4290ab6b55c6b47ffed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fbea264803b0826bb746c8e6e1715180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122a4e771e8b17835142bcad9689b36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aeac11693edb185801fdc572cb566182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173756bd2d2acbfce8a2efcfc06ffa59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04661a6a97a94b30d7d5c7c01bdd6831184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a21aac4158d1056807a7eea14435b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a255d218f6b9ae67e893df2507c59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95008308556071b6ae6020da5f228b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacec6810043d5cf5a32220c26d440ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b5b55349514d9c385f23e4d82c25b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5088decab137f0c43fbc7198bead190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd364ae88ff82554939e2a55ef94463191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acb19da991698de94db4258ae4f737192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269607f3e1a22bdd0f88bfd26a3b6c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0b5a9da1443ad182a318d2b8ece04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f19f4aebaf936f4edf2c478ba034b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952431981d329f54b2e7102bc5d79010196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd37ac078bff4c5509758b188edc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae59dc2cc305e812ada97a0db995fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c86e3d5f35c2508a2727cb6dcfc00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99737c630fcd84002e3d2133c9ee8b05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc205502826a8a109262aa0f3201170a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483a8ce597f531078f4409e8154e252202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738f89dbbeea8f22038ad873d3f7cc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3c54cdd8c6c2dfd001796a3ed346f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51322c7350d56cddea9e64e9bc7fc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe7c433d869ce977146cd8c9106ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f08f1f86517b7e4b7c48c5c6fcdb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4966a145705f975d9e0c5c30bd3b7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214668c2cefa60a4e8b9bc4dde42cf2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66603b71377d9b7fac15fb8cf392e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7088c50a568fbb89c05307d1dc6e646211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171592e1aa4add6033b8fb091c67297212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753e74fdf4acc9f147c34262c02ede2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea301340853080ff76aeb1c7ce12b59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f240cd2ffa56e4ab63adeb9c2c142215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce268f83a535b5c9d148a193d8f6fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeddf29bc179eca6b612fde7b1625e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147969b8e7f9eba1dfb0bcff7d92e9d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde9f31b80ead2dea5faf2b2150dad6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fd93a638ec2a710df98cc7a3cb898220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eb36ab7b32aefd15eb2b3aade0373221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f4a67d52f4d2a6ca6545567d3b7b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027d90c666c7f7a26ff776416acc677223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad2481e20db0e95d1784cd052da3f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae709444f1211e927ed223c338ea8d5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec56a522cecec32a889dd8f388dbba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc8d7c9ea5eb4c281293f95d84e47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f4813f6fb777fa763d4510ab06dc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec05f0aa747a5b28111443700969dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6f6330cf8d63c971910dbcafec870230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088dc68af6c7de98a0edffc69afe488231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0702d97f963d5c79a1c67c508f35e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e75774838e332e9c62e010ceb18ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d0665558e2e18a91a01985943b0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada6b05e3eb58822becec0a4f29d6c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e0fe27e96f96d45425a800b64a1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142670359024c73af30a38dc452d1d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ef8cecfce68f7521773ca8426e625238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74983ebbf43bfb3d781b6a6f28b51591239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169417ed0c1edbb2ec7fcb37975aaf6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e1302ce11a545cfae3e3999dff8be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696837193db3d7610a7331b6003b6e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1766eb0647187878bb4333fae7a3168243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e63a415b4bbee16f68a1458a06fce3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d9956da8e50cebac23a25013f1075245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4fda68569686a9ebffb63639d178246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c062ffdfb596c5abeadc9a6f1e86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c51a164dd86596fad48a9f72e08148248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba584edd7d2da1200db26d391e62e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d2fcab1e995cd7d2122047bd294a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a7a1d8d9570bbb1d030916950c45a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52288d851f8538893b824b96d710a028252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2221ab5c63db1062e9c2134eceacd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b895a9020f102e2b4f94b11a63fb0a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cbc9c6c4978cd41317e18142d5eee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896949863ffd04ddc73b8b7fb850367256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c84de5501bcac81e4872f7e6b16e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e1d6449a8cb50f1bd6a093fa6d883258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323771e9707c56ec7c909fc7dca70d36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dc3ae82bf1ee771a8610f0e6f2e1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b18fac45bf8b397dd593ca8b02de4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540e4a0805e92f84285c36e8823e434262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546f241c5ea583cd8409b5f4c753db3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f273415393539941b1d702c2c3888c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db4e2d30aa074ef4e8e5053b74f4a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4623ed7c59bbb0091cdb8387ef4be2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eb13d77d90c90fb10bfe0a1001c72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23a1a8dc1fd263d21dba4c980fbf7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a806cc65e588c9a171b4a874065499269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838ab88939432126001e7d4830ed366270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480027268866734fa5d9bc4b5da30038271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff3c87b5ebfbb809446725a4d4a04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9451bb0ea690806cf6bd52c004680a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcdbe5f5084b884669a5590b50d7a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbd32f2fa4c92064b2c05ce136cfb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1dbb170aee53cd9486530049c99bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c1429f0615b9a3eb03f15134f2d93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a680ee52e57995b0374f959245659ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569e7e86bf78e4caff9c87b4b7ac90f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78143bf5bc55bd0a6e8940004aeb522280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53781acfe703568d5b975da412de947281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e7f8e798a768d62d15bee2d02ceb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63283ea5bfa94b5224db1fbf3f1d7ae3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cabbf936235a03c99ae91ce04da89c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdd181bef86b573a439a1b3f539660285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c1ff1da659b05cdd7e23d6b0ef440286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830f8b3bb8502e341afa4fdf2394f48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff1bdaaa70f2bfb78899aedf2ef1eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48a0fda24bae35f08fd64a803ee786289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab5008b72d2ff7a2af9be4295a0da0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585838f0f1f8df1bc8d76998ce9a7fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384443f96f06ba970a305ae8b073fcdc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a32d116e44616a4a3dd3461cc9bdc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4af7a7451270b23643bee636cf774294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ccb9b9a2002c759dc3a2748d66151295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20718da49ba825d102195e62c8958bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe67641b9bace0d5d70f00d3179d33d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304ab02a22941b6929a2b38a14ef31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8142d14b548922c8cec1a2405f586299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5349937f98a732626d3131288a7a9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832df1fa852de6d60c2ca78f90296b16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bee8da5c511e24c1f85d4e96927b6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4eb45ca0c34b06c37a9b4046593e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2744473f9eb8be9b8f18f9c30dc439304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adad8e4b793152aa1b783ff015c2a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea05e3596f883755b33e72ea25554a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ca48d944d3ba6b2828fcfad07a55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38beffe65841977811e0b75d6de20c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712471b1d809533ed9651f02bd06b08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4976cb11065512cc4ad00d4d54d3a32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091294ed6f9c6c117b991a6fad9d77f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c7a39c007ec9b7f2a31710697f960312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e9a0042a74771959d1c285c2ee3d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e0a189f696ec5a147635896157fba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eec99dcfff8ed4d162d16a4a805b5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64e52a83d79159aa73c30e2c7584b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57befa50dc1225c2103ac869c0341929317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41387b72d78a64a74cf70b98b56b3a80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cd30648930b80cada0167f8f475e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2cfe5ca9f67162ee8af0000c4a977320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87914c9403c666ebd687b899a879ebe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19576747d28c4887da8b97f922c14d7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ed97ae7e4393faed762b6b5792dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893e9291b0e0d70ccca0643660bb9ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc7f77f5125d81a821a82a0b810cb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d71d0fb678fba63fa1b2e7976f775326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d110ffe94b93e169e888d6de98fb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac7efe53cac7002ed45b1f92405601328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6407bfcfdecff02cc30b5882bdf757329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff664d5f8c1a4835a7f01b9ee1f40a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0345175b3b23c7f1555626dec07a77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067729a248d37527889dc5b68a72625332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771d9573931a6cf160102893fa3a1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7733bf85b5cd4403f1f28b336a2600334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef2018319e05e24b62486a8865ead5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ad49ff911e95b3bb7702b364fd809336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460995bb72eddd64d42b3e29530cde1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d655187a5127d01ea737405b175cd19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344220c459110c898ae29ab58aacdab2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e824376b9769fecf576cc2ff635c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74afefd01715451f3c2cd117517d571341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417e51c9664763f50232d971afb97d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2d426c045ee27f4b1cd2e4d4e82fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92365b3e67bab0d355f6bbf819ca0405344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd84c5a194fa3069cbae1797741f941345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af79c539ab5b0823cfc1b1e294b4b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c9d395b5f8398b266a9d21834cda8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b47051f4513d909988536e8ba2ccb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c307b7d382b4d70f2d024958e03a44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec5a8e01a7f9ad9054d6bf524b40b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6691cd2aaa16cf98ba90c249bf0eb0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5f499ed255a782c3da425f84da48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4784baaf05a54bb6b55bb77827b954353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790706792bdf0077f67bd6625d754d53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346d7d1714ad408bd49ef5002ead87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972d35569b04d2a25f4c0976e3b50ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5c32d98adf7bb8ab4635d629150a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0014e3721e1234af06085817750201358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15eafbe02c85167227e9610e9c7255359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0c38b1cb3bca90a69d148fa1d2669360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c030911e55f5dce79d66bff65eb340361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a9b9688829459a70b27b199b90f1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987006a42b5b79dfa80c70b32761a736363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18b624ec06362b79ebf690b3bf6947364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ad18c0a458c053fb7d2ec3d4375db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee07a925d0d9a9a21a0237881c4837b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af77902c89dfad156207565aa83584367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3b9a1ab90587ed67bb185d1cb9267368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ab0eca32ecdbb6456932883712727369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ce512772bffbd412198e74f1b5d9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f7da5ba8026a122f4e1b11b28a645371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393ca5e5afc90433f5f927d59f3c8a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4e85c518f643f8abea39fd245d306373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bb4b4a3d48af998dd4141f67eabb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1847869502ac86d67804d16aca1e3de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc94328dceecac6155ef1d00308783376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5759896ba1da659ba4979e8e73f3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c5c3e2aa524f66e2ded3b818e37de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c695b0429997231644dde0ea7a80ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d8eaa875cdc60905d74d6cb85b71d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ea5694781b4671b22898899d19e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84ae8ce34126cb0143b3e304e515b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae948b1936576ce0a68c65e5f65e22c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad7609281cbbfadd49d864b422e17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269719cbe4af6d6102f9b9fae19b296385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce08683f6386d2a2c28f3e7bb2a38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ede24aae76dcbb4bdac904ae7aae2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201a763bc019168b60df6297ef03993388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecb443c7109a132f793d11a2394a65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf228434361b13b6b4df97e4b34b745390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a217d0c6a575a81e7724716b2b316391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15565dfda4d5df02f55a074741799d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb9d3aa0b0b7f1aac2b624210b26d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46120a0cb88b09500c04a74e152f4aa7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c778b2c0a32c85175934a86b67e624395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa34f86a50ddf2205c9bc3c0f6e47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dbd08f81a780514a12bdc7e5e5fb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361457f68b3cdcd99904d6c55a2c18398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322c93ff231158b309687937c842434399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0757a63eae182d5d219e4f0c49ff7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810169805eaa2f9be5d5c4035a1855a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d4ff8ac94f97611ca35f57a309919402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046ae66495867b12d87425e7a59a5af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412c28dcef817fb8f2d8d734118e583404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c86057b233eb1d4eafc1316816644405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c14654264fdb84e8e998694c709a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd84f029c848ed4ec8e84de4c84953407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d63f626b432671e468ede0184e00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e695000c5e7dd284104597d0eee6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376843acf8cef053fb0acc4325397bfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cb7d600373b53e1fa8e56ec57843a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e90046c6e0ceddbf46786a9e148001412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b11af3d9b9f9cb136e33f381fd835413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e40d92676072d2cbf86c3021748d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248653a8b9fc43ae4ca2fc71a673175415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae112d9f79b80950994473f5ea11b12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c303ca7e4bcf6bfd12fabab67e3ec7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdbf0f3b9f1784594f8715b12436f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c81e1696aad372f92773c2ce184c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26458037bf8462be7cd0c82f3575de0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aec317a14c2c3859c59d049bbc2088421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4531c03c04605735d58a11fa02b81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502afeb367df659a7d78e95d9b2202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecd1ecbcf14704ed56560f93be9a3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a804b8b7c78732456a0318259bcf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af11674556e67f86205fcb1a19f11a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d421ff3924d3854e2bcaa81416769c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12594800c7ec342651918a6f3163e5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1879fb1b11f74694d3047d2fea839429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9586fb4106b3a12259da8caa311d59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb06b16263399ceb7db630609974c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6d3c72dbbfe9f2ce49affa5862d4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38c05c27af899ce7566279433115f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2def86dec19ad1210e49972365566434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286dd38415bb6f8ee0f7bc1ef04e477435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f45d6ca8a94704eb7d485406eb42f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd13159cbcf16026cae0c192a86ce8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696155496d07a03eaa8d67f2e18f429438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807de4ae5138ee1b53d04b6416526432439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66943b9167a51b814fa66c789ac547440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bd8779212417a94972fcfc8e59d60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f073282e2b0a1a548858b1846e7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5185101cf5433b2413c6d77781bf54f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f816c04a9fd443f4b5f4707928d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80a6747f976a5dfe7c7f24c955bbae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b34b2e4ac8f49791b6eec561af12b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eca5120e78dacf92d6cae15f36790f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055887bc4640c22f7f0df29a6bb9d21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f143efe575c9c35d378732b115666ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeb045f13082157cc6102d8ea41837450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5599ac2e384b978d17d961a410328b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f20ca41ac7c0f9ea6cae06efa4114c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee207fd01d2c71fde6026acc07697571453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45e8bf6f4c1b10e661771228a1d340454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a41d34d840658a6a8c4af774ddcb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6268787e511f31c0e983c81608772f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd16e47481ad389ddb70ef443854bdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10625514a83ffc2284af40aad1810072458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107d7e38921b326955107f33e707a92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1d5b8b82fd23bd81a3c6ecdfb4070460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103e6a3204f018f89ad79951e043ac1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b1e5ec17457f4876516822dd3dbe0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d5f2c05a6bf7bc4a45d8f82b4f808463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8b41b7b30989f6c510e9d53842020464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c67be58f62a1914e4a42d64457c99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7e8e0312e99474e86d5d049e3dec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c338c62063a20b478775c9b96fa6a57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781d7f7aecc3ce660be3b0d7130537c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ff261789c7649cf987d5bc7c84e0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644e5cc4276e0564ff884a596487a64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46559ebbdc6b6e10f25c5ead91d75848471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc1c3c8ce6e8266acec4773dbb924b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4a486799b563b89396ea4c1ea27a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b819acc47ed528efe772c2dcd890474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf7a457bf34a5a7705f9ab80eaf772475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24139953cb4d70093906b31125dcca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0a3f3a30a795cc31de81291b93ea7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ebb2d05a9284d9c8638e486f66247478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74491ee036a6112e7e9d3bb97f7d272f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9b1763bf2fdd7f15b3cefe0224a36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731be8f87cef3854bbc3e94eaf4d3908481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ffcf231aa8c9b22a5c1559bd595d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec4fc5690bd9df7308d947c0951610483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d6357409b14c6d102afb343abed7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530d0b12ace6fc71d5a26492923e9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0777933473bf60580034d201666c756486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9dd1bc43243d79d348838ecb5f5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd35ba12eaa1bab4aa4154d6e695fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dfcc8a4297f2b88c44aa5b112062e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3007df95d29d0cbe62f3a4529c3b355490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adde93ac6a2eb2bee02c4afe6d0291491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508231126bc105960f0d90a3f51b7cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f51d0132a9b1c7e6df97c4f8043f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b12eb091de5c163eefe5469ec64db5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df488d2644e132560cfde0700f5ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac991568333a7e26ab81aca1dc55f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e28296747760ffd4f0dd4841fd918497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed572c9aab75bdf3db20a45c295bb2c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38bdec365e2291678dc2d76b36119b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc8aee3cb5e0898e36aea4868744e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cab6e2a7080d891962eed550031bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850942dadab1a05605fb49bb186324e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241148e2b564395ccd56ef43a675975503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7440b2cb6d664ea7f9910b10f6af9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e8317c76398a33fcf3a04067864cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677ef92144a8a77cebb0b0e0ca639c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086edf161916390e290cbc348d7ce61a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259afddaf88ef289ee3b2451ae66e97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e02543bd303019bbdb27c522de08b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219825809c4ec5f4bc33d653e47af2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53867c7abac9f76025ee0025c7501b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ae841ce9f9025a58cfa09cf991cc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06360d59e2649db0fa446c0aef563331513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62c45bc59ea531b6cf37e6e2248d66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f94283bcb12c10ff5a0fa265133a3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c383d540904ab02d716dae4f8abf48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f28a2effd91e28a05921b75f641e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437702ee9701e293c7dc6e347efd060518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb9f2b7ab8606868dec0033d314131519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511898cd073703830951034ab64945520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e74aa60e3fa6286296137474ad1938521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8e4bb8a1f50d031abe6ddfc7ddcb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5009269322e9352adcce28753309e95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84375028e05e636857a8fd8016760c90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486b68558fad56d11f9dfff1ca7b53f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c9099e1103a85451c6bc8276081a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e481a33c535918cad3f7dc5d55d422c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8a15cd0ee0cdb2cfeb53b114ebfc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee047e6128e1384304f71d543e64250529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32865e18e09b72436975efc6a31e0f03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab6c3270f6471e843a2d7e0529e27f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d96dbbce98fdd39848a1f905151b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65203be91f1b77a112757b6ec2ac070533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953b6fd2108ac3eedc4cb8dbabf63d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142305987e4b444f2cfb5f3a70e9cc82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e4a88bbc1006d07cc1c927a7cf02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d87613f082224fc10b7badbd9c4aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a905440cddf4ca287bd0b0dcb4f08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f805cb63d23517952ed985fef019b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a67fafe838eac3e4795ef24c2f6f39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82884d7474e93084ed947acbdbb5df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871073d77467a6ddf4befce17c47bc9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71bd2c73ca640cc60816c1f2b93b57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdd48529dd51dc27b3380a98ed2f28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc7f6710273c8e63896402c59fb238545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5515a89c31389a66ff775b06c9ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba98ac2fc43e152bd52dd0388e2c14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa8f1249a1989eb9ff0683aba3546d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03307d2acccdfd16512ff7af5e22e582549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af380bc45ee4b48670d883083481a151550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2142132e04cc2e3e155c679e825f42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febc32f47098525cbed773c98769678552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620b3cc3f0b2747237e08929f7695e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b38fb28b2442495d6fbde1d6143575554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb60b65a49dbbfe166a419709ebc793555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818160acc7167b5fcccfdd414e4ebac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01f6b2ebca8982a6bb93ccbd941d49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb535c9c51b30c0006f6a67d663c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2d51c49550cc8460f5c23d837a4a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196b8846d0037451569aeb40de0047560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e01fc6ed5aca0db652df12b5805efb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3193f6cddea9dd499e06741818b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1db0e29e25e84d6f122c9ba8bb931563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545a627af92195081b08591c3dfc8d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3462a7a30fbab9aa523ed3b094cc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d85f4ba045ed86255c17cbc1375823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbb0f93f1812b9d1bf106b1bcf9ab5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81981b54a78a2c86eda58d972a13c326568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9176588ead1607c0332776740af3ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe338c950ce2571263aad6ae14eb70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a5e2ef9960a3065352475304306eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ee4a43818f1be38d02f3e33f35717572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396993f1b7c23faf9f665608fdeecc5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d4945129e5c9ffebb0d993981600574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64966d084496904630294bca09c39b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca75f93af0f06e84767a607d5d2da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86540981042d3e2128aa3314d85aba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b366b9f81f465edee371f03b4c9ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d5afe7440dee5697b87e92c8a53a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ae921163cbbab60ec83ab49c414a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318310af9be54473e8f0f8a99c3fbae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e285a71e8408212b0141c0270ffb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c1ea1245a6fd2b003dcd36e718c2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68120ca638d18cdf82fd5e6d4ce4096d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb41ce779070f894351be31e376cd0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f739e5dbba9697f09952f0b1d1d87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f9130f7ce2d8608d2655a7f01519587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817bbd4dd751ae583adb767bbc7a7b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0d4fe2b78d3fcb4e4ed640227210b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b32be0162a0f87acba378a989c3417590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa4a7dc8765e76a6cd5ee4b67d4734591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a87ee5a83350c1f54ce320a4facb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41878cf02934221ac976917ff7fade68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d311729d6f2c952678064d830dfe7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788572093b2ac6601f8d6631e0bff6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83619506b5bbd904aa66c5fd79c526a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab8efcbdca6121d3322083e13fde25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29c5d0f3659239cda421735d71baa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4975a0dc18993ebe00c3f3e30afff68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd03f838955ad58a983e16e1143adc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b56dcfefe3a6794b20b235c7b8728601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a796b4c21ede5ae6f0b48c6711b999602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bda023aa760fad8aa4d7c6b6d57d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21cc197b2b0f42e447a83c391ee780604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aadc7cb535164600c1c22cacd9d08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f3a0845b444520dec644718434c1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a775ea2a85121bcd4cdc3f54e465a15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848ccf98c94ba93a9d1c9e0ad8ff2a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c059094f5a4e9438814e8f5317cba0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b5953308731dee222068a88a18a5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cd91c92609a04217a2f7f818b6cd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739337106c6e69a8d770a080977e9a72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8a6006eed609e15e0e0a086a19b5f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee268325ac1a72c70d0e13cd1bf7d9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b30b5c35e9f776f35098b1d16e0842615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5327d90a341cc5b1c0d0af9414bb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972d82ef64640557d33eb9fde43145617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6403f5b46b97796ff9d18aa9096366618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697c4eca61945ad1027c513d1e24c77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030de96197b832b491d8490f4eae3ae0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e4de972e125e50499da570c109058621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb8c23b6e38da752756d9753421e1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc724f56b3e9e06f74dc3af4bcf2d1f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337caae59c812058db693736b57d345624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a664f05ee1bccbce70a02223c4864625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314a0024796b65a720121063dd31fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85fa908794dd412cf645d7be243996627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d494a00b01180fdd3f495d63d00b3c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83890ae3f197ccad70068c9397420e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bd2c85ae976eb0a95f7af823c48c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d31a93a5930916b37469c426482f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd46090786c525d9c201ade2640ae94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e387cbf52f6c57d0a0e1d52c68e03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fdd3bc9efa4ceebc633370e02b59a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693840b4b5c8245b42c66ed67e457fe0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b761ddb34bcdf59209221605a213b96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb747a5a8eebc36333dee61dd7685637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a75a3087d995b7a6d1afb88000ecf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da823450bdd4ca9ecd1853b11ba035639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749197c3f8460abf253d8bb6a0515708640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf0b6955173c1779a9f6f6f3efd729641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a11c42b0ca93ca5b60d978723189642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c131fcec9d2af0756e3eeb9d7deb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f372f708b0ab97f54c6a3c2f4b5c10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46b83bfe1bb1d99c0b9c0957a3276a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1992a4babce63ef77d8869083ad9665646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbacec1cb8b11e527f54dab79fc4343647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f227c5f34ffc16fe6f043a59de0b4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d0edc8e47cedb0737040e06d3e41a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9ba02862d59a5a6b848828d48545650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da74eca74a3a7c919b5c724aa4ee55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e9ac2954dcbfc6c7f9043e0c6a178652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd4eff450857002955317176f47e73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5a4153beb9c7fa66e3866e65044bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045fdf5d212a08f9c6940dd2bdd9c57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78473ff152b6dd69198732b4e4b7a5b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51708678acdc992267d27df3265b46e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7946b3fb669638f7e609d838e87ebc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c038cfc6593dd14a6b35f899afea9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4906d34a85d20d35d99da0552e9c4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5445834f8ada7eba16d3b84fcc742661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112acc6606cc6aee3e4164890a9a119662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf18445a48fb28400a6a93f1fef60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec33fe0462e085179f0e2ec0fcfb3c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9b902f19989fd8fc6ce3586271c86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65e56cef4e9e4a3327d28e140e5293666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bc55ae3a561133569dcc1d7c3cdfa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4000335b4cdbb9fd699ae932d9ea97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cbfabb0d25099c6959dfe6781d6b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c4b0acf5250da08c4e2cb8713e685670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a96fdf496fc8ac83f5de52d1eefd52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dba1e0a96be3af219eb176f62cbbb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c97784d460785a9924736914cb67f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf9bfa7a7e7871542480a184255b10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a0d8a2efe21f00f44f49c21edd43a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6c171ea0a16271d080acf5b24f349676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ddf5c831822cf19ab944dd563e15f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c1f9f4483cd200326dd7b3a2810d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764378c72f1f409e6306c4f2081cd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983c8967bb0d82d4b65fb40f48fb9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1bd64ce265178479e4fbf4f0be9ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efb398e72f67b432df760cfd7fa5e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8201ef19d8c0ce2a6f93e60a62d7d0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ae8ad3f7b507301f23b73feec27ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e93cc9b44a94223e86a744091c607685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e54b6f0eaa97ddd1f53aa2fa8efcb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524172b52d22a302400f23fadd8a83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d1d93169ca5b64ed345188b2cbb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763274b6930f2295942896a5e1d6654689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376edaf450cc78bd3da06270138ec23b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a36d441fb95172741a206de6d1301a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0bc0e036079a0f2906e876bf939e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404013c9efdca1fa9e488813b9b749a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc254f999c0b1b3809f8ea67ca01f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf29142b3cbab8157de9e1c4acfe5e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae373521dd5f96253c71528dc444ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78ea45f7a23e4016d1d23e4c78f62a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7738c7b4affa52f406ee9c40dabe404698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00e800ff21cea706769897066eb305699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcbed863f0886ffd2ef2096e5e6d21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b2268da5ab8fb0c7d83246f47f2bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb855f516b2f0829310d91abd8a7856702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b943ee96ad9c3853d8d8eebbeb9fa01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4261a64bb091cad6d12fa1941f45852704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be0c3011dcdfffc0a5d7b19c9a9ecf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5ced29234db44ae87952f1738059a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cfe4f17a2a154cdfea27f90a77c2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463d5d66118cdea3d936da78ef7938708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e986f1a183df64251646501e9ae52a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add5fa5073ee010cc3d7486f04befa1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ab4267fd8a535abdbae8a4ee952a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc53e536dbff84b0c53264402521e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f1e57750b9df12d569c43045e3f82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43daac3964c55d0a81ad6e41fa26ec6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d03bde24b6388828ec87753ca83ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fbb5a16e911978675498dfa7142e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79159f54306e7fd2baa19bd6948d05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019b38b18c3a12750d83bae28d57c20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d8d7e06552b356a4a43106bfc80d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52a6fb1889c7897de156997a2d8e55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123380e9b2242374798c99174ee7658a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c905868add026ab3aef11cb3dcffe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb0899829f8d83c7eef4d769fa5367723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b329046183bcd308f549a92bb7125d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bfbf87fbe6d17f28165c8c0f4c714725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc45fd884099a6ae7fea4048777676c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977da4c808c167e1e0a2f61a9b6b26e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190de6fd955c7953eaf3de34bc61b57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a1fbe59e5083cdc37f4c04fcb0549729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce0ade79b3dcc236aca0c37b016853730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc38d76b585175221b327126f4948ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a348788bfcb535354a697054af872732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0736e7b477d56680a67b13275c11a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520ed6ba94a65396d3112eed784f7a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be80db78906b59b22367ba4d6d844f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efed3333ed07b81bd0278c98b7f1b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291e668f6e55675e2cde4ffa06e6f44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15dca23d48e1d0d831bdf25222d6d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80528f58c9493745fb151788d95cbc24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fc0cacd2acb8603ba87fa9d8914ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33834111d529fa7675cdbb5da40ef38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718c587f22c7214c0f4344f06835bf0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8031ff119bd0580d6c7ef3a3d1914e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e74719ade9fdf50961694879ef600b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bfc51299912e9a99c0566c7c24266745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d9bb2c3143ad17f7ea4ec6bed15cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b27d0b9083b0df9538305c300c7e4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125dfe23a2a65c83da849fff3d95ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c935c9b62ba9d8dcdd9f6165f0737749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c01e86d4234a96dd9c82d5664fb6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c39bee8c81d27aaf79792dca3419751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac2ba058ee4264847050d25edb882752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46358555da6f4b2585e66aa5ecf9da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0ee1c9bc7641dd9b2dfd05a4a66f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86935ef48437bdd337bdf01b2c037df2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4140b3409529c1de702ee587d5e9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e1ae3807473dd2d9431a86419fed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35f33c2ad710f0b9917e0efcd45d20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d004bee4b5465d673010ac66392eed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c373f1a199c3e09a16e6b7a4ed20a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f707583bba910eae5c776cd4f4ec1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57ff92eee4642f15841684798a3054762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ee70796bc34c57030c9f4178d9657763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c15b46f5df67f9770f033cfbc37830764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ff89fe1528b487a31d2bd035b7b9c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459f70b8ed053885c014a2cdf1d28e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fecd7c8b1269252cf2387efe1bd04767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78562a3f935bb30ede8a4baa062c9611768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c25fe9cd829383753825ec6e3563e1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493b6c6d5f00ec0d180cc1d0dabd18a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71987c6b77f2d0a6f00d5977a28b2d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518d9ac962f25ac414b58663f93f7e4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4e2e8d89f005a4e4a91a50c55a9e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285bd70603dcbce5365aed316e1c10d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f677335d7b07021cb44d203a91f86a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1858eaa06c7bfbfe71e760cf0b1eae4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811b60d884589c21c0d70566187254f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f09dd58ad4d0e6f64de196cdc8ec24778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805411de61e8f48865043978b49dacf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64dfb17cdcc6266b5d06771265046e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f70896fbb37e94ba95017a22ae9d9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471376f981a83e6dd0df6d11dd0e88e6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f465da92af005ac0f4ad891fe9cf36783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4f792004fb3929be99cc9012b4690784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec64d37c9a1c0e8828d407e7805efc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bf054be8a9df414f4c4d0bd01a1aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f410807de59af5c32afe0a82c9692a0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc945db96426f74bf347a25327384e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc116be0ebf60cca2eb8dc5a299c19789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a716f3daed83648260d408f120ee842790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eed17f1cbd0badef952124c96729c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda22587ae510000cb1eaa988a8a40d7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198b11133bba67e562dc937747cc00e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fd79be994b05dc6e0fd731de3a42f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06f4e1877c1af6ce081051cee40252795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598ff916983737fd9d78438c99181f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa5dd71347c16ee5a6504ee7b40bdd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05684a54953b052d06b8ce02a212f8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322f47252e90c92fc7fefa28ce6bb75799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f22e7f85c5449d28c938232ada218800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8db0da44d537bd01b501a8f3a1a50801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e6725af14d526fefe08a3791f30bc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eecace1b87565f64b0fc7d6cefed9a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8fe503f017937228c510b2ad95805804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9f1e97e9ef84a1cf56092b2f0e05f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425dd54bf9136ef6b426c88f406353a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02657e38c11680a9a2df9150567d06e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e560f39d6c8755c5b95ef0c137ab68808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaccfa9845f14c5dcb82cf4a464a937809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b266de3204fea81468d549fd54ccd3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8572c6876a23a59f3c648543c93aed8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a73ac5729d86a4df3edc3ed142b218812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886fdcb087290e256afdc573cfe30a3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf05dbafba173870c74de26f882db5b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd3e616d9c16ea1acc610820c4f4b3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882c8f7892cdfae743b0e24225e7dac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29b4a988c2ce4b7328a6d295763b21817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ffb9185299524658b9f2989c63d87818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863f9934439652d5a1e825b398749e4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa2f36991c9a509d8527bb6594573c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cf817240ac857a65e7462e3065d7f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f4265a9b05fe47a7b49e8b1835982822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e8ea3fa065fdb050fe4fe7c9639b9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c4486cb2cfb80bddf8104149cba93824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b57fd4cf5a7b0c7247156381f555a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c087eeb8fa3986e345f1deecdad5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b211fedc5e4375e87ef504838c46360827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df64a2fa19eed0da1c1b36e8530bbd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3848b760af873dfe98fa8910cce53829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517aaf688d8b9226c4000d73c318d4e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359283377401efad93b643f44e715aca831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d468f9fe58742f6634be5d516aa7fe2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc655fa838e71f5c527a74f7985296e8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97756c3201174bc0c88ff7ad6dc028a4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4da3fac7cc4d11ee2d25cf810501bb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5397d2b550339fe1aa8622ebbd1ee6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ab211d34c042c8fec3e73ac9d0ece837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff2a1315d0e50a8e7d7c5a7cc43b40838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f97535802d6b8ab7a1439a91abec8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd0c637f8cf232d81aa10b4ee02044840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade747ab567c2ebd2d846b9497281ce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172be57c753b8434d3bbcbeec3f853dc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17807e89baefb5470c811c6ce7a6b67f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd3cc4795c53487b29b0f2102a2879844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f48243faad133ee29b248efcdc50f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94a47fa7ddcf89d5886ab975694c5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada290cde1cebfe0ceae9cfcf2c9a40e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66584cda8c9a858af955a688a23346f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc802d71ed056809dd97a7cb491d6bb8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8951ef4411870ef1524de00aa06bd8b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb741a2a28c4b559549e6d63311e33851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c3e1b4308326bfbb7251933a0036852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d3af8cb8c63f9d346fb8a879e0285853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9414265fd5506e0dc8ca11320937253854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdf5911c5556f853b6d839b8bc0cdb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab45a25f5dce61c0a756cf1c7cd414856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806f64f7f1a68a773d6214afebdc54857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4dd7559a858cebece07aa8502e5dd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee112aa3ef8485151e75c8d6223d5b8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8288feddcdb130633732f833f896417860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed44f4670594b106ae360bfcd08d9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aec9e86ae9fd379f901edfbd968fb1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e65f0de59a364f918ebaef7e84920863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364cc5f7e9de680732dee1126389bcd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a77b9c0880c762625f06e333b6381865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b098d1a5f8e53fa1db00d53ac41ae866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcefb2367e5b7219b68206c11a686f4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf009cc50d920259796388073499dd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4266a1a712822a53a07b76f743e683869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2807c8ec0bdc2a2cdccae111f8611b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a033e79048178a365ed03f2234c37871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a841b3e57f3da5a2d1cba9ce5bbda4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae8aad8cf1b2daf14ced2d7f0e8ba873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834afaaf24fdbc6ec35292168ec6536874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3526f24dca52c3b1a0de5af5176ea8f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549624b24868382728fa38319463727876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be0027a725784f1b7d75f2fff33231877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0160b8a23c889a4d8304430e6ef5f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db796c9b8d0258056d664995782667c0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549820d3f701ee73c995cd01f1a830f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a3d09932b05f3bf89474ee0f6ade881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027b3651ea0d9b5b031207fe0ac531882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7559c36092005c9ab67ac56830120883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c68d03ff66425b6103b3a5140c240884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b02b3bd9f2002d164afb90d2d63c2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0058afdaca56f0607ae4be1258b36f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ffd762228d472f2d085de656e4b55887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10226660d7b38dd76ab1fb368438e7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c66094269b86548b2c8e61053b56f7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297f430d3b43d13661e5e636c061424890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c8a5b2e78feae8b912aacb04b9508891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cae1f183b6c412ca5c8a27c5e5195892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50645fc066e278ceb4bcef41e26c0cd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fe66d43ac9691075eb9b4e42b6c2f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7895a73c8c61c973bc2c711d59151f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbec8b810a1c6eabc25ba575aea195896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80555d8260245713e7984b82038d71f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce4783c4a2310f9cb5c4e9b081e1f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f52a0e5f44acd4cf188a4ef84cd336899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40b36befd18082f15e00d97a9ab90f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd042c7aff76e5d1d79b18dcc4b6a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5573d71f4b392e3a14402f56cca948902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6550353de13375a9a99b765d166d5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318fecabe1d94f7d684349d7869d86c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431010b2262006154e6c556430c6cc89905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843dc46e693b1ef44e929b21dbb3530906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd95bd00e05b7ebad625b5fb4d4ce81907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67485ea94f2bfb9fa4db74d5eb04b8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed691303492880168f7e61aea67cd579909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c0a93c0b146af89fc122bde8dd27910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2894236982f3b380edfda689e60bbc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae60d8f0ca344f38287f554265e0cd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e51fcc7c81c5e96eb93504793b3512913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d337dd30dbddaccd225e5823754b4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce28d35e71e4243908f474c2c65bec5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550f8f831333f1e5e5a71a17d27b176916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5088666a4d8dc7b472d7bb2c286293917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad08637481070efdb5bffc1de2f9c2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf076e68404f38add9b4aacfcfe1a12919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba96567551c91c9ee92b8a5852a41920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ecd18c53bb8dea96ed04cd0e1270a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6e97242b2c30ee444af8f557fbb7d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8c4bcfbef0d6d670f9065070422f5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03fcfa9c4d2d84926160e8b21dd624924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ecc61c5a912bb7ef3eba73a145f2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38306c28fbbfd3d0a7bd78143c0e3bdc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baebcd9e4db624fe7ca5a67f27fde5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1291adf739f0984d94fafb6e4fd08928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e2923cabab3e3653b1a178338a7b5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988478da28de081867a13d846d9ba87b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ef3175338d48489e5f79562d3d5d8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e3b46fd03b182711fd394fe7e341c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498cd15d712747f90a2aad08043317933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b9d8e5a34c54681ee8a444f51ce5c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46aa23b9cdf6f360f4f0c5e2ddde04935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065bb39542fa621a2d8a8341a899229936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871ea24c647105ed5bc961cd984646937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfc05902dafad687048578351ec01e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c20fac8ec3688311c158de31fd7f1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd8e43180d00872a90da3a2e892203940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a7076d7f0f470c333a17bbbf622a7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa318e876104f60a168aa1e8d2e23b5c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53c0f7a8c2e224780fc07149b2a2aa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee5ed8296ee1552fd6e5e966108351944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d00bd8063b41374a5d03a615e519f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65ed9e9801c368a6a3f2fa89a0c0be946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cf3b6d70780eaebd8147f4ccc5426947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9eadcdece825e793ea2af986b6b50948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f00ea96a3502e8e5758e9aec8829949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29948cd230527a28c88af4519fe1dad950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0450a76d21c3a9978031a9a853d7f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee921cd9dab38339bd1956929461eae4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86adaa448abf972b84eebdd6977258953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee17c228d3fcce54fea0d6758b9c520954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b8338a6fb9cd3a879010a739a428955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d4631d3816ed7e562fa8c0a3e7181956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d444c9431fba0b9f33777b467e5b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24527a7f7c61b8491302a2031e886326958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882236dc64c6277bf0e10c2eaa2a6fd7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3f9cb050b5a2070273707191e4ecc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94e82ed31587c3ffeb0482c783d204961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc1fd82831c475312d755d776226a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe49c10f96078469596563212d23f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49d1e4003d7df04005ad27f46426ff964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed5ed66ec30be889ec3de2da569b1e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536c854f6ce9c63e4a2426e87cae130966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d633ca70488d1ef6d70c8ff979ff118967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463bfcc8760e3ccdf3f9dd94aac7557968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d11b9c6367073001eb5b0f46017d0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c9d77d38b6bf21564cd62c926ee4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690cd8f08c8edbd7b80b1f92a9804e9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277b605bf3061cc165b8fe161bbace2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb02ba3336e85c775ded8db9ce655a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267a1a9699a3326f95591e8cc1b6cb8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec75d213e37c8cc0ce6acee9527d92975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7419dc4d428b52932a84c0a35a3f1e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a9b6093e68fbcd564d0ed2229fa61977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>