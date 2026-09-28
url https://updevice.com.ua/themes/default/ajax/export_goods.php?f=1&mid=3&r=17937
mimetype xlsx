--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bb6540d99aeaa37048629fb315c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcbd1a2f7cc051adc2e932e0f8a61f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e376ddf5ba4a98f2d27a24c53272b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d2405071fb8acddda3157fb987f5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e41317419323cdbf29df4cdb233ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec470b36cf4703c07fa45c0cfc8146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c654d113b75554ded65ea9016e7849e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b94d50a23079e0600d6134add86578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5e7dd8981d38151342245ac4b0ad79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b90bed9b2163ee8204c212d40922510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d5abd2fb5bc2583fa0e1b6104b7c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2610e36fbd4d037a99261720755aca912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb47e9a933c7ef57ead321234cebd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fba81d5d617de645a06fba029512c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d0a19b9c56bf6b3834aa9d22f6dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b14e13203606c455f3a58a959a51c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a5ba81000536227a8878c213a42f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a539e18ce740ddb5070223e4d0f42c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd13d60d6c0d30a44c01689338fa54419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa4cb0f94b20cb953c48a0bb24992920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe5a9ecfa42dc092648f30382b002921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e57cc6323897a5d3c53cde911434d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0de40176cfd0a0428601c07ddb7e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dcee24081e5354a2cec5a03e8cee324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82301754a723a201950bb09146284e9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07da0d08467f95a28e311ad1002aa3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f556061a9de7b3ae30b4e1d27e4d94127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579d216d496bf0247556a3f0672aade28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70838704f65a2efc80061b6285d4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e5db947c9e13cb43131f299edca6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980af2ae80df2ddf683dc7a82f11b7f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdaf8722ca7e2ae9cf1d2ed2dd061c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362231dc5b48b2b0b25732b7df58e8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f86f71bdbfbb1f9e72c08e1ebaec934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e45c50a90d8bec9f2bc18a8268cba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18ef0c657ebccf2d43e4e4b7e7ee5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a4643bc7edbd1f3e4c8855e94465d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8715e9a717bd3d7e57186ed4c9e10bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe67c87a058c1556c42fa57588e74239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383e2e651c2e77c0448dfef4879198240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17935264e633beca970be81f84824fd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b49ca48dad025ff75f30b831e794f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904bb0989ebd790bdfad54724319b2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7ddccd343d2ff9801d2187428dc7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87fc6b0afacfdfca12db06f1e8efc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f9bec539b73b9a46dc2972152d68346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8e9920d66a905a0ea94c2098dee2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aabb51e0e5f278dedd867ee9bb859d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e8d26d3e646a3889313fcc60de8b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d80097bc96108a2f68e3789beba8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50575706f34adae8891674e0e27a01e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b64cd65e7ec06266ffb3de4e7688e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eea5b8f52db0fa4da62fa8d84802653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29837e2925563e189e5454af8568b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64618ffba8fc1c4683c6294395c8b6ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fd8867968f5d8986c9b3d5fae75b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3fbd57f187745b59ebbce393eff8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298320c48b6a7cd95e9bf3f7e8d67c5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16998c34d26af87a2ccad8da99cdff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ce243efa80134c07ff3626b08e9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a13f85d8a05aae516a420781af7f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fecbaa8c1ca88c261b957cf9aa63c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c35b9510ea04211030b0bdc33a5ff363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d925b001b8d0a960651c7e9e6e7c7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b10e79c8cf25c1db1229d58643e78065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6781d6e856f3c68a0cde8e4f2db034166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c43905bb18c0f5008d2fa8aa86884767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da520dcd2f0025cd4f6d36c94263e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd3dcd4a760421cd37e9cc8d02646d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b94239ea73c04bf28d0cb169b9a7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef6cbe8f68f2b96082759856faf3e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f24a133c7a455b007bfe698fd22cdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd674d31302950866ae056c3fae2a71173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee498ae6c7037d97763fdc78e1f6d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3159755f736371f03687af3981f80375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac485982ce505fd601e609967604f2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a7f68cf37ecb0f2a6815d85a601e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69467773edf928bca1ee209498eea26978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049be45d6f21d9c84f56fd7d079f88779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c2ab87d4ae59ffe4d53a19de4fb9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ab9af58f7da0a31d393496d4fe8c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4fe2e4beb6ff5deddc89aab5bae5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed425e52da08851a4cc6e0ae016c6d3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24114147bc85f4f62bc1e51f17f2ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e8d1ee3618c681d3d8317330689485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d11feb34988995b8200fad8cefb7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7a8cc1d6fbcdfea9211aa145d276a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052239a7d5067f5fc7d4fa0650f978188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2476b4970f857bfef93aeafbadfff889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9132d7f33da810c6b5356ba9fddb93090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51d7d27eff75901b386b070fe6109a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b151a020819f3ca58e2d620d714e7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cabf5a495bca6f429071c2f370cf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39989901171ba3723d5605fdcbfc54b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390a35b8946c3ab509e027c487f5f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c089027d1994800cc8e826d2d5c55696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0b253ae1596c52027835080fdc44b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c558e3700769ed5c49a6bc6e05d87398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8012971c8611e2ef3b73f283beae7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb1200f8380b66a1e715efc282b4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8279a4ab561681fa5ec2327ec3d4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee79f2522649bb3fa78a76660600a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0456eb15ed2ab42b29f0f4896e12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8f86761867610100978bdef30d235104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a230e347b5dfa1505ebea64843e8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40158254319c74e04c806af4e87e02bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf573190f6dfe5dd46fd5f44b59563107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50815b79f81b41f7395c678e6f048371108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12303ee6e3415e963cf0e53804a1571b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33399237fd266c05bfb401486b943f9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f60e895c293657701ba6f0fa14d56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6575c6d5ad7cec76c788798bd394032112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d44b4b4cd3e44edb247414a0b09d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677ffdb8281874ad1952ea039186ed5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4156f9d576c623253af8945054ce1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8b9962e73fa0f1fe12cde33af2a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeee8c9753b814a2fdcee7a3e2a31ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520d7cccb15df19d2c5afe85d0f44c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db530e18b7f06e75dbfdb74b758315119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fa83c72130e37ae5fc82829172119120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc195d2227ce043166dc676c5db6809f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a1b6f9365eee7715d66ce63df6c5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944fa899fc6a9802afde670cd183864123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5638c36de79acac2ec7c7a326248e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082453867cfb31d9193d3edc835d34cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272e2876583f5f55d74fa4184477eac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e286429effd882903863cb89185f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d7527bf309e3ed297171bf73601a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d29897a4930946b17a2e08ff571830129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b520b290c2144555508890e17d14afe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525b4a42d679e9d8d2727eb4cd7a5ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113e57f2ce0cfc180960aa8b0f49804132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c85c9a595434fb7755f73157276b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf8c6a2b537e1fd077838c152beae1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5359283a4ce0e191480b1fa4a500a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b6718d6f7f37e3f9799d35577480136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f16008e7b4076136076d178ea17158137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b94cb178af928e1d86f5c755240f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16797b1c88492e23450768ff68140da2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033918397461c0329c083cf083c316a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b7ec212d3f74abd70d5b7ec51f1d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9879e59d440024d2c8a857468a01c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d681b0cb0eec911b818adbe2a1644143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adb2a3564b3608eb3c67b4e778db6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b659f48ac98c09176789d60fab70c54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c30803c7251afa5cf88e1839ac0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3aa0dd5fc23777add3b717865b2e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05565df8e114576210e4fb3ea847e251148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdaadfe079404998d6267b8fb8d026149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f880cbb242e06d44a4e295f10ea196150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e742e8f7faa3fea66f65aea825bc6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33090e951d2bd7bbd28c230f6568fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faffb2483373f249e27aeda8fb9db8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9555ec94ec5676e9c0f8ed1602dfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488ab45d3ff214cb6670399cd9c1eb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939589f8ce79df75a4099c8f6856bdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8eb534c34eba81d66023f7f17d646157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c0089d484da65ab00b9f1c0347502158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60c72ac84341bacf80c3c79a758393159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e44d6fd5c366eb6184f49b3ef1099160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511fc4ca3d9c2f75563e9e24934049f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac650da9da7de50ce8b53f18addab6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb8e88ca7fef4f15f4d17e8f2fd867163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb97376cb6ce4c075bb6d1f2437e4ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799a4eed429efc5d129fac7754a7e7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1198c8ccaf50bb4bf6fa44a144481166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cad2fcae1a8f0461d19a1d6d56165167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac02fbd229b99d56db2c24f1ee8b50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bc06f84fdaeec32b8d8e11cbd392e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdbb41b1e39e29ea632628f0a4afdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1088976a5bad944267cdfb52b427f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cd3d04b974069f06d7ec7af04df49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c010636c89e4ea35c2f69eb7dfa34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7dfeca01c8105816f6a4a270be887174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c7157c58ea89cb7dd22bc7994583175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d667557877418c107b04743db021dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e343ea4e3f9fa26cc243911b4e6a3dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36b886f428179f536c37dcf8927b77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc997feb9943e318abfac8b8fb4493d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb84a039f6572cd246add3796d7bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7bc6c0e65733e25a720a75221007f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b154ccacace585ee4e8fb89c9d019182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478a69bc6c826d69df65b0bf4b240bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9daa3299090a3144b8d1404b50772184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238bf247e71868e64c3f029aa119806185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4348912553dd71d89ca22b77c317fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099f079739a5e5a6a317b6e31845a80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8ed4fe51fccf04182bccc4cbdbbd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baf902f88deec5e034d6efd0364f81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb195e475d5ee1120a94a4e92d502568190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafacf0ca0f0ff014cde5d33698a501191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e023703b7bd6b49844098a27cac5de5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb58b5b5c04395be3575590c37ea471193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e31074e752663dc24abde5505f199194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b43a8a773c96a5732ef6068f719d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe547ee9b295768bcb08a41b284e59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161225c2c55dc5bf86d4b1abed128be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a7b5fe8f516a0eea6794efcba2bd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68706ff3037aa27ccc77df19e77ab7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd441a9bdc172260dc6badbc0aca21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23d45b6622e41f8986a936f9580cec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06814621a417bf46fb936280e38651d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e233357818bf358ea142c70aaff4c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12296379964de19d284313e559b0b513204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50aed276cb3a2f22172959c86948c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6be96f5dce576325c2e3182481093206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e60a37baf2fc5f73b0afb5924db2dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19033a5ae62c63ab37706d3a8c41262208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd60f05253e3600a2b92388dbc3ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702330476aa2252a444b08b41ffc039d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e26d5d0f9830055365ca506940ea5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583388253a7571713de5e1ba2e08cd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf17f873f16557ea2d832832d1cbf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148fece3d907862216626e55a83e90b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a0a823d41bd755bb6829b312e7388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd091efb3095145754e528331ed90614216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d03e37c27259e40b17b6d256b00f18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabaa07da109f82df19cbc8c16b13a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0416eee203668cdabba06a1833568219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb323927a9adad21c8318c4c3b9bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04e7a0b4ddb5f625a9f9c74f4b5bd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa3b2d7d8444f39a946af496e0659d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b649712e97f2aeb4351ec91f653ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604d1cee78994c9a440eeb863df5cc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1487b3596b49a6021131f2f84d06332225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8992d009babbc5186626e44ba2e9370226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab3c1af31c7cd2f64c3fc31b68ec26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67fdeae8289c0391ca80974d0e6c71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b34fe543f2e579e17133fea7a9c5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dfb87cbcd6c0c48146e23f0a362aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb0d53a6a57cc5082b04f38aeb22e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeffcc41a0dd1a6a8c635833d6c8e71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a9a841e34163607efbb324adfddf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033ae82ed5e17bbb98a6ad748d163ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ff22f0794cb0880f1da0356f311f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d370ffe99184ec5704b9037e7d064bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d7fd73d3009ec4f3bb848ddd3de36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe13e9d7517c1d1726ea9b75769bd9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56370db153c5ed7e9e7cb8c74246d68e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd89c6801ded582ae21a1d5e61223ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeb2e299393e2c74d06db72b6dc520241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f4625420d074ec276e7ffc8abacfa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f13409bf4e05a63447edffc4f263a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c9dbe0164b942db2baf123f2a6fa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e17e9ceaa2c25a10b7df5eec221ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509741285984ff4dc87148587ddec3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace36aeded2315bac2f859c3b82fd93c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00b7228cf450571c1129eb80adfd77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224525fa2ecf457a7aded3f0114509cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d64cf3409c29cd901b2e094b2a7fc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74113ba910f621ec5c46274eb6248cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc61f37101dc8f0c62056ed52ca8f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57591f1b723c037c432beb7229b24457253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a450ad226bb810371565ee1dba8b1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12bdcf1cf2ec0eef315fea69a5ca49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72d702c980f4b6a8fca8d91795190256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f42d900d7ccd7b299ae7e4cc1d80b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003d75ab4bc9efed8499364c11009a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d5594a81dac598fe650543e20c7ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448afc7e47a7a8fcc3af7fa5620d061260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3d57f6cf8e05ee54b18e450b635c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eea1b3144c4e900416fd1c43d042f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d59ac113649c078940b40d83879b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9989cac8bc5c12ebf106b97d1c318b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ec65832a22629c7f8cafda8fa4577265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b3746e53f4ee9aaca49e7b689bab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac1a367f9844a16372835a97950ec6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0bbef6e0ac7da8f414e2ab193583f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef95076c587e21751eee88fa3a91e7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c289e80a8991999fe198e701fd5fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287fabb835c8b9ca31bb0cca5747b43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af848cb766fb6321fadcd919dee80c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25fc2c5093de754efc31a9562ebe08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c99b32be2c1c8a50b5f5b97a3cd62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954615ebaba5abac573439f88939de99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f3e5d988d404c215c9a3f16255457276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42625fc734984bb7c96ef32936a08de4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f28e5899060066445c8304fccad70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e757cb4228eccda0bafd9261b2b736c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45d99369764145853998c67583fe52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b24013932c2a6ec5a4ae3e5bb0ad21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef32da05d695dd9102c2f2ea340049282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5e5ac0098bd6eaad75403a09ef26c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5b71b28798916c0d59f2c78b4354d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c350c2424684c3ece2a47c976096e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16879d724fa75c70e07ffad325dc5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f701055feed6a412e4511ecb66a11ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a276db87f2d15fc5e0971b745695b35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a585c53dd027925b60752355de88f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c96bdd7a806cb428d10deafefaf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78be223bc5c60d7e59486f66704d9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d57ce20214f2d1029167c69c2d227292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4ea9fc0f9a7565ca050ddd3d6caf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb3901138bb35dd099609304133be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874fec1b2555258c691de7b873bccd0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5c9d596f0aa3f3d48666a1e52bbc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d84075bb5c164eee2e3ca474cffea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2541c67ebf4f1aeedf699be8f65590298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03930c5ea320b3e9eb13a91c8ed6a6ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daec9ab52013f8de79a7d6ba41c07a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e55a867b1f29256443d7a44506c55e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c598e752474e9c9ad93640484179195302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cffbaf2d04a3336684449707cb725303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259273243e4aeba353dd7d6ea3cac31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4b94aa22c59ef5947894a2737ff1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9b309b635897c65074ec76aa201ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb16e86062845c0d04fc2f1cb8e5631307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351df8b84e4df1a944881d80a9c7f11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383220fa2894191f267a316258993950309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef468a6f87b79a3f15d5093c131c64c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d524ac686cfdb447504c3ec33d6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b39b044c0c954a3ec912a77fa3c584312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d21f7a3a6e6cee2404b45fe402882313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb915b4a3256c1d23030c49b6a93ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cca4ce513170d69790714bf61dede315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef072f264c54dd27a67c8207486224316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1415b6714e26d36dc7ea9d5c2bfb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca6ea2d51c7b54099f8a963b808c14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf85f0ff2e3e2a2ae30b4c98fc5e1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c74b10f186246e1a97edefe66e3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdac8e68eff7f7bbab2b383a350e82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aa3cd00e79f4deda7720d732f9e86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e63512f8a90057fc0c566bf4c07451323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74991ff6b4a1fb698aa598d21878b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480c04e1024241c706848aaf173add5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed137db2c4bf2aee3f2b46e07afef36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd08dc66aa2a09c1e3958816845a21d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a42378f70bd3c2aba23da82abfc12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9ef05c7de73bdeba23e68ee8a087329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adf5df41de15ccc65690726a6bb755330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993cd6950d6a05f729223150892e46b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca6e954d18ef4bd03c86d483622be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccba6ade432a5d094fdf2f32b69674333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbefe6b7c0d4aa6a00fbac02f9b8b17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d566eaaa8e1f3e9f7b06e0e58288ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d88e8ab4dd2b01e838e9354a91bf26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5823663b4c5fc4068658ad04ea24ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab179a5e59bc7cf2c22106809c042b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876376dbb1bd28eb113bb4f28689caf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3853b2cbc254f6ded23d027b073beb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd98bf8c1acb92ba8c14903a327b2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0928e18dffc2266ac4093bc02b8aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d534f24325bc8ddb96a2ee8b7e42a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587100519648cd22bbc1a2ec4b96e4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da16e600fd2c8d3c243053b92abc0c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104516cb30ed88b75cbe694d282338b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdd657fefd3668f50c7dde2e0d9721347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc269c8bf92a092d34c2c27a5e4b7e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6346a94149db605301ac982b4a080349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11293721fe503555e933815163aa86f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f25d74ff8cd5a7726a94eab2646fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a251ad40a4a2373db6e30a2f88d0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364965235b235405521dbc7ef84e6363353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2836d73463753b51dc7c1fd2a6cfa2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a7de3fe31c5acd95e35d337f777c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b2f21ae11782fbff9a35e42000707356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd77b6af8dd99070290b627be4eb469357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836ef0dd854a34bf192f0844836c90e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d496bb2a3922aa236309964d43996359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196d63a79732c4644e0f95dced2f5ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f734a10b18e921437c60d321a428fb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4c64802da39e5ed1dacae5803616362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a7ecccd7820abe0c281fcfa74b097363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5d525680b79868f00f9eecdaef1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed66936ce0ec21d8a4389a59e1d55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6555393b7076eca369b3c63002306366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d33154ecad31261ea43c31301687ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1d802b1329df3d6e6b9540752cd77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc865544ba42ca8f10d0343a89751a8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e88df98577d356ad8df54e50338b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b177972bda6d7eef17fce72daeec971371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962f06e5deea6aa1d1c9df341de6451372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e508ad39b2aada20072924b36d8054373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9412b268ae3c27f36b1749d0e7f0ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a192819465ae2bc4f8db788b041e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbe295f5e97ef0b9c6a14dffe9614a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e439f3127fca12f5dba21902b1c4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184eabe8719b96688bf4b3154e02778378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc979be1ed77918b10a025c4549e219379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c8cbc98e2f1028c8577ffe36f7166380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961a4476232c182f4146c03175f553e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f8ca85192b9a72608783247a6884382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051494b6c72dec4205cd6e7188878e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c1f6181dfeab46b76d3c8b8c6011d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fa22b09c6be5fcc2ed3e88c7615e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979fcf8c971891544476a9dfc715d6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35863e90c6a91049c8763bc42cc0bde9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda6aa0925717fd26cca3d3c52e1947388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2971b3dbb35eecc7bcc9f63a62b75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88e8cf00de282da99f9227bcfd2a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2241bdc0582069aebeb132ad8048b36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f8c6bd9bcb68ae40dde6042816f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152a65c5eeb910d7ab81a84ad028726393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cd24acb604642882b8c07ee2f5d31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b4db41fe6db7b2297edd09336b64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134c4362c6c70f8c0563a885396b5b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65354b53e7586ca95957ac27802fd8cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d031e1a1109da8263142c763deaf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5bcde003603b69c683d753966afd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc35b1db33e7154a7fca007a6445186400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b28ac4b1f7813b160cb1bbe0ec04f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed564f079f222a8e532fc2a0140282402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27373a31f57918b9e8d865ba29a0dc99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8167dbe1845c664df37d746f66a29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538a85ce6881c36c300cd75647e69f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eec31aaec72273e789dd7a48ad7a3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737dfded6f35d6f6127c61ce2fc155e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0475789436be77e6251573faef2e629408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284ec231059bc58fe2d9b3907ee273409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a6fb4c468f082ab8bacdf21dcec63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e6d70c151c61778cdf38013666572411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df547fef5dec81367489bfb09aeb612412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54af3089e0130010faa2fa904337ece413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce59352c4e56789edbae4888b6e3f53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7da6a09dae04fa46f8b1580bda83c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c0a9265e51fccde6978a8b77e030416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb4df0112ab58d3e2d0203b4051fe9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a3236423dba92370cd8ba23ae30a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31e8205856fc74d9bb6c3a20a121ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad9c9dc9bafc1bd2a5bb74fcb593e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edd15211191a883f41d5d37d619ecf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadffc9e79d95013a52c71ce04ab3d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12af342f24a497e50c029fa45b8426423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491988c6bdf5561350e6dcf496bad02e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1557439f1fc77f36838c2c2881fd27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562fbaf2f5c588c2ef199ddef5bd6f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecaf819291d2e4392fd51e031276aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b223b27c57096b2c3def408044b93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27c9cfa9f2817c639dd2b942bd320429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1470d99e7ca66c20a33d9c70c50660b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71118bc5603607246d3eaddf8b9f26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9cf41487bc2ab45eed4ad52919e38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476744d3c2ceefd7b7cc8efc8d8f435433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b171b6329d4c4829df5794b51e2ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49b2c3aad44fdb7cd9ae3857445bc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f9380492ef856f22f9161ca2c4fd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aabcdc7c0d659862eace03a1975fa1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f798e14ad7e2dce75d9ff456af58c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd9d8c7a40828500592758f8ca059c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9692d72cc945e45a0a2625b73229ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaae53c3b72525e920831d20ec1ee0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd317dca0e00bcb7941a8aefda05b64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38af3faf56ea16d2f25db60f598969443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b68f938d44383f566639e3259c1442444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520901254b5f4c180b8b454287e3bc5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acbd5070a89b463e083e8129ac28ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed15bf6ee03201703973f9f9bf0af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e57f23d66bedce651496f2a3f3405448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771636bbcdb2952ac6e5cc9834bd630449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a7ed4091fcf5e525cb606e64df04b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fbfccac7778f22d4d8997aa40c500451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee580bc2b88f837d0cb4d7b3ab189e15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59eea914c972c541ed54f174a8f39b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363420294472d24ff00ee750e562808d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c531ea402789cf9640e7e49b5bd819455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db7ee60defa5e06c92eb77bf8736e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121dddcde619933a3e5ef2c7a1662b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cae508e6bdcbadc4c08675e372955458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f664c3ac8a8269fdf39879022ad1d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ed4b06123ada48c0500b84764cc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb746ced49bbfac12b94c8fd94afce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047216aa324d9a74894dfab83b2a59bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0f1d8ecba76beca707b1340d99692463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b5524e9851d24b921de4369c7d0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878c623bed733c3904c8256e7bd6455465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24298a48ad10b3d6a9cfe3edfd87a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc277bfe25133fdfff715501194eaaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e631457d402c7f71b9c7e4f9305cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889138b1ebd6669d6e1edd88cc806a29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a12ec022a3c7cf9a6c52406d7256f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c81d23a5ca77b1048364b7f0c7d35a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbcd59506a46f2002e947f2050c7b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5f117da4928a095cd8c0a283dcdb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96008ac20566609c3f3e0759294235bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93e8e554362aacd5ea657c4740f071475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec533cb3f54cd112bc1227cff6bf5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fdd2d94d034348cd3146fd20b43eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764db13ed9265b6cb123023e67947301478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354c62af7e2ee82a69f21854b85da4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce63bda400096d6d2579e1dc5abad2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543979fe948be236f98b53255c2606481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687c73b967f4ab26048eb2a141119c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b490b02ef18b658c1086c2a06a90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db509cbb4a84a92876d196d9366d7149484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb995aa6456611a320680e74666f3ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e912250a195813727fa98d7d01e1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258bbaae8b7fe5306913b5b3940ca47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df0343ac22a75db99d7cfcd3edad32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2c256b936767ced14d77458d52a3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd16b307cfb111c9896c40b494406490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300fa5868deaebc57cdde7fa0203af3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953482d1ec7ee3b30c44d7fdb7878a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696e7759a5001db0366836007576959493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d2b6fbc4b6a9cb8fa1c3d883134ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b96df185e578f397017390c87c6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff975e2b6977447113be3955d4fe4741496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa4e492c4a30c396452ef72dc72c3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c61566b6bbe70d67d3b11d1228d64b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2e76efc14d306f4a91cdbb2828579499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ebe38b210c76af9e8325d8800b382500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604547a532effcf1de59d24dfa9b2a67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4508b81c22822115a4f8a65a7c63c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccd7fbe803fd9d580c4ba16886e24e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f5e4a2067830f728b0ce1450ef4fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdff604b89c5fb9731323d32da826b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d99c514dffd5efb367b3bb4751a5f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19657cec1d4f487e783d51555e08d31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eff0b0691d1a8243bba4d0d8628ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d508790b98f0ed7644c3efd2a3f419509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aafa892345a3265da5f98ac1b00ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5428f5b3a2186122167b561c50a63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e417638ee59adb3decc6d76857764512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62601cc959351a4a27898ac0e22c1264513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac40dcec134a5aec168af1e1d95995514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3efcfcd6628e4512385d4ce9067c19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185e1aae7063e7cd0aac5f12982a308516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4c95593a4885d0761ab405614465517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9de544c6fdc5540b95b2fa917143f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b6af281a520bb803a2bb2878c8b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d127e9df8d8b97d3cc5c5693de8192520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11766171030bd3ad43e323c2e9193e81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083233c2391d1ab0ffff7b0b056cdd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd32b7f8b0442741e37f130a6f0f5d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb49af373faf9c7f783f64b80879d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c064005281a7dae8734a330ab8859525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74739d9b12237076435fdf520406e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe5a4c9c964eed6c5cb4923259143527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f605eb072b18de6520e8fecdfe7073b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4a83fdf9c51cda72c573dea21d476529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5affdc8a7d398c19e7ae0edf29f822d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229cb434b055fa3914bcb13072c6c1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da814257fd71b107a6119db3e8e9bab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a77d76e5d6a1670e7a87b0d2f50c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b376b66b2af6cda7afae48750f9fa1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a52b9734a6147589621667362667b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e515d1d903820573dc5b79728bd74c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef83defd7a3bd6b33d685ce3667c50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a93c6089aece918aabed9dcfaac61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe20f5b78a402c3b3ce0f06885bf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367779981963385905cf3bb686b6cd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46af960ae43dc5a7a7ea4288ebba245541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f580273d7239d797f167bbac8a896542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd939160d6a24e74b15e7f7606e0cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53416247bbdeff008af4b3acb39ac10a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ae8b83005205e21178d3c67f9fa4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a276afcb8dca2778f5e3489645e35ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1dd690b6265e18a90a08156d55dbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac9acdceb7cabdb0ac644c8f94c807548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b44932665a35f38394d1a5c524609a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2505380030fe6eb65c866b3866113550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796f96c2cc5ca07531e5afcd317998551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242558c7c595d406e73ee36459404d34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b87133624c037bd3de4e6405747dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949308f3a03c119c18ed3b080e2f71b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4578cc98d66779747c861c67b4d4a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a8c3890a9d66a5805d78fc1f013fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b073b26e616c5f9a216ddf24696468557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea29be66d1539be6797a1ca61f871ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6035bc8fece07cc6b44b42135efff99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3969ff9867149a2a87aab5f46d1ba1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0da4da0e1dc0050b5a8a1ebe854d97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a72db9cb940126cde7f9921515baa5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7af7f1042a92a87f71377597265c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d79cac0ea4067ae7e52e449f28e34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0bee3a02d7bd6d4d47711f6b75b09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7322bbcbb604c35effac168b74038d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2044cf4c95cbe79925f2e813d44d34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011ef15ec4a93a7731b14bba2afe3e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19604d7d31f93d532cb24bf919173a9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45bebdcf4ff67f8c2147160edeedc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceffaa68e88c4cb532f42920a55b181571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca51ad87f4a4b7680a59d38c348b59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaba8eed3ded99db86c2b3be40e3060573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c5449278ff95bb5f5c7a289ff16af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecdd1780fa6f9abb76c6f417336309575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ff8024816673e94a969307f46dd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75a65c76b225b2696598aa9b2ec7fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57496a1c7e647c98bfa4469b0932ee16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec92025d7fc4d57a0db3a3dc8b77b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756f86ac654acff55c3c91ef43f9c12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630e15e2a78df32d0a3426f7f1f3f24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042df42751331357a990f1db24dd99f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb15c88b5d10b1bfe79da555bd97b05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec1ccfedc6f988417cb67983c1671584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e28e2c9b5120169086ca34b20b144e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a3cfedec0fdec5f5310f9fd0e8841586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a941f53e453f7ef90f84a851b7940587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190162a026c27df91b650bbecae5bdc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2c64c18988ce472bc669f6e777ee2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62823ea1be22a79ce4c1cfb0b38367590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bdba45ab7ff17e789ba96df7aa9b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba78336d2271993d4e5d6211ef671b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db379b086377544a45f455ebb9717c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2984cb68301b77583eed31b0c0ef9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21a2002581ace2c46e3d9b4315b371595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf731f96da0fc68cfcc5cb9e139b742596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5cc5b90a845f7db13d226ec7866f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c7135fc5feb72e6115b64541f252598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f223819f169c5387991406f5002ec84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c109dcf501db6a1494e8416496630600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc003372e9bb2a736c87f6f6bfa77ec6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7178b193650aed09a575a9372593f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea90f14a571fb5f56a51ae5f2056ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b68225d13ee4bc35061e57121a582604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36c05d775cb7576628e3343157d5f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2258c70b8bc677d760ceeda6bb6c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95dda71c0bd6e5baad735b4cb107bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f077b33726142054530feed03933b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c881801b67a7d004df097672c0be0c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe56ec145c40e4b5579546798b8241610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85262c2ae0cec3a08b3ff07661c8b2f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01215f24de7f515f9261bc5337138c2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662232a6ef12581c0bed98b7b62ca81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a64300b6cbccb07ba1b79ad4c2b54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2df46c9107f8999127b6daf7babc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7850f23dd16e41b98bfe9ab5ee8b5d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798a500268d677a75a01c1b457ca91d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aace191f4aa4a8eef7effa49ffc7be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288241ffabfaa5f5d4821a3b8f696a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e2fe0573a860ba34e02cbe84231d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd1e77c448a4a1c961de66db256d4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185913e904fd2807682eb707cc578a56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a32ba96dd4a5883bc26209d3d08152623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9b21b99010462f8427b3b92612326624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12972ee2f037041dd12c93fa29ca104b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265e610937198125c80cf41d79734ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce31a4932ae6b5723609f48e402b84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1faeecede0e59f80da9eb6daa79b3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dec5d3d3fbae1c71984ac4fc93488629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceddf135da35436cbbb472ea58253d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa616f69c60daab1c9968da6761308cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eba545cce8ac1437812325e1e894e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a7d21afb5453d95e103df2d2c1db1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604dfda71a16f61df8511ab0e89c3af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dd65708865eb8069901706bb28edc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756dea2e11796849c9d67cc5c3f6ad5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf9b30fa8eff4ce645973e1cfa1448637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b5b9305054fd70449ea25ba4a0fc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8bd113459f73efe06b3f423973ac2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5c248363e45a3d21f72b62c5b62e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba27298a2bf75fe9fc0017a0e24109641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c70ca724b87794c72da847ba496607642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f2808421fdec46a9a47d622916f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066007bbb32d4956ec8a402078f5ea3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6b817d95a2ab75a92c5af948e1622645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab206ca9fdd08aeb3c5614be9d08d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f77a455a31dc48462d84f8b4cc3694647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e92109302581ea7078cdc317712d94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c362947b6d7ff0947b59982fe8ba1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e260167513534945767c24bd08e43cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5d195255190cc0e3b07088c0ef455651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a12fb936e7f498cd12aa87c46fc764652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045cbf7efd4fd6363b54ed4d5993e1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4c6c64d70f7d4e7e89523d9e99694654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac80f09d4decc4780a1b465a1e55ed1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e573aa952d058500686e0387abb4e4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef0a2a100ad0231272e047a0c0ac8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a6a9c5012a5f666dec86afd5e2884658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33921d2a5b57c09af0b946698bee8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8f246cf7e640dabc1ffcf730e8d6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcf5a806164ac5863da617cb12b7e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3f5352193a31dc8f720afb3b2baf4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1967845549ff026690885103f301e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f1e40ba939b027e448db390ed5f56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fa1bc3d8107024d0aa26658256187665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f89e47b6d837ef21571600a87a4dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f7b358c240214034e58394e9ec76b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d1dcdbda0b1ad65f8e53aad6351f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b440831940bf788bfc5d371f62aad6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98412c26caa6bd07abf668416a0d318670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd78b022eb9318632ff41352dde02b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c0ce18403a36a2ce3bc85b3dc287672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca994106eea62a59565f0d233b9965673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b73864208391f52d900fa216082c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a36ec3618cc54efaa51e6c274a808675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcfb9ab198884a31fc016c89ece1bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b89f03dff35d4b8f9f7d07159d5058677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8c248a039d9d983d1f96d0d98e8c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2b0ec874dc8d0618f3b91c3aef11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e4efb99a70ee6cb97a2a25f9653f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe32387a16b0fa6f5aca5672888d81c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78235def49583257ee7fb6be93b48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f921184b229a1d0d0403f56c5fe66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca15b0db3f2f673e87ef24dec4778a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7dc69a511abdab02fd43432ba2ab1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c97e7c11f19e9ffc7da8e217776b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1f1ea35a075c0004ac4a36efb6a5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5d44716d0240d1b03fa01136c2f05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522849739829dcb1314bdba67f263d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75aa37f7225e5d784d51bbd8257901690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58239f4ee717137d5354dbaac28d746c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74ec4684792530f9b59ae8baf0a10f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028132d80dfca5645464702a6767b6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850bcc5d85736dabc7f883802b45154694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832ef3f08b86a74bccc3e4a593236f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc1aa737fa2d89d8ba2a81ca982fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e2a270b86c774e48da839fd81461c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fadf37606671f6020c379051862d95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea42050aa1b56f29ec5bf82c8b53838699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaf3b0891832fe9481082b4a50ea58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1cd5d381aa85ac3cee3d7e85a9ccf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e18e11615002c318dbc7ba156eddaa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4a916371eba05bfe99aa59a91c8be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ad2bcd15936d3408853e0ffdf97aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea3dceec689bb70ce2cb5403f302a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e77985448e27534880ebe20acc15bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba3f020c0b9ebf12618c350f5e95b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643dfe40e756343de98fdf93e9f06fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a270acd971f50b1d18b0b6b84b7fe1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b032df29d2167a00b58283d7f647f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11202a3ca4990b5a3bc5369d7cf2c86711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb40fa8d139d792f621caf69b9f437712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97849e2e3918710788248c20532ac79a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f07044df8baf638672fdd289d7835714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b3e8aa26e683d95335b08e230c67b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793ef5b4bfa33d01dc4205fb5b3e991716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142597cecbf83d642b3a928826fc42b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a00322dc75340570bcf1e9f8c703ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08949d733695a516d322ff06fdfaf3b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a5ff6ad7805c9b7a9155d1acaba3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e1ddc707744d8c04eb8d3a1521584721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20973e37285a182c826080002c2bd59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b643c60fff083ce54da2f9eae77150723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2bac48ae6481242ddfe0dde82fb56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc776ffeea417a04a0c1bdcc31339a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7d89def5932c12cedf35ffe630757726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d4a63f8f0f184ed0baf31a6c6353f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654139b80509d1beb792fdd67c37a7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9fb0780782511b9318b097728f1de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acc6841ee70ef4c4d97cd9a8e22587730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5549c49f07539c5b5ebfdc3bb8d86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8005bf771376fe4f45230b1de07884f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ca33dc151159805f3fe39eed8587c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802c2e665a8851ae5caed351b9ead30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0558a571e1676383b44fb7b1ddbaf7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ef43f5e9f498d944fea79fca1fe4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980e070ffec8780eb53e0b5742f5a7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785af9817e828f79e09ce5f5302650f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485492f1b507cf798dce4631b881203c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de46dbe0ff2592b1656225ebafc7ba8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa11ef891d6817ea1702e549979e83e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024de58d71b5a3b4bd24f0222d35aaa7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bde37fa7be01b09f09e7ff0522da9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d61b7ad92671359a2c0cd466aa09eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae356e45a1a99ef48e34d549b098ba2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adf71326317a9a10d048ebed851573746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa53a052d8e8ca3d7283d0a23c57a85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8281d4f0900f18e9b74e025c75040748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d971aa2a05fc6867656988bfd22ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e036a96c3cd2b297eb48749639fa875750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5b3ec3667b67ab38a226eadbb5908751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc93badeed872cc0b47c55a08ff9ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc1a2aca27ab4b061e43934b2fa4d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45945f42d3e6c0f078307b5b2e9f9a78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ade54bf59ff5d570a0767090d517c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c2ec30635d4455bc950fd753848ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef193f672e1cd9ac73cb5ad2696e69d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847bcd5dff80a154f494264afa6f847758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975f5696942e00e772eb2e57992d8df759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefcd937ef276672794ef45f496d138760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bfb9f03137c2a5a0a2f5e5d29536a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a610b38b25d9251f73eeb3d0cba507762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98daabfd8065b36f8c3f42e4c3d4f97763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f002206a27e14d9ac18647c3975c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae965758d025e42b20a5b1a4003638765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb98d5c979cf107e8c63a722adcd78766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d24440549c8278d2e26b73d66a3aa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67989775a413aa6da40e913cc47a2f47768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea65f39032e05f72e9e86e3f2e5acf5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64a63c847e5e4d5e19ccaa8bbf2ccb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95da0f619a53c2de037550cca5651d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f8b3301ec85bf1f08fae02a432cb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7185c34fc714aa41ef75d0735c2a71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153ff6703f1a5f8466c1fe72485931a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff6bff2a60122af3e2b1fc64b10370775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76c3c6c507917ddf1bcdd5137a4ee2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083222a97f101709ac0c51641c22487777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c77e21ddf9fdd77466b796124134f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999b70b0098700d9ea08499d18cdef7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcc3d5cb1ed15448ba933839f8f233780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f085e06a81f8cc2e47d011454a96a94781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f215cadf71a9041bf194ed8b928223782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b0038d5e76be4f940cbd59adc864d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a04702b0156affb8d16986c05893a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff02701c110d0faf24cbd91912f48a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14ae3e7d73f4cb380203feef58c6dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9299801de8bca75442e84929ab2e5b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fb79bbbd276f2c7ce414f2def5f98788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afef1cbbbc4b9b7cc54dec1e7995297789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118323687c6f254bb52e6c60fb426bac790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f72474bb6dfd6ec70597c4977bead791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7b824368938185594c0f60b092e04792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3244af5daee104cc60ee0a99a9a943793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464ba6b64661845843af7257f223338794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b6a0cfd66fef3aa2abccb90cf314c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bdd07f2ec898ec8ea7be57337be50796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5a90d564f48c86a28f1ce947bb16797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b16d1602615ec536c6749c3bccfb3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48b502192ca51e88dcece4db3c4358799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce364b661f3af04aa640f2fb24573874800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396d1b173f18f2f50e82b8c2b9f38c3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d5a1c5a7a0fd31321fa15b24f69a5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a2b5426ed1af39eea832959d4e2f5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6b0cfdbbe5f79032d8b89b78c85a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2034cb82f960737242a1134cc2a7ace805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482366d2634b5e5cfda6c43b2c2f3ba6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f240b1ea6e1fced7587d053bfe5cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4857b46dd2451c3277664de121404808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b249888877386b6e3a59da1c0940d25809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5f0646c6edf16e3d3919d4c97ce63810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2afd0b65431248b86395c26b22affc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef4c5976b399c2ce4dc50a4eb780b9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9c37ee8c329baa00ef02236dba19a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127522ad0ffa7d238976ad7261df1659814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819916835aa99639b978ea5f7513200815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adb11d682b960030f52dc9aa502eca816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3dabe9b4c40e1a8877aae90920d8a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ab9a44347cf5cb4e688c5773f88e8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a53db2521b8bf979793f5f9e8377819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5945e4c9e81d3f77883b7d09330a6d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe588e594bec48bb92b9fd78e8ee1d0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b38d58fdd0a9214eae6622489670c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f6f9d688db4a2eb1a81c95b8b654823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c058f86f3022a5c682fb355f6c21d75824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea58ada18821d57e275944b48844ff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60add5e38591952e3f612659276af8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad127e5b1696176bd49ccda38fd0f75b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab2dd7d9473855d5cbe8ed5033fa2d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21bca353566acd56966b7d3ae69762829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110a931c17b21233d5f3614045ec9db830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7cb8d9d7d8d746bb6e82547972c4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af181274d9d8b1a7151a30c2fad633832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dcf14475e936466143bc418008ee7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6991266074016c011a64863f250606834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712c748faecfc76dc139c7707ca651b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e16e47f9675d9be48ec1b94eebbc4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f9c6c05d9419c4735d7531e1f6b6c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf614fa8483732230b08b75f8d6a82b5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c73bb0b194d8da6a9db60df9c4f0c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d17d873b38355dc4312b4b6565b737840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a40ab13d8fffb7cdbfb3e9ddd304c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cfaa6aaf94318b57109d33d55a36d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0214f0b273ea9d542dd8b9a005d9a43843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc0fc353e3033c5f22fa8302275b3c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa251297c8fe4875db6bd32cef8c363845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc2fc5d3dd5b8bc24871806c502076846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea5d9ab918d82d560143c5707164fc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a99100955a4390c6887de008daf841848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896c3430b55b0f0a96e6d9438a42eec849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ee1ba34784ac76e245ffb6d861a39850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e1e574f59cc6ddadbb262b95e8cb7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6a3596d0b43dca619edb9232d56e6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e71dbbc196e483c272255d47469c2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b746eaf7af8a75e5151e0bd856155a0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852191076ef48c396874c56d936730fd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304634237956af366ba04bddbc5f8de856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068b6f42a1b04d71bfd415d0d916a17857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d1d76d20eba2b1f105fec40e04389858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc54a3afdfb7557c3340539000a85859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02283e6ce143ac32d79564a694d9d338860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa0694121e09af2be031f03eb919ca861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e56afe84a05bbfc50b1b1bc9ed9281862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9333b54d9c418acaf9ce1103fd648863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f04d401e7d641ed678b40eae91f207864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488149be2dc48b3972df0409bc7bc09865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b9cb9720c952d3868b3f73ba738f8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c4233bceeb8aae5944e986b5c84d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b289905d6d6c570aa781c694c926a0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f5815f16132cfd5bcf377e64c609e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be131fa062600db87130e8e74b167cf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492834fc5dfc4fbb8c454ae94425b62871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e093d24af488ebe481ab3706a4df87872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc0554caa1c9fa335283821a8fc25d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6095e497142619efe0784e5fee8b126874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0f66dfbda026e67e110de51c0a6ba875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18911beee8d19ea0487a676e3df2d0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831b309093d3fc71443875e5529978a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a9fc90c40e0c5e5f13186f940b878878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da058dfecf8b31bbdb5d038751d6bb1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f4b8686b36081632595f1ac40e29880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b008624dc4f6b012877cffc9869322881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbab8c8ea1a3be6c73321bd199b750882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63412d7f977052d171ebdaa9d0c7dc6c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d3ba2afa4833a0a4eb747fea4f46884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5e1ac9fd7c9a186e17e42f898287885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bd5160b30425beedcc8ed67e444e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bb109943e0ffae422236049c94c6a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db44f9a06a55f1812baec68b2c8011888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02dd8554f951a61617992ca08853ec889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839f1dfa8d333914f84d538322e7541890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d6355885d4370e6f861644fef20d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c65d4ac7b6d3a8deac831b90490d6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9cd5a3d991d2f9fede972edbd7d06893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381aef6747df6c19830a8ae87601ced894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b08a97961981c6dcaecc3ed5e322ef895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ec6559b209e8847dc9e005df20ca6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d66b5a175039126f992e82a838466897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994b97ab62a1c14bdca6909f885f885898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a364ec85d7efc94ee2cea3cd99cf0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eade40afb7874443db70e208d3c58900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e21c4d7a4b35e85d239747d5ebaa09901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add769b4335cab91e795c6cbcdc665d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06224e376801d9c038067dd667c0241903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e627c9fbba1a999e4b4bc5aaf9fc7f9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d531f61fbad0959197864d2bfd3f15905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b13ecd03d496139b1ce46394349b0c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a02f83a4b9ba7b94ce07b5cce173907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d364dd42634e53061388ff79d8847a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab260ab6509a25ed9a4f4be53370040909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c9ad2a75c556ee32a4af30918abe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5088cf150e6a62d744706ce3881d7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14a0d48761159c10aa9760ba6b1ea5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2df22a3b79008a45937542c59ca12913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef42a6c15a673b5832cb574dc73da914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fb6ff44c29ea38c68aadef9794020915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeb4e8934c1c98f6f426670120ebce916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd50185fa462f3871ad17c2d0ddd39917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc159b52aa9a8d42a43cf5bb16377918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e61e7b760c7a713687c186a98c3cb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6697848cdbddf1186b628bff3ae0d0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81936e938bf4ff0ee96dab0d9bfe6402921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e95d911e630e121893703db47f7723922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff83e7bad0f800b340ddd845531b9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71198b52e1b1fba5c2157dfba2bb3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c098ef4d5ab610515f71d90cf26be3f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571bb2a437ae272df965b8839f38f16926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899def41a366fdb5273a2828345b68c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a996808f6dcf1e6a6527cc94974f6d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3f19aadba66f24183492f0ff9e24d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e47cbb52200362a09f8bce6ad973f3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b9e944ece6ae0488ccb858f6c13f2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49575c52c525747acdb4d4c58334a10932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2d929cb21bf222f504c4d7af900a6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f19b60203eea2b489e925755be55de934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae85e760211e51691e4cb560e162a9f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da84aa8e9f620694651c6455962b1e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9004af98580e2222f9dd9f43fd4a8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f3e9c16e122ca8eaeef9ec2df2c96938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43042019f2c5993fa244084301679b97939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb8f70825b2b0a2395ec0492456b58940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753273fb48eae7cf70505737a5260caf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65e7bee2722c7dd6b47d77cf25406942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd67ca97e272821f6852ad989182e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89bc15fcce806e4339144060221d78944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758977a79e9e193e48d1556d7c09440945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88836e32517db56e2393859d92bb1580946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3667a473aa3d869b4d6c0651b5481f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7013d5b1657c2056f21d0374be1375948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5f04e51cd7ff7988101624c39129f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6855fa33749f8ce3746c5f4b88940f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa469df59ceda88e88cb5c0478ed2827951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816025c3d2f55cf3976b1df4c4c8afd4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf8d0805518fa1e9b83603444b999953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7482dccb0fccb4594e036931bb4dbb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa159af0124e5ee20f4b33d86276e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147e77a97a4313c2bec814b67b5ef27956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751c1f28c26a8c726035978a0d90760957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1f3c7d0ba8cf689a537332a92954c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969f5ce86905ff6a7b518f4a9f12e2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e48ede75e2ce20fdb664e358c89a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f2e14705beae635bfd6786ab62fe3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8264c6e5311317e2a72e5bd08145053962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d4b6287714e49655c55e9ba70840d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bde95d09ebdbb071292f74a48c5acc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c44c0e2899bf3ec2abedbc8f5b1fbd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d53499564b349d16f2a0d6ed0304966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c772747b06000e529a24d6635178d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e813cda5eb6dda3533f78531bce2d0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d77c220b1465f06b73a2b80fb418a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1829f6fb93c5cbf8c60523434606d8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc694fbe6a0751507d4a1c9f155cc62c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c604d4de4647683a662f41b59fbb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f331003ba3702e195ad850d70d45413973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a577edc259f6b17be52851194aa46cd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c03bd40b73ef585130fb1c1cb1fa8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d53bcf7fd733b4f9f55361090917976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190228c66dc9538e336069c05c4b3a57977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444dd21fef874f6a6eea6f5ff75b50b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afbab46ab9475a413ee9f069f1f7852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81656dcbd7cd85444958fa44edd7243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572b9fcc73aa4f62a8899de6bddd8044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f40cbd34aa3e46b18872ab2188233b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9675912726177539191478535235b8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735530d5d6f92cacef299ffbc1332e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8496716929ed028ce4c6ffafe645ccd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e14e72b92e08e570e8ea1a90d5ad249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc292faeedad46431d8df835ae5bf6bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8598f4686aede8a100420590cc4a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e1b7a7130b6d6317b7b1b02d3b50c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b93967b38e2826bc716c16f88ed713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61757fdbe04362f748d3aebb7d84798b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0820c3eb7b853e217c17b51a702bb9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532f2a1c302c45dc75aac77af8505c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa2f6605e07ee7722a769071a5e7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef350e66801ed77c75eb3cb1f4d9633118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5af55b8581e1b303575889c9b7a3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f698d3f28ae2f0a0e8c5b911da47320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a273ccd1c054c2bbbb0d6d1ba27f4a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af2a270b91ebf5da47ebd58c1bdfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b59b05a55909d17668138c4e7df2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90db6d81d7710632f9873b940a072624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f3c7281aaab374d1fe7db1698277025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19144a7ec4c5c075d0528554f3797b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfed85c1fe67abe379584547b6300227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3405454823a228c85054cf0dadcd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d328389ed4179192604d4e5463f228c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1716a0c20561e128dc6a3b521d085230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9a31b79428347c2b6fb79ae6618c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37185f8def2215da343f522fcfba6b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6602769dc51ca1611daecb274198433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d90d16c4cf41b76640def7357fc5b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42950c9e7896c9fe419a7abef57d399535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb6d9d9528e5acf4448da648ea8c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae5eb0a9aad1807e8025eaf86bde1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ccbf5aafc44871cea0d4cd363e1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e805809c2ea7b26a20b7129e95bf5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5655e0b67c5d8ff4e83c239a9917ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b941c4d682479a76eb0eb1f99537241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb8a9033079e6770292e223137de242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567e346bf58fdbced9ee333da356b3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded25f55363fb842eed8020a9fff8b3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edde2d65acbf8e4003d4d204423f5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb613a9867f0d202b619354fdcaa9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0db2f10f8f682cc5f33aeebd84ed3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fc1a9c492bf2709ffba6da3df80548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066138a5f71835a3b384b2755aca688a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea50e3ed147161c940088f9bb9a79c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5c7b8f08800cbfaa75ed6244c504651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29c809b05657c6504a27fdbda822ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34d7d8d26b882ca7a9733793e8be3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada9554db107e5fd323c0c0ed40e50d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33df138d9ec2d9e2083569ce28089255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db30d4b748d1c131965a5b16b85e33756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be07aceb4df2d37c14f8616fd54c8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9b7d1f854a8e1c5a5c65e9337c7a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf2a5dfe945335edecdb99c3cd47a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c101e8504b3b58b55eb60294f98680f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7a9501215147fc924d0a1cf3eeda661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c1cd2c1724e7029628da63b7d609c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92997d448e793e04bdf30a6e0e3362363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7e59e0112c5d558f553c812ecb60564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc4f35144f1b201dbe545a6e2006465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb220cbab23b081d738f1135a594bfdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41970f5c58dea54be357e67073317d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addc97794c67bc806b785e15df9078168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221c554b963aaa2581a4e0c99897aaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b342087f0499a6dd42a03af8563e7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff700c1b481bba0087a7ab51de7d15371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd40a449eee507147c5870a5a635972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969dcb4b39e61abcbad2d3a5acff1cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c02d39166f1b43b0b8b825b47a797a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac752dc131d5dc5971f056470e1a8d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a418549c16a360adec57c1baac77d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862b11e840a10f6a11329060df53c3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9b67178b2cb9fb5e48740f6fbeca478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d543c667c7ffc5346a5c65b72dfdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e8ddfd96dc871a35be684562920a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c0a5e69552d93a2020f4b544d93ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639742e00c2325647617e056dfb9eb4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2caf187de062d910e4fe32f0736d9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105aa29cb6b007cb36af947c6c0a26784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac979712d93bee62a7be71440e9e72d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cad3f530c1bf3cf5384a4effe4430e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce944fac823f048de2efbacf317c2a2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d89b520e461b2fa2f7e9a8f28a49cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af721a3e2421bca8314daa60e17c2c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13563166ef3af7ae94de6b03c8eb7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655cbaed6eb443e753d942d648c3cab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a263f8a26ef327a7fd56683670d7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf09a27329e970954892bf73de2e1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2075da25009d7d7a8ef99b6b917aa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385904b1c90582e9b9ad3d641133ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4536aa8e8913c5c71bea84c415329496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d586898eb112365a9ee086a08f8de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadb33a0a1de32acc5777bc2502416f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6725dbb2fdd9034bd5335452ae16799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663751370cbf2b2b9726c3d97b5d8ffc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb30d9a7c5f7e3f9cbf749d96d8ed2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a0863ba05cef5d4ddce3a0fbc9728102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9e9e5398561f24f6904be397d84c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bb5d4446a6825663d708b14d6b4aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261bf028a2cd96415c5585875e9c948105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38c8f534e4cba7dd28b43f72cacaca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c4fbbf0f86795793416c41de2c53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a0cc04650e4b6e5a24aa37916516c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b58e5e84a8b0e8e3e16546d48d83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c47facaa4dbef357323afd9ad5c4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a7707748ccfc97891950144d0a920111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7348666567ba26493558c2725c899112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56aff4f5fdbba7d99adaed1e723f50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f51df95561e1f4ec91c1c5338b2bd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f427b9509b88ac01bf599c45c0cf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c54535cd6e9a69204dca14c823be5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fbc960cd8b7b35701a9ad5834fcca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111b2ac9367a0c87edd034c5453396b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0adf00b78926fd4398b67c93e4268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b4bc8cd7cb64b19c7cf146f725eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64139fc8de2426c89b7be9183b4fc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1133bce26b6563725a9f5148c7fd7a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495918da25f9c49cef6f58488ddfd22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b9bb5c5208728d1108f080f6eacea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c45268bafc09b9132b5616989c0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf873184f69669a1e85d341ab4fcefae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075b6c9138089b4e6dca0e8ad052c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa22b462b45ad7b005412790b6a2b83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024137f79bbaec3a0b2faed5eaa3523f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c84d9741e58ff7918d428fddda5dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b7f3a0cf76fe72f037e1da3b70c96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94c12988bdc7b9048c44513e8d5be2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590f7ca2ffc542d3b01c9cd5bd10633133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb27cdb66bcb6f75a26fd07405ccb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddab2507cac4c2f1453fbe2ee7ed97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a6365332bfce020a1391e158ac636136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c14dba4f6bba51e206cfab73cfbf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cc31499b822bef9dcf2dfc8f76694138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35051a6f19d2d7eeb6f4fb3d67d69cc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4f885e236fea29213619f621e78b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2198c0503d390626653150aba90c7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff2c10a2b345bb7d390bd70a2aabdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe65525c87e0154cf0148dbba048748143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef8c3b8e1ee577ccc4f2c41fcea427144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb920b89d1cba78a3c41b31c96cf10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145f64f8952da879c8acb10f2b66424146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a61ce2fe27b10c81ec693e617b31ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc79296f68f6403602a65c8d7439f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a04fd18da23c770592a16985a0daea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813a38327ccd43680398596fc774e23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcadb5c965e52d8936feb925179987151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52b2941f964c7429a19620f03b2b81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d71ea9f16d9b4812d60264f102294153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c53017e9a4717692680eadd84e78cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bac6dc8f638f073d4e4e659e278833155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f636b8a673035f3e8a07ea1bd8d67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4ac2658009d4d879fda124787911157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4690f2fe9509cb673b5cf01fb0aaf2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb575d8037800b99b51be86719ac27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf978972fd1766a65ef75be9e40b471160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf885212b9b1ea0d425729628da4f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7436555b527bd95b77caea0e09fcfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d99aec373c31ec200d3659da2cba4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9db4a6f89a77d0e73037ea3a3d3b3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e47f2b0a7e757624fb0be2f1c6c17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7cc39eb5cfc508afa9a0f8e40b6e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a0346bb3cf4aa1b9a9752f88aa99b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b37fd1ef8d000485e214e632823a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8adea97667621c30260f34e223306169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b163d82e750d2eeee58c59c4b2ce76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46653c8efc0638de8860f357b3d9c057171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1ab3b0cbbdc4f46585753ee7b4aa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2e600d70f0db968da57201637002b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944b7ac6046e716f603467e9475f2cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bbabc8f3dba6aebe1473c7934a0b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed752a00d3c65b86930c8aad1a6304176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf0894cc8b27aad8f096fffebf455177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af44f2f07d340a15307656ced999304178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd4afb69b43270d060d966d40936f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe82af713993623526cac9f8fa0b06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837179032b9b3d5cd4e1870bdd812331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d632d0a4250b46424c0f025b485ed4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f2167e81936aa3029bb68c66502b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1d02cb53f25100b6a425ea9fbe647184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395173f94df02380f384b4a083fe41c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2eb3377d8f557d8dcb93123cb16b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe84243005a32ce2235c328df399c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dde30995e8c746e372a2c66d4670f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42596811bc353cf28342f38fb3911f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e7d0d8aac48fcbec0335e3d2649dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3078bdd2fcd2be98f5264ac1c9b47d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71365538a5be66cb4d4460245e9a9bd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c759e4d490e8ab89204a8c5cf87fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ccbf48b9061bfc3ad279c464f6094194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015e1e8d4371c53e8c21a2eb37fff51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf46325f07b802c794fbe83f425f199196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5380f391309664b61d679f4e943119197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b4de67a348de19121fe01b73d575198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddb4354d3acc29d50641dea7166310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a919601ad7a88b74df740cada219ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886f64cd53eb03364f2b890225377b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8ef7f1e42eb266274b5ac36600533202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f511b9cf3a2470670ff00a4484d671203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f9a31a1d649201bc8a2b6bd384e2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4a7a1e912711e532877b0a8d5319d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1854753e9e218c9157f2926029ccb99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf817dd1544416c25a18637dd09d69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3b49a27677ad969d14a042a35d2fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29cfcdbea02a5aba7eba5e6006d46a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57485cb5a30ce3990c17ec90df2cf0a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed22404771cf27f88f563f6a79a5e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f017fa9b23d5dbb5cb0d37a8e8c79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c1514e94c1d55e762dd14a4acec4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d640d6ab8469edda949709225887fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9f13470f2e682801645006c8f8dab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7aa895fb1196fe1e532014ee2f3b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d497a525d477153840ba8fe38ad4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a853f6c278d929728b091b77e533e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c9bc23bbfa86864243c7f3ae3683e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b9441e3e16879b4e6c0d8214ca57f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01473af44942549b4217e99d780ee96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e9bfbc660c301c0d619c04d9dca88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05147f0559c8e8435e4f48dbc843863d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca3e62c2efce6f8b56ac832036f0b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4143bdb023721314a4319371372f89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61a7e05f0fde4e857387e98011b757226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eb9f60f035dd6eb23e8bd0b0e7a39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cad354fe317f137bd6c4c2b71a5bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dbf0f25a943692b2d261b81ec50fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb726d12a945fb068c980f79e0e5cc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5093211a584dfb7310b7c73eb118e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec72f23a582cb0230b6378f0725a899232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b091028700cea7a25479f7b62a744233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5daed660d70395edeb3fe199ba49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445631da6d81e1a17ded1c5cfb1aeeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e1e887d904a13d2ded7433d1a4a27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6863af7837ee0744cc67da156edd8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaf005750d42d8052f3a6204bf0cae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad79175c9153f3d6bbef040c1bd4e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73884be419a3cdac15f7fc9c37fd224240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8015009276a75dd068ff3c50bea467241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be91e746d617c0caa9271c4fad809242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe051d982f2c27980ee563d66aa7ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be92ea64722b75d358b8c6ce4997e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c6505b4cc57176341922c8b781219245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967ec0a7d2ad56f654687522021531246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149f13e1883bf918570d566dde645b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1580bc54bc39754ff02360a409b22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38f877dbe80c515d855c0e41522cd2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638e98a873471b35c580f88fc470d22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3f73b51dcd9ccaf7db776810788d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7a3158e87dc58e0c433966bdc4168252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0b685f9629ebdf56d80d687b0e87c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34992859bc924698f0e5164ac018b65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08361923b4196669e5235eee6ec0dc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9ce77a8f81af0c80a77f662222219256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063be5bc0b9f7efb38855e134f7703e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b280fecda1c2f45e75b4f9fa06a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09b2102cac245b926898f420353196259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b4a0e7ea16967fe1897a82078753260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9253b73b84d65da7f28a55805b84a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd427257db3ea08c6e2f1c0ae4444125262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afccafe130a314a90b0e8b0a8ab732e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cf1d0f958a9467d85b1e08427c8a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e887c7630ae9e478f06626f8b459b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa36c7a32d2368e9a4bf4f77392bf0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc616a13714800558490b0b3ecbaa2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e317e25e6f8727d61d0689ffdc48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9bdc9233c639706fc36384187f8f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b74bd69b8500e9a6ea1671395b068a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55633a62617dec2f22bfedabe5c9f891271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa3c9b602184424129971d7507f020272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e57a7f0166ed933e5110c0f0ba878273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad109583e45c354856da3d41bfccf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6fcc16f33cbec6c4d98e3c6e67586275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d20277c140d058a17f004933fee31b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975ae8a226a6f2af0228660d814e694277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bab1b4fc173d3e36d0bd4113eb3b9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d8f7a7f0b4c98bef18c4ba2c6cc1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf265e1071eac23875394fe6b2117d00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11cfc8beb501dcf24689d038beeb93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d340f95877e7e981588d86e44d27c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567a88654cb7f516e1a5e211b716f66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cf536ec42dd7e2a45e46c5a9d9dbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f80372260e3bc2ab0f1900ba11ef9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa4b2a9c22f2585e9d4d39a0719afa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a2f98c02eada9566a5a1490bf642f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac441d8a09e50e4dd3c6e8eb5fa3e02f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceebbe68c28d90137d6c7f97b35890289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a118d0cb9910fd82bc55045a68ad20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791a3f3429c02abec6da8c131425f42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ce94f61777e4a89a1051ff3a973b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd5c1edfcf0ed50169d0c92b187c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e45108f4e649d986359dc13d45ba41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493fd136aad080b8c10ed3fe71c49e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b182c7308bdc89a90e29d524b292d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ffea87b6fa18fb7535f23736d573297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3f78eb68d556a1b74a2a7665cbcd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cee68771031ee46af4be17c88ebf38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefff8475fc86ca17822c50b42e669ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a280a613530ed9b44d98c80e8d203301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e37f7c8f8a928c1da0f06d68e62b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01e18f8a5c5749221e4388c6fb916303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee76cd1fbdfcbdc474201412c72b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bc55a927e8bd1db10f62c82e4eb9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14fc1872cbdb57aa114f5ee45e0981306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233780a545467849a128a9449eb8c96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f89e4be28daaab80c2b33ba1a21a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb300e975109b3f6cf125e68131b52ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6d6d9003ece51bec0e46a370a3170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb68d140c2d9d38a109acb2e1252a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444979414497442920725e935698ad6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e649d89d276c227b0554dca2ebf2602313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768a34af528b9be49fc63c3559f9ca9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73a045c3e47006e0329e9dc8542c70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938c1f56a75a88bd33e3675f479c83a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dca5e8eec3c02fb7d626cd3624ab7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f51e0ff0960c8777a61badb652e2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa7c85072ff649cab02b28abf11dfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02400e4c5caf13fa3b274336f894873a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da7d26ee19441e0ca35b7eab12630a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6094adf4eb27a4d06d3507c14765b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f396214eb8e6458d0c5ab0a6b2a25a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3583b8f980150feaf6f346aebb967324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33f0213e1aaa6a6d082b85745aa4e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417a1b40540354e04378e9498137a62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1363606abe1b2ac0174e03bcd37c1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63752b7464bdd6a2246f6b55404c4723328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf482284694f890eec7fed3f4780986329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b963663cf901ad5d9b9180e3386dda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122647675b8e0c5fe982b508dd4d20d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5133aa2c6db59e31e9062b08c1fb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c8dcdcbb47dfbf98c53e39254002e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e182896b91e46ee7a0f94f455fc59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b58359d4e2982748fa4f1b3690936335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e462328f4e2bf9b9479f73021dd76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e674a37a568535a91238fef97a81634337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df1e5f15c1ea6c10703aa94c68e9f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d73c41f81dab7cdd42bb7aa3f2baf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8108fab6557975fb7c5fe9b6e6cbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b707939f0c2211c856082be9068b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8423faf6799e984543c13f5b691d80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70804d4c1400e137a2f50ef12bb3a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1784ba727f19402dd951b2cfa3822344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d4328726db849cb38757b77affc89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fca318c827ae428afd6edbc92c247346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e427f5d07de73a79b598b1d2e16ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b3fd474dcc48f2b3544688f264a1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c087a6e30487af18b69022fb48b97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c4494a69505f2e115c5d85c623479350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dff7eafff1b8e0a25410f83a56aaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a37e9c41dd0aa1631a33b75c909d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92fa1360880a3095606c057c211f5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dddb6dc2e6d425322fdcf06fbe1094354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625bece8dc15f659172b37da3756f29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3072979e27e94b24ad1c7cc6f9ca4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead3c8a758c2e4e7e8f374ceb1f803357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257c934b10a332f96d5fd25098d07d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cad6e0369f014b6e897182980a546359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126b9d0271f6edbec4ed50bc65ad316360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9e40e2dbe1fc062a4ed24d1056724361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93745b72fc111b9a79301b495b75ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c938d5fd89fa9f31009c7f8782cd6e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef436a0078a4ca4868a5ca98dc1f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f1b83c4b9d7c18cfe9c8a0ab2f14e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335865ee5a561192ea74279f87e6ccf5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e6455833d0182bb3cf7410415b293367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e9d62701fb9e6e28bbb7530fbea67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43160fb3f9178cad98d1c6ebdff724f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417410ed2264833ff574337877aacfd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bb7b76266bbe78fb4a1f334cc67e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9351f52ad958463f5f35e0f066f9522372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9191998a37e5fa868bb2102a7451e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70957264e231db1902ee8f58445cc64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc3358657a0ee8fd3fc0ddf01963f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44dc1572eebe188fd06a83aba7ad9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f399a8d0b1e80bd2856771fb2a2cc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732643aa4efc2e88046c0165ddc27bd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7673b3011a34aca77c202a2bbb15f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb2cadef52c022ab176975791b2cc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5d63cfeba73dd3fdc8291b3eff408381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c960e6c2cc54d8c3c711cb679a24de4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493252471b8c2fb93f55c43a20544ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f06fb508049109f4dd52a4e93ba6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e53e7d071022d0f669f61adda27b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34950af85f27bc02c42efd9014a7098386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c796050b381e19e2fa8f452757fdf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8738ed536c1441089bfd4dd63110410388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29805c91ed1a8b443f46e3a5f2693ed7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0385009a18347b8dc7efefc9c1c8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8580a535ebd1e3c26d517436c04ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d8eb1a97c5cc0ac056941b8ab7ff0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ae6dcbe7194c77f63d4a4c1eef0dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e346ce1af6f5bf7b7554cd6c27a1aae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407909593c072ed599ffdf193206c44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f10880354259ba0dc90fb04076e585396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01a5ce0538ecf0f4c3a6d731774511397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f6cd5ecd80c0ce428f774623aa4ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9cecf28d8dff5626f97dc5f3b821e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ab6408dc9c01576cb8834869878a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b3016cfb72babffda06bf5e4bccb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770913dd20225b67f27819ca9ec57c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b120a6f5a19dad15b846540da4ae146403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8e0abe698593c57d328a25ab5a618404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605b39d7a0b96337eb80b3b85fc5149405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f56292394561268240fc8f1c4853406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4cc27f01fe25893e2195ef02094ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65146479115b7f7a3eb69f92644be754408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db7c612e44e8bad86a0c75fdb23183409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352fda17d2f38bc02f7208b36ef4592410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593c204446faf042e2579283dc7547a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707f7b262c6a53ab7dd60a0d2d6827412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a0a9024e1dd20f80294309806ba33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d284e735dde21467838f5c4ba59bfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e746d836e8fe3f0c558379df5aa51d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d796cee7c3b6cf8b1f85dcd143dda07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9666513245636f0c3ec9f2e03535590417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116898f41ad75d764b827ce3fb3d2a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ee2f5c50069ef8a32cf1ae19e88fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80c5337a619256dc98f9e4a6b11c60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93878d66c5f3cb943e90b88f15cc8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb610f3c805fa9bc5bd1f0d2e630d11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9292abe7864b731a473df776d2159423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d538d150a6a0fd23529e7ed11e39a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde5ee6e30f4555cd40653675d68bd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0172818e6e26a5aca1b9329a9fdfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e79a2c0bb8f58596e0927d4d73fd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e2cc8a146f7925b5b042ac509ed8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd579633467e99e05d8fc17367a15d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742fbff76870e2b361b55794b8f6ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd45487d85151856cbc1c1975361a56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424044805ea8ed8fe13d1c260d8f35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17b99837e6853466f74f1a36d40bdc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab36f199b204a340c2acfbae890f0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdc3c7524ac6bb46b6b1b5c16fa05e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e0a33d53a238efe53583bb058a30c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ced254c6e75ad929c19772eaa413437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dcf94797fa6da1f7ac8d4bd2ad241438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375170b934adc653104f302208e58572439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1de6fb7c599ffc374e5fd8f39e164440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dcaec61ac6bd776e9b06c05595ef4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33a29f34ca34e31d68600692fadb13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e76d8f78f1252c2de9b94bb613740443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aa4dd49a57c672b2590cdd90d2d35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f71c38a6719527580e83e180e772c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e7547861503a5eecd50c83612ef79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a6bca4b7eb713c2b5803bd0c21693447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9baca52dfbcdc3acfa5cf85bb4a339448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466d42611ebd525a938e697688491c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186780f57d7ef49c96a03549db09a237450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c57ca251f001ad493cb5a1d011786451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2171ba4f169ca6b9fe3d5a8929852fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e397e5cee1c8df36b884d8a0530fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3657cba01810739f4f543a15546d64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6bdb3aff3d4cad1421bb1394d24ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb75fcbeee2bbc321114551c9d4db0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c51f05c427f84bab9fc490ecd0c99b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc867190dd23fd7d2a9c822b77ab0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488b7d2ee256e9aa910258a98783900459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21856ae6a19cd5d3a105b243e1d2d14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61461e4467735098a366bb7254212fbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f7299219e2d9986805ab4a637cede462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f97e475faa89043627535510b54964463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86bb55359af66148aded684159306d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2895e6e7f1e35f57f61e7e8070711465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3f916817b9666c9d121619aed5076466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680390c2bba678ff2cce00651268187467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1ec3c4eda698bc5e621343307f7c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bc192297caca94ea69a4275de01ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61a07799f5a98f514e3b1eeaf00b84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da525134b58b6179d04759792fda03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13abd6fa954b8d5e004e5d49758603c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa62a60c0588e10ec19e28ab68c504b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa86e4b785d7b1b4e8b2eeb0028da6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab255a767ec72186fa23aa89ba336c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de61e2793add206d1a0fe140d90838476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057ad2e2c288feacdfe1798978c3685477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfef87a82992624c0df83f23b70da2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55690cdcae363bf3b61da3b6e3315cd4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963ad39ab670d56bd58f82beb3ce63b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32cea4cb509b132dc7f5f49f96bf9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd2122729c18489731aef8810f4ba9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ec91952c307fe07ecc468d11182c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285c3ff6746fe2f4efb13dfdcc3b186484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d9a1049cd715cfa0570016334319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff0024f30ca9283e54701637f7168486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de39aa1ce60af02a86477629ae55d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe598e3a64342eb9152833df5cf6b4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2b4e702b6d8a9d162630dfae097bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfba955ef7293e5834ff7ae573b29db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d30f23bfd7fac262ea055db178aac1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90863b53bfd47c1dd3319cf40c38963f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e287172796435c1df76c7df6fe1c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49ff28a5fe3675d2f8793b41b24626494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8610e3e2a4dd343403af203866424495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3a46b8070856fab771bdb163984f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48d5c1ad60eb84ab0307c0c0758a74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a256408fcf6b241de9f954e2eb256498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252d724c1251de0823270204dabeac0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca6352bfd14c5613cc4af9ca1a3314500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249555db82784fc013dfa5a5919d8c04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d44d31a1e131d5692558f2d6190a4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488c178500a060cb34818e3bb12a911503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264542cec879f9e0f31213b15366a2f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c73baa4daae3255ad1e7e487035b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58bdc6b3147e6900a3ca9cdf50c6ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802abb76b3c7438ee30fcc5c47d5b3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75d7c790ae3e732b34e0a8d7aa3b1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ef9999db669dc9fc309d6f84fd68e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fc0ab970881a5f8fd8212b51a1a40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12f5c1d715fbc126d88776fc323940511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e356256941c0383672b2d7182fba6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443b9294aab13c9ae7c0f1ae177123a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a6f2595db678e38020fd11f61e7cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc007ff14059d93685ed4c0011c1a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686dbba803ba9ffb9e260c6fbc5d7da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e614db076fd7566f5019069a59728517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463116dff945e722adfc1f661f7be9a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cdc6e9678500145464bcd03c75a81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8116f7c0b320336880447123610dc36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee7754161ced5570efdd710d0dd05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d1d59a916992b31e08cfe86b0a034522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e6430f571ef53b0dc9eb05d8f14f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02706e246e47f94e9bb6817b05457524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f126481e898e8ce0eabc8cf844e033525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5d37feee671e8ee81c6a67c208a1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88041435f3848746bf05624268f45f91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7f7392fd75b1e07a32157bfaa7b07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cce7d67c2280c2642301c2dcf6c44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b781ef9d968b3b320286dc7016e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf2db1b4164d06c4b0b31d2250762f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf0660b8767efb29127e439b125ab6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837411fdb836c12b760e49048cc96d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e27ff1e545edf0fb322fa4cff99bd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e1b8f25046e5af25b3aa0014380b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97a0d80dd41d011dadddace7350cc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d4e5bb5aca0a7fae1b80e1be4a9b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7468564cd2cf37e615e796b62feadbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b22bed80fdbc003c1cddd70e41dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c365d2830e50ae6bdc722156ddf38e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99168001c664f2dde2b7a6358720f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f8cc216476965b22f26023b407366542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdf6e56a52569535788a27d4473a54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8165ffee240c2d7438501b5b683b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0dda2ae2fd77518b0f286bf739a6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2f2c4f0edda5da7b269901070b012546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3b56287d3a22c818422cb4f7a21f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f261ac4341498214f87f1d708d9fc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39739b5d905aa2e485cca9b53ab318549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b6b4aa6bf84ef809aa293b9a2dfec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758839eab2be5890e96fb6e126ba85e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086230ee8502cf7d3b99a0c19347e5eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b5bd9fd3e5b243df435bbdfdf840553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc466c79beebfa17cad196cd67c4390b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01785e12fa231aea47c1838a57712836555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454843238576d146be6e99ccef09342556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa46a1dc43bc6013dd5f6c84a348e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569338a55c00d806dfa68d66db1746c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f1ed674cc0eb54b7edc9a47b21d4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c29d2b3730b5e780b4a367b1ec7caf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce191ca0de5cf3ca16794dea9571a5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9915afddb96743415d2bc93aaf325eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ef763f28ea8db5f9fa8c5dd8cc235563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf1977f624c5e5f8842758e76325ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940c36b28b421600c05e57f308bf97b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f296363be54a6dfc3b0c4d812581936566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74900fcc34f3d8153348643c9303295567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02499fd43db96f1e5b1d9f2b24a1139d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca7ee77a0ee242feaa2ebd34756bf4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430646cba4dffd8868f7dc85d11c026570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4b3af897955e4d10002ef956629db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaac1201fed7241dd3b1597e5dfea3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51634267506ac0400e035a11743ce01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d884baad177853c655a2b803c4ddebe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c81e8accbb89cb6a5ca3f3063a9347575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788e70bbf24f4d16c7fb7b8ea0b2595576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741169fc3d1c765e83811f011a0f09a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210cb0a95a8b5e40b0119600e7c13f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673558034286ca10b4d419375203514579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01490422ae8f9f04906d7197d5020a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d785105ef2ef39b9ee9094d0a044488581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113e72d8d39c658be15ba544ee45ede582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07042fef2993928893a25113ca1fcfa6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62037daffe98de328fe494b134a9024584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9c0125b3e2da2596af808f763791585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084decfa2c43e45f16c89fc1e723348586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a60489d0edf4208027c58d32a52345587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834665fef54d4c61bb610c1e36f8073588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82feb9924a55a45369d5a38c4102c92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c55b83327436288a4fb7f5c1b60a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6a39a3b9a0a98984b6ff5b7642f51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284466020afef5c91d1758367cfa3e84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bcece824c7464922db9ed850eb47d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f6054990604f129803f587c659158594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af5fa5b4af2775add9be6aed2d69a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967974efa5fdd2dfeb3012991fdd5b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ee11e0d0f6900c7a3ae57532626bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b666b7ee95d53a101fc3d09fe920501598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571c9088f3bbb318c6ea435355c4845599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4225ad90ae3ccffd25a7967556a6ff1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb26dbd2461c8bf0b8057bd485cb32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde60b0f4d33acbba7c5f3355100ec0e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89232ea7543178179c3c422d36647603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7c2f3c8a3f358708f54bbef2ea475604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950417610994231d11980aa93cd9847605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfb65caaabb31685af88d5122a0aca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba9705aaff4c8d19aa0dfd7c7f04e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fab60b615d9c84e070eaa9789e5e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bece1cca0ef5035af69a27309e1e389609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90af7eb2fba1d2b7e1f6f6372ae6ba3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa5b2e869a80e8f83670535e07256d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6349b6469984a1cd62282312e74c41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7eeb582f74b36da61846d078278ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e953aecfdd3357fa3a4a5fb9aa0d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af3a140052f727153a1e9dedb7fcd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09016496e22718022ebbc72f3797406616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d05cab981e2edc0996cda155c2df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b0ef8df4c7befc81261e7ba66d0a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0838d93ef9ac45a2f52c0e15015f5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037115082566b9d6d0bf22eb19c0f15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c908d0448255ae7c31e2069553f6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2e09fc75136c8ce15d499814e04d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91153f3a552b557936c6c4bfe5ffd013623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f1ca75e5549148af35c7f7c3af3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932982c0235a98b4c98175c1a4efa1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5371c19931d27b1b73906e2788f8fe3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b90e4f9dad889a6df771acfd60a31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05705df1a2762d4fa3dec5fa1e8f37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1013366c00a1b0ef1ed11e358545b9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5c9a844843da37d776d03c936e309630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278591e51ccf0897ccbcbde8f0382fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6ee54fc7e02d5af481c60931dee8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93459fd8eee991e3adeb8d48da4d08f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27974edb0d3bdfe4b36ea337dabedbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff4abb516dd997db030186b4ee50fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab9b56b7d0b0db4d4028731fabf22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baf4bf20ae79857a8d00fc3e05e76f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a24795360eae05f2ff6d4a553bbdd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca6c5bd902b664d8e318973b7bf711639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601fbbbdb3335d07be2cc1f4b3cfcab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ecee551399eba74f90e8093938dea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deb1a91a0f9ae6b25947db726a597a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35699929770c549ec5f78b3899f664643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876bcaa74bb9d66cf0670a7dab7d8a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ed5e6beeb628b7249dad20d5311e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be830a2705cf8b28ae2fd6d66d4c702a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c68a7de4d7dd7052fa0f285c9e7949647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90a06ead6b1c616b9dea399ecc42c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfb5b4421b21943df7b2c760859415649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c67f80c5fa24026b6bd5656f4af9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ef266e0f488cf922bc3a92be179c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f279c6f81ec2e35e253b0750cb9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038bcfeef1f3695afc871fd4fc3982b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bc648ec8710d7bb99e82af76a0e49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee89654a5c8d5761b9ebb11f18dea1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972b33eb2cf488b002345bcb49e2490656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2215db873ee7dc8af1abd089e1144657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52bd7eb4ade1a96d10e482a61e8d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad394268043ab7077eec0cfdf238437659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf91733567fc22f17ce136ca081e1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23fb4c5af84e90b7ee4042a517c02d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170463372b3b32c48734a450a2511d75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb49e9796525ef2cbe8773bf8323ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341b66a44ebe9eb2b6cd587d9146078664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cea9f1950e33f766fa10523b8e458c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e1c7b8b680a1306338e40176bdca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a88421b2867f0c57fcebf62324544667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aff6915bc759cdf6ab21010cb7e53e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ccef3f1e86d87edbe6120f0ebc18d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0457cee5e68a285222d6abb53ce86e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ac67f6cd91a8250484aa046255575671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af67fc0e30a87d526e3a13c283d52d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06423a27fa91f0d87d2f96b4d4b97a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c24a82b20a6b8744044f15e665b73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c74178fc877c7b4086f58d9e5baa6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060365efec720b229fe0e59654a40963676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ae13b5796c818f3eb84aa5b93eb80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68c5ff152595f902585e310b5939e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ca04012340dcbdade3cf3f5d55450679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4392b60f74f50ccca1462532091f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee915937c4d563698d1b6cff0a31b3e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c719c97e6d74789eedd77fea0ff53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c2ebca04713e0470dcedfd57bb378683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec448bccff3b650b92f3a4e0633f50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04865891edc3e17988903c03d05ab95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb63df55e96f83efa93f8eab5476fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b170791fd8562ddb609324771178b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12b82c5607fbabb48c7fde31441d9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50cbbc1575126f58ebdb03131d0fee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca7cedda1477ba7858cebb1f64b420690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df2b2b96040b39a4cb967755cabc42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1be970b158801204c23ed2f72bfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b378c9333becec4ef258a3d8af673e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e083b93abc25790bf9fc90345a6bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df6ec1ad08ff8046c3fd07e63164a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3e6f19a2f06f63ab0c2371d6ea4c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968612180dbaa231ad4b933a7bdf4ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e8f8ca08148c7cbe50521cc30977698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaeb92c2b3717a0497c839a7322e57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9818af70b93772b47ebcf63948a57c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b040c2e15b48854e820bd9b520d33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569afa08d43c048b1ba3ef656ec7070a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69063cf08b00751678f4afa8661641703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a17b04f6bd25d9706b3f2c1ca9918b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4581628c03bca9709443c8b2f9e1af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf84a5cf233abe0d56b64e97a0a2deb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc41c859b94659ff4e3af7f01133d44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9e59bc611e062e26c34fc8d236faf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634e6bc2599a7973c022af895fde6bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc063ca588ab3ef5f4d5fefe6c143e82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4923792711976603782a67c641885a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfd0d98291613595e1a3d1c5f65f9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe999fbcf421aaca22b6d15c036dc14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5e606ce0a11c45948cf00db1a6f87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1feccc8ee087818d07c3cd972e3c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ebc660e7e4fd1ea765f207e9e7e8a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e930dd50ad0e6471f5114b7217456717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d3445ae0b2b94f3a2c766a7d6aae6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af231cb1b5533aece7d8b74c1323940719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bbc4f96d79d2710a503bd2f515623720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0551a9b2c8d510ec98bba93627a7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e903fb5df0f5b160e628e202570d7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dd8f7cc5bf1730c68fe012d6725f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b5433c07be6327a1e5ffd90c0fdd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d1b04bc4525fb2ec8f7a34e6ea064725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1e22ce46fb4b4f576b6367f695115726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f8b9f8e049ccee59c346573a65145727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1d1e2767241e331277f87d01c2041728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c542b63de9ddd9ff19b66741543f96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6a03bb305abfde93437ac8f3a10d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b268d90be2bdf66880fad05ff644d1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ed3c7c15b7418caa2be757ec312e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ace522a6c7b472346a92660485957733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea2906c3ce66e730fb1998e79e845734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34c18e17b2f85a9a7939bbdccc92d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790a83c5d1a1f4264c2d184840ca36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479148a89bcdfbf3c5ba02449c0e7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205dbfd43487550457c12ff8224cf43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94149f76e2859c2edec4a8234991ae09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aab3eb6ebbb60340b34cedd0b8b22e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffc5cff9a0106ecc1e6712d2d7e691741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033135599679fb37e11237bf20d33e1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e9048f9c34c19a1996a6453801a4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d1355426c234c488b11572e9db5d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439cef7a6df9f0e77d13680bbbfa15f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb2aaf24ee3a5914113692ba4559eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b6a375440cc16c2686f151e9a6ade747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a717216e5c617d9310af3c452f3c21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3025f1cf0a37f05dcd749467d51caf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599fa22e71d49215a792ce74d6cc2d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3b523ea261d50f54fae2cc94ca43f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7664e5e3a50eb85a389dc1241744004752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734842156e17603dfb4843463b9fc46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a008603bf884a469489239ab5bd7c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6c7b163f684208039a4040900920b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca804e1bf16ee39771072aaa1dd3b5ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ddc036aa86acce26d01a6886d3d14757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404d2e402729bf2ddefd2dc13cdccac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2ac25fbe2cedcf7c4e4d219c97ea8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21db6cace66ebe25926ec86fcead3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72baf1fadd8d6b8da40f758d6a7b3d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6921891da53e63273949fbd2a0fbf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b838430a0e9917d74052878d5c61f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647c4c7c06adfda21bf619d301249a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aecffafc9fc3c5cf177e22906ed935765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fa9c1980411820c0eccbaebd7b2e0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7bd723979e1ea6449c6b8ca3fa4c0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedcdcab5eb8e35700d35bb96dbf821768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b080c6a43b5faa1b6e6910802d233769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5224f283e86459bc02e269cbce07df770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16035b79348ce8b9fef4472b0e893da4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb207e385862629db11c873b012fe683772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0f068ee510796603580b5e1317a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140d8c5edf15813cfba29bf98800584774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4224cb89cce474bdae63a67006768e5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a869e66b65528f00edb66e2c771056776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360a9785e23783f96477f5156775834777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509727329655ce22a87430b2727d734778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68ab369fda032207ced5d8bcecc01779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10e54275a80ded9e551bca71d36dba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac1ba6429f86924da056ad8d92c8bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12edada92fda6ae51bda9b1fafacf93782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a830240b437ddbaa8e36774e32507783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bf19e07c0924f932b6cb746818d10784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f280342867fa9866e6011f00c55296785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59fcd99ed8a380e1540c97c6447f82786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a86664871e384ed255a7706ad7afa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6612fdb31ceac0b60477c400bd7e9d2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fec72bfba1d0c49a50cc1623633f1d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c214929b1a92ef43f16df3a9c652ff790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47697ecdef0ca5ce81fc8618ab2fa3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc695270abeb87301f08298038448701792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972543b6a4f29d2434ece05ae519b3a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fcb499697dae9a917bf60bd329ae9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca349ad7c236e7342f271b95568a26e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ca059fb57248101193ae5ed5803c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81ee2f7bdfe5c34ac1aa7c30f56bd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ed6bfd8a8d9afe46db67b9068f770798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f0a802dad314badbbd19c755cce56799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2c573d35783894b782426d944b20c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f924d53f74b62c48f7083aa7b7ddb86801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde55cb8350dfb3d8b891566f9a6725802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feeee60f6a66d9fb06de62b9a666ac803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beb0a893b6bfa13b563a713e4ba3b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6645674db7ab16331170535488436f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693493db91942966f45b0ebc8e365d4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d03e1dac21d4eda2b0364dad6dcb4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee2aa42ed8e3ac856dcb55d2d55bf0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d598b69d798a6fae0015d603f09630809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b51b4c63d8c475bf907e6ce0a7d38810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea5eee75644ec05dc09b95d157a5df811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d0fa6191911212336409ea8ad1dc5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef1b8d3ec1430bdcc14580cabf40ca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b65603b7c3390ee3bc5494ec5e22d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e800584a22aac1c46f034e17dee2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c325cd1622af5afdfc504563b53b14816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43181377de86e2d79440de18dc054740817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6bdbbb21da2907c76a18d848c9358818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98faec6e8d1f1bd8b74031e73072e83819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf403aad7442ceb06fca3bb3140933d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1503907e9f4914d4704cd5472162c5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b236a2cf39e9ccf9746127c124e13822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd6822db77f471aefe6e8303a4abd6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdf706442b4d42f581e26c88f1c5fa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb7770c93f3ebbb617f6e1d9bbbeda825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d2ea917b3736ad8b67f29ac9569e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d1a346e4f07c45ad3cbc85e9dffa3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e63fdd3ebfb2b5561c18c196fd8a4e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3936814e488b9bfafc58d284d4e7322829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ddb69ea8a8a193216b401889c303830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f155d57487531eed1795bcefefc9b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9bc096b748c6b41a175a95fd403e3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52ea10e414ef23fa9f649947175af9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312df3223b5a5fef925fc0c03722c3bc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a870e63a38e8f3174c987af9425814835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4207bc1901eec3d1847a796e060675836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369966d53edc9b5e132211c1cd5c674837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d53954c7f2af577517219d7a15b6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61feba897ca5742c8b30fdf9a93918f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae3792aaea5a80140cbbbf758be71a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e6e2b3c77f38f1da5d7350dafb3fa841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305831dc48bdebe7f8dc5084bf87de8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c89119fc60e9140f74a92dcfd1ecc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d757dd2dcf467534305e516f294014844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe8295e75decc1f08b426ec279e16845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3369412c9214b6e73caccd704575c6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21c4068019cf7186f47fcf7acc6e4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f538008089cab713568f56569781d8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee46b6ca11dc71007cd3eabc58ad44849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83e093365ea4811deb6af49cbd0cb6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87208d98a7ae43f461a903e8db593f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ce46dd14d1c52e950a6bf22a6819a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbfcbf5d553535a04dcc7ce46b6eda853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaf2930cc24423d00214b3bda9bb2a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081180c5f4f1b8eacd5daee200905e7a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfc857e3a928686d2e6cac6297857c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dcd01cc0a95f3b253a55e4753a9ef857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb09776fc9dd5ac1454ad87c2fbc2d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42be000a85a8ccaee46cdcebd1b8db859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c7696e4eb6d650ddd76e2d9c7e92c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c901e84e5dfc79fdec8533de9a4576861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a22777f2e754435c031ac6f5dad41862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc262f3127a91404c7f3e08bffe7d3a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f5b0e87ad96da2fe0eb45c9ea967e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd187e5d359d1d7efc521c522580029865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc02a039675a540cd3a8ff3db6b1f91866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bb5e0d562c92628bdf577e0fe77ff867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f5daa0cb818822fd48811c76cf9d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87170de744b3bf195aec776c7d4b1ca869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019ba2b5e58ec8b69041110153d3ca2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2b1af893805c837c6764433daa36f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aad1606221c861a540f95dab36efc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d96481d8f180b36f33f07f2bd95651873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c50ba60294a430a6d84ab7a8777af3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7774360b3946cc82027275e57a2b2d9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dbe282422cdebf9d9ce7b1311e726876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ec2f9d2ffeca3ae8e060614e420b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c043f4d85a628909ce7c841895243878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f690b1c67e16eb30091339e39aad8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165296925a39af4e97d20a288bb1be2a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e345efea7419ac7d4870dd191f3f56881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae0b56c96f6dd0e6a8a3ae25712857882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9d433ccaa72fe6c3739680e74ebd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad18acea91110a173d51b54b935943e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d342f7e635111e73b4739c138f54c5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4d3fd5f31feb0a4e6fb1d4bd20e19886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d0345ee657422394568413889a213887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318fd6bbd333c207d8469ced2340e7a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22108173c8f87203a21cb21423c566f0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b55440ea22be30e7b0bf173bd9baa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf3aed4903096b012a0cc032fb09f2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa010080843d657bbcf5ee71b2609f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375703508c5d461a0b3575dffce9d4f2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687e1eb4305e5c5d31bc2019c1dd29b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033011b2245a98f9ba6f6ba9a1178637895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6d81309c34ad5a642ccb576c79f48896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51164496afb38c104ff94bbce971172897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3db096eb9718df9f08b5f57028015898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28403f81428a557bc32b8ec10752655a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e31c22e391452b5240732885dbefd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f2626e761e2cfbc06c48d97732e8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d4caa2bb0f914df52cc770909b018902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80cd20f3d104f96026f3756d3ecf81903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983259bc253ab0fa6d23a5ac85c651b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d6f136f827320c980f1c28367af4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75765e145c321b04e31aaa2c09b5ad1e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f69c4ad409a09188ba9daac3f07d7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aa1cee018a213f66af8a7638be426908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3446d4691f8ca3eb44d7f356bb4677909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3c5afacaa5fb7980ceeed8a306dc3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a9c48df09f76c4f5addcd3c012380911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9303bd8a4bd398772374921be9a16912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68613864c8c631d163a5fb521444c8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58548a1872fbb187700d8eb29aaa2e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4257c0c958044884be396aeef7ff82915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8404c9d6b6992294e8e0aa20fb4c8e3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731becd875c82824b2fe806cdadf216917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad779dc3cd370f1259d1985e7d46180918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b315e82e992218c6cb6efc779b88fc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c962e327acce86a9b7c862e9425a51920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421a0027c78a9df34aa3c7f96b2d95b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3342a5d6b88714ab4cf72bad0932da8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6028d32c6ad1e8dbeca99d076a2c710923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0957b92813b941b4819dffa4652b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120595bf753365e0ac3941161c2d17d1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2540a78551cfde20f3869e845bc646926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f53db7875663deeaa3ee116a11ae927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158db45267b19624ef6c7a48d4d6ee09928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c899d58d47271424d487f3f0b0ef5f5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648fcbdce31503d0ca93e9aeb96699e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb54db573490452f8b1632cadf08b2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4234a9e4526be2fbd74ad9cd5ed1eb1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43390597412924b3af30d26d4a41662933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6519096e203e34a849bc3d5f126d3d8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843a042ef2448cebf554ad45a8421e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57263bfc8c75e062cc4a35c6cdfb8229936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342b9a87e23023dcfbfe96c92c9de78937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858edfe6026fde9c8071e7f51046653a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459b8bcb45510001b4e9c3561f6b636939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34550cb7f01f3d3e45c495221115d376940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f0c1e6c77481ee38030628c5bfc7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec777d8a8f5ab6df61b43241cd4ee5c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ff640c2423ef0100daaf42a7703f2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472667ecbb9b9f50cf5bf2ca5ad5b47944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af897043b9a48329e752f9db7d549e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91867326b4a6c673af8a75bba1f9838a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac096b40078ac6d8f2d21b5512e2a2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbef43618155ad3c431dbc32588178948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fae8b82015cc75117452af2b3a428949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16da34bfa4ae4b8da923514cbe63dc9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a817d23b580114b27386ab5063da951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c7b228b3599fc45997baec334ad57952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e1f97aeb53fb6f88dcebab8829314953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab3caa6dc7913d925d83b037695b46954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6690a675157fc8b29dc2205961a3f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f2c6b657d83eb2dc1d02868dd23a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542e67802936d3e5c54f64ff3da834f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dca5e730cd5276e1a15d493833687958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdde1a34de9fee8a03090fd11e4b8b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9166205963232bfb1d3096b19f5a82b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046db2aca0fca528f8de10aafa1855ff961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffcbd651039068efb8c64f746cf76d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad2f014553d1d424c2879bf61132b5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf067c3de724238eb9537fe2d6f7a73964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e03331d1344d99a0eb208baa44619965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e301d43dbfcdf911b8b5693b3d8596966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fe4ca8382d02e6a8ff89262a5cc82967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd73628524b79da9315155a2ef1082968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8380fafcf152a2bf20b5661d920ff4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9fd24eb8d00012019a26d96abb1ef970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ea3beacfc1b502547310d30695352971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a38362c418ecdbf9bcdd01fffd2b3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d585d70963f02b159ffeedf4d06cef973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deb331060a633679511a2b9cfbf000974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e62828d39669d94697a75195e87257975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db66aba1fbcc07297fc7cf0fc60c46976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380cdbc30b1fa2ad7c6e0417bb2165b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>