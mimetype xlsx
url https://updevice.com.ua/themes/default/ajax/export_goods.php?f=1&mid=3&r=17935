--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e1e3625ad949fd70ebfd64d93d1871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e33d9f09378885409ae48999d622572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca21d7a4b4a8368ba603edc820e34b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247799751749971f19d62f962e090de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145efa9d79681815cd52c36257147dad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28418b4fd0c23c9113dced7b115497566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86d61ffe0c5162c4e391a79ca620aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661f3fed2f6b2a2ca3002262cf057098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634034a598ac952292a1106f73c0ff5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185aee7133631915acd20de0b1efdc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be69c4c091a042f8b112fa01e4951b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a6f8817411dac1bfdc95ea27956dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c32c9f8c8042c6e2fe755e344b7a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8954c51de205659e3c80a69ae4473914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e71012a37b53b74ef98d4b6a46b1f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f560335d62820bafd2b62762ef78516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42a28866e0addcc2bb076a538e260a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e927a6af55853ce51459f806ae7f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230a3f9b99e2f9a817d31245d5ff7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285f20c27523778aa44986924fcf00920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126e6490ff6cb5dc7560903470d6d7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60fc68128cf45d4f5b9b850286f5c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623bfe731d400f15d3a2c5acb7ace423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b561c08804fece5c47c237c30d380724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ec369611c8fe3b899542c2c81780925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719e2d980852ae11e014d93802b6d0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442416c653884972d2c17a5a262f5fa127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33578f2543bf4cab7e8517ae55cbb30128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc31823b6f7de2f32f67b3b341f46629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d732db85280850541a19a77634b28bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543de86f942780cc7c82502f92ce763e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621374fe845ed38b16111a74ff484e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e676789544b21e87d74e4f42d041dd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e2b79bdb4fdd7122658366874c1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0f942a465a8f5d374d7a722a698f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b0aa0c71b797855344058be33eb5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc16de648cdb8adf5da25ae24c3079737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3297ded30dff16973d151f39f6820638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf81443a8b8a5478108f5bfe0754d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d202b1c46f0124d7eaca5d3f22141af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4722dc2ab81bfda74a7911ccb1d9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923695a5e7d30b654b1b7975c1e713ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb9904983055a9a3b69b539ee34ccc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e43b1d04d3203a05ce7ad90dd3ed5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18096dfe9452f866bc8e2b338cea5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc0dfae50d2e646adaa118f31d59e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475efa8a9f2432cd5c42c8d4a3f1c4bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce1ce2db53cc49877b520bf78fcd1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984032e064a665f788e3528405e83f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752088652935dbd558a71fcc5a7ab62750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331103bc1523dd6c370080bfb59a69d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c58d6a379859bf3258e4ba37b2e63d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b5fb1495955ca5fafab5d9d6966b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4681e7811b5a227ea8df77b405acd9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6d7bfcebe3d8c3a18f4f7385aa86755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0022ecfa1e12d042eaa95bcd1be945e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d0ae72fa0b2812a8b95faa7aeb9d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541434bd27ccd3bf2158c822eb43e09158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e6c63a947389d81cc9bc56533d65859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c238972f069f3aca99f93b89860a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afd540dd37de54f9894054dae2bfc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848357e2f8b1d73e9db7746b0afcaa9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597edd1de0a626f46d35f6bdc6af570863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371cd0ae3ff8c376145334a04dee7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0794e60087c6cd54dec9822dc3970d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9360180e83905266e9a8028e60c5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75eb58031d30284d3a134cfc4e837f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764092bdc0bff33df1d88da378e5e2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe95d0584e0d8d04abeaea83c3816a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795191d8a9af30ab2c518c6df9f759270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746f74832049f7f222b45a43c05002171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d55c6140d4d80e5fd3d3656cd715b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a93c688f7be903ae6dc6b77cc8b86f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b694cfa5d766cca4105c0bf1510c8de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff12796a8f807e49f51887b38e684c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8ca7a112fbd5d51be08191d2e1aa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f690d9f9f335556ebfb09bea81cc7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e11628c2544028f8dd45f615c977978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033bcc75e4e587ba7c613d8f7dd75e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89575548aa6b86c1d25ebec9026656a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd4614732c57310d76d2f24c29033e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dc3fff98574162159bff8f513fa1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7d80749b8799fb1e32af70f8a1a5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05ad3257995fa151072750d649d3b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a17cdeb65b2e08778b0d4d9b775db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ae8b5da7fc4685ed1e0b2325e0dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a2192130d215e02b2d34d1a976a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5179351612b576bc23e921e118144a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6dc69e88310b636dd37f2cfff9a0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef4bda50b3c71df7b5f4682f332ec490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4339f4e8ad026b27283039478d991a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec662543de0f8b846b5278c2b4212d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb95c593b3ab5ea5d77d04a10c511693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929fbcf2889b6baed596dc5b2e43d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372947705187f7e758bfc82f08c6cbbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a02a6d417cba2df023b1d0cb2df7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce0839fac6b132ee616a431f9512cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e22acc98bae71b4dc3e71e865f7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbcb9086142bfb0204e8bc0752cf7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db5c5a78df5b93a498e6246b461509100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b169190a8995e7901ee5dbf687c61e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f382cfefb8129ec83ba1ef68102a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805258d6e6e093e3f53d59646e09ea6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d57d354758548608f7b9bf6e43714104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6045c8f3433f8ad7d6bdec9e1a59a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e833d97d11b51c009cb3afb202e82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed194a887567a4a12a2aaea9921e82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0b410d3d640f1673f02c43c27fc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac33e953f1cae0c5914a485f2db3b5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2d420e39b17393cdba3cc834abde8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45477765532987ff0377071647a994111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b481ed84181d09f597afddd15787112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671b0a077c791d33377dc2a0693541e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8742e5dfd7948c8bfe878ad09f67c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8187803a467e11d0edcdb0abf4587115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9d776f29c55f417e8a92f81e86fa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fc11a806ff3caed3d9637471f2391117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dedfc878e38120f2c3dd86576f36a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c0953ef9107798192bb40234bd4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e62bdcc1920b3eb60663fce2a42b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf9761d703b78fda08046de86776cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf350dc0c7810765dd297b38f05775d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56eb175315c31166b199dc78cb08cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d4617aaa5987fa1f65c493fef3f52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae4b281c4276d735e59f114606abfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25359eccff2f3a6cd726b1dac2129b52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be77f2ec1fd96b936e29d82df7c8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe75dd7e8e7efbe3044223aff124eaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83430dc32fe1cef72b8c6bc95bcb11e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa0b3390c8af90d720baf6d5667919130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184285926fc7d9dbffe3e2dbe1a8111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381ec4def87cc0358efdd69aa65fb48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d6ad76b54d7d6b31285e6c02f50a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb9ee1caa9edfedb890002c1861e2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a611e0f668de77841051eca124848ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310ca0e33a79c46c69e1537709605a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c4100df2052768f7f85995c878810137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc2c6d1e56ac2d4fbe6f60113cec8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720f6ae0969a605312d3fb8f9f4ca0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eb8b1541eb09ca9700c7588f26134140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dffcfb3a55a25783ff22ac908cb98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968740a204df2494bce9c09af93ece77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400456aaa1a09140b8eaea41fa135dfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229b9d706244596d125fc5adba9fc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b6908872a2d970784c8a761658858145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63c14df089d32b5c0388181e4f0463146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad9909cd4c6981e833507ad636033147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003c75d8fd5f8246a0d904b4c957f4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840d2dd8ef7c88f17cc2ab775bfddeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce87c719bf45c89c275534c4a2727c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244046fe52e0f7c5330f5478092a8d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423f523fdf21f7ea55b8e4cb38cc1c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdcb015919b3b2de03eaa543b4d3c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02dfe47467907375a8c15899b3f7dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2b588691cd556bb0adc0cd1bc6cc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e39bd8ca056521770ac5abc51be7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e4c2794d7b273fef3e4e64d43990157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa16cc6ff389b55545bf898b5bae5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b141bded0c9ad57ff8b05c713670c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102f02570ef5e8c43226b6bc4ad6325160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6a99dbd3a1109bed3aafcc8d9c66a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e124b617fb6bc2b63c05531ad590d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b86d1cd2e1e8328717cf888c47b609163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f17e5af7c1a9491c699d465b06b8c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f6a49e30f9778c1b6baced0fc12c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d810988acec73c32df8df09b8771af2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c10f7484b2ddb4f2befad44d9aca8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81434da7347c9eaaa977c179587c55c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ea6453d161a4b4a58b8db8f80146c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f6908381b89c46c499cebe535c208170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2a36585546b6bf34cefbe7e43ba88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4efbbcad5aa6598112a53030fb943172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f875ad4ef6a807612146edfd4fd60f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbfd72a67f6e566fd197b4b141be94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f9ea826f3d50be02734f42e07a8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd9cb07471bf2549349170cb28334b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e48609b2a934d25327f3aabc1cb38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2867fe2a08e0aeb9393882f942f317178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf611298353535362407a9df05006eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c55f2c976c16f9fbcddb9c6a4187180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ccf488facc2b5899c121d5bced59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c8953b805e424f76a3993a9e9620e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37ed04ed86a45a0876fb970d4851a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a3dc25da8eb7db1d350b43ee9e753184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64221c127767eda47b6ef79a89478d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e730f131c4182aaee8c3884f1d6cf2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26286288e6b96db6262b3f8a4a52e25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b713a6b928aa2aa8a51fc1826c06eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b3cc163fd84e22526a029487350fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabefc93c6f81bf590042cda13eeff1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe2bf0dd3d3dd54c267c2ce30abf5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3dcbb2764d546e08a5c213068f2e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a3f461706daaa3a1d1c39fdb59bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a610fb38c9ce53dac860c72a8b49db3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed14936cea89cf2731edbf834c6a2fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b0521db7bcd0caf86566ff84e10e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ccfb61e268fa9fa164f77930b47bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024150e0edb57a54da18a3b9520fce0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610fd29e1efca90e58a8e3733fe8b23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e7e5c3ff1f2c94c57374fbb44f038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4d7e12517b42f1fc23cc1f0200b39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe912b2e1f567e0428ad1252ccbf07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571d2d409c2b45fa27b323efa9a771f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceb48ab471f979fd2488bfb046e4d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ccb4bb8c2ab833e8050415f5b689d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71799d23887039b7e45b5764354a8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482ff104d5febb208b126dad9862ec9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023846eba97e51a9bbd3dc677b4079d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555714966a658e9debea4ab80a693c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ca356a19ea5a54f2922bb57e3772210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c777f215f5ff7f713db942b762beec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b426d5ce1a00e0c3c2b9b522974282212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103a6fdf7f456bb83592b61a6221364213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714dc98a04f3dd7dce9e117868d355d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf2aec4fded4a42db918b82e23832d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab763d46a162dc7d7b8274a3222daad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f1806e2b94003e1617de7477536b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4984a3c6b80f1ce261aa9d7e41c8e16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ad91f7a53cc5706ef5b7b6b53338f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c361a9c762a68a590087566c0d29ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dc58d58c093697cac8f0795a86f27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c289bd41868429fe062d1f731d32f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e981c1f78393a1f25c1ee14219b9b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a56b1b5cf0adcddf55765cee47b5be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a69304d610989753a84f76a1e1545225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7e16a58caaec6a7dfe4f83fb6f8ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc549264f2a36ce653242cd0edd8bfe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8745d84ce626586bb6eba93522bb06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fda034fdafafe61d60110edb29a6d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc67a9bdf66d1b4ccffbc06e865fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c81c206e144d6cea311629cb5482e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d37f1a9109ead2d51830b6da02531c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966035c95e6487e782f67ff6f60cd564233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aecc4cb050c6a0f28cb3ee72cd5a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7212053bf8935d59edcb34b4fa9bf76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b5816f5b5ddf5730e02dbff51e820236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d130c69599baa1d8f2c57fc72130c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bc593df4c3b776f13a0fd402982b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88325d424b401634fbb384b1c26dbb62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fa8e03bb5bd282ab93c38c3f855be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa77e84e1acf707d2421fb1284e022241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5023e875ac7197c0583284d0322eee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d36f9d55e8b3e14018746d7770b3d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3f8316868425b7704f36718785ed2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f97071c0f7ccbdfd541cddb8ed62e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d7079ad4a92314207bdddc51786e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedd554d982fc553cf09bd7ddb6c91c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b08ee573cf6c010f816f640d5589c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8457375d74a35ffb98a297e108b911249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6ce4f859d1078b7c09b0c08e7458f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307645dcd28ab08047d313c3f44910b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16a18d57c4646583f0884d03be0426252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3e02f251347fa060b2c8057af967c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a0cd9039b80b3b982939a6fb1da6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d8aefa30dcce41b0f77a717227755255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ede159ac698d879b9adf236af4b16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87135ed29e1ed999dd5114de7d40d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc65880ff45e6016b199054d53e41bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a0518c98964613aa720988423cd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb98a3b4f4164602b980aa8460596ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62601d72dd3e9d79b64c8d7dedffa0a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e0b64241ec3d6f550d2ddb71ab549262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8be63a52ba07a5bc7d412a129d4058263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eba51c040d083fa6bdc98caf49c55c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12cfcfc2da504f8f0f54274e2405ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c75821921bb902d81c04ac1e80cc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954306e03bd8911d423a3bdb5751ece267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4df834400041d8b7cbda12214bfd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1ad3b595589004e6bdccb6e31325e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9213ed82a43be9819bec00f4b4aa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d44090e668b6b9473c2a2a8d7df66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d688c0f43aebeefce620ef602dfd2d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375659b06c4a2c8142dd16018003734273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a0c34450bf8f5d2d382a9dbef0c52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546a4ae2ba3ae9fe557384fde7b1786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2482aa0f0b52ef6b0a576d274e029b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efccd101b72bba95ebf495669da98f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd165d9a210696efc9d76be986cc3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa225bd8d3f217f50e63c80b925928279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9b9f79ef6c03cae386cc6b2ae55f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779265aa2e449933bddc6561aa22534d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288df000b7e2ee4e4b4a89eff19a356282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c5ef8a70f4f683fff2f7163f935e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a65e8d9c5b18b6d7362feeb3837406284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d1d9b5d8f1a192c9f7b2a89327a30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562ed24301429e030f0fe03f018f594286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f9d9e3b2512b680d15c5de7302fdd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b9537ef55e6f8d0fc31fd3c24530a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb61bc07612d847543970403c59fa1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210ba4f710558fef003c4af5c86f927290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb956e91cada84d616877357e3232291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e6158758d6c38c8b5cab6d5de5a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac58ffaad197bf2448e2d6cfc86697293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa64638bab0d1b66d88fa8bfb3e1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b6680a201a58b63774acba3ea6e0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c2ed4b3e85a970d96f32ef481c4b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e11546f0a9ba579444e6f4c18559b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943bc91b3c57d9721d825d9eba8590b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ba2a2aa253e1f9ff42fe910a7b1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b71c5d9dc74d704acb8363b1cf2b95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f54c218d2c25ed53a4003356d92732301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44e6edc5bd58afe01f970c64960eb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d751dd97849f4cf592704e0ec360c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de66d4ab8ad4f97c8ee569b48ea20e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d3ddb3c25cf86cb16e509de6f700305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdf1bc10776c3a570510314961306b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2baff04243d2e57e25e485c57abae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b026ff1f5bd5c289aba7567e616ab49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a4b472c0e05ef4d07d0351d48281309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a64b68c8027e6fb5df80a93c9a2e03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1758e61e12d3be195cc15875a3ced0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9e5794a00ec827324cb2fbacc295e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d94b3ae9893161c2f6faedb4252d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd17388319d24e2dcd93fa87ed3091314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cef961960a61b70f915c60d5876df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc652a9b88cab2457a1930526b08f20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a2cb2e597f94e0180c216140af246317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af93a9986f58f6fa5fe79862f1585318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae99a8a91d673f50bb067505fba46ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70064edbb0cfb5fece6dde1a474d46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c76588e21159315a774b50954dcec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee10b0553bf4ce233736cabb83a2056322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf574df5b5d7a5b1b6cb9bbbcd3e2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28fe74b2d280473172131c3b568f6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86553d03cc2c409e4241a991f2ff72e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f78b47d6fadc10b68726fd264bc6a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55981a184a07c8fd644d6b8c99d0fd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9e56aadeedda7313a6ba051a7daca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e40f9a6ff6855983f7b346ba4d445329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db21b7bef5fabf5a1a08d72037caed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d5021f9a67ced7f4435615aeb8953331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f817f53096b9570437233428cead399332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b1c4f243ada89329ed1d53d6b034333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8619b4a77dff3a9e3d3a61f2ae755d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54e076294f006eea3027755900a8c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b83b2841611c967b5c57465c723b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c5eba248de3834084133662486fa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ea446f7a6ecab199f116e68e45b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32b946c5f79607b6a448b99b8dbf45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be217aa5f6b197c8ba72b231c78191d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7aa9821d289f7d874ea4279cf61a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebc96225d9c9ee614a1dd56c476775342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2a8a99bb2bbf254d02d05056ccc16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242af291a3adf8fabb0e21c681df048344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f2495717f2f907f019bd285a6a578345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8fb7dcf675c55f8b82a1de2d90066346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f3476baa3ad8fe236ece07061d531347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36197b1e2c0ce523d53c737824638cd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2db184d67d74b9763769d7c09a19d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b39f2989140457abc2500c6e98409350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b7af98304810de1714bfdf1b3f7be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa558f9f93e1e953b5f77d4a1089056352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c974c7ef8366d7246268908ebc2806353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb681316b813d33b32689ab6cab4de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd04ba58586bb15f862a3e480ff8a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11c4a7cf1c08f2289be1e7914f9da8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22769bf8471bc29b209ba9fedcd578f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad64f60f78c62167bc8f24ed645dcb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0a1f7771b56b707c267c0e76ed78d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da1ce3c267f4c62cc2f6ddd5fb4690360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07805bc18d2f0a78d69c496d937bc00b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8878bd30ebe84399bce81864e9098ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b53c5c3b507fe869c207628632605363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f3a08f8ff01934ba108237f55979364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac3e2c478e3eb3da3e17fd851a724365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e15e75bbf2fb7dfc95a936a8638b60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6b5c753ddc9bc8e6d3d452286da44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ce8b3308e4844fb38e7621787a063368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf7b068748e90063d1f6ade256b09e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e227e040214abc41191bf154ca9a4e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb50f8d503c5e4e23e75426e1376470371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe39e8c172e9f890ac0f68574c92a11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce105e0726f1e96c4db7db6ef14db890373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb2a952b9d6e5ae771d85f53ac160374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ad5b112f1fd529bd9303c6d522172375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e56319dd6d1e0236ba445656d7b72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77d96f227cff9c9711120231bc2165377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915cd2feb85923cc3321df1f8a970df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3a909116bf546a40d69e456b23fc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c67f1ea88ee49a2bbba6b08e8abc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4da97a599f4bd66f9a362f03ec677381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d72b8b42b960578d841d5c4a334219382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3268e0a1c5079bd30c2f66894e2ea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7038eea5079382ddb3bd384ff4d0261384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab369fa4a3d37cefd101fcdd1a24e48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20618c4ab3e73c41fd5cc13bf41579e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886dea9fb8d0ba9eced2869397bb355387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f236720c292d8ca3cd31f353568ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a319dca74a08117ed48924c50132345389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65ffecc0d5f3e8573027421a5d9cd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e665eaeadb074a631d3f7950491c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3501831f834f06c22abb38c086930392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c66bfeb554195d14e705d6d45241393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91376a1da0505ed284ffad141fd39e94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a39afdb7cf158151660bde3583d39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d316a44a7efd15665d4b5d347768379396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3244e7a0dddec9b6072bee1d6ecca92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8339f14fe70251d1deb560fc22788b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbcd73a2c1653fe1e591c29167cc24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e6285c7f488b1e20bed92496f3802400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f50fefd2effa07ba90b919c0ee6b6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf1b49e01fb5ac313f2975982870ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7932ea78b5de7f2f90fc0e591512d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79619813e7e093d24e6c1bc0e6cdf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782317ac96e7c6de3eb3aea37af91a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f6ba26c40fa0eec67afb0450cf3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e842e5db2f1087693424aca9887d144407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f82d3c189f247388af18be5ac6b65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecf46134efa833414763caffbd42dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201380afcad159b88e622983fd1339e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6768a238beb1c43526f93a66d534860411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51c96c648ef6ab9b616d0c8a888efd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391b29142ff4d299771d36aa2cc61ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321898741917e80d96aedbaf32c4d608414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b5929f684a7b4bda510d732b9b95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d3f6c1427ceafc54f1c664a7eae43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c472f01171f12c08afe58f90ab943417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a431f354a1feed77ef97e5f6d23b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab78a8aac3cc95479f798ce098ea73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5280c377f73ec06177c57d37f3e5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f794789db953c9698166d8c62cdce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1bf59dc813942876e0a6be830feb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7358f2c9082ea3c3152afd50669f792423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cc1cfdde45ff07b9ba6d12945937e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5d3d2737a582e87c31a4dd4ee29fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985da02447d605d1e66701e65bd02a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0e0a61191bef1aabd2f0874e57f9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c6617fd07a37a5b9b48196b2292f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c163093f9eafdd88c68e3667850d66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79326297e09460f2adf7b30b1bd4406430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961356653a18d01357157461cb0dd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e326ac87851f524c68a3761e16e3c50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dc1b92dccfe5bf4db7e549083243f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae74f42a5b7acbf030f5b1c7ce032434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598ea891ef10bf52f3c6ec5c7324ee6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a2309bf172438e5d534bbd935d805436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cb05d2d1c7426df020d7d4265331b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70ba7d4bd3e0a0c3588d22981730a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ffe924779a47c17378d8360beaaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4207a617307602073e81d07ed5a928440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a95d22c56dbf81b024642f15e080f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849768f08ecbe5521a13b937c79988c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8dd8fd08682a32f99a721afe0c1ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dcfbc9c78863121bd5f767fc15d0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7a9caecf24af932bfbcaa3e432267445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8f0b224ce0a33a126bc61ab6c738446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628641d88accef21aa5d04e5dc2d615447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f222865c930beb6ceccf2ec6d99fa2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8da6e319d42db967ffed9d856fc00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e92c07e2f87f123cdc6464cc6118a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9f6e1da3c555aa4252e58965e76a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d5e3c6a2bb5a86b9c8c61a32994d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8450a128cacf27251438795ee42a487453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5acf71584eadbb0f63464dd1e95ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cef4063e8761ed454fe6004f247b37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bceea79c24fb8905af78e7f0258e6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1d19bb9d019f2e8e2173ce6fea498457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991beee2cdff97c9ad5f0d2f6814f167458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06e78815cf57cec750b44f35acbac5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7338eca76a583ad1cc9a2888753e58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e2dec49b00de1e3c83b92730a2eb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd6ed20ecf47112bf152605512228462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd10b8c24fe623a5fe64ed9511e77e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22253df1fd46a0c05ae3f338dcb7b362464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482794c211c016992ac8f11b5766264465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b35d46264f0a1dac1995b956e7535466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d98a88cf098295525f4617713b798467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd83af7d6224364a589748186b4814468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60270149a0a54dd6bff7f6c61588b1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b554fdfdaedc826fe02f916dd1ed9db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb50cfeff6bc9e46a199bdc115ec76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15466e19b6a8736b263afff9916295472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d3b8c8ea77ef954be50f4192ebede473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e96396ce49660b8a91515284df2010474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2fba4e334f5fe727fee1b9452fa68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d3aa497094a71d068b431b190c1bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed388767f83205600d1fd9d149824e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1a7270a27fe926d9013e169c41b89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081172d1bd45e78603834e4ed316ed8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f3b1b8146c1b7ae740eec6cde140480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abc9aeb6fc348ba5a04d272175c46b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44908a92733078d6f27dcbb3db13f070482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43123383d8499c7a232d6b2633669b11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63e660edc41bbf0cf3c11d942b74df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac24dad8b242a9a0c67c95b952db641485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96293a776f474f91e865d0d58f7625d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0e242db3b2046c1adff8307ce69d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e132a7cc2493b121952668f766ac5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c7a0c4d56b1d1bac14cd777408c87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494be74ef46b5be60709b8a2e8b60db2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaff2f4ddcf723eaa556fc39fc6f55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766b99f69253be4560c1a0b7bb24935492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e057ba90afca8c917a47d45583394d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19dce2b5d61ec4cc496dcd79c82bc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d34b3c533d7e53287fb062a5bae80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaf091d461b43ccb2d7fbb7fb1a887496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5178253d9db6ff25864abb56297fcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ea0f3101b9c348ad8b3a1d4c2369d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc72c7b625fede45fbc43caa307fb82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14db802d873d012e1f14cbf244d6ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920569611f2236858a9459a96433c6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3784ec402f83413714682b17233e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efbca81a8abaea9cf4950a8e617323503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98398fbab6d016d47be298787a22b770504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04500f45b156e437ce288c0893c19d1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e8ba4e928a01fa459b3b857451647506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f04e1cf40a15aa32fc36639213205507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dadb341bb2e5998cf291cee7cae0ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fd713c195242c55db56add7384af1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e25cf745d1f69ecc7440ff3559477b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d651bbb6cbeab97b52ac1219008f271511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347afc969853dc6b908a8188a689312512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b8af4e7b97296dd2a97ff0a2415ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af87107454324ba3889102b39ef0e87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005d0bdc4ba14750bd81968f51f1e6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4feff53f3fe9f16adaefdd44994bcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ffbd2854c2a92a11491f29b02bead517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01389bde98ba0af1f3b1e139194e4165518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5fdd575c4f67dc34293dce1a1f940519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e907ac43b63379ae444d1e828f3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87f3f314d9e2ba12d3e7747a8f8b52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c97bb9dd9dd38ef4a328791d94f7f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f53fb7cdf1572e9ed8dffecb2f43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe11c0d824cb9ecec0c2e7c53f42134524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a19f7fdf67f21fcc29fb419338b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa19f2a16e10e54d0f0bfff7aa191526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8db6ccceb924089408840142328b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4a3b3f81ff90b7c83377df2ebc52e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dc06169ba2cd6197b1d243c0f255c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e31f0ba79eeacc3483ea03621776e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77e90afe0ce7e435d63bdd026360f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7cc6960cd4b013c2936df2c320d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2e2f5cf3a05ea26aae3483a238783533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265817247fc1a8638e2a040b386d0a1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615644a199d6ffbd77d7cfe499f870d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb978529f98385695551615e21ad48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df6068f51d00bf1bb36e7d0ccea3f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5500964ab4b14b21482cc484e732a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bc27b5984038f51d35429038e03d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa2a5e5545ce8ce23d2c5ea7823671540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8dbccfc36fb294c6d658946aa85a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae81f87d0b6b8a4f8b3af773a21282542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90160a912a006dc0c30ae0f7273355c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd6c1c127d8a25d4f3d5dfe0d7c572544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4f9bb32b0690159b9470b8a31888545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d00512f80c9ed1767a4dfb3969e8f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b6d0cf080979ab5c139b8b3dc79d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efc8baf09e9a109e1570fea7a95881548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484c584a96e1a9bf1ea44789782e43e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd1fac556d85b6cb6ba844f952dad3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b6e3cdbeb25b8e0889cd717328e18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98124763aa038869eeee3ddf914d7783552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b5f902619a1f2843e85f65bb41261553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8323ec7ca69b1dd75a00b6e845816554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beebe3cfe20f5bd7e4a38fbb16c9f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b76082abc23fc29acc601fdff813d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219ab055aa4d0ebef34d39492a4fa06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97949930072d878c4da163967fceeadd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866276925bac972d61b6b31526e6ff93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724e50f888ddbc3485296e20b18715560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791c94e6b552cc61c9c78bffdfcc437561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47250aa69911d859f8edfc27797e672f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f090fe310c1cdb8b3561ac1670eea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf33f5faeaacdea8c79bb7ee062d2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80e839d57cc77bb648b1752c6b9371565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824586975dd66def0d0a4b209b7601d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91569e91291cd96da2c3cf2717a91bba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f8357d635a4c69abaa56a678da4fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73b8dd8ed9ed4b95d476737bc39dc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71317b6983c0aa0e51447ec814f4078570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa013fb2dc98ec7c40ddeb64e03982571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf39a88c60ee8febee8f7d2025d8c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9ca9209db9403379331cb1ee682c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd0bbab71e14f6a0f7a8b626aab8f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6529845c380d6b4a70a43d11438b651575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98f11de4bc783eceb2f76320a84b99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c441aea59266395b6e76c625494073577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004212c14aa4ab183c15503e501a423f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db88d7d951c9333bd46fc9f5f3b557579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52275bb214a6dbf19c9bb4c6ec1fbb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ded75c9e12ae82d6a4142e932445a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c08ae8e7360e6d7de220a983800b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdbad7f0ae5d5aa80666911a4772a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36eb9e93c69aa5b4dbc444d855a473584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94aebc3ee6bb409592fa5e09a6e0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547b19130be2f4fdb5359c791d6768d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba6bb9046f5ccd128bdf1040f7308587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3be92610466380dbd33a8248afe89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599274dc742642218a08962774b4fe97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8446b346dfbb0ef25748206e9d0c3f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5dbfc68f830664851a70cf50d673591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d523b790f135fb073b200b936ce03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212f9d973feb8eee38613f3c281a241593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cf4d5455c75a6a9cc8faf9b3c3e41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba20c2abbfd327e2898b015183f054595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9d246f4e64011f6ab4b83f5763734596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1625d561d66fbb808eb3cad88e1e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031828c296e59cea3f42949e97bc4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac6c7754ae1234738aa73e558e8d4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae35a96f012c873a553d3d28655598600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b7d2d5826437f06e262baf2c76a72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d76fe6f44ee2b5f92fe9e9fbbf249602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65397bb0177e9d72a7fe479d518a1bf6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412602b6f77f39304b0741ff685558dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdefd6738fa4f011671c09088e78fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8c29c22ef42541a633a37b8cb40ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8112b47995ae6f17eff503b94b94e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f21eea4efb28551f7e54e1a9bbab4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235db6ca0f7fa9233f52859bb1538ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad157624c8585dd7c4644867486006610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3c7739b51f1a1eca53dda2c083362611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830bb024cc8ce045ff10f44b89f12aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c00220481e103afa8f9a216d0987e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa625086b22e1898c01ae6ea4de9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2048f665e2729cf0c7b67fd206be7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1fc0d22265cb47f86262081ab6c9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ddf40880f930bba58959e50e6c10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d333c8328a3d6b58b388c2c7b0df7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ecd5f2ce5aa2ccc6c4d529b1f1169619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b67ce2983f67612de9a35053512784620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf6666bae91d633d9975ee7ab7763d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c17f5346ec30a466a843a54c11d5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0931fe19b0e7b34dace11b63b6eba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a3def8b1df91ffd1af3082cd8313b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6037eb75bbe84b0c0fbfc59dac8d63a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfdeed77b2f314b60a9f8f7daea600626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a5c05146ab8c4710852985507286627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717c7ba68e74527670c86e838291ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac328ed4860cdfaf8b0769d3d7c7cc73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53048bb72a188e12e1bb5eefccd3126d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ad59fd4f126e2bb42cfe4b379512a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32d332301fdbf266ccf44529da56a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3511e2d2a963b819d30c6175e5439c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843cd59ccf927bb70d6d92562cbecc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14111969de1d6676aa561c907634c6ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22547e1bd8d1c778b862def3dfb0151636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f552af7bd3be761a9564c495a17e7e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7b60d5a0b10fb9531f6334b195748638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f88f1a62184c42934f177762426212639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3e9c8a503939816fc8ea244bfb91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f866d56a29380b72b2c29d6c6000cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a3962c69727abb397945267396fef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d01c067c61352539510444cbc882f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d905c6b8923d1169c86bb6d1b689b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1ecce6251f8e8bdfa1de995b530ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76448bc7a9e5aa4b793fd4e8d9f3e18b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b012e28eb7cb00f175e0d82a6c31c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41ec8d5dca50ed32c3d85bd8885a76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c59525e143f5724c5a2d5ea974ef2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575b76dbe1de0dd2b975b7c6330d16d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f6bd694b6c410a9b5d7ef94bac3ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f715e26a5e821444f604617ae5b74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216cdca626a4844f3b08eb3abd9c64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be492e51ebac1698177b521f4210e306654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ef0c311d75c549ae34411c4689d4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37666574732117c37479af84062ca5f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dbc917da9a3a0be67ab486b737c91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516db029ddd80fd8e3bd4c541563457658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1097cd63dfef97812583bfd29fd8775659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeeb9a489f133f051abbcd7f4a7d47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446c64620aad91a1dccd10de9062944661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bec1cf40ec1027b73545456bad68b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477504a630e6eb94b10b80703c831076663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81008bc62e4da8109570f2df3e79ce58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40559732e847b28bf75f8303e01576e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d0fcf181321941b990d1ff12a6611666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812a397eb914419c73c0371431bb9a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375ca2c4a3fb343afd4c1664443c787668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62157f56a6fb2d92cdf211ae4bcbc53d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ef169fc523d2153eb06a114ccaefd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878a2e62417d48ac2858318e47563ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380df9feca325a3b7ac6a06c764ebe6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b9a3edd335c01db80736ffe720dc2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad5c6ffcc3f566fe79cea69158e4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dcda1fac24f260355c26f038fef7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf67774fb9113725ec70ac8de7e170676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7e5cc85a66af2a58f7784cb0bcb3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e7fe26bd5ce20b5a916f2b65652b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcc59988777f02034b228d9a09a93c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846185574bb4b9cd2345a948bbcf2679680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97605c2ed5dfb20ac3cd41b778954e82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcdf3db17edc6b58a1c31a630bbb07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c61b25d1300719ecacb02a9ac6073683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a362eb9266bab2afe959395a50672684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b0e958954bb436e3d1efa1b3377f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c7806a492ebc4711d9ff92860aff6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33fef371e5224841f59359cb78a114687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b89035660358ef21ea27cefae5dab6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee20cdba2b45984a3385e871d19143689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c050de52b1baf56d03d823324d9c0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8d5c170de3eb8288be2a86ad4e6e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ec34442497c06424c5da1f298af1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e983cefd5ad79a9e08f57954f24734693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa305b9348b8563ba2ae51dd0b6a7ca2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d207d36f179ef27e141acdaf55a0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b01aa8ae58b1b199434915537238ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ea7f8ee299d1611a5de46217ad31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf529e635e501d7de97b956c826cff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d355cefd6322b177064c3de38b5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196898c088cf3f63b31811828f2f91c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa7fa40e9b8afcd8c1c40770e5d78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8768d249a10caae94df17166262f1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34729496d7a67020605565fc29df831703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be43474bf6a64845824e1bbaa3a3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065258d7f7a7c0da2cfa72dc01faadb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd311ca96b4866fc97829d12e548ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947139a1fcc944b7daefff3e7cd1ce86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44197eab33151800bd5130db1e8882708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcc1993dae2c253060112cb9432f41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3dd5d239c3d349b16b37cb176b758710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094b16b89102a590c13db271575eb60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a366ed8cd05439df9a3d840abde3b77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f7d28e693a5d608d87f3089e706a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6468919013022393b6f44156c4251f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407788076394d09821d32d5b56799ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a624d5c1757a24993e2b9353d1855716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d628520914b9a9f7f65626d701bff3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eff1f3db1a81665dc95f25c163e34718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042910ffcefea55b5a120fe99a4a249719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f8f7ad721160117803958cfae6143720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c184e84dbd19e680de5c213eace9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076aaa9fbbad63d876ae04f2d0bb868722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610171119f6822a0aeea8309775c351723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d29c19b0ae0f2ec222ecbdfd53b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d0d1bc4689d7ad99b6e27e55a6ef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09a2dd2aa542b739678e6b2e1a3229726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fe7526c8c4dbf5013adb8f77fe3f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49cbd3bd4cb0bd5d63717ddfe8132d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d3eac7f3b0eeee2492571dae7e6fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb5942c8c1125e0e3fbd1bfec0fa1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146b85b6e7f302575b9780377c8ce2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1fe9e63d4c013913934cff49523c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fb810c121ca193a1bcd2eb6b644d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00236ea7672313610ac4e9ff4e859e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2736bda5cb148618391ac394b8fa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32fa21df8483fb9a939fe54627f26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7e9be35b2d504df802408bfd6c7fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23096271c9c674bb315d6c8adf5738738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838543744fc170f3277c04390ea127739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed0e863ba766bba9fccef08f916119740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e42965fbed9eea267b2efc738c4d43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac8ae1a6e474002e1414ef74c5501742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ccbf059a0240b2d946c13e52c7140743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c3a697f8aa3240b53920be818c4ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fb0216dc5c8d46157a3f1636a2ce1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a288ebce02aa47f9a496262ab5fde0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c848d26e0af24357a1f7e72f1f2046747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e313a634f55c1b00d473b93f0e3ec0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd34413e61235fa5b8506369697d1ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaff6323f618057b8ea9bfe715040c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacd9ac8f7bdb7775789cb09d522113751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a139fe03c7a23d9c41d2bfef82f3a53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9159b97998c77e22db0af5836c2a8e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4d6fc8a2adc6f8b6d8c0e40cbe39e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42699addbf882617b7e047b2cf9e4b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12491b56412d7f495d35354795a6754d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4f6d851e5af00f86802bd8ca9d938757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493e30ec11af0e94e655a200bc62b4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d184d2ab7b50d9bcb677453bd3fd5a2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a94e1cf5195b1cc9b783ebc5b375ec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf125f0057979a35334992abfd2cb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b708ecbc42d6edf9dea01ff59dddb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63109a9953c29dc56bcf9b7c2d8e6ac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed14af7e0883d242e3935134f4dc7f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fd7fceb1001aa3b04ec7d8bf98cb4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384308ae587edd9b22ab2c62c16bbc9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85898e6c823b32d0f665342312ad38767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc7cbea6e03583a8b6fa4e8d656deb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6c289b4b83eaf88070c82caf0cd2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b440e61b1c87c8b3bf26f95faca3f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1b1f3be828e27f0a57fb432c86f80771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cc5c6655e403192760cfb212fdbd9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544ef7ef359ebadd6e665fbebb241e6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa156bb158b85ec080e5678831a2f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615cc2cccaadb858862cf6ed5a49f42775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b00ecdfee27dd3aa49dbddb0e102ce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2922a2989c88dc40cbab822fe1b4cbf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f8ad7747d1fbe69d4d62118e6c3a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b301eba47bfc271a8887ef0f9a177779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3da9d8222e1ac092e94d41f424dbb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21486373352e0d59a8505f396a09412f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94579a996e54000bf549abc4ed6d8a6c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1284249d0aee9f455c992c2f6d389783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca6491c9737cd81d7c5c1732141b16784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec95371d6ff0e14128971d44e17b95785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed78f95f3baf2abdc5e215b9cec95e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14120112c071773395b1e18c224afb61787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c375abe2d95d417ef803c4112ce53b2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad8da1edd8c72652fa4b97a0c0d5e4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b8214e153379e00a6e663ecc730a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d7b893c986c2b6977b4c56afd09d2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3662e9e89090e7aa98d8d7ba92706792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66893f09188a98ca2a903a7ceedf795b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e060ac1055b6b2c4942714d1556fd87794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211126880796a170457fedd7431ee67795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b51fe3159158490d27cb84cc2fc4f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bff1b2a5f90ea7d0944de746a7741797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9208951251a63c71746e9cf6e918388798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5533e15da2104cde4c659268c6eb8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194a5b6b0ee86a7950a99b7a85b1fd0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39e567b6e22f84d465cab1d54b56e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a0fe61bae0e64498e4a8db2db53c5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d27102d4db5592023a424d4c7bac86803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adb4a0f8512c87509808dd1d7fa1f5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30838fc88921f7718f553706674331db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d011f0c2dde113a1228293df4d6ca60806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734137f6c31b36b5c9d32c26028add1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfeda93b0f0024f9f66899cad3ebe4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625e3fccd01953de436703fa9ba64e4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8e43473374cb3a5ba4f0bcc46e82a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451af82a6185dd6acab4cb84033742d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290d24f0579c0e809cd077c88b72f4f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe55df68dba727f0de198a87758458813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d88e4e93e35249ff685099f0bf0c7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae17c3f39044d2919ee9a6d751c9a46815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb9ac9d42e4d28cbd8defe2f3e753816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89684cb17b6a8853700a0f12d85e4d87817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd0a2e6d10595ed221798694f68ff5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eba4b6bb36655208f6d22441289972819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6fed219b4a2139bb8332c2d17cfa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a68b0e76d4068cf402a5ec08d6ef14821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b68ef78afe91aefab786b257cc881822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd691880655aeff974786d2a923cbe5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84028fc14ccf2f5b9da0d8698ef525824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cf0aa364f6bc1dc9d3e9f66a75028825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780453928ec16a500b88d41a67d52cd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c43cbfcc242baf2689259b934aca4d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ecbe15dc68b42a6bab72297e0483b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b181dbd11ce2fe3b22e2f3092d16d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d74ee692686bc199edbd9288c1a43830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8901a8d8c8ff74591f0942dea02b9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d088c904105cf862041a0f1870bccdf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16652c8eb43fe8e79c5c1701ea36bc70833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda8fd680fef1694327060e3a91bc2c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e9cab6c0e60d14f0f1549bfac7d54835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0220722035def2005a9a9327ec0bae836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea8f9c44e6c5819d7f5d9b3f2bb604837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d01a1d109041976eace45fe0fcd7f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6d7dbf53847cf4ecaafb1fe9f6d2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b8d0d300039659fd6437d7019aabb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a28b7ef58d855e2e86e0abdda7ccb1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8f14f4e5344a48a28877a48644179842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c3f518d4171f89232cb5b5cd139b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eae05f7ad76b9bbed2c73ccac17b6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74793867b1526dbea836aae54be2e053845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589346c847707d974ec8f745c1a88b7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3677160c78d7d5cb76a141d1f4cf21847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af989836ba958499853f5d1fc1dc005848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e031269ae22017f9c5fad69c64818849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875b43d3086f113e08fc8bdbeaeee33850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a02d5902d39953f20a9489e584c8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8045c6ce2a1b7043293614eb227541852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83819205f4625b593bffbdf3158d947f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f4e000a3dd9f696ea2f89a678d4c0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5e4382b528823bc55f45a1886369e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746525bba76bcef1c240cd15fc947bdf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd458c37b26edbfe9640a290b0f8191e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde9608223c8e6c481eb97bbe0c632b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2f4b1a9483789df2390ca316add20859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba90621594b59df537496461e6d015860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3116390a419ab24fc65faab08342d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2d187a518714edd51ed0dbcb8183f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c41af2361eab00f1eb95f4c1a66e5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c73b18c380a4d5f0d7200ff56274fd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40e3b00a6735d08201e6721cdb3092865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f21a823ad621eaae132a2c5d0cfb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5c1d6aaca77da6d71abce0acb1fb7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6901f35d907b0a2eef31cbf8ca36c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb6399ce68e9c06c32c0cb91a7e73869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fa30eda181ab631b48c532f7885dd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5898a39d65e57415a847c530423b72871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b530d614682c346e56990b77bb0b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e36a5ce783d7aa1adb9b830de3ad2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b91cc30939eae59bbaa506ea1e902d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24294fd1d125d4fffad881a3ae0053875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bea35b1d8d91a3c9f054ff4cc70242876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2494e64e655b1f0f2769ffba8d16ed877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1a2f7842c96d74aaa952ecfdb8a46878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d5579b0c4a653ca1533ff0c0f4bea879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b90cb230a2ad02aa4a99fa8d168f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60260055ee4475e7e7cca25522562d7e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c491b24d6626834d65a1a8056bcef98882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a040bc6ee4ffb420a105ebf9757e69a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864490d9df7194aa94b582fa2936e9e4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d964494107bd059e3614d3fb825a1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f04735ccb02871ad0848bc07f0235886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627e42b437eccdf77b0d85612106f35887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6616afc535ee673b72f72ddb5c5d4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6231f2b706e5b777410d2d64a10af889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d883cca9a3a7e19c474e27ae026f7fa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f39799ed9ab5211bd186c0ffb6b9c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a89af448bb68fddd02eaa69de2b5f2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00a12e40a0f8529d21c8e83fc5f2c4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373eb2f886334fafc4544d6caf26a82894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e67f1790b8678c84bac656415fd244895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e187a58335d89244f4be8a995fecb6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4b7770f8da91f66e42fe895ba98f0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc594fb09e095e2fbd5a94716e4827ea898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6f2ccc5d1274c21c034c3ef3d19cb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d852e0a6a7a9d024b8821183a00c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6770629afde23c59e0e2e2e8d2ab87d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79125508403b00ea0b9895a4fb4402ab902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc10415c56120dadcc48016b3765d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682b5c807463757d17cb870e0498051904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fecd0db92bef1a37902fad242d6f88905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387295c08eb0dd831b1bc0d63b6d937906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404c6d58aabd1f203db2230f76e1d5a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb5792548287cfe6ecac7b9b02583c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b8d5545996a7eca05d93c7e8a39d6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525243f4e874794fa2c1a5b91bae096910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8aeeb5cb99dd7b9b68376602e168c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d3c3e89409f2da23581e9d441615e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24257f63dd67fa66ecab720911d7fd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a24fe6ade97a2a8dced0bc53bbba6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3470b3792a79eb1e05bfc97d5c2e67915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c4032de04c43940ba5d44c8473757916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb68214e681d6cbf6e517f263170dc2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61684b7a963c10fc2ef753629d0ff1d2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af8e3bd60e7225a6590dc6773ec287919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2199c24b5f4465f7686031dcaaad94920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bfb646c03396e7e9d379c2f6b80f4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fccc70226f51ce33ae01677d0d1535922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be920421b6c7ff1a11343776efaeb33923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ba018407fc83666ed08c931af2c76924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbfbaee3ff08a152d19023938a6795925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb7062df18dd84644d232db4c9a4de926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a04af0fb4e40bcf2c6606a06e74b0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7bae55226ee070669b8781465ee71928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb0cffb4705786c37ee073898fb13a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81be1ef86a3906bc82a73888d394e2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e777ca68abc64aa1f4aa3107dfb7771931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e190876f5df398f85cde7f1755ff0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1ccbd41c5070b979687905072184933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f40b11a416bd5da89cfded59812de934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ce62ba4b152d4209c938a129092b1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573c874fa4a66b9296cbb7de5c98066936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a26e1d0ac5e7407c4b632c446a84a7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37be1276c3e84a1d930abd29e35679a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca411782012ff15f618f4f123b5d42939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf75da2ecfb191a61de8abfb08bb8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129f129f447acddf7b430156b0bc6e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b5c8eb95d179929c42e77b4d70fbc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c9310f85c6c8b56721ed1e2c9aed943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7581bcb5deebc51884199b0a8f1d8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fccdf3464b121a5738f19797ec4ab945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4b74d10bdfaf51bed188234de413b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c2c51f516de124ad742a6c21f65b2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b03047340e7848d45f905f665030948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3626c697fc1323590a59c98c797e05949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ee594be1d95b4d84c32a2766513d2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c499aaa13b3b139012dc91e5c63d8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e307b9965abf7776a257a9a0f2a6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636de441887a6b6953dc996dd4a290ac953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9256c50c6ec23bb9205bf8915f623954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9335b5574295072bf7e9145612d3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693074faeb2fe1467f6f9e76a9c3b70956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa0f4dd1889463b0a6cc775cb5a4b1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092430eaad35ea42a830680692e6d367958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51107aa29bf44672554bbd5aac803356959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f37af5799e94549405337359ce965960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dbff9fd6a299ecdf21f493910c198961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d41d07080cc01c6e799d3ff4eca5e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32541c9b4abd626d4c33350b9dee5810963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e2978cf62bf5313ffea9a1871ea6e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40981ffd18381f2d35b1e7713fe8ae9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89632bbcfccccb13e7ed787052082f9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeedd7f313924808c615acf851a464967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71244160d6748dd01f43513765ae04968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34accc795f0a0ae90ce499c3284b6fc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635c833b74ea3c447315c2c638e8e7e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980e7b4b3a272ff2388a39f218834a4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba92fe0d152a5523036c1ee9cd4862972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629581fcb47e752f01aa95cb56639aa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf05f7c903e2cd56b0fb2b19fea8b7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806e802a176a16b34e4a47b140a8f49975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0662ceac15f8a47c21aa624e3464d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96935c0bdbdda5621cd987960b1b43dc977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957e635a9e9b304b93e9ecbbfb455e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7bddc6668180e513c364e66297cd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3357bbe3ffa009f848563f337633733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b39c628b01c60534d9a88abbebdbdb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b0f2aea97812b065a90efdaa9a8485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cd343ffefc9fd3672e6c8fa63b8cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c432b83316a75c23e07d57aa931d3bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba778a4c5ca63fc036be9e40fdc18088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efceceb3d353b39ddfa27542e969329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f41730ac63315639e43e530fe9ef410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b104c07b73cc8fbc54cf5d41947d3af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c65edc3a77c5f5d60fa1255b407e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede6a4c3eab433e8d2820ccdbd49f2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127833bf8f60f43829c795ea314090e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9fe712561b290cdb9db81db879d3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65127acbf39d33bd879b6416ec3b4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20240e39e20c99c13545686af1648e5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596e4aeaac8cdd3a26fd6dfa85baca418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23d93b93730abd2198be30b7f313de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d796442077fc65ef433f4f5324deb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867afc7c2284dfef70fb43d23d96533721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a102a1b964a63d2de5ca186b43cd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a396d0289485f639648e3e342fcd55223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ca4cea27e5edca02efcbabed201a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ab75678282740eb4b239ba70c1b2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab5336aabde3133c69b12df960ac8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9fe73cecb9537fc3cee2529fba6be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fa0788be7009827af0b987872ab4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc624fa488f00792cff1d47130c9d9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c8b10ac6295eb0e0f51cc612bd5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e71cd866b7224ba9164ede0a9e73d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91213da4403ed546b5ec0fd3b122f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814afbfcb2dce0bfd9ac4a224678e54033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70133ccbaa05f32259cf77b624239a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40520340928fbbcf77d5530be0586f9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae1b2f0fc1a2f91871ade9fc85465a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28694ce48366a61ed5fb6f5cdf12fba537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d3f2780c003028145e96c60014d3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483d250c038823dd65e43a994f77a6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9812331d6e5b545413e2a2535fcb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fd358aefd4fe09dab29deeff4e27341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8574aae492f2cece6e8e518062c286e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93151ed703605d7122149eae1decca743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f470aa790857229ad0834b5fcfe86544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36e3ed19cfa3ceaf927dc816372b0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3465cb109ed75b92353751e6edb423f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f1526ff0af572e279dedca9b5ce547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987f928b4e586aec7d18d38aaff1c5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff13684f42cac4e4722579403f7c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9bd576f66613fb0784a1be945af6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf010b3bbe0244184bbf4faf408e5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae190a06151cf2f1612448605f0250652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088a2f392d3072e95dee5a540e9545853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816894613711c93c3d8c185d3c2d66654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70025f611308d5a0d745580225619ab155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ded6674c2538eb598c223fce0ad2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fb9bcfc8da803203799fb788e9ee557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626a81723165aafb4efbdd8680ecfae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13d9f60f61d3f07bfba1a6cd36ac9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9ad47f680697ab3d5b00e093048f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2502ffe6d5ed8fb1c4f5a2f09eefe8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc6050401e6a1b8d768730bf42ff6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421535a6275786dbb43906323cfd69d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17623a34303fdec13d785ca6cb5f951264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e57e2fa1f2d4539a70d8c26b684b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754f32c60a0b986cff4d319cbf54f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ea3f4145b048959863a5a2532681767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8ea50d3afdff0311abf3e1e7f4e9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c7c64860acab7e2133d14b076a3f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424afb0a3de29788c47132035967dfc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf316794f26f225eacf1e549ae03e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afa5fa80dd3ed2822f3f705adcd5af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3b112a42f5c50893f0a2de14160ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c8dfc3a654f6f4d0ab801778b76e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74914035df56732decfab6f24c2a36c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e825f046f8c6ed3c8dc19870d6f0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580364f1a7509bd16f4795934f0282777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df8fee93e78a57d4a5f3d335ba340c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cd68aa70bbcbbc1ced17bc1a6486579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a6e666afd00c04ad50041bba5281e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005db8370eef96597093a94a6af3c0a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e4edacfb9a3f45e56e26218100e5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d273230c097574af48a2f4edcbf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10337b42316357a92e4c71a75e63ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced7d4f5c860f6fe43a600aea7970da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c91560bc6a10305f953ac5a599f2f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400829c2600e91301b8642008741ce287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb9b2efa4de54259b8108b5e5aed7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783276d6f51a6c00989bbb46d6ef88289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1fcc447aa2160e68c016462f2d0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d06ca1fcd6283a760c4d85aa6984de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcc4cb492be74685f171e624ee6ac792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660d628056a0c583842cec63262f21a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e646272187035a85f27e4e6ea1533c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966c839c18640c13f3320b9b2754e1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d925630c4cdde7f926a461ed4ef6dc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c269a2dfb49d2828146f48c07262fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c69e3cb682fe57dc35e88620049f9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd472b9c0aef07effa40106c2b80b9af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d07c06c9f3caadac739b42537475d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d06761f67ce33be3acea6ebbec8af6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825899575a4b2d010fdc238c2da43250102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2bb168273ace0fb0af4af455299d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12dbb94b0bfb1635f676ed1e2326da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59339d408a2a7f4fff6ebbe78e221e74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554594f1b4776ca5bb3972fa814e7fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14d689878b3359df9cd87b1db3ee27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8611b30d16a49aa33a601ba70c96a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7c080a0181d1b1111d615715c76f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f41ae500db19087e5cc6cdc9912c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314bcf9563671b9953ed015d24a1685111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b424aa6a1cb052d181d64843af13b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdac01327cfa02ee32441308612031113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4073371c9709d56c5fe6359eb36d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f38d683df7ceaddbfb58ae06fbd01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a8540e6fe0f863a6883275102e73a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58221f3711ba93b34071b1ac7689df0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ba92f69180db233b36618776b26e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cc18d48446a9e415922e67aae2fe2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a15aaae0df25f350e222fbbca6484120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52231cb0860a03fe2ae79d093bb59b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d80a3e80e9d055bab72b4c3aecaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16444e776721bc59104fe57f609b91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610aff1b2bedc6806d60c548ee90b10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d693124b5a66fb0545bd76577f5543a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cef38466edb926ebf0805d43eabdfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450984dc2831b276b3388b29193c4ab2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a5f3703cba06f98be2e35d15b7257128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49862a66dd56b1891b104487d7ddc1f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36807bc6c01872c46034adc383f538eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5982ddb6bc9a8e88920aa3863fb02a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b80cf2a9b63e503639f8236fcb319132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc07883513eb962e04c4e82f35038d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd71b5efa95155e913ad7dccb9de24a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727ff4bf51291db86bc2577b5d6c3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23392f4c3a337473e74f09eb0c729da8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3ec6f2233b9bb8bad524148211ed9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75451713c83fda832a4527e4bf5f079138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006734f4eca361626ff6272b4d11e840139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168560a642b2858d73b5cdcd3a9e8844140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6498cdb136b105cf5f00548b0a3a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe03e0430dce68c9517f24a3df83157142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e89a81e64c491c8ae131cb981ed66a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ba9c680e35fb9e729e178295db874144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f70d7bf0e0b9352fbf6cf474ae4e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c136e819045617bbcc3f31afef275146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe944a3bb4e51c8f717a41e3da39ad1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a05769d559b62f999114518a49bd17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ff201670cafe763eafd6520e259ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524225855eb4bf7f587e2676e70d4987150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c250a68076d72434dc719e692bcd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76f37187c835d0eb8e67392332fb54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3882136780a32bfe9d9024c86f7bae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0aa81e980aca1cabb5173887d9187154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ea21d7af93fd7751b92de2d8d833155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2c95a49346f5f22613a115f7574bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5896cd2fbc18a4fd8e20c9cd5fbe5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f77dbdb0c358394d516c9c531b86b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c2bd02c387c9fd41b4b098466dd5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236403c1ef4b4c0d292fa3390a16c0c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d095aebf7e63ab5f8257a6b755787161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54852f69fdc38eb99e1f0ffd73591176162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94224a69b1d5fd687a81ffe40bb1f0ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b617ded4a246bb4cef036e59f046d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241174dbb9cadde5dc5ff009bc4903c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888ddbf76f9025a730a8dab3a9def8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647d41b50fe745aaaa6b33d61ab88a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8109d608f32ea29eb1709223f4fd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d386a9585d8e10eea6cdde4239891d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd80bfd09d65213b8ea6c75b8ddeaf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec487722975f7bf30a6a256b903f0fe0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386d05292a54f7c9e954b93ffb0848c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce492bb7b41b19508f3a34204090e2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c707ca1e309ec58047b58095e8d85e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f4168598e03f0ed7164398f1f057175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7672242265be32be493354a73c14f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a31514929031ff5c65814df6337e8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fa5d990b7c32fee69f5dec2257ae6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc4d43fa75cace8b2f6667e75a4953179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f71bb22b0f0bb5f52cbf2fe8dc454180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f714587b47b996533754a7375bba29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5387bf4cd29c1e0931705c4d1cb42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d2e686ea462d17cc551b490503c9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af001b1af03b2ef6f3858e7fc5fbf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61728ef170b598101e19e0d9d45d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87202764297a653702058c2ffdba8e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1143adbaac547dfba714d8a75d1632187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba60f162f3749b1bc3a1b279cb8bf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5b7666e4c773864977e170e484f32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84e6914530b07e0bc06a87aea8695190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f5bd7c6e3cae663aa75939feaf53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf78abd58f596c5242e2905bea310d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d633bc6c837f934eb86249afcd31ed7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4fcf1f463fea4fd6d4351a5b2d2f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b55ea81e7fa3b2bc424a983d3a501195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8ba974b292cc3080bf76090db57b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a90016204d01ec91ef7eda5b064f7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4680641aab0f422f51c5a479919c35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60244cc588241520ef748b12bbaa393199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000372a7d9cb892aa68dc5684818209200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1edbe4a905e39a88349185356006db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531d3ffb5de8cb1b9730fee5aa81903202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71e7d303f2c6f7a35055037b4d2822203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978381f96a0f6305e72fc6f207c0928a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7e13135790fa9448dc26fdb002fd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb613c44825d022117a1f44b5f7a532206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89150a4fb22fc82aa716465bd59b28c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a2ee4b090306fd6cf965f39b55cb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c190b24d31cc5ea020b624ca77472209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8700252da68b02e771b630529f93d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac852095e9c3298884b4116936ea0a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5519b2db724bf106b82fb6a022890a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8bc186b7e71601cbd1383dd688a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83048d09f875b787ccccd7e5413c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23075d309fa6b1d6c9e8156453062c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ad2777be365f4029c5aa9659a4784216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7a5f0ead778d16cd793b5d3a9b6ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25706420aedd3cfb71ed1c950cf07366218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb2a3ea01e0e87c6dccd5162d0a3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e38296bd90c20b4d3cb8cd983d09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63477c8c07a7aefa3f9b34faade5e53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4707829612f4ecb601890a4ea5c48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731602a322211a701748ba78be575ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c261b5c6fcba79d3ef463ca23883ac2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad774162731a3de052a91fe1e40c3b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a3176a00497e5a2c94b91d93ee30c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05510c7d3a133af0df32ad9ca5ca79c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39744fc2be3289d4419f4f774964ca8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363873e4c6ab9da0bc25643ea51a654229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f92b34f0df7042f3acc940e563c9e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252df3464113d7279bf2a4371112ace231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce145804e50b73e38962e82a9e21201232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954001ecc89d424032723cb84d8d702233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808942e1cdd09d6b4c921b2645bf774c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ac98ad10eaf69ff17fd7416e8ad7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d554e70b29506f8b57f532974e0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a490b4a12263ecb2aa4e5769c12ac9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59904519432a53141817a8355af0d54c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004f09790c8808dddd65c54e90ef5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84fa29e93bcb1dedf54c3482b078db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d1820aac88e96781f2e6217557e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f3fa2fd7158a8b4bfba5f2bda9a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91e87f73fe11a29f639cb2ff42f92b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b93f29023788e5c453edb6624be24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cc154361b8813dd87fcd6966d7b96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaaf174caebd69610ca5e01634ef66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4159be081a440cba6ad98f36e9408a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cce9e2396f4fc91b0154b3519f2394248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c39f16a8dfbeb4b94ef710390a527249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc94a4f7e6c27660a8b1fe5f6b5ffd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201a2e753507855231182ad21c9277f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87effda492d27f7188cf31a6ad12c2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cb15b6fefff04d9b1b44d449244a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d5c6b51fed6c6288d8ed1d32c4d13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b5c30a8cfbda4cc1ebeff5242502255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d34060b859d20e47d12f7e4a700ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102bcd1216afbdc33766bb76742db2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200764ce621a7e460bf88868b8d75118258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c1de9cae4f11e0ca828a0d127d3f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fe795fd6c5cd8220e9666481edc3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb949c8f324c00bf97a814eb21b51d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a943a5dcc928176e4005eb43e28262262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fefde8404b829403f44eb25c11b4f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e90b276e8dfb32fa0382e95c22cdce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f7fd2711bc192c1c85fb02a6394ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb84c59c2786bdbe1aaa35d4686a0bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c6e75633355b683a6761329fe05d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080af2732449e2d4978a569908b593d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b05390e50068132e6c16524baab8ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cf183bf9898748ae8dd74e7a778ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83d19e7fd365e93c993cfcfa80a93d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a2708d4d3d7091c4ac2188cf42152272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7e86bc6dd9a955b6dba305b394533273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706623bc7be164ec6f5956df21cd953274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532b0f4731f9233268401022b47504275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4255923007daac558e7448af3f4c3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c932fa41366656e9d8a31f76e365e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc85a6a4df8d38b753053bd075c2199278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b863f764a1393b7a9a257cd90c7de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea079fe8579877ec2039fe1a52b31ab2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ec315203663c8eff6159d33df3ae5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa892c70fbc812feacac5a469e6a17c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81a2ed6ff9cb041e79a55ae8c3f10d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec51d9343b3905e86fb5d5dbc661f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326b2c0abfd5266f77c7d3dfec5eef0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c97690c3741efeb1023353a87af59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764717bf71c6e3a65c457420b3872d89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dc564a58a092dfe80dd41ee72569a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79595529ce642d45d280c0aa4b663af7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f53a3f72a347b40def4f60cbfcc6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fcac86700742c16b5889ed6d09c6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1a1e43428147dfdd4f07ac268a1eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d9391138d4fb7ec1a6fffa9f7db28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b532548259ad9c8f1356f8ed87f4546294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef9af69f213e571506ab2f6d41831d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8046b068d8948336a93fcc0139b6c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7a5df231aee20055a706c3d4c6269297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edde0b87cc5c8ed327cd026657cfab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e3f6674f9f044f35578ac7584c084299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e2df46f6980a818c4f86906a92d08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616b946c367457f9a631160946140b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321290f86ef4d1108e962709fd0f80f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65432d7e72026488a34625666afab937303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09480274676fdf0796cf1d22c29765304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5210ec27f6fc7edcdcfaf82331be7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4eed88a87bdb9a8b82060a56cdfd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199143d027c8d739c0cc4ae2d2bad43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7809a1b35ca1945923554572e56041c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b48ccc8365266642c8d8ea764e2d8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26919a8c38e8a453dbecd36fdad40ad9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81002af72b94dac359e43e35a736bce9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36d0f412c41629c0603d17364f5630312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e11893ce394d76e8cd7c192730d9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6827c444fada261230f05b0f7e235314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc56738ba70cfdbfdbb654f1309e565315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a38172a0017043c157966cd091496316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dabbf05801728b84faf214a5212bb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db100bd5c21e38908c7e3bc536d72b23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df57dd655b73f3901ad09ef756995c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011bb763adb57cc79e4df4b1fc72e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f189d69cf021f0fae90354cdcb5da83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bae8ffaaf890e2c398ee8d7afce36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e97d0357923e372e41fe0603b3ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773cfa99d4efe9e579139bffc578032324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af29faff00e764936ea1f492a60d29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a59ca4d16c28c3627622196375eb6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69def5a950cb70a462b83dd50d8fcd31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50980f934f17cdb5e8da619854d7c3ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60dd4234797a108889c18ad2522f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213acfebbd3066120189e79810a2a37d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b5e35291faf19fc2910683ccb8469331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d8278fda57f758a27249733c43b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da649930adc808908471661d90f7af93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b87689c43d72ff5c2dd1828c6aec41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad75ca0d329ed5532bd27b817c656335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca000eb559c00c0d61c460e5f503db7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f400282b2d9d1514a2002331da125337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199ca1ecc6a29c58f41fb76f876aa95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862cc378c7f60eb6cfa71fd8dfeeaa0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637d0bf9c56490c1ba2bbcc929bf0c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3a0aede24ed61ca073a57dd97de43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a2f1fddaa4ec08569ca622974f8ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b95d2abff5d1b9b735a28c5e6e17f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb384736ab77c044bc8f5ed9b8a40e62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aea4696aef6b29759f70239d7c0ead345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d34633da946687a756001e6f67cc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce34c7b58f07a3f3ae6b3f956dcf462347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e817e04edde52c4db706fbeefab87cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e54c85f0d0460c72909841ae0bc09b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98d2729dbd17ebeb73ee62d1de5e30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42440926f0bec0c29580fcaa1f506eb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b26bc5af3fc37eab60f5655b5398352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8121c6c0932e842cc3e73f6469d6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec24982e2d43f166e58007a6947821b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f1de672e83ce4c755579abbb6e17d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d37a98ba2e765f8bfadfbf3fa807c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f606eccb52f3a0594d4cf9a4e50edd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5a1ccb9e24bfd3947fbe58e7380e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f944323e864e1fac73679f5efdc81b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12fa4192778727c2d97d186617835b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1673d6b751380312fa61a82e5fee6f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99ffe86cebf486cc32a92cb252816b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89331348da4c595f5ddec0609f8df4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e6f4dfc1933e9ff63d1dd7065e97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd6d9c81bbacac609fc9a22905f297365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ad106c082ea238c1f8baddae7b45b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b29dd06a1df7e75237c533d287786367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7b010eaaf3afd07cc861cdf4a8cda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade2cbb049a22aa6e366816511e88e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609accfb1c532a258f33abfbce91753c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea50d2e69a50a936b0c9af06b4240c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ca1be3cfbd0757134c85aaa588b07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535ac1686adde98685c7deb0ae1c263373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0760a5aae3bc4276ee577c220e38c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdea2845f96ba0b3b4625d583bc206375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4013bbe4e45973ce66f1bb4e9fa271376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7a0390b08701df9a189c549316694377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed732a416fc3e3484c2aad42587e04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b83306d3474bfe6c9d4635e83d1104379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb3b15aa55b3d40e6c7906af31a95b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3b9c05763d9cf69c01dba40030c94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af919da86bd4f0e4c92d400eae74bcb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba851292b6e4585b9db8fcff088e59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba515bfadf1527887ce2c6893843396c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c2b7f10e1b4ddbe6d7ab9a0db9f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43416438b824d7d5593d25f863c852386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3230e7100a5aa087852be6f3bdc7fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadd6a91fb6b5746e4f271510e0e9b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef312fed8943db0b7621ca23d19009389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fdff9a3ba2a2662af42654786a6c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d216d321609970b2f1d2464a11c568e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caccafb93e982e01be56d7dda18b319392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb75b62ea6d2bd0b8306dd4665f936393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35010d12b9077c8cffc58d9866b64378394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cfe123ed35a8a8dd2fbfefd98fb02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f358af3abbc3f78fa67e509c0231f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ecdfc4a52fe37850f9942632ec271397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6399b36801459e8d20be2805e58fbb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c822415dc9365c20a2a975def814399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125e8283c08f981754445c9c183fa7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e5e7952637b4417311c49fd407e0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a76b66d3ed3955389ea2723ebafab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faf6b2bcf42be439f2e0083db0a959403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc532d61b006482d0a74f2e3aad1b56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402282dc5d33c481bb67d26646866ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0f99e78c640342a0947bcd7b6cba8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d914a27a96addcbd2b83152889b4d8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317434c5ae817406ccc2b2d0e3f5a4fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811048e63376d249706a99826808824409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff238b798e79d5b82226366ffb4632d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac248c533328645f4ad1bde0758073411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667dd25bb1ccab1658a2aca92e03d62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7358913bf308a4ac1d8f2ccb5a838413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6cdcdb1154b9aa7eaf0b2c66122e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe5738ba6c03d9d85dd153fb2cd651415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8fa07440e09e487796037d9c6904416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f531c83be402e6c20e938bb76a902417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a632fb68e01cee964b437d3aabc4a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4c0f79624eb16aa715c5fe6a8cd42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d812ea67e6d3fc17d6d3390453e7a33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89e5c14166a694f26b077d3470930c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb2ec3154560b09fd229ee0590e58b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3148e944367371535cc35aef101316f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f8a388defc930daf97546790c36b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa319f0a14634bf30b9dfdc74dd33b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a79fe3bc83d8c16dd596eff363472426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfce260d8a3057e5ce19708ddf8fd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6fdb84a0436984a4ef06e18f0e6c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5137b1761439a602dcf6da5b499a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b411da9467d030310f93e29c8df00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac924babdb64697b67148b21e3232b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64cf50ffab75e319d7b82e36a13f0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae820ea67d8f8d6fdbff3068501b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591b206c07196e3110096cac21d3119434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c5d0bb5eaa45763c79d13509879dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80658ddd3133d33e8fd9ef9b6f90a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7d110e30b1bc24670a6b534e18d90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414344adccbc1663d3b7c9d34dac0dbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8960f984927f26ca9838fb9017221439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf579bd2bb40a9a241069e31a3277a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72618a8b47795323e30e933cc64676ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a3672cf4bb63064ea3496938664d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbf58140d45a14ab7953764d4d40b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16c89e5811625f5f349f3f9a811971444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3a63e5ca2030542e763896fc68408445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b44b5879310386d4bf587727529e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b85ce78f2183aae47271ff8542797b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029f64ff2111e040433fd1002656738448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3cea20c901e143e2d54dd57673a75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b4deff2544222c79f757af0f1f008450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c80e34cefd4cadce964947882673451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50ea1b92519a08b50f8c789dfbfaa1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d056f7da4cf8fdeda4941d1d3d386ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d5ab8b2e9e7665fa045f5722042b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc3d55ea5a85a907528f0cc782d4d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a377d18884c118ba199bf3d891665456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611cea6edbd558b742d5febbc1364a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1005722e942bed5862080a6d92829458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00493c0e04163eeb429a20cdc42a1069459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c968a150932f4e78db0c9ac1b311a3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a0358de018c8bbd3842b231429cf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e60660676d641d65a944f2a60bbb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb718480201f81ca86f615793c27aca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6d29a65d614c4216d37a9ad58f286464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7c5a7b10e09df7e8cc75ddbc2127465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799616e00a16077b50c8742f954a1a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb814bc1b5e280374e4eb85014ccaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575160ff021b3417adad66df003d9bc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e491aa3efd88bc405fa1323f8fb00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d3685f6525da4f6a4752c2871814470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d42a57f300c355a3b358ae0c98113471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ae911689fecc44887777e1e84e7e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd04f738c8df0f590375c025f4b1c0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672eacba286ce99783384dc4805345e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac49a503307cfe828668de4a389cead475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26a2d2921dc33b1fc2259ea36116a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac198bb7a275080e7c75ddde43e68e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dd1a148ced851cac7a559adf30fb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a7876d2cf81801bf85fbcafa23159479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de4770866e3df1ad51a76fd1a5c41a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd08f7efedb7d5617f942f3dd37001a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610229c4eddebeb1e0af443d207661c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee34e27f73bdb8bd9bf0cad4e8354fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5c88dfcdcca8792f06f1141a246d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f97631c66b175887c8d9c17a833aba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58233ccc0892bbb655b78d58a585e207486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838df4bd3cc184d02fe678b4f46dae8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ffa9464595b110c01f32751a4f66e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f760cbd9776d8c5c0c23110e47f100489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0084759a45e232b96e158263d7610ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fee22a932a4682f994c7648e7a71dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530303cb7e6ca5200ceaa932961ad230492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628662b64167bc6c9bd9a7837998293493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ddecf9d2fa5d4cb8642f2cd59417494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd420791732c60d25fe9f0cdbc2816495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64eb68124cea67d780c2c5cd46e628496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b04aa28feb09680cf76ad0fdc7a551497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d9c6e4fd233535f632e5ee87dac72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aa279e6e0c1cfb08cb793b563d879499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202d99a21b61b74262ab4ace6964be3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34a0d83b52d437adb56ee86aa16e6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d2e0a7f9e9dbff25ecd712fa78e55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b060f0c03b90e707d766a0cba9fed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f3b77291c6b3d47bf5aca47d69e05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca02557f77002e076caa0661c865b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b6cf5bb8940391f8f574a9fbd0af4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd04cffc072fe3d6558d600ddbb85d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ae063227c5ec3f19804a39b71d346508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab8c706627236e4685094f2543e61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0ad1f83602ead9746e3363384bb8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94042fdc14bfd5bd5ddf230b5f1aa7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a63c519c7a2f95282b1d3f412dad5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0c691c0010816d9c227856ab2a161513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8694a8afefcd7ace31040084a07fd90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19a8775af58ccf29e8055fe7faca0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ac9d93a40419ffd1005ed6886be2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940f282cb661f308e011f69cd6e08fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e377bdf35f9c4d781be8c77bb9b166518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e354fe882a2495b84c94094ce6c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4d2c1dc12a95f2ba1f304a50562d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacb1020fbc1b1c449db175cb202089521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dbdf4fb019968f820dde522eeca3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910d90033bcf67e937e1e421df86ea4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22547eb978bf0a2c7669a08fad88ff5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e0f56734437d4c54a1f9cdb907091525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df1a5bd48bbca1ec41fed57600c557526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd140e2d66e3d107d63e3cbbaeb5a279527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830c014697537d50877976c74a63141528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b477d4fdfb69c2fe3cd5585e9f372529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038422cfc0d66074248d8c1f507a9608530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e7c81cba5a45f97b4f59863a6053531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8d6b9d00b15c80662e22b6b7365f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c92774e990201065721ebef4036f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10cf80bc85b9f5aac5aab7aebea575534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142490352545730a3e7c8ff0a3f00dae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6d740b92233b2132e5fa6bf35cf56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292592aff596164a3649e168615e69f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e18c17923226d9899d737c436ca52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b59c36ddca03d6ba836070e8f01c4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beddca8e5bc0dd3f69059c0b4acaf1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082bbe59cfc87117a2c76615652bc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f1b9065a9426b93aa8b9be1a6c798542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deee40b1966641165e1d550a9d522d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cb5d94d090021cb4d883fa3fec459544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c220d299a0667c90293e8bfd74f1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a61ec6e31a068552c55a26c07438a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a19a2d123011d0a8ba1ecfe90c6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea260d832df1b82369b858c547bab849548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3fb20e4fb7ce74bf08dc97c0c07e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66034a89d9ca6622d4734b4dce8fc1dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421773414ff227095acabd252795cb79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853fce97879646a78d405cd5bea119a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92366f9fa158ef108be12fd386943dc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349bc16630f2f0c22e1a39b4d6f2262554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096d3ac7b78e14229d6fb6304b2eb42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31465852239b1757e6a7b1646230e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8854baaf0bdcc92b9eb8aff16a7654557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0547b08f632e557e25327d600a087f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f3525fd1bd0e0c2500f57c3c34b37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f8e82bdbfeb2aefaf8dda73c0b32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2718f9c904dc1e8915338e8cb1b45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef72ad19d86c9c788ba9617bb443ab8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e87f1d15e0ce7ac5e71098650300563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd66813ac5dadaa06cef855b92b975564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445164a5a4632fa8bf1a65331a3f5b3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf944342fa3730662f5cae07c742d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d6cd73fd0b014f2171ed7d2251d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31257e2533e0dbcb0ad6d0ef5f5b2f85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9fa2500b30bcb8f4b95eef11f6bab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a8bfd64a5a23be9207a9de2264382570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd3c4506c5dad1c3d344370d0503ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eb4f3778c09a24fe4ab80dfe645cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42988e8a6314fc46c3ae37327f81f599573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e5775600fabb23d59f1530ba85e4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eb4dcc307a02139fb6f540f18827e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f5c7a25117ab029b47e771cbc034576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d299a16c567b20a1b61de55e23885f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf363da86a7e6d5ddcfd1c2c9d203af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c83d4dec88fa03815f2e598bf55ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0b21a8ae75cbad5f445ea275efb64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fbc07abdb8873f61952184ca19cca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125f1952ed51e9e215fcdccfd9233d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b062ac88ec4b55c24eaba99f3d28a27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c28d4d50819aa85a9162e31d5ec01e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf390bad459191277cdf78dc0cd678585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfcedeb02e9e0d6dbbc3233f5007bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f52dc2dc81f9dbd61fc4ccb149b21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627ac9d49aee1c5069d9f0be3f870f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bee9e0a73cc45d24c6ead337d1f93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b4973644c496827b9505572bade3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80358e7e89b6125904037e856a384ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433d9512a119b8326948436008da117592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030c921362c04dfdbb1f36ba331a8da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be36cc80d56821b3e82985f9025ae34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f46738d121a4161b6edc51d383a33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981ab1a29aced38e29cdf2465dfe531596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036978cb9c876f0ff9cc8b11825429597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee709c2ef9574e6ffa2f2abb7351a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26cc193ecb08a707a5f3226e73a11c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b90d285ff7953190c99e5ce678ba9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef30d3449d117a024a67f3335027cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4359d4448f73abbf45d57c60bf7d65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75be3da29d8dc9920b0c550b51882d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcfc65042ced2fc134fe8f7a6b780f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d14bd17aba60b7fd09b6cecd4a2ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b69160d3bd729ef5a981bdff163c70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cabf91d1cfabcb798038b4faaf632607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc3951d66db1db6e7b642e12b8bc16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13763d968e549b093bf44edc0aeb110d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f210999b3cb83d1e021994d72951e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00afb03f08532ddb11ecd1d566d3113611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e156a3ba2b2d43d183bc5521bc7ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee9eb32b3677b193b13cef684c1a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fafaa149bcdf94a278ecf04a7b5899614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866e3718cd9f80e84b278b78f9f223e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c0e802bee357d640582c15d0c9233616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536f68eb8742564525b9f8a0176662c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e23ce7157b1b3015e8a4e8b4aed03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d378264ca52c4113386b88e92fa56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a6527e343ac6f836730d36f79f0a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221cfd2e64bc3e329b2e93d580762d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3539bd342dc8be65f743797a10bd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f25baf7d617c6e97a10cecbe42b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937c4220646688d55be26ae6300b0f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1be17079ad680f457688d7cfc29b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bcf4d283fbb122098205a1aebcff7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f877b5bfb5205c81264468732d2dc5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85655acc74c82cae26290dc5e1ed7c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58b778880a1dc9765c1169e4b98649629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aca1cb8644c85315fe5814e14ef085630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fd0195f7e122703cd81ac1904ed5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a113fa59b685d4dae61eb144f2a8c40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff2fe836d2722387900b17cd33fa96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f8237617bcbfb9239da159f79f729634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac39bc3ca7128aa85ad3a5ac2477e37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e1a5e397d4308cd56781eee383739636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a218b17ba13a5d7725b1af5f490b62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1340159ec54192f9fdc9d28a80b8b62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aedca51df203d8fb58bcafc9c42c85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28526ba148f5a0bbeba4c9d02ca5b545640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75b64d3a5a643bea8d8ee5c32a8fd4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806560f136471b0d222669648758d611642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17180164d9d16cb0d34ab8e3809d01c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886fb9dccb6788acae343c385d88c8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41412b3efaed7ea6b95ef87bff6d12b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c996ca58b64deef71ce70e408d6fd8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ab72b97470bf322685ab63b0d9702647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a92a38a8450aec8e18b89dec6b15c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b492bb66e1fbf0ca382f4563e27b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0c0872fcb221fc0d62dcf239c2f16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67171430feded586ad369ec3bdb1d8f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1ff63419fd7bcae3e21c4b3071e1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded22887826fe136efd543c6bec7839653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa44480de8eb9e4e382e46a066c7b07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e82fb30cb29f14561675317ecfda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26375cc4d1a1c475e77d9702ddb617d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eec6988c9366721ce1c4c7fa7c69df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73f30e9f8a3aa5ec2a479ceb1fc0f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87185b3df12c13eefb8ca267404e8c27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290795642c9bbdb83cd8a3878f64a41c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b474134a5653b84bbaca8cb5ff165661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2d05c9f0e08e0688408daeefc3ea1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab975ee53ef7b3dfb45d585d6765a69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe290b626c8ae6973b079453bf34ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262d4b5f8b90e7185f2f89f2ec6ed33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf86673e7f522b18de5f82b2dc6a0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffabcb18be2da691ad722a5e141deef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441af7b2c7b97111de4f146ff5ea441c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922834524b6faf83c8a391bb25f0cc78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f92fd436079f0c5e492d46888c2f6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c0d56e6cc8c76843972d68e5a1b74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba90b8804ca39e9dcf8f5371cb20ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a2eea0296652346e742ec9d45f9d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4743f4e2509efdcdd5d2809e3602bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f674e4eb2f16b20af8bc65c821e71f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da912fc64933898314d1186e6d903f72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a82028fef0ee7ebc9f3ccae675b5e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc056ee18bf908489cfc23a554486eed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec2bac611285f602828427d453cc8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783208c69ddde3b4a3f53108e9ae5e1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5c99aad7167032c30335c79c4b746681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5d9cf01851497323339fae5b4d9d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359df956cff792c4c189ca4a6cd21d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b978fedbedb03628c8b445398bdf04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d81acbb378e1b7a35f19e314d3a11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5b6926ce7eb7a2c958d497997622a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c563e840e61b857d66511b84ddc0be2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002a5295ca53edbb84b3d9f57a001ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ff2ef699da7e9e1be49a08a645b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467820a9b7f5d9bca1202b0947d20015690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da481dc2881abc7c2b5a95c4620a9e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c788399f4a1296a3e0e124a4c3b7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e799f67d485a50599515469779bf0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f7e16012530e2fc060985e8f6f446694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d2e51907ccb29f61ecc6f1de96b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d4172f14485d23269a45324a2134f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734cbbe297b1e8447147149837ccc63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d215aa6a03929bbc65d1929ca14b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd45446677ae76dbf63d146785cdec1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbed34547489299c0ede3fa1f116fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2dadad499d20119a8b6bf522df07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a28ae2bb762edfa848784336e968d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e055005aa12db7874b78ea3550ec440703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5d734a0bc0eeb732b460b32521a51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a423da2af85f26f86f77750fe150afa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cedc47c487da4ba17e6c9ebb3a4ce3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a803dff84e326136c36ac89ec2b3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483296a6003b0eec2dd09fabaea6c21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a61e60ce0ac8e15e48a3d67a6e2f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a0bfd8bfe77e92b75ad8895830305710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed87712ed12672beb9624b9dd32709a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cb154d6d635603216540c971a76ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8445bee9c36053e5769805ab32d3450713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7c1b5e5c4f95049b7df25063acfbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e842754aad20a55d2c2e577c2898d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217937c41ae7f6b9fc0f11255c5820aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fe2bd15edfa0435e066cc5b69b11e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f33633ddb7a1473da29ecfc45078718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7d27bdd983ee2520a7333222a5fc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161b959bbf6158e7c7b8fe8294721d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35a3f5b799b3264c4036958ac77229721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7ee40d5bce49b4b7252190c8b8b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00195b9280e2bf5a5e5eda5493cb99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c652c4ad85d1ec2e41f41f87a936e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd11366d12a28ccec593f70816ef33f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c9155339e58131b58914957003c96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250275a1dce0260a26e86689d6276fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd8563897a4c0c6bd470e2793731ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4966c69fc95947ce32a3168a613e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07da062ba356e157d184ffc1c0275e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf318f28f9c1b3bea8af7b942488c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393273d62401f4d2bcdc97f17864192732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf8daecd835cfc6eeb1b7491aedd1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328fdef777615ecf127dd0e75c1ecb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a56720d21c549a44232177c3ff172735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d9d49034538cf47181b6509afb1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe44c8b8744e8fc81605f212bdd451737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502e89f39f54c9d84edde781cdb9df4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb98325b707eb7d86f7ebb7475edfce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3738da14a0a92b42729ac6448e0cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e317c4b2fd57eae1c82a11cc7257a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53733ec73aa3e561479769953ec60f5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174275674e5a485409c0b82b45e7653d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de321b838da8d4f420644d2823b8cfd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c1d2bf05b1ace4614c1fe6b03fb87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcf513532c1424e0b751f19b3ba1b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e2dc0b161ab5fa93a075d9f196a99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f08dff1ef4880d66bd4d392de17e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1360a3553bdec0e4d5b13e410201ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd55d11fe204848b5cc820263903a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead729a11d7c8c6e92b57aed541c525751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdafe42379f08f490a499687714cf82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be3cd95d86d0a0ca4a7841eac4745b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6737241d0a20ace6ba0793541ddaa65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115fe57584810fcc2d342f6fd3082ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0550ccecf60cbc12e3fad05aa635a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7846bc5d38e383f5ab3062899a1a150757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47497658bf72afa5a93ac6b3ca01aa79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30186610a11e8b389bf8235f87d7ab64759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b035378e4148e27bfa72a3f5232bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7153db3cd85237a86214a5402b768a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54446fd2962f55d760b6b6ee6bff07e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076948e215408b0d6589ec320c8c2708763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1a37eb984641e7eb5e05c382a3426764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea236dc36871613d3f8d4f4c17fd335765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157683fd32ac8896962f892f6380a8a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066c3090bca00766eec7ea4c8b6598d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0802a14fd0dbc3f8210b26f2137ba3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15314623e5bdf348392b8f16f372148c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6ab1003308fc0d2cc166472223b1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5c6fef71d032a27520663fe8209b9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45852b1e5c85c4bbe691aae95da3335772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584089b22c9d0af0a61c967214de038773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093769a65af61999afddcecc914be6b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6a26ea44b00ed8a10a0d49b1b70a9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018e85f3ea8b6b5c46acb85112fe83d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1da211cbe35b6dc9fe21e1b132693777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f848a868e77ed4febc8b6faef380c05778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b398b03b63a5e45e6de6090d1d8eb59779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f9c2ef79a869e3a4778f9fe85f777780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c761759a44480ac5d567f6d1a3749d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6cd8f1fcad63d1d5eef62ece8a793782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645710ab8f31d7133cf4e40c372612b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55071fb493256dbb31f5f40b89633e64784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693027af5b1852a77ef1c1f7f130aa6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b293b4a7e8aa4c2246f42b518d9a38786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b65fb69fe86472161a474a3757a64d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b3c2953b4bd7e5ff4f7ff4fad282d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff83700941fc7e8e86686707574a849789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c55d5e040ee96b128e96ea8f3bedb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97816543b245c5c72238a0686ee763791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79760836b13063a1c6f2cc14bdaa65792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252393ede40d88909f7b31c44cd98eb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121f37efd3c0eaa575fd017f2b6fae8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6ec33aabdc1f1007fdf08fbd2b325795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97187e92979966349823f93e283ea906796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a4eeb3a2a31f31a36ba01c9bc020797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1ccb05ffbc925c13ecaf1b012149e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4784489d8f3f192e761e4a52ea5008799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebbe0900cf3eb5136f08652e7b4aef800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29edecea6c449af7d2ba328ddd5676801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69e3718a9c026f5c927fa9a1eb86f9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a4a68bf21788647f9f0f08856b1bb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865599a08d699b19d93368773ded845b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc9bc071805e9a8925158a962fb2d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa33796da9bda4a5f11d2402e9039d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af63cf85e3c525266399bd838b2ca9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb1ce30042d024291785fda219c149808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3b375a2aa63b34b5df11ef4d54d9f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329df6fc4453e4eb17fc96199e6bc71810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd71a49214d76a31ad13e6421d9f0cd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbef8513f79adc4848f583dc8155f6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8d750ffba30a3e9c5f2c932e7a7b5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd2af4c58344bd99bd88807df3db59814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa7acb63167db5fac4078c6ba94afc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed2d15e62a796e710d0dce0ba05f3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8f0150e0dca095f71ffc00c17f743817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270ba02c912a0b9fa7b129f97c91e4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6da8c00b203b0eb3648aaea6bd12819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578d14a3cd5c4c68f0101196a6ff62c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff98b3d04dfc929bddf45e1ee86d7d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c3c11425265fde9aa02d398d059ac822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc895e4713ea3f75fb40ccf20e7557823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db18586e6021b6a0b7e0b9889632927824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cdb78660caefad51cd5089416f895825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01851ac6f08101379ffad83bf7ef030826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087b82380026af4fb721304b08d7455827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96196b30314fbf8d1efdb19e9bcd3b2c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e50b7ee7a8a0b0ce2e0ce1379cac3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfd4343c02665dca18e9cfa50f3c7a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f51c05a62bf067bad5661239cbf2d6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140d3fc3f98bbc53e6e83d4bd9b428c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27310d580da37aa4d2ee2cc2a06fcfb5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff5bcc1b4f93219a603ee264e5509a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cbd22e96a157b6348b4bc1d824e5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fd67029537e6bafdabeda3759d808836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb2c455b45b29eb0f6460003706b7e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68281f5b7d0c38c9d4778555303d4586838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd92ce4a9641ad9d2cdceb418ce0cf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4250f20de4b43398845a17609096c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bc0975cb26bb8280bbe044acffa69841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdda9b3d0ea619ee9c9c5748a4f9cb3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c869e73a9010d9ba08dfe021fb5a29843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce241dd6bf7b9544ce50354224e4cd00844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02d74692053677f1fdef306a12ee9c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9583dcdb53ecee39939b562c8c56e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1445dee45fb8ac57a8091cc882ba92847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae580478474011599e3668df33d3ca41848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ea90126c2237fb72bd2eac022568849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47baebd6214adb2e3fe7d1fde56f50d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84822aaae09a53d14307cd13ffea83e7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c222cb7d4bd44f753bb7095c5d0081852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a0622cdd11451495d30d1e66b6bc1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6006481a95adc04e5eb58a8a7dc6a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8994e928b1f238f9dd2345763a5ba6c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183ca123220bb4b0519c8575bc793e0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf38310fe5b62a973fffe48d62f813857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e62d64ac14ff8b55fec7bf1d6be2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeb44abf0823d4c68dd6b5db16b920859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168b44c0b9b141ab01763005a472ace860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740b550944b014f93fdfdcde4f9e543861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfd79bc8ece5c81b7ecef65ac8bba9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe13b40b576b31fa4a0eb6b043b52863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485294f65b05e86e234b4e35662b6585864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e212d0060e51a8ee07ae8836e18f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5342d3eeda51627282b5a36fd8183866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bfc94689eec5c9f081b4a379b79ce867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75eaeceaac34439af6cc882353d98868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f7d5d9bab93ef9c93097746b4cff4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5e0532f20c86f2ccf495dd59da49870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad477590239a6e5629dc32cd0cf0af38871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c9f52a543a6c163bd5f35678a9cdb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cd8571fcf4ac93cf815b54c46340c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392717cb4070e80b534e913abf3b931874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fe41978f8b23dbf228cefdbdac965875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c196cacef8849e6f634a1e670b6d8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091957e7d4c7db915216db5192c2b4f8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207adf289ef6fee86dd65b8aa3ff5952878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425ee422001ac15953124066a0fdcb8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067c503e4870011c246999f11d3f2dd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cd1a08b6a143ff3d5c93a86489e2f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f3f50d730db3032591b9d8c491b84882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d3c1c212c92389ebaaa77115a640883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88acb59cd00d0ddc9f53d03f473442c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c278014ccd1a8793762accf662e1d6f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33ac43157a465252272b46280a5f93886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec2981d781dd28452134ee7084951d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5456c1f4ffe4da09f5424548df0be888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619574c4826e86ab975c9afc83ccbf5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db9a9d90e6ad119bb64ccebcebe1c2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa1bf9b855ae0eb92a52c759234ecf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295123ff3fd6b6b65d934babde1472892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b8b823cc5c40ae3faba1cf7594c71893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d350fa5ef88704311c701c7ebdff6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa040a62dff5ce066448f5e741ef11ac895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ebaa8621032d8395d9c7ae76ed91896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345e2a08142051b27d73f1ad4b388b4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef19bb7decb64efe776ff6367fd840898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed24ec686b78a374245489717231c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87bee2b45bd7483fe10e7f73d76a10900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c89e4ba0f461e8e67e37736c6228901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f13233f58ab512d278c414039bca6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eabc55d2d4db07b6ebc32f8dd386e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7689382cab894a507b4c812dd587f79904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757fab9cf2ac2265809484b4bcbaaa3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231967d555662a6a770466c1bbc14d26906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f063a799ca56d073541d2d07f00ef907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae9c2d1a88104901e41253f415e9e8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae456bc664a96f26a55ef7532238aef909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aded2860ed9c71c57b183a567edd8aa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5204f439e316e64f6935dc8bea7a5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05357f867a4a1dcfb7f8c9ceaeff21912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27abf3ea34a4d3622cb1e05b47c8e5f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e23a202d996807dc1567c4e2827f01914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df7b38117246d60c46029db85a7f76915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2e022f8b30747efa8965b15da5ad4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565757e3e9556cf307dbafe8bc377f1b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9120ba93631bdf8dc3cb69f892c264c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386dd71758b53b0ac39578fe7f8d49e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5a2add65dbd127638d6459d6b151f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860f6d1ae598b6e87dac2e593494359921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea6bbb9ac85a573895463e2bb24c06922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74067d4573b887f45f95b1bbbb21675c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16ff8237fb0d2e3daa4bb5f55ea1f4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee350c76d71f99a8a1b7b024c0ecd8c4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a2d7839bff9f2de429d8ae2b08901926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95b462a3721efc29ada6065004fe73927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c3b095c4b86afe5f99340460713f1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140450af51cac20fd50862586efe5c8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654b77182508135ec837065b7fc967930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d7e586ad383bf6c6fdfa49104812931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85939e1fcf5c9d585275952acec5c025932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7a8d04d8d34591f1eb8ce144e2505933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299a9fd9c33615d6e5318f2341f4c26934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7a93410eaba9764c6b8f5170d6939935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482de3b901475a7eebe377ac0bb9215936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a870550aed24e390d406ec11ea8ab23937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b0881a718567a1574e94c658a4610938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b5b6b29d92af7bec73ee95fe4e25939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247c0e65e2c190b907599e1c67ea45c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4efdd9124bad91b2e491b474434d16941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e8af7766499ee14bbc12a683f16d2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0be0b5aaa668172c57c3a695c1d68c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef9921c9477317f297daf2508431b5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f479f98c3aaabc0f83c7f7cfb646495945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33572043415d07b5fd513db94169f7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793317e283e2eb6eadccc118371f45947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2e169eeec26a72dca5fbf688e739f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5e8abeb9521ee7f1fa693b2426de0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387ac48e827d951666157fa11c256b2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d1e41424dc107e230e9042320aefa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716c49a31e31731ad45f9f1e9afa53952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750bafd33dc5fe89a4de70622a0c759953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bb4251b09e85e332c85e847de2919954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e6f49e35a6dc5ea128cd1b6dcf64955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbff8e8ee6aaae4984bf71c749281b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216d06a111a21b395626925c7f6b0a7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8951bf8cd7aa9d08dbad451f83f86c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2597249c041a8b4af55a74c0588287959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75062226c5567938406564ffc6992c7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb102635d8d35c2300f12ad48ab03953961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8ccf92e36778819bc0cbab0a6fe95962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aa40d5e128cb15e373df75127ca88963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad1cb0b08363c9ba2c1ba792e0e3b9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e9cf9bd78194f2c1d5e4a58ed6a49965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fc00539a3f069fee93910ca9909d0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc14f79a09dfdb4338ca8918d9cd2d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7c879ce88bffa7a26a0c969e1a821968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2b0c3fd0ef2c49c7b31a67695fbbc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3f7123c1b3a95a5f84848fa1ec9c9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e7c6e71fff0b7744c18a1444c7665971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83750ea762203edcfd186bfd67262da972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95d7a76927ef572fc3140e4ab423ca973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df35591e14bb0fdba55cfc5d36a6fe974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839701c87455dda20d8471a358f68f29975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>